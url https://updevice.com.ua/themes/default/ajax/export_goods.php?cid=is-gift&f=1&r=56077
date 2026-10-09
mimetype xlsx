--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e00d86d4de9ddaaf3f7ddd09c22321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad811893e34c4dac39f2b550ec573562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202f40b969d28bb849b4a16620b3d083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb1c0dfd899760af5f318aafe7525d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d816d2fde5736dfdd70cb1bee0100135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b5da039e003f479494eb59f5539c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b540e00a28ad309f7be4f7834ed238e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bcb15237f8096534933583be877e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15896dfc3cf42d9d11c280b0aa8301839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397838e169f05c37148c9faa2c3967810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f8461173913e75ede2b08125c5dfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfc84583458000dc1bbcee8733b8fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feda2a9bae7bb92cd19759f221ab2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205f56419fcec7837a253a1d0c2f25214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ed886a5549710e7b48581470e937d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7d79ec45c2635470239802841751816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d9e598bbdc514496e29219b2faba517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7be670f7409fd61e6a8627a4bec93418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5df9ae84b857c26a661d365aa9460419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279e6f30ce57ea13ca4460dd3f6589c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674f1d1953138473bdde35e57f5808121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aae3e8d97d96d26366d325992a7bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997cb31029fa54d58a3be25037f3c5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a363a942c174903b91c8d1ca68a35e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37896e7d08f17ce2336c72532e39dbd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626a7a385dc5a4fdc1a0a9e90d23d5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f92d934e4c2fd0dbfce8c22edb4a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd73eb74ad6eaee6cca78333caaeb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1400fbe9c267614bf4bd81d071d2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d1fd15cadd5d46ff70f9f974e823130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0e811cb1445a5d588c0a4f49814d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd311dfe6d6083a7d695ba9429dec0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80d61766e8051c253e07ff96f4029a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09de3a1e575e7f463ffb13e36712c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ffc0e5625536c7cde42dda15f89a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d9aab140e675da7a5afd4e67c194d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f806b5fb06598c7823296a4eee1d28737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be75f4672abe44eee5b97f1d4e151938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2af97cff94f756644db84dd2d1406a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186ef204932f71221006606c74573e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60330d9200e5d544f83883e430da76c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c23f84ad236af9097cf32464c383d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426b37f45446431824f0a70afa2c0a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf159e120c8bc083ba83bebed9bf94e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f432b927c23dee7e69444ddaae40745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7071b8b07835690117fa6161b97e0e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1bf65ad764c6e80de11b2daa870f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c7093502a305ef88a1ac1f8d613348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae322ad92a50a87e73b133b8c329fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa652576e6c05282df474e7f4bb4892250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafaf47f72b7e426c7fd03542083acb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bff9d90310a18acf7518014eec4d5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b6699cdb93d8de3ec8ced19f5009753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa764d0571a1a7f32ea36b68c31164154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299d6a09e58f6553c0f980f1018620655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212ffa16f0f43dab696c53ee198904c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0b9b9902886b90a0c6e93821c75c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4839a39b94a11aa90ec3045aabe9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5153d3e7326798bd35123e6e74b8d7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28da1aa3595bc32a049e3ca7562df1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ac5ef13595820a8950a5988bbe8ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6e0b2660802b611a8db7f98f1259a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c6dde8e665ce65bdf31bc309a381c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161662133241b0b352b5808b874ec5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a2221ec253de17354addf5f949a3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d30fa2b37225164760841fd9ec69e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33cc08c5b4330410f5772eb288f53667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae1c5ec279954cb54be3dee736e6ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976dfdb5a799b5f3270fb52e5304792c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ff272994503d85a00ecb51c6ad3f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc024ca298c2d1f32ec64c8513f0fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9f1ecc7b9b715a3d2870c6984b4bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142c29391df56533ff5d442fbe1ee3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15042a60fb6d0869d30cba264a2a98974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899eccbd49ed55ef14ce058bbed581975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0bdb490b9b96a812b86a427ab6b8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4987834f01306461b18a5cf5c2f1d7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3879f6440aa9ba68420840fba6b9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2d7606abe38bf9aa2f24d1f7db65679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69c12a2c574211b9194fa86af4b3ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d8653f09875f827f8b833c897e97681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607b6749410ae8f157f399f35a88c1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b2350a4141b86390107bd5a02e9ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c069f3f3690878ce4cdb4c6b12a0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9719e9f248ae9e21c4327e58aaa98f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd20ee81e6c455283ce34c2594e3c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3702eb5938fa0384287d0c390c9b39c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a6fc492d7605845033a6b3a35d72988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b69fa236f01c91a384c0223782fd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e14bd614b436ee298e8ed539feaedc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68eeb7dcf030716e552884130399eaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603426e26abc407d73fcaa2834401c5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6bc8797292e26ab2d4ae1e1a7199593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695753728b80682a99c8b7dc265c5fac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954eb01eafcbb52e4a6a7310800468795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bb9df87396ac740ed43d9c5a48a2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cb775f890958cc204256f2a2f22cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deac8abc1160ab6a1e1a1bf6377b4ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd727cd108fceea07fbbe7c8f4f833599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a190720f7c3e73e03f65733de9c001100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180b32e0b45c6ca585adc5a936e5279101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dc3c6c33ba0c9030138c95f566c06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aed99ca04d2571274c1faae7f3e19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02d7fecb4a8e10612da92c27307a00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda10afa8b0ee0061f57125a4fd3bd09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735ca1f9532acf9451e4be4a1ab299a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafa90bd3f748558e69b7611809d312107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd86daa22cc7c82a2e3cbe1f2bd81d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57540e74eb74ab883aa48a16f9f0c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e417f754636d951e5ca7d86e3167ffc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395d90ae3d6cf94e6882ffc2a068b05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b567d6122047dc6d8ce9d3b291d90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90080eed2719f4f221f06c0b667d7be2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6656c9b25e9ffa3216503aa08c18854114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe45dd72526f1434ba916dfe5dbeb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55590502e098fae41ff5b9ce30569096116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84363938a9674a138a08f41bdaf877e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5bac09fa69bcd94d851e833d8bd42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36143e0a9f61f49ce61ba1de3a0aedc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018a70eb44a4dd9005534aa897fc9d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1390e0621d9da9bc637ea06ab7ddead121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b7741847f66ac42e3c6095b3a9616122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad948c0fe03b58b50a6caf23f46c5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33362ac081bf25e800a463eefbf284124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfe4f879942f7210e683a0bdb92133125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0261e596e07464bfbb60bfd5e3fe4a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1d69fc6133a534a70cb0a0ca66385127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab216fa84aefb26b011611c6355727a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb7c3600fd5f015e28cf0cedbb042d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa9be4800f904f9fa3ad308a981c8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8198946708251b26a807f334a31b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b14858d6fdaf3da8ffe91071334883132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdda7fea4d48323fb603073d595225133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5479c3ed6a740384926a4b74f8073d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed809cbcdb7fc1af1f86e8bb6851dc06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23466f6a4260cc89b825dde2bfd407136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252d2c0eb908c00cdf842dc6346ff33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af678f2090631df175c7b7e2964365138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa16f2653b86ab54dcf83dcfb2d68b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127ae09b176083530a4bc0170046222140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cf7adf9ec1fe5b5762708a29e2742141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e5e8b3662735595169b375e57d264142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fce6703a9b1fcfac3b693dd3cde8f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2e62fd9f055e58a5e9b66baed7327144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fa03f45b8edfca4c841e838540f82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a373a2ef70ce4bc63fb8b90ede1cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0f8884fc0af55016203ff9321e35e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a65a5932bda01ef25582feb011fcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849844faab134ccb44d34bc2d20b6e93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cc096cf2b6acde755d482d8843be9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535a337aa53547d518578e29f5e65f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca25dbe90549a9e1529f8e3ddb4ecca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed14e4ea3b53a5979baaa7e592953bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1dfd8ce886d2cd7630cec4f1e0441154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cab0645fdc1156a997402532bb3ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2a0dc97ea84f993c26177173c34ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd94f0420662b186d00aa95715303d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b03724bc03245126e15c6f29930758158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424a2d418a028f4998b34ad80f42ad7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28497e2c2172060a88369feed50403d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626f56d2c59a9a7cd9ec9df52db0831161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8d591fcdd8382a26454f832ad1c1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c9bb0ccc00ee14ad02f6c805e8f9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7741414e204ed86f59c65e559c6b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee600faacb2c378ea1371ed4d62a43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874aa66fe8c6d4acf1192fc567c96a6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a9c28552baccb6fbd2c1c48375ae3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7de0561cdeaf811934b87dfa8cbc85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463188eca4b1e6b0bf4e2a6830f7d49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdba547d6f710c78f8d759b130924ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87765b2fe29489d0f74ea07906d93666171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc206ea9bab7d8463782dc178d36a927172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc8cc45301291f7cf4b4cd6c9a6caf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7c92760677ce00506c249821cdf10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ab8daacdb803882f253d61cfa91ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a0666d5f4cfe2095c332737342c9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79005681c2dccec5a4cba8520f70c8d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ba8199a05bb38e90fb3b4d7eae7d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cfb85dbce03533c85d8f500a4f524179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30159aecbe609c757b0b6a7a9bda6214180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbd9de4ea982030e3ac5c2767d9ea9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404891b745474f9f1cf5e1994f7aff0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74a7f6b0b80923c83f080d274a06c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13df14f6688cac33076dce09a6399f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b30d729fd98dcc5d49ee6219c0dc04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ceace016e279bccd7ae11d2a8c499186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ba8e1c6ea1007036fd7537cedbd49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c997710236e36ae6bea9243e63df1ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fadb9e3ca05f91fdbbd1e05a75bac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc67f9ccf4691dff8d8f19c164eb92f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47941444783c60c1bcfa99589a76a40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6a174a667f8ad671359c3713c2576192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befa52600d8d9a5d1db9371d14fdaa4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018575438d5c8580684a7bc6bf212bab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e9f01675dd332610b48aa41a6b749195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb157ec6c7de2d6993e36db86b5031196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba93d83af05562ef52f476fa10d2765197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302842a1296cb91333afc7b3c03b4c2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17f42bf0c970885960b2a79810761a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5245b84460fac20e6733f64774ef2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3692a64b22d914aaa12a12d0810d6cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e90b8790acd7d3c82f121a07475dab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8d5a0927953654edc74a06c3a6801203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c874700931cf560ad700982c87148fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2a91f00e9018fd23cd39c39eca9eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bfee0334eceaf308dd394fae38fda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb82f68cc51b79294db9e62421ad9f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe2aa824803b89fe179980c212324d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0b6f5677c53c612f872ba639243a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece289ac7694ba285514406fa8b59c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85266b3d228dad33e622d30cabbcc702211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3403f7e735baf8a678e626f13a55e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1424ae0d548a41d8825c4f24c01c2e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80e791d5b204b598faf3294d062bcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94341b64e7395810f4fc22676702b37c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6b0f0b02e61d562a1fd3a9ea7d6de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ef890168a07b29d10a336f790e92a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132776534e1ebeb1ff5e62d75d9928b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18672fa5e37e4415968ac916d9bff35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bb29bb62e08891e65d428b228d93f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b8002cd3dba61483428f76b258cc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b73eef7101bffba98ef0684b44f287222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba3ab18c8d82219ba356cdb1282a14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff16943617e76979f994918b8619c5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec50344227257936006ef2be4ac862225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01362518882abc2ce809c05c2f873378226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f681c9f6ced586876ed97ff86988a57227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d653f74bc577837d097bf2e3bc34e81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649bd99220a6ec86ecdebec6996daa4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf078a63c46a6139092593274bc1d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a479d0db46781dd5f16345d1e1e451231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935998fe22cb59a53ccc395f3de16571232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1db98d41f567bd60529da5344346d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6929b16f0d8a69ff1a8233e876c92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802d2f36421f88df387dd5956098021235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbbdd6868405a93cb86171ff1d6f8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ead2496b7b12b6e3d4fd7a611662e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff188a47ba381684e672b046676740238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9a091894bc2194292204c34545749239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb8472ce25e9135c635d2d853b5602240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ceaee2d55d8cc09b6a456516d7958241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc34140a282bb8c6bd13a3799bf15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c323edec52add6f160bcedee0bb74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9795d514eca2255fe7168f21d652bf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a76f8a9eddb64182fe6a3871de992245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2f83390a1fb040d639116bb5c3ba2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172e2bb44826bdc9b7dbf2f5c46f620247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b84011e93150109c94feaca21d60ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702fb2832573aec9c8a44d30ca2246f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112b26f6f9343a1756fb1f0f2e57381250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d0340bb54fb5c023f73d10cde8b6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d9421766b195f8e0744081d22debd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d381755b4ed7a32cd8ae8dcf037082253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba974d23d400493f0b62e5bc9c756f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4f1b9cf5fe91161d1406e285d1b26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb27877436b7d79702c569faa298ef1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8194e546c8b488b8717d8bdd438b3e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c12d41a21d92db94c12fcdd875578258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5219b2f10248b0c3dd5aa57be9f213259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622981e9643fcec0a23d76ed5181b87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4f43679601f4b9b411e33f2036a28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d72aa583c5300853e6f010bffb18a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584b424bc6271439d6df673f66ef5cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4646b39a56ecd8c6cf69bf5163468c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abc6a14fcd755e1995f5a4be1ca281265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7aa9adda1fb665a4783a93b95d496266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b923e22dd98824471de7aab3d423467267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81cda96c69cbfbb97f9ddff40e23e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4612dffcadcde21489ddaabf6089b3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abcfed5fb9bfb1c8c83e8403f34291270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5327ce9d1aec7dcb8ce722cee074a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648518c09c6da010bd3ebf5ddb6bf569272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d125b6473d50f665a87d6e26c3525273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257872575ae99bd565bb3cb3ea709b64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf36a9880e584eab91bfea11f9c6fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e991a179a56639ce23d7d0a22b812b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93e739376a02ce21a5cb55587adccf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51468009a3a97e8f3dc920d463a1fd0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605308548d639f62377738c2cb1ccd2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ba06e1521a30f28a98cbabfa0b38c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa861de2a5eff08edd7679680a1199281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9b94ca1a8b941bf5509ff4b1b7f36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5134360ea30a31da937ecd40072a1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a731ed6e8f6b0d3a578aee74ea8a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ebf4ba15ff6da1d991875c20a297e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d29c60d9b9bc1b97c22ba502f03357286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d72d9da09b04e7105233644b21d323287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc102d006ed91d40b99f5f48cdb16e0f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367d6bcbf13a099dc432b9f0055f9af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9426c0ac857fe50d3372b14f3df372290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb72594c4cf418fcffdbb8a14fe8e89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d028853b2f7aaac585c5996aa1081ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc129322190114257b7d048903e611293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b1605442e5b4251068edbf33ce4f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03140b66e3a926d8573bdf07269d9375295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19ad253c19f6958b09eab9f27ffc26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e22f241d434438203b1cac08f0de94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e596e45d80503de07c1986c76a8814298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d47bbd06e834845abf4b0cda7a3a79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f461f950fe92cdbb4d73ea4b4cbecc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf26d89c970e7421c5f4b0251999174301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8a9d1f528bc83f10ca771f9f5a810302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b879a648917843ed26e86ccc0f2c0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf553877471bda5be0515319fd7cf6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26cb6d2d6078e7c73943930d179f65305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e26e58e0ca94656c30c3ec0062ddd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e41d35440b88c8957a64dc72494ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b09c7d532eeb065084f5df9335d8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890392f7dcfe5e32fa093e3ce2a7afc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86937b14607d1238d87e4a86919683310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb5255a3c0594b5f7ef950c2500b9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6b8824efe39814c6320227c6296a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0f38c5f3561c10494adae58b6a3a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cd78b3139d1be230c20e2db525341314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1f7bd6298a2c05a0babddcebf3f1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fc62a974170c6e49fe7681987dec4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fbd2448a08358b697a74610bca0e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efaaa520cd3447dcdf70f965d6f4ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfd2403ae0a0914b208dbc088b1a7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653bd9f2b7f00cf4f5fbfb07130f027320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51923cced555e2a0568cd8aef27f1bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cc7bc1e86bd2fc4152c52fae76ce8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ced0e6e60a37f457b7eff528ff250d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ec2789adeefd08ad7608caacf7d22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbe2e91181acef92c1cf61d18a91b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d723c32fe05b59b0dd3fa943386e2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c226a729ecedf4e4b3fe28526831d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0952eb9ddee68563c809d5a9ac809c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f677ddc25bc154aef4d6f7ee7f5030329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ffbab2032dc7a3c3b42e0dc8be8e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd2d371a6a9e1db36b1655299447d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633a17a17f27813d8cc35bffacb7bec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857479213cae2832baeed65d47cc6b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369d86f7469717623deca3c2f6e90a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96e7a5d40fb8b4d7abb155bdbe21c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344b58445a85074729b31255246f619336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8151117c4ef4381586e9aed26dc4b31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5035e5228f932b4b047a49a737d4e8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7bc433b227b5e1a4ad2c7f145ccbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a404b7fe3b82f8427f8c0cd44641d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c795ac8e4405b38513099d2c28e3b3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36e1fc2de36b709a0962e9ec9ecbab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcf878a1f5623a0c86b5de2dcfe049343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd0b763d681d5682760a850c6460df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07729fa882185a123d32d4407944010a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aadf0621883552abf995cca2916d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cfb1e50224a3243be81d1ee4ab57a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44857861eacedf2682d256148cf7db31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212ea284008ea04fb6635d44b65711a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70660e6dd81cb29c8d63b3b79712d3c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8e2ca6f01055a65b1e9a2eb5cc501351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98197d779a95f57fadd8b245ecea729352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c767889f9d4d3b9a30ea0a5e9adac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661e6b1ce6e071b24b7c37b9adc8396354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de0709050ffd98c84630aa79699e76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806bc4bc9b3bc0f1bfd0ab71b7999c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd124aaed57fab39778318e787d75f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26612732f08adda1d852e4481ec3534c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0437ffc301939108d52408f86c574359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d52babbe473cf599ab48524a2627f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712a39297b491ab9742f9b7705ed82a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df506522c4be2d8bf53e19bf874982362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be0a0fc06a7af7c214efcab1574cff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97a7f10314e9dc13ea76c469f8660d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c383c9fdda02a81338a3b97563a3cb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60318380ec6efba5c6d18d96fde63c9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199664ea6e14e222adbf26e7dca3a37c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930203315694dda86cef96776299811368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5178044ebe244f7e4a79798ad2c1c10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d15739df4509c3dc986cd3f884cd4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cafae9de97d7bea791e5650c4a4d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a79b3bf43e2be3062b9f4d54c99a3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7dcfe5576d06c6d54310dc44a25ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cf56f3e311e069e7a6cf2f22ce3fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ebcc9751f1c09723666af34886263375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dab5c465fcb1dff21c127c8d2ac76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181a23edc8e04fe923d5001210e0c13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd93da3bab820aabf29162640a0a08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5450a340816fe431d13734618f8a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddb2a3067d525be59beaa4e53ce7f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf958b15118d5f293660f46c1753d1a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc20ba0b9a7dd375c0d07de48af9b23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e343d11b9e1c6d1a585ed9c889d94b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db334d4cd570b8738a797beb938e65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed271f44881671b01fd871ce4c2688385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efe2409ed6b110b6924903c3332672386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996111a0c44d617a28dfe41b642c999387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eef48b2ac04f27bec12d9c40b33f2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a6ab3f5dca47c9f8d151e18928237389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae56933d257cf518aca990b7f0552c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7beb6f61e798c192ec343ea4416d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c64e17616672a3c111cf306f2120f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb278e22906b7bc6e542ae809309141b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235341c7214f348ba8e6a0249c0175d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c9af276713149070bae97dc466e87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943b5bae21a0023ac5c24e92091f9c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c114ad5c7dc803081bdb7c5d013059397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441e61f0b8e4041f38f5e159ec4d1e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d50627a93c5c27d1c3a001d97ab61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8b49d945066b80381a7da812a5d30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0ceda3c1205c94bfa1ebc13998f75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09735e96a5ededbb0f7e43bf94fc75cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6863ef264fd17efe603014eb02f80f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece3add889182ef2f61cc5b3b4b24cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a91f76d0f5e531c40f1322cd12ecc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b8653d5b554c8a0bbc9fb0347d35f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb784965374b7dbea2a292d66a6de1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eea99ebb9f5a9579480e1a29017591408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d61f3f5a200cbebf82c272c06cf8cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a081ccd0ac4d0fefac419c2d66ab9d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3514d67674db16b0ec1721a59cda5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1749e9727368b42c3663829444420412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf9b8e7fece54e047f2d82d853a1ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503646866d0d852fc9e2512a9ea9efea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c7ac9bc832465a07480c0a0f3ed4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b060890184d70bd86232136fd435d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f255b1532e9b8c18f07f4df495bc5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0e2e0261f069ed06f04e788130938418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49a898a394f5822881ecda34ac813b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18428fccb99d15562a0d995d4fdb2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ca368179ab1903bdd1055c9e720d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4065f26af1fd35802b3e34b2e19883422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1ecf22aa85976e9dfc1fa4d90bfb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97348fb866028402d3a9be5b2a104d2b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a585026ffd724263411c16d599c494e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40ab4173a0dfc4cfb56aa9d7ae0836426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f7b3c252c431404d0ab7002300599427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abb7fb3ff33270215cd843f22c435a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5a3fca04e94303b4646686bdb0df5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03feab8c1434b26bd6cd36665a56ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681a52538e35ef9fcc9b3a730c3c6d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1311303674d31ff4faa92a8e0c21728432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0076e7f4ae80318e8750158a6f96b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e84cc9a0551ed3d1d2299f243efc99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982140551114a36f0a8bf2bb7c470a6e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0cec45912690b77ab6b583e09d912436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d634416f3e75b0b9c37f268e5c2ebec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b28ed8d7efa4c2711fcb200081fb2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c856ee49243053fb7e2c390253f5ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fcbbb982385d6ba493361738025bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcd8174a2b4ceffebced9cc15e5c5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95010acbde17f24e566d911b7bb7a5c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366a826ce7ffe53d864dcb6bd492455443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4777954f4e37e4df9d14396106ac77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ec46dd34fd97c8f87ea90209c9d3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fb80c663ed1b302681f871109b08a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e3ae4b6281fa5ab2574ef49e69e84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b9374ebfc6f9b266a44f8189a12af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb543f1f451e9ecdc2291b0e2a55d422449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b66581703172064f9c41cde9e94b9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cd507606c4398f4adb91dd9d6ab34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557d3ef08b2adf6c0ef4a6cb99f0e54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38864448a321b6ea0abe12b1d80ee916453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906518b718e40a0c60f80223fab38ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d45c0d63b8cb9748265e8fff4850d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c667bd7ef6349ebc8c368008190568456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545536ff7bb285c10dc8b6ee7f1fc48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad088ad2c200e23127c7b7d82244e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be03962695e2ec32624d90879d3fe6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239af942f51e8dd387b754574bda5f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cbbec792b04120410bca78a0be515461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47b62482249f63e10ff78d10612351462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c6ed8a12e19df49e9802617a8bf7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f8ce7539c3e16383f630c8c3f87b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f118c994427a3333cde642804a61e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e840020edc45f457c98075ff82726466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04fa650333eb0540a20663b7baafea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd22a70931c89f4aea6aea6dffd949f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ec1b3897be3e8fe611c35238919d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdb3eed95103e0bd782642b50020cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1cd80dd28d32aeff36fbd81c33dea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264da35364b0f3bcdfef4160bb1bf4a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941e96c7361315d7c9c1cde0858147f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26ba7c4529c32b34decff7de63e36a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4138d6b85a0f874f607415eef2ce3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8ec72ef3700d3e38f4c5ab7a872a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866452568c4117f999f3306fe5888fe8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa35dcf7363966364d72e6811aeee6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eecab21f76bb9fa9eea21a2a6278f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ada95320f4407e1ee68f38e4937ab9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4d3a2a9632ab469db59591d513503481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2545863db85d36dbcb4c3c742f739f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e9932f79f50201df74ee3adf364d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a8cbc5af87f22442bd5555f89ff76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e97568df2081dda1c904c78af509cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6b4c18a0b5913daa78b12f0fa6882486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7016035f0392747223ad379608b363487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520568317bdb8e247b97f1d69e2fe9b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa9ec63d1dc8bf445430968cf664b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f0c9fd0f20fd74d1a95b73e6f553f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00483a55e390cc7e356701c7ceff53ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9dd613fa6e939dc0b2488c7b109ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0582efae1a9e57fa4c760ce211da321493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d95890dabcf781bff438a2b1ff4e0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274437abccb75b3c63d61f4ee380aed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4381977e27fa104da4bf1cc1dd5ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d0e9c4b4c8f5fe81e97a46abdf763497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45140fec2008d9f97989ff300bd9e9ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3d8cfe248806b5a025795f236eac7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919db0b74dea8b6307f9d73c1f72396500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8b5665ad13700ecdb914342703af3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa286fcf697b9224fe832ce3007c070502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f503fea273a18d7e52777fc0a13bb6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c59c4341fa15f0d4c21d6e9f5ad24b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60edfd970aa4d90b13b4dcf10e31c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c35f80c4a0be156f8c2c55d111fe6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9e511c243ae031cbf0f19ce608e08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34a32c64d218fc2dad0e9e8d615af8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae6fd8d1e54ab8441e76a7d1dae61d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d4e85b2aa167249855df779570d6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81885cd61c6990864ab60723af1a5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b540537f275a68e871343eb1e49e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260033521c44a5e76dc58722f5827f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977c9574338b646c5f6245b2258ef90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81253737b828b127acc19d8947b8e298515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42adb83b7ebb214accbe2d2cd7d44e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7e15ce032ae2b71ca9e7f936eb6d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb2b6db26e6f2cc1ee92695224cdfb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043dbadd0c343441af40c252f54a383519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8c044bfb2bdf7b0ccd017434817dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e060dc0f823cbecab59a55ea2d2c019521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae14026984b6838015cd6131da6b5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4831fbc077b588cb69d0e68503e17a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3768143c05e4d1bc1e2b15750ae228524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b97f41e0f1540bab5f27d2aecbad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68c1e3be444bed2da047d51df07e07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9e41c7eb7d23608953385d78b7ab6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58618db21d1eaa7121e25feef4f5863e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef43ea891e3d5d8fe4e93cc9e5d1f0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba05f75c3a53f17cd80f2ed43c5cb36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf421c1c3ff4c5e9dd35b7bcc2772ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa062f8f5f2530bc2a07547791bbf7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a75342673ec08415a111a2aff069c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaa11b08834041655ace9ad8a8102a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111d3dca55807eeb91c9938feb5e02b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cddcd6805e84407917020c555365a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb54c110636ce95be898a1821354519537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233adce9bcf5fc652f596aae6e3ec057538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14ae1e272f06e48e6ba819b4afc6a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df463e0b86807d075b05223fb72d52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14107c5dcb00a12a41b1f0771efddc8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972afe1f830664d76ee4ff105f53724542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168c0580550b8b1e8e6c421cb311d44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff09c4fb9a40c6ab404cea8dbb6715544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216382658e9eaf5c861ba511879cfe9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a534eb8a1582e8ddc43757be09e93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa593a27356fdb7d6b3078fc877c3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e2cd3b2f3a2ae128d6fcc40409f11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc786acc79d03babe74e561401b831549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f328066324cf07a30630c9ad0a1edd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba367341d5201fe62edda24edf9778d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996e545b126b04f704381ad4c598ca0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7a1fd231aae0b44a0c5b04e7a6553553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67625360483e5c12ea89c692b9ee7e55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0548ed90be39fb41b304b21e14f5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0341e117fe3eada711dc7cc036dfd06556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9dec5bd7b0c87350cc7ffef232d6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652d6ffa9fd35ba8845e73063fc6aec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5102c98aff26d6d36515e23c43a7151559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba162018a4badffdd96d59d0566fa42a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ecf03b70a2283271eb258ca712387561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15747b5465c2b8a33590b049798a56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929becafa69f2861a7bc364789d362e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4171ed079dec41613c6e85432b14168564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf5db9f1b312af68d321db4fc2406c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd39ee886253f9dddc2355adefd05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0a0b87d2bfc495303990c9618573a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf4c013e1c386dffe1d6ef90f9ed72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed7e52871e8a3a44cf07d61bf3aa84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf5467062e1dc4653ee9f086966e2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db49c9c4310025c960bbaa3d21e5f94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3af2dcb91c0640091cdd51dd0dbf14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0cf60aab6e9189a60a0b5645fd07d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e3aa17f3c1c3ec749dd03949bbf52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919c0c3f020485df1770af24c8ec303575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a7ee26fb8bca5c4d3668e57870b4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12796359160045213e18c278862d6659577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f424e8e2ed042a7a6de0e18a6304f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2e182fc2253d1446306bf48f0c178579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe26284eedbb80f2dfb1e84ed0242d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1746385e4be58837b9aa278444e78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36c1cc3dff28cc3ceb0397eca64451582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddcc14ed413b27a6caceb756d4a737583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f22bfba057094dffc00cbd52d7431c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d111db66dfa320af3c0b7c31ec578585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa726598fd2f8de4cabe69681d3ea6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf62815caeea7bc4589374aeb2b6db9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172ac1a6fae66ab551bb02b2907a9b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a200cda639e40791ae476e49c4047589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee02f08468a5cd0761b40b34189b982590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b010a92d13f61978d263c97272dd129591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acc99eaa49f4e241c66d8197453c7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54edc5ddcbf549ea3e61fba2912188593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094545217d113c9a6427206dc316d4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c91683a5aa1654567f3db6ee7fda36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1769f81bc9878cbff9d9901eceefc8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d558b3af715c914c06bd312c3d263597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b94423250724ebacc6d17418022ed9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b4a98bfb657eed07823e408a05fcd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ceaffb6bbddd251b13f9f33c66375600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddf115a0ab83faa359273926583df7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f56967d2e62f8937e469056b6c650602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76654105f151f0b31d90128d2fce517603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a977cf8ce38af96e08662f17a9f4c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf6c7bb25e602e79b3fd4cf6825a5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1005b8509acbdb927ae5b009ab6026606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edff4eca83b47b5c203cfa61211ca5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c5ef577b13d5399b547f5ea1ec52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feecd8d029a42a24ec30ceb73d63d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c14df924771f1bd8deed07d8e8a2dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856c9cfa83233acc30c14558aefb1cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73282d4b633f93ded6c668898708ef86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8ae312c2102a4e3af1752a06e51e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9d926534c659405c1b1e84edbae40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7099266692a9e3c2e16c586ca30a71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6540b37d007e3b19894137bbbde7a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cb641fa4a6a023ee65eedfee73c88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7c68a33b8d305e19b26c81108dbe2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97513a6afacc495069145a757a140ccb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcd179e788a53b1705dc4af43665f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83737acccd85867e6da60d04b5c9a8ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acb28207c1f09c6df260fcc86f35e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f89e7e6f2bc70cf9257226232e742623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57485162a377776d08734f72e2468fd1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aebc073da2f3d49dfa4d70f55a241d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c0a2aa8432e3e0f80c92cf3274ac2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04b22ecf515f01ec12908843fa00c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6febe5dbc0ae3289e0d3ce045fcef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ba918e98fb935ce61a768630c7e68629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc0bd5ea47a1f6006597311100dc35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31fa0b9a011319154f24cacfc11968631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed84abb7e707b6c0fa16eb3dffbf5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7d285155c0d88b86a8bc89e8dd534633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81631e8f30c02f6beb05a4e4cd134157634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd830fcfd479c1111d49e5d80dfec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad09a7d9b81b18c150f4ccba682e53d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c7aeb1b8370fcbf7da1e9fdb04af1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74bc8055ad79bb96a350150be7180d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32430b4389d1637ba74ea959f3f447f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9b9e869032a6e6f2e3dca31a10b84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb2aafd5f6ed25efd9167bf98d9cf1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c272e38da00dcc1b5cbad0c5a0a373f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4333f61896b460337efafa3eb11deb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655d9b03d81aa431a7c6bae98269865644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d9a5d113616239aca97880718d178645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eeab4f3784537d9c3984abca8ac1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4802473b3358699f8bf296f5cb13f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e5aeb7f091554003990859a5f3195648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de481f6fbb30629cfae4ae10dcab2846649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1e778ec1130fe735fafa392c46012650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc260f8d9a6faa098676f32e07f148651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d89a26685af07f0dbc67866948ee9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00846340a6e2f6a536f4de94f7facdf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa865541dd32930578ea34b34abcbad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b588d2edd98263f707b4b7a2cdc4269655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54025f2d8517c0ff199a34e9c7d711656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f70bdbbcdebcfaa8cd2e09b36354b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65870172f8f89935dd7fd1ec2fabf548658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bf1dbca6014f28e706c3b415bdb11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c35624fb2cc1c7e7dc64559dab07db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596a415c2fe1baa1b8a943be402a599661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662ea04eec5aa7a8460a01c88f33c1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afa8095672c299686262308c7edf4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ab8d581cf04e4c2a210137cfc785d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141c632e5ce69ebe85d477c9d67795b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736524e153d3f6527f68d0196146a7d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6736ea7289c24647f47e5ffea135e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbdd16c1ed2c34b620a043250efd22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b847a4cb7e98061bfc89a861cc8c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63a2380ee440eab0032797434870f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0240223b5522627ff7696810c06de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cc1536daa7edab4df5a0bf3dfbd81672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bff5dce4abce763cb2938af87b42e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef0a13f7b509c483d98dd0ba24fc05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fd536de8a5ac2fecd315e3efce5e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dff152f201cdb300e614ccf2ff7d13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aa2edb891f60f6a23f0e34019a7e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a6384e3bf8adf51cdf7fb1c5d5d01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709df18cdca4e1224d9f7cae780aa948679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b55d88a9e3a74636be2f08d852542680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a6bdf7c13d9cae7446f955bd20f4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5281a5a8ae91dbe9bfbbbd33bbfb4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405063230f350c661333acdc9724a933683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994077a39c7dd9de6a25bb5380f27d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0cd70da2be0e8497783ffe05ba73d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3774b90bfe5c83a5f3cc319f02e4c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81705d50fc07559ce4f85fd59213e78d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84292ff90d9f3eeb1e0f03ebdfcd1f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d042805c9181e0a26f6dfccc3eed0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2d8d8e522cb5c95ef2118dd420bee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f059c88e422142d65bb27c44f24a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113b14c5b1a46cb42ebe08a338151a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c0e130c402149b2d2016e5ad76f16693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc7e3d73c05b13371e9298e054c1b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5b7f98b045895148bff320086056f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc69453566c2194359dc206c99bb1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886722ff6310ca7a90bac17d78bf58e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9ebef7fa606769a4d17c01362cec7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f8c406e5c4d57205c5e30f5b272ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c254fb32d6c9830ff83ad4eb5ffc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dbf7bdb138465383bf92b879dafb2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472fed1bc07abf45de4e003193b5afb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5df50f53908e5c1470da669ac6a602703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0680d43e552cf900631e09e5f8c1d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77835f5d271b2c4d1db611af786ee4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ed5b7a1d29ed8adca9f52d5df1c12706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550eb827cc462eba6654976e31412ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b634e1385bd311f5b375ea1e436da36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccbad17e7e1276f08eeeb023419744709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9ac6706f514a1f6fa3ed5cc3a0b34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea4f6b3688c246ad315c59db9e5e92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9850b0f9df39a1fa4f30b42a20550b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d63a73e3cc61a1f1b80d85366f90e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a072ffe99008eb79b5471507e192011714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a91fb9f5fea9952b3895f2f7d8d1a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1c8adfd2016721cec27da359faf95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa38327ad18688fe7e51ed24286011717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ac88c2d8c31f4527b2a7555898869718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c36a9c1f2fbc73eb771a1453af9fac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aa9c2aaca1ee353eaff1cab83ed0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35705b0c319d898fcd1a49a0b1d1e7bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c3c1da8f5961151db1a868c6eeebb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488257fdf4302364b1ac7ccc54874632723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca752637e8e9ab33c839ebc62841695724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d2ac185761e9db07a96920bb8fadf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4dcf1ab15e559a254ee56325d3709726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7ef375a819d7e3457aec340488f11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253d7ae400db158aa6f17a40a10aed1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02f215e95d1e1bf66833df6dd268ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552869c66bfeef62801748010da8241730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e6c98be345015b76a44b9f7bb415731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db028953bab9eb03f8d5dcea1e82894c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a19957b08b43052a5f44e5a17a4fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472edf8688747286a0016b50218d573734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a7910d6496413889889013b86733c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc62f13ae352ab2ce95c2f956681a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e28c0bdc2964a6f0470cda58edfb83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42ca823a2728570cbf03e3ca6c82d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a3be825138ce3118519f5e6a724c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996f0303349cb32b906a1a66ce5ddc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a87e9ad650e41e7adba8283661245741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11f4d1c57b1639b77bd357d1e5657d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f1caed2e07569d8ea3992ecf4ae3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114f23a5b6a594687f414a9ef92e2d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403414c20eeda2efa56e72e4290f06e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e714d777062c841ef8800093397f473746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933fab8f9a17abbc6b1519d5fc2378c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542835ce2b802da3cf9c25df3e463584748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccc768d2dc5a45ba5a4220545c88c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d22d2a77a7377d40c5a45dda09169d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41ad846f331400d1d62d774b0d0fd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa9dfadb0a81a88ef656a6ad0f808a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c767df5fdf07db2b36a45fda30ebf9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5047c68efde22527df2cc47a569efb6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f3c3d1a46549824cbdba862121e3f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ffb36d670567e6006156e09d685e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e7ca9363173c5bf1b376d97537dd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd647b36e272e84b432eb10ce62f29b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86d0599d9513df9cfd3699028470f6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeca9e2423e1505f806d59bf3caa5c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d045d331ea5a7ca82e7e944aa484d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02c425d7f2c95983fa982aa589f0613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ae1d4b2ca6e4961c31488b613a7594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112d7195dd928728fcc47b91d77e3965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb206d74824aa9197e848ec5ca28816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26fea4fcf8c578858b7aeea5478077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e646a34738ce5a2969653d7cb2bf70e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0378c3a0ee884439ee874345ca65e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e905ac565d3d9c4cd545e13c1eb423010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23651e26143e2d294f46882ab4cb0d7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd9d321a1ca5df49802191f5658ae112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2b2d0e6d2f68c4e2d9bf40aa67d5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c432c26aa12d48cb0c972c6b724df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe07fc3395e0a881393345cff6bc70b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217a2778ff78b16f93002aad73c6cbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf9ad80fe8b07cdd44915681d0409c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e02ced34493e28d7b76e55f6ad689818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bfa1b25214e9008182bd879ae4b9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1536f484b507c17f3c2d31a28854420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67faf9dd533dfb3fec294e2f83ec3e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a200ab654b193aecbb34a927a6488e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecfa741759ecc755c90aecd3b9bf5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d74b0e4301685ef54716889be8433224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c2512e0fa1744bdafb2f76ac3f41025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb25ffe48f038d78484578776f35ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2d6e5fb4c6afa0647d5bf5b8309b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f095d436b888191140526679c2bee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38108b27973b24c5227dc097fafdb7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521cdf5e755eeef4badf537be3d2fbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742ad62ead28ea0812a08fcbf8073b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60b8369ba16e86696e9eb33ec7783532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79717178730604fc9369c09f381c7bf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b419f7302624ec10da37a1ea6be0e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eec7ad0ba954373ae6b8bdcac83daf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc03cf531dc889138efc9fd83b3e8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2bfe2f8a664d6cf862a3a1f4d721e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeb16b4d9edd6c7a2b127ae0be6b1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439a05c932f51c40911fbcc99edb5f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e043114282248175e4f3d046d4141f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4e238719e1db42ffb34d58ff5c70241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6728811932ad5b6ed7d0e2a853bd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0373b9d96b4c3fee8c17bed9f73ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321be2de7882411d7efc30f93d097ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df68f9fd517895276b9cb5bc2bcde345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5e261b85501cab8f9bd314bf37cb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a13bb317075248ac55e6403c2bcb0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303dac668afe3516e91f6127a279f2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b10c0e8c4e880fa0f61369c5dbc2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aa450c9c7e05b7d6695ad3dd41f9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c60250300f89342bd604bc295d58f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e31f69725b1a235b8f10b8bd1fd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f5313772802b537f4fccb2d71808f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d38266d85cfd54fca95ac496f886f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d7e46c133e8a065d286fc291994755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bf16125eeec78a8dd8e9809cd136456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae8762f2480a5504dc53b57ef04d4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1548947ceeec1110caf119a744130d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e173d1987657603d6cf5b368b7aeedf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bddba12402d6cefe0a98bea222eb7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345b964d8c8677e36a1bb834145ee2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b69f7c535bad5a5e1329ba4c60d79262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123f4af759c572fda61e45a753f444463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d198aae005987e81a85844b2b029c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0df16349aaaf29ec399651187cb0cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c961662a6f44dfdbbc9f9d6adf2f3ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b91860bc24befc38f3c928873020f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8aaa64f0f65e1c4799109fd72518d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe14dcd0b871d5a9c0257c85a63351a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5914fe21b05418846a2e2f5579a62270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2158c8c9937afe34e10061a5d8b60d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77bf6a655347da579288844be6eb5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1637d460a91ed73dc6fabe02fd025c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54ede00c5df90e7f3e527fa63256fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf66c2e4c6315b65fdd3f6a5c9bd4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fa36da103fc7777593454390d065576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e393410e363c35cc4771eb3df22e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ef77b9a2443d417d6322a7ace520a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3c32010d642a3319e51aa2667043d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0059740db92a4da4a0162e473c911ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2485d6d29727f8edd80c7302a7c5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c78264a2f29f30f8538c7348d587c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bac669afc068dbd61318ac1f6082483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb921be6e9aa201da8a6db67edb2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d1582a2395f7cdab9d9b89074e6f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ae367ff67d62f4fe61fe0a308b70186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1b0fb768f9070e45120eb736b1efb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce490d2b826ac5a947668894339797ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dede92e2d8240eae1d8fc547852cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c31804dfdbd8517558a67d456e316490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad430caf4219cd0b38fd04e806adb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b66b559007a2b1865987b4effb13992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f92d353bb3947046d3cd0ff0a04e3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb331af7ef67a027ddbbe9b36c43eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5f2353bee6ceadbb9271f3f532e7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ec8da6ed0830e5d850ad134eaea8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f20e6adf4dc41800d1328a25bb08fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154adab2bd991bda421533e156868b7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df536a34096e5b5d06a90719fc9943699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ff47bbaec9f06afffb391d08b74e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3230dd85f7c8b0c552ff4a549be1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1d2c1d8bb017d25badb640bedaae2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca353ea56626fd4d62aaa9bb458ba7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb723eef7eef521045d39449fe68f8aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc452d285a064829f6072aa768145564105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902a521f70b71c56e1bbdc68497f2b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9706785e7727dd5bfdc8516af33d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d135a6e803770e8331808ec1e4e8c25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9fc22b6b5b34f76868ad64a917d1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01717e8f77e17a6a2d7fcc67343de212110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b2fd42601047dfa59ab0f22a99b49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa16652077f04679d7bc7db9cc8488b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5d0c0849c9315a0915c2702712f95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60991caa752ac13ef2a38ed17f5b990114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36727881dc167c466709c3edfbfcb717115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11a99278fee50a90436b44bd988359116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728393b53441ea9bad2360e63ecc04f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3d3f54abbea8714164cee431e3742118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f40153ce9bd61b72744cab72c4d75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae65d4d9b1a59ae234930d5d9fced5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8400485b0b6cade3983a76b072282c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31083eb6196d2088caade0ae649b27b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498092cf66069e465b046931c9d1bbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca726fea3f3c3a9f2bd594d9f3c28df4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd23778a2be4d5ca108ca648b56a26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16a99e315407a71a2845650d9ff9fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77449b502c8483f1d6b34dcc72ef00d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b70e9bce657b96ac24a4bb09fd1fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f099b172f0fa4e8f7dbccadfa87323129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679e7cafdd6c2effbc30fd44d1807ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d8aade4f059ad18cd73ae51f77ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd5493b85b83bf9d33a12a2b1a36f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b57d81d7547314bfaeb6efd81e32d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07ef77104c09ccbee68936127ed024134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0567759d3540b800f3020d0917de160135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837a0e052945113a3cd04b2010d3fb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57560dbf3983de19d69ad9e46fba14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de432755ef3f482d7a9c1683d281fc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc905a9a6114e6dc2cca1aee36c7fc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a7ec6aa8060e7f04c430b1c513e4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1d1393e366fc4b2f22ba7da7501f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da14a2a95f02e456f026ef0976275f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e2993d13331a3f6d2d455c86b0981143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86671aa7d388d11a1092a2490712171f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c648ad4c4a581f48735dc961a6efee5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09554d42709981e5b142a0898dcb7f72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ca1f29081993dced37fac46bf9e1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05b4f79675b735e352745e2265d3aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8dd2454c55bcba7c91601e330cf2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f70a27e34df8a408b59b0e6b44a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c98bf61f730fef5148e2e59af19145151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6c84dd59579fb57970b2b56bbfcf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093766349b211e97c75e3c9e6db0a2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ae91cd75465f51152f8bea44b2e7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1c06daf3204c0e70903088970f2f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eb9c7d36bd4091c2a1e6ec3f9cec8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4d474994d03146a729c2dc34445c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1591b8c9002de0886b8cef8e8270a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57488c3996526c8d7de5898c690ffc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17dfa34fc3d0c1a3182d159c5352fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76b036252a436c4e1e88755c4f1a6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6c51c1a729ba558597655751abe26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d166015c328dfaed74f90dff2a607ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e752b58bcb19d70dee16e625ca381164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e29cf406f705c42f8922b6371a0527165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a1e79bc6b41ef64e273b046acbf84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4c1e1bfe9bb492e048ac15c24bed0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b46b89f408a759285a8bac63a4d1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea1eaa4a5966515ac288902bb98bc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8bd7bb1c293c49dbb74ca7accb81c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1952c20ae549b4e8db53ea7d6ee341d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf85f45d8a9915a45ef175e52202ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6a14d719e586e94affb1187df603a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d890d53ad0a2eb5b38cec0b3bb85c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a6606c6dc4dc2404f577b640358d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d081d13f9f0cca0de38b06437e96fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43eb4cfc8f7e9396a0e93fac419263177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09b13a80a7e5b080d17ce97b59b958178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2f0b9e8620eb31070d206c8fa866b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f6ff97f66657bc7ddb034a9442692180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e80f1da5279c3b402aac72b700b5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b8aa953ad5ff668ab21686ce0448f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f041c1f4c5ec589777c874b51a0b91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a6b6d9ada726e31656dd6e7dc7460184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b3cc439ff98e7a56b31a9ec3a99b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560421a1b558f3bbc82a3872f4b81dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffd5b61f34c53eb88babbaa54587d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad47a4d05622a586ddbdcb05b8172f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305598aa7f92368fdce5de7b7461c44d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487b6815b5f0e5f4648b7e0c7bd089a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52569fbfc48b72f988a6d6d56d945e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeb85f662078c80c810e826ccd02ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0530c850c5649f68b83a11098f33d8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450bacb3a4a1905f3490d3c7ddde566194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148cc5e512bd2f0d9572ed6b2737a8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141c181d32bbb6c62764654ce52045c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0727167e3ae4d54a4608b513f82fe0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2648a2439a2eaea7b20bf8d287e2ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858520c02dc374492ad8a6d221b2c91c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3901b7c3252ca18afb3837afd96b21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a9ca75c2a64ebca3d10df97adf2ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c372f5bbf12bcbc2bf21a0ff842a7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfc4890077d22cc3410fcbc6cf78b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60814a1caa4e2a303af251bb9d607ac4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9072e8ca98d577a950ab69258ffcf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b06992531d84326ec75f682e071e88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb17a0fa01a5b621b79f3b336b8f659207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e315f7673c92a53a2dad99a2ad12218208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb609487ed737f3c5c9dd29ac3d09a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd596eea11f6441ed5672da9b6bd188210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90add9d331abbfb37a653bdf6e27792f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbd6be1116a8664bc11d0dab1b6b17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713642a783aa52bf436cfa8576410db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0dfc0bb7b33272f42fe2627acea8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa94c1ffc7dfbe5753562e5b5c48072215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4309957428f2284dcbc283d75cd9a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ecb48e2bde6dda68afdf14b3b07f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d51dc7695cda0d2f59a8c638ef3f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb892cb2a26d79a37117d6532d3b723219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc466845c199e299135873d71828548220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814b1193416429ec1ea0a20047d8b83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04819b4b405d781c46e77d4016cc3a39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ef1403ce149694ac9e03f81b29521223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32990c1f5e5e8dcd1e5756454ac8d519224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd50f8de188ae5e2a1dbab6dbca5c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530ba4bb7f5c163c01a9ef7adaf69c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04d198b5c26df930bf3d5074fc6e5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf79a387a524f4fc027aa02f0cb907228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8bd549666eb504e7ea1ad0b984e48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0a4ddf5adf5434f7c1e3da2eadd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb49db1c14f00b3ae27dae366e4fcb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d8585906239fb15389d149e3cca05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d9b709cdc838781e099e65c280927233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f7af3799fc1ed801a9fe14d96fdeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ac7c749b56ccea9c93e286c2fbd69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa48809718fbfe90195bc759939918236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60794d34175493eb3ca793d311fcf3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339ffa89778732e0a52c42265cf7335238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d2ff6351b31402ec58b91cdc02aab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042868a0d0e0b332b9b49f6e4cdbc03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b1fd6d8a346df920f21ac34300323241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7e5e651c13d5303a833096e4f687e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8f0b69b83c168aff421427682eba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80601461e0dd2659226bdc07d193cfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad1fe14cf08bed6477675d93a1a294245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fd7278a9190c42c2c36fe4c2f2d3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f9263752cebfe5ec03b425ee4a231247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e731856c5fb2e6ecd0d0085c5c6a77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e53c8af5b393c35f8836f868dbd9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471607ea0e3e305ed1369fa17671e918250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645ffb039061afa5734a06a4baa3b91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c090a839491a1d8df4dc6090db69937252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a02bf9b4df1cf18fed55f4424a13f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95507109c1e08eb8756cc5ce16fc764254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec34349ed717cf08989e603fcf8204f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734d396a82f3c7ebe5c4630fa6cca99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54522354f7be82cbc08ff7e5edf93b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf045ce013cb6adbfd07ddab1373376258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea59eeddc043705412413f6a9256b90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e50a903738c07cb0949ef6512126d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0209449c0d96e9474413afa84f1ced261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78f0864f149e8eb39278b5ed7a1ba0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732995b2a11a269dccb1e69a668d0dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24c58f4346f7daf121f0dfda1e58a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b58c6523a373bc0c9d217ab5398b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117c3a8c3a7c904644b6e45eed0e1e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc3adf371bf9e247ad1a6671ad447a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa5f80e562b06224236e676acad125268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c62f1c1cc09574fe1cff4397fd3a64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b63ac6e704923d8d296507797c5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b02548251ea3a10f4c719dfea3175271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b1581210843ab2c171929ff7bee01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a06f7488e9ac1b832564e4a396b36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39364b53d5360fdb262ddab72d255180274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e8b3b2dded3de08d451a6d00ff571275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798c97299d5e172e1a732509bdb9a3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89f9014b92587f8e926879087cb1c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baeb0d3374ff90e1ac3e2f65007177278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fda7ccce22ac51e43ccfd93e562b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180635d7d6ee2e66680e6f77787b64ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4f37c421b97f5f1f2c882f910519d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d140666fc0245708c5aa7735dd53f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789547cbc486230ab43831b0f978b255283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16928356276eb0a28f0456c7a304a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2444eddf8c0bec0921e8e456ea51ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78765daaacc3dc1d353d2a030c2933286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5300341c29f5b9e4b57df4aad328f60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caca9b5e286a8188711fd2b402994d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c084b81f82b675a74a2c85fec2826d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557d47214b44573e2e98f614b60438f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae70a70bc1d13dd64433df7e324c985291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607329326ab4bf269f34703daf8a385f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a49801451e7330638456280d4cea9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7db03dd9b0330413d10fd0efa2602294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6725b263ad092c27712af36ae4517d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c56047c86bd8139e0a68b07b88783296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a05fc89f58acd866084ab2c208afc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c99592946dd281ef3259cecd928e40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145953c079839314820cf7585195bdfd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe3fab602e46f56e4beab06fa5fd74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b37c1094947508753afb1123d13b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b3d528325c76265388901f07c80c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2facd9af9bddba2f1d814d6598704303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c16693500822d872f32e71a745603304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376eff4d8e5e90bc93891410f1f9c22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ee52a1fe10db227dd6717725e7179306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925d0e4538b1aa871eaf694bbb98e64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d79be8d5457f50d7545906c281cbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b6a0a1296e83986c583500557c036309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6586f94a21c1a4b6fefb4a395b01df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18615e1dd18654403145286a8f476b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3e2c600ee1fdcf2f3fecac4c8be44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ef2308b28ac3eed9a11aa68bfc39a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eea98dde2720bdeb1dd80d9a875b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c11666c218497850462584f1926b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202f39f187b67dd3da36b7cffc04347316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adbdc9fd31888f6a297d8d069a5075317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823eb58ebb27da31e33ea1b5cdbce04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9874e4361be46f625ab7b9cd96f66d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f7e5441bee407ecd31af132d0b6d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34c57f09d24322c210ee2947a81c0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bc50769e297c8676de9fd8211a098322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6241ab922d5496a06d0035958a8978323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1dc5831b12ca24363ba860348cef0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ae53de541ece3ff7572dffbf58ff1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dcd13d48e36183bbbbf62118ff5ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608ae7ce598dc84f0198d6863e7b021327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c7f70efc1c030a5e051284ca37478328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367ad96edd06e52876406a58d1f28e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12328967a580315c58b6cb87ef4683dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f486cf8d46298bb654c5090dd0f3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a92ea903dc666459834f749740f029332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74c6b2c23a1f9c368b8973ddd671ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0039bc84a70317526bcf90e5378202334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc891d4bfbb5f5f97baf94c8b3a219f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bd9f7d9f74fa01557290ecb4f3708336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236035c93301804e8d4f43b237ec68f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a569059340062d7efd7026c3c43435b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e707f83d90ea065d7f6fdbcaa8c7d0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f882d3bdf5a5658dc52860900d00f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7020817cb6a09de4fca27c8548cf63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095d33d4cc77c4f575a258cd804bba1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021ab442fc8c118f2603926cb7f0de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b5d6cf35b89e0138c4990719006c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b4b0fbfeddbb3a61e97320b078035345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040f588dfc07328d3117af54df4b166346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a957e02486b56bca6deb7ab8d1cc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cdeaea6f6d27aaa9c76c926ea2b93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1825eea9fb533674b6724cd25e8222c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82650dd23e618179f0e8d8d45507726a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdfe55875ae0623a5d49602f7c18d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c884ae2bd0003e245693a232ae1a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c163bd4278fb1c7daaca501d50cb5c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5788a9d80dcfb9e3fea644e478f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4e43034e35c2773258e77e570819f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b7a4131c06c605a425cab86c43076356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af62992fbb500aa9d7dd55640baa61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9160c1230e59b97a0381af0b418524358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c21299b87e44f8e971ca5b156699359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db3916c1e61088a25a271cad7be272360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aa6d21b4823038215ca149a36a3fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9aafca427cd4f0c3d6d318be8aa69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe859e40d6e087ca9a02e8217c16d54f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df846211d529fcc34e452e918a7b09c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa5c14f276e72b27819b27819f8da2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bdaaedd780d2c8add7ae7388824c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbec7116ea97b4db0afb4b213a8a5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5b27129cc5d98bf4fc26870f094b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fa6f081ee9b789ed27046999f5cf6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274351f85f9f44e9266a99b7022377cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90a2bb218b350d3dcc049168438627371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85698fbfd93851ce05638abe2f4583a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5722a82f3a58e3fa301812c5a3f743373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faf8f41dc7f8ea3bd429873cd9f577374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee586108e88aab53ab58a3d0258b11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a13370120f50e780e6d8db6ac7fd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676c0bf0d87dc3cbb22838da20e53a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed872c4003d063ca0d7ad7e2b3af51f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a742d3f1129f0ea79fefc6f7f806f82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211475665346c9b29542d4e2f1434c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626424b6ebee1cb2e153e87fffb9ac53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdec6a18ea1ff95c85b6c2992440fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24b7b2bb2bab42271685cb3e728d1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb743372e4c0459aff6e8c7a5a917223384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8db8fa32e6019b268e07814de12a29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5dfd83738988131584ff0144fa9f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25867b005f350fe92d455a3cbb09362387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248fdf750361d27425896dab2b38858388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4de0b6c3bc42007deea11e7c68afa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde59b33d4f363b19cdf2c446f29c312390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb62dd7fa4c26b5ec8fd6da73a4a70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae34c18038625e5180a5b7c20610dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703d5b9aa520c81103c163dfca3e8db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc04edd13bccb3776008124b06cdb5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7357fc4c4b4a862768d913a68ac2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151b2ed03f87bd5c47548ece40be80f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dbbab89f6e80eb6407a99da2f2fdf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5bce1b9718b041b64a3ca403c332c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ccc327946361bca5fe191cbd200be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38d6a3e8fc251066008fa1f6cf458c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bef64f9badeaefa2415c8ab76655bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73decb7eecd2c8d28e5977ac1fd92f51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375d30ddcc3c80eb0b92b72308fd845403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd60b3b411639de73341444feb5bace404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a990d8215e322824cc16a140ccecd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722b7175d93cc7e5bc6b4421703bbf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c3b8de9df9dbb5d9c484ba7e94e40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dbc577bb0a3412bb9bf8ff758b0d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064a3c7d39df7c5f4daab5978dc9557409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3136b564d3aad9ef24ad778b675e3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25ff70fc01d343cc339d192ad135a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c97dd102b6f77d8be6d90aed7e371412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688933b22cb826708254a6281c1756c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66df1fd023e5ca31966a494c90c4eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9e3d1b8a6596f29fe739fb39f7259415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabfc1cbc51a1a5e52e212b7a0ccced416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3f2cbe1f300b04c2dc3a22aea4c1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1738c7fce0ab99953334956c14237418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dafc3e9c2e374ab7fdff39146d7585419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d5dabcd156a0baabcbe5a62692a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19febd8f6ca8f669f5ec67e3483326421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02111815718963a1c883ba6d1dec91e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71474e14fa02538b4a9740fa79c4b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179a597754f630e41c0477783581390424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0943a032bc268530bd7536bad10df1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911fc5c46b1b69d1fcaa96c87cafbe2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95091b5962ccff18ba8d709fbbd08b39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9acff496af0acdaf905a1df760561e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c68edb1f0c1fa8cb44540e27ce1297429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306c16a5b7fd2346529807654aa7ab5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ba88f9436bc0b71b76dc6acf72941431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f42f1783108bd484f33c50eb317e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeebdc8f1a7849167b7e4a78343848433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc9ca9224ac9bfc5186cfe7a67f101434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c287dbda173a25c057a332c032bfe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67a6d58c93f8bd6ef4721f73cb86ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbe508e5cac24e15b181f6557f8d8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437c7ccb6d0d69ae3522fc8c84e3fac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fa9bd0c7466799271e46d921ef988439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143338e41ec98caedc8eac005315d7a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f42074ed033bcd8de4896f44422c1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd701e22c6d84bcf7680fb67217a7c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a276b0696a5399ec0c65735ef0879443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5a5bfa14816bfe6ec752648fdf0c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8f0d37553aeaa7f958e8d3969fd1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bcd6a70bc58691bfd928be14f4a66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61add72ca7e79b4377001e21a2caba0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0506fde9318c11501cf1c00d181a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e6091c55cd8878195ccb343da7f5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a8de936d1179c94982f1b53f33741450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c835c33f6133bef45f9e15cc6f22c53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acd307eda6dc88bd364f0a3811fea4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8bc7337f4bd80e1d48a51dc0b35f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd689e34f1cf4dc6ae83d0cc0c6414454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec000232b336783511b8b4fd52b20e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c393bac7f2b9edadb354b625049fcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d5c9789ecf515d94cc6e906d28135457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06e5b35b83de1d513e330731af2c29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579491c14ee7151f9116d5eec7d6cda0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bc711785ecc528eaf41e809a6d6b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae36850ab3e8d42077ff9c08b3cd5c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2605fd7e30e73dfe38ebc89c01c18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56770b9cd832eb61990678fdd44e71b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6afbe473c6fdd8c70aff03595d64d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c61da5984b2331d1f31d470be6d3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d08e5a1fe9d93ffc556f78ec78d4e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6641812e109310fcf5c00b868a264ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ba800e5429df9329a766daef29e9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564137929035f4717185f6bd83e9cd26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240c5f4c38b3928f582f2d97138658b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0e6a8179784727cf154d2214c23b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d6435d1027a43bca8a24e64de090b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536d19e8c80e466e0386d9c6dd80bb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec1def41c4f60c3555a8746241d279474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6a373c5d4f2d81b9e6be7d4eb5b0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b87c1910b7d6f9c65da733e698f61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad25c98b7b685683ba58ee0a51fb4af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1e6352c9c91862aace1c460735bc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4687a996b2fbcf87ad2da82ab1901a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f8d9ef42aedd7ae2ca222b6a5e426480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d35beeb1e03f31a6dd6691a097d7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd9829a73c237d10ec0605d154d406482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fa91c2eb39b006bb4fae81e16e6fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c757e91651c5f46d64d1258747df2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04016b4058c005817eb74169c2aa039485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae650e1c705c21c3b446d2d61b3ed6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee369fb51f6c6ac75c1104452da53af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139bd3b45381c40db8a1f1f08e6eb4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51e896230131b46fc9be4b09bf6182489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6f87cd57d20911f4a3956c30d25f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376f2fc37ca9910ad99872d5d9f98d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed73d364fb4e0b76ca6888b5ca59ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a006481d4a7261ccf7cd84c0b3c858493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64dd735ce04f7c315205b267d840b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282eb26801091518a3a07a70d21b9e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbcde1e90a6955a32a8eb016a50cb0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb2f32a3aedc3b7ccfb92a5d0ec5e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8308852dc835a13e55d0542220e7ee5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33040886bb9a0c9b83030a9990a66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4b6bfc4161e7c1d27c48d669de60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89731cd64addfff241cd2aebd3393a6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0ba2ca224137227ea7ca60fc74e6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a43d9e5180bffbb9e68e54b4ccf0e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe617bca6911c84124eadc5e35468ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8064135708ce998837460072f29131c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57db03fad55b2a6076a50cd2bb0e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cbb9174586d52d3efe3c2402ef46e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051329f66f1eca85268539733a74f916508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d944211700eefe384ce7fa494c731f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534bd343d1c903b00677e503a505717510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46905e0afc8d3e4f732069f65c7f2b6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee43cb16dcf66cd196cd803d11ddc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e28f7c1e9f3101d1b31c601946e88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f14c054ccf1696f4210788058d87c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53011c050a2e274d7ec04538f9159396515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3a23e301941e6f46f3f9c70a37ff2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28535f5b2f196abe6a725a3a4ed41a31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e894b6977ebecafe9b4939f326bc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c435011776fa4a3aab0a5ed8ee3b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da64e5d7167d5136d0a6ddc2d69d1ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a0eeae4b8a83534256a857caf976f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947274f16f534f80150da488ae3cc9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d1c65f906cdc92f1eb56f780b9e32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb156418c5930c51bdd8cdf17022d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e0b68e4d9638be89127587b484fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba2f7b8d6757bb85b5372db9901ee0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53c8e1a19fd1f964bca5bc2a940d76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dfc54312101c7bc6180c4631d47ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b328f62e5a4bbb4437c37a461d3afc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e7b1528c241904b7f9aa6885b79d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbcaeb1b4df60b8709303a86565241531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02114124922ddc52d3dcd31c40edfc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e10f9c3a77a2273d61f0041e9c74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd99ddc08505c6f49a40ccb26c785ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91f52f2254baedf90d7a24289fbb94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5a38fb484a8562fffa6ada3cba03e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0c0344432c0805819989950276880537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8492f0ecfd5409d31ef576dd69c7c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09ef30a5608260bd31156352314b2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e68587726328a875d786a5b3f968ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c2cec48742dd5bbcdcdd6ce413870541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dcc325b41abb7f4c20937fcf82801542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6386c4de2ba91dca6c85afe38bac50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196c573395e63d5829578a0b7944e7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc027cb8d1a15e481e451f7e0f4393545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c1fb1daf1f185a1cbc32a5f05c8ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394c94f256a07aaa547cfa43e8bb5b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00dbe2b3855b054570cbdf3975e971548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2171f609dc309b2e1b8770120fb63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a5894af9c428768e3bc26099548ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82737f11f4b9a3de788ad9ff23346e83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde2f226b067cf5e00a73f05750dd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ebbd164423fb02f2e939b78c22d33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c0eaa4950566ded36f64770760e6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6f66414f8f331a63b651d5c280f81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7737b2fad0c97ed31aa4518e64955556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06089f3f4e3d560e3a83d91da6f6e851557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a28cf0f6b0ddb3c72e47588d231b3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558fdd224ed53741fc80b08cd11253d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccba8c108ab9c6d7a0e96d9cd2e296560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b6717f178301489049ae8f2dc2569561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78824590caa592cdea43741b3ba1745562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088604ea28d832a178d84253a4c26d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f83c068ba764ff8298e785f31b92f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c842dd9e544339253edfda96046486565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd7a85c6c0674cc7eda85bc11640e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543056ff5703da0903c51addcd4ada7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ecda6b719eec8710d2412b870d537568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7df7cbc23f92493b9ff7c2df5bc4d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a5087e53a1c230393b01749072bb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f65ca30885d9a87ae31195382f6bcb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2f956672d50bbba8116f75ed277ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e3aa1f92df75d904737bf039541e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a28c028f9d51c7069d4a4a1e79dc68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8e3af89087861f44699cebf078c35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cab7970adfc3cf247ea50f518474b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00d7e4ce6f19fdc6bc8a6c113542ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548cd968dbfa58dab7847f65a8d6d77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e1aae129db1069de887a9c78fb14f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0028d3fe0194020b2df2af8542080580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61edc2bfa3fc64b2fc807f986e1d031581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842db4af18f8d9f5f4ebfeafaf984156582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ec05faf071acf46754f6b23a267f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a792c1eca2b9562493877b2112a389584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f6e1b6c9857a42ef601b971823590585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3528aa440a0158cd89a363a7fa040d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b802fc0ca177ef70b70a35b91f0d9c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c99777f6428cf442dca23ed713ddf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418e9c015ba7faf1c08fc3dbe6f1218589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d298972bc94898bd039ac62d071e68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83278d9a3d6bc5bb5eadf8d8419b66a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74885a3c8af1dc8e5322bfb5dba1e991592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41820b9370b2f7fb3982d5342c86d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc0b78a0852e929243002fd1c9063b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf5414acf5f89751291ed42839444c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f29c07feb0acd14049d8ef20cdff3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af1673546d8e3174d272f6b1180aa0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9da2b706f8529e7d1bd00322fc345598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add7289b980b1019e60c52c23ba83f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5d44d9f44d979eff3473c9de7bc30600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f718e2670be1dca452c48785e9d59ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142b78d091ffb5e62b58a615f488bf8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa19c8cdcec98aab838e898b15cbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70462655c89860a9543af428b23cb2ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163c27268f022bc4894f1ea2ba72529605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c3e9a21910fdc1451dc3974a9ac6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ec7b2bcb64db47483573b4751fb71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1230b3a6e6394876a0078d9b0cee9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d84d3df47dd38218392823af5ddfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47835555084719b03ab9e8af5b02dcb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecf423ff83f0fbe4ee208bfefda97c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672fc999bf04b0a2d4967a76c14f486612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6275a43dafa567bcca3ea70e48877ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327b93a673fc11ab98710b5a2dff7b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4464e129e868c60849691a8ed88e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d26d28327630a7a522a018d6c699f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a190e3f070bfef2b74d8b94f9418bc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e5fa4bda68301bf8a9d3d812fb36e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e426f0f946bed7f4dff50d88d139619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191aad627fc999e19c074a8ee4dcb66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832e78586a3fc21e770c770a02655ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6427f75cd2dda9444c413d3c4c6cda7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fcad15cefb58a251006aee248fb42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d5f1746e53b932a9ba83eae5eec5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea847622bb06ff3bd0c8a04951ca48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ff01d291ab9ffea8304ae007c250e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14a6e9a5e5f620a358d29a2058fec1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0bf4653fec9fdccb03931ebb72bb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e92e2536925d23487cdf269e2dc759629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dedecf06eddd4a779383c9a1ea688630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e88e84e4bd8cf09152f9453e029d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c16e13011bb0607edf6a23dbafc396632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd704a3f0efb5dfe66c5fca1086bdb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdd04aec8fd257e961039246a71979634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa60f84712f708348a384d57345cc5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acc9c4511153343e96f686ee1e3f72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726eaaa2b0959ec8f9c9c2eeab811f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633cdf469acf2e0755d941d19c1db9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c9b16c64904ba4904ea1e57161f3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c114021ff0acf9570dab8f368aa5b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb86d4b1ce895dfa206d80059308b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c7027e6a47313500e0182c7e60eff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eef4b4241b6c1517273e391681597643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a9bf39867b9311f592d7ac5a81402644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99a6ac553a542d04f28ba4f3b24cf2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876161f40d1e5781293fdb2b46b9c569646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1f07de6fd7e3637ae1babca9bb1a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918b89ae1f5b255d60ce50ba8ebbed8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7412bb0adf4863629c0ea850af6cca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea251299ea0f649bfa49b3158d09c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b3805cc2b05b818e814d75a2679cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fb3377882f99c26eb5f21d5faa333652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea493da23249082fbafb79344a99813653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53c8fd9caa7a93ffe448f992581f7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cca76f441caa78fbee84640dbbcf7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e08173702a669dbcf916194c3705b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7440a03a985af3debad8c5ce617461657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621b1497f64704d9e857569dfa728ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaabf78b52a24f52a922c1afef3bc2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9601c7d1eca12bfcdad7078be0e86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e4c63768c4dacc43749937a2a58a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff7d7480f83bab7b6bf96f8616155f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79611ad2a2721fc138144832b79f8799663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147afb3f51ea62e04449bd8ff592c7a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469b8c7cb8f62e2bfeb8ef6e83a78d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde5514c1b41ba6b4259667152b919f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7b237e986bc27a80cc5a7fc2a11b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745e31b0563da8e63912b6851570aea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490876830b274d4a3f85324986f0ef8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004631151843dd567da35bbb51da8d7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1561357d2b4d5970028ef9bc40735671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc67ae8402928310310a33aa0a368a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832913ac7aaaac3f7fac02d7c5d457d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756b31a8ccb3b9217e7bccf00579f10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75609cbc35037eb6373efb7d60ebf7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a4adfa41b63d41d59b939be4ab4f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38bb542b70bf37e80d6795e92d1f54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00addcd901f6448a24acc248311d4f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc448a6245de0fb2657a4549378c73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452e353a28c13013cc9ed5368633aea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523310fc5a21556bff2729588575cb5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4080f01d46db82d7d0ba2020e699146682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8e3df93c8a129ab67af378037fefa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32719c224012eb97f7ed5888279ed44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cdb7d10274c8384c51145edfa5b43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6fcebdac3efd15c0632332d14479e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636af71c25fc89333405c69094c0275687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e62e0d84c253083128957e69391584688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0493690b9d30c4db52b88c853c28d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644793e1d8afed95aca7e5c1619f1665690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c528de664e0d09bb2391b64f5d2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f6ec13f1c9afba5313a808a7a95e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19321a65a2849ede1d9446352abddfcf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9b032645a1d544b997b67f12c4325694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e1cdef612a00b927a2a1f7c8ffe56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe11f4b7196188fb300d83e0e5bba7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39710381ed1e1c4cf1a62e77a38feab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728ad559aa7d083a53a38053a6b9ef1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58085559d3c601dc5c12433fbef0dbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02527e1719f3e7b629d254168d7cc743700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a060898a626997599137e3adcb159f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1548421d41abd2bb4262de4594f201e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639b548899bdf714f72df996a71ccf5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1459b026c1e0cb9017b0ef627fbc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fc77deaa889b38e04b3c7c95fd260705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a29c03707505297bf41c8ffd1f0a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598d977770d08ea0eeecde68ea7cde2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76026f6fba0a175c1ee58769a725b2c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0dbf3ded281ac546d0fe16565fbf2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12926c33f157fc39d1fd1c6208938bc0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db273673035bb91090ec88f811d872d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fcaf1aa1ca2cd2b16a3eaf4869968712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0172bdf672f3e7aaa112de9f0d0d84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548d2e9d87e210749c7c2c7e8fb3bd5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26afca85a5b46d1fc112308fca182c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cce834c1352e4fe9a228033b1003b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6f7cebfdcc85b659343b88ae15b1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f8f7b2d61d9f5d141fa5784b76e46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07a018acbfd034445c1cf13f219cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512918a8097295e9439299374ee3f14e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b0f84edd04ddafac0477bcf0c4353721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90e0900522e586afa836c328ba36cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decd6525188e76fbf6fdd3147f39f42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dedc99fbc09cb81027f0f6790f9284724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3baf2c7e27b7e480cf7d8872ae978725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ac885e43a7dce0f25e27ab987316b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409fa491149bfcbf229eb9e6cc887b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e4a9a9923a6526454abd92c1b03c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aa1ff96151fc5cfcf76180814b424729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccf831d49b935efbbacc875a9dc741730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5fb92560c22f851d42e45b4cb3aa5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16c72ce215d8e2ab70e0e4ec225f63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e23b4e355054541e512c7f43c7984e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072379e9f85bc5483469c5512973356734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296282ee3bc534980a6c24cb5d092df9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cfac8fb5f139f5fb0060f0d73db57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127a10a0f7dd73bf3a5fe11b2981acf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988d77d0a1aa508123428ea0fbab597738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37399b9dc23a22291f8121c05a1998d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74077c48b77d27a69ca5f89bd1dae942740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853098b7f2b58541f98c51a38c60abfa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae687c3cad059c4dbe19454993d5bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66193e42a094c3900fc2d761429e93d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6baf57f84ea5a67fe9e5f1539a254744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5a536c12112f8228f9fe7f9824e2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be4dac1b0c43b703ce6a3d4364e74c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec0c8a4ef79a398ac7d9f4d010c8fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73746014b23a35215ba051c3c5d118d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09beb952161d7fe4f3db10b66c4b86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4ac96f31d93412c3a07bded0b7707750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d9da0596d528856b69aecd462fcf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2ad9f394195892b7402c7f16efd82752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e790e19e8cafd4082f7b8cd2cf78de4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee91b5a027cce00754986e4caaf562754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebba9f6d2fb370c97236067dbb7bd0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0bfcd3c5a981a80fd3f019eec8c1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df75740898189cee2283f84783b0b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc35370bc7d501e6f1f8c5c37e83c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093be5a8d2f3b137b4f4d401ae04963759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>