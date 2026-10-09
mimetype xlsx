--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeca9e2423e1505f806d59bf3caa5c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d045d331ea5a7ca82e7e944aa484d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02c425d7f2c95983fa982aa589f0613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ae1d4b2ca6e4961c31488b613a7594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112d7195dd928728fcc47b91d77e3965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb206d74824aa9197e848ec5ca28816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26fea4fcf8c578858b7aeea5478077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e646a34738ce5a2969653d7cb2bf70e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0378c3a0ee884439ee874345ca65e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e905ac565d3d9c4cd545e13c1eb423010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23651e26143e2d294f46882ab4cb0d7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd9d321a1ca5df49802191f5658ae112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2b2d0e6d2f68c4e2d9bf40aa67d5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c432c26aa12d48cb0c972c6b724df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe07fc3395e0a881393345cff6bc70b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217a2778ff78b16f93002aad73c6cbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf9ad80fe8b07cdd44915681d0409c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e02ced34493e28d7b76e55f6ad689818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bfa1b25214e9008182bd879ae4b9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1536f484b507c17f3c2d31a28854420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67faf9dd533dfb3fec294e2f83ec3e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a200ab654b193aecbb34a927a6488e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecfa741759ecc755c90aecd3b9bf5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d74b0e4301685ef54716889be8433224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c2512e0fa1744bdafb2f76ac3f41025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb25ffe48f038d78484578776f35ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2d6e5fb4c6afa0647d5bf5b8309b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f095d436b888191140526679c2bee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38108b27973b24c5227dc097fafdb7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521cdf5e755eeef4badf537be3d2fbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742ad62ead28ea0812a08fcbf8073b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60b8369ba16e86696e9eb33ec7783532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79717178730604fc9369c09f381c7bf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b419f7302624ec10da37a1ea6be0e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eec7ad0ba954373ae6b8bdcac83daf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc03cf531dc889138efc9fd83b3e8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2bfe2f8a664d6cf862a3a1f4d721e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeeb16b4d9edd6c7a2b127ae0be6b1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439a05c932f51c40911fbcc99edb5f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e043114282248175e4f3d046d4141f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4e238719e1db42ffb34d58ff5c70241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6728811932ad5b6ed7d0e2a853bd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0373b9d96b4c3fee8c17bed9f73ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321be2de7882411d7efc30f93d097ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df68f9fd517895276b9cb5bc2bcde345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5e261b85501cab8f9bd314bf37cb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a13bb317075248ac55e6403c2bcb0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303dac668afe3516e91f6127a279f2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b10c0e8c4e880fa0f61369c5dbc2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aa450c9c7e05b7d6695ad3dd41f9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c60250300f89342bd604bc295d58f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e31f69725b1a235b8f10b8bd1fd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f5313772802b537f4fccb2d71808f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d38266d85cfd54fca95ac496f886f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d7e46c133e8a065d286fc291994755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bf16125eeec78a8dd8e9809cd136456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae8762f2480a5504dc53b57ef04d4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1548947ceeec1110caf119a744130d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e173d1987657603d6cf5b368b7aeedf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bddba12402d6cefe0a98bea222eb7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345b964d8c8677e36a1bb834145ee2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b69f7c535bad5a5e1329ba4c60d79262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123f4af759c572fda61e45a753f444463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d198aae005987e81a85844b2b029c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0df16349aaaf29ec399651187cb0cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c961662a6f44dfdbbc9f9d6adf2f3ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b91860bc24befc38f3c928873020f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8aaa64f0f65e1c4799109fd72518d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe14dcd0b871d5a9c0257c85a63351a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5914fe21b05418846a2e2f5579a62270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2158c8c9937afe34e10061a5d8b60d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77bf6a655347da579288844be6eb5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1637d460a91ed73dc6fabe02fd025c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54ede00c5df90e7f3e527fa63256fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf66c2e4c6315b65fdd3f6a5c9bd4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fa36da103fc7777593454390d065576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e393410e363c35cc4771eb3df22e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ef77b9a2443d417d6322a7ace520a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3c32010d642a3319e51aa2667043d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0059740db92a4da4a0162e473c911ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2485d6d29727f8edd80c7302a7c5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c78264a2f29f30f8538c7348d587c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bac669afc068dbd61318ac1f6082483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb921be6e9aa201da8a6db67edb2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d1582a2395f7cdab9d9b89074e6f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ae367ff67d62f4fe61fe0a308b70186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1b0fb768f9070e45120eb736b1efb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce490d2b826ac5a947668894339797ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dede92e2d8240eae1d8fc547852cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c31804dfdbd8517558a67d456e316490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad430caf4219cd0b38fd04e806adb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b66b559007a2b1865987b4effb13992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f92d353bb3947046d3cd0ff0a04e3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb331af7ef67a027ddbbe9b36c43eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5f2353bee6ceadbb9271f3f532e7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ec8da6ed0830e5d850ad134eaea8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f20e6adf4dc41800d1328a25bb08fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154adab2bd991bda421533e156868b7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df536a34096e5b5d06a90719fc9943699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ff47bbaec9f06afffb391d08b74e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3230dd85f7c8b0c552ff4a549be1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1d2c1d8bb017d25badb640bedaae2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca353ea56626fd4d62aaa9bb458ba7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb723eef7eef521045d39449fe68f8aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc452d285a064829f6072aa768145564105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902a521f70b71c56e1bbdc68497f2b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9706785e7727dd5bfdc8516af33d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d135a6e803770e8331808ec1e4e8c25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9fc22b6b5b34f76868ad64a917d1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01717e8f77e17a6a2d7fcc67343de212110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b2fd42601047dfa59ab0f22a99b49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa16652077f04679d7bc7db9cc8488b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5d0c0849c9315a0915c2702712f95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60991caa752ac13ef2a38ed17f5b990114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36727881dc167c466709c3edfbfcb717115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11a99278fee50a90436b44bd988359116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728393b53441ea9bad2360e63ecc04f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3d3f54abbea8714164cee431e3742118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f40153ce9bd61b72744cab72c4d75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae65d4d9b1a59ae234930d5d9fced5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8400485b0b6cade3983a76b072282c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31083eb6196d2088caade0ae649b27b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498092cf66069e465b046931c9d1bbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca726fea3f3c3a9f2bd594d9f3c28df4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd23778a2be4d5ca108ca648b56a26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16a99e315407a71a2845650d9ff9fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77449b502c8483f1d6b34dcc72ef00d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b70e9bce657b96ac24a4bb09fd1fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f099b172f0fa4e8f7dbccadfa87323129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679e7cafdd6c2effbc30fd44d1807ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d8aade4f059ad18cd73ae51f77ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd5493b85b83bf9d33a12a2b1a36f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b57d81d7547314bfaeb6efd81e32d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07ef77104c09ccbee68936127ed024134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0567759d3540b800f3020d0917de160135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837a0e052945113a3cd04b2010d3fb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57560dbf3983de19d69ad9e46fba14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de432755ef3f482d7a9c1683d281fc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc905a9a6114e6dc2cca1aee36c7fc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a7ec6aa8060e7f04c430b1c513e4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1d1393e366fc4b2f22ba7da7501f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da14a2a95f02e456f026ef0976275f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e2993d13331a3f6d2d455c86b0981143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86671aa7d388d11a1092a2490712171f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c648ad4c4a581f48735dc961a6efee5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09554d42709981e5b142a0898dcb7f72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ca1f29081993dced37fac46bf9e1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05b4f79675b735e352745e2265d3aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8dd2454c55bcba7c91601e330cf2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f70a27e34df8a408b59b0e6b44a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c98bf61f730fef5148e2e59af19145151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6c84dd59579fb57970b2b56bbfcf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093766349b211e97c75e3c9e6db0a2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ae91cd75465f51152f8bea44b2e7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1c06daf3204c0e70903088970f2f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eb9c7d36bd4091c2a1e6ec3f9cec8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4d474994d03146a729c2dc34445c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1591b8c9002de0886b8cef8e8270a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57488c3996526c8d7de5898c690ffc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17dfa34fc3d0c1a3182d159c5352fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76b036252a436c4e1e88755c4f1a6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6c51c1a729ba558597655751abe26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d166015c328dfaed74f90dff2a607ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e752b58bcb19d70dee16e625ca381164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e29cf406f705c42f8922b6371a0527165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a1e79bc6b41ef64e273b046acbf84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4c1e1bfe9bb492e048ac15c24bed0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b46b89f408a759285a8bac63a4d1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea1eaa4a5966515ac288902bb98bc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8bd7bb1c293c49dbb74ca7accb81c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1952c20ae549b4e8db53ea7d6ee341d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf85f45d8a9915a45ef175e52202ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6a14d719e586e94affb1187df603a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d890d53ad0a2eb5b38cec0b3bb85c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a6606c6dc4dc2404f577b640358d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d081d13f9f0cca0de38b06437e96fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43eb4cfc8f7e9396a0e93fac419263177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09b13a80a7e5b080d17ce97b59b958178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2f0b9e8620eb31070d206c8fa866b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f6ff97f66657bc7ddb034a9442692180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e80f1da5279c3b402aac72b700b5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b8aa953ad5ff668ab21686ce0448f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f041c1f4c5ec589777c874b51a0b91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a6b6d9ada726e31656dd6e7dc7460184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b3cc439ff98e7a56b31a9ec3a99b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560421a1b558f3bbc82a3872f4b81dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffd5b61f34c53eb88babbaa54587d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad47a4d05622a586ddbdcb05b8172f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305598aa7f92368fdce5de7b7461c44d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487b6815b5f0e5f4648b7e0c7bd089a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52569fbfc48b72f988a6d6d56d945e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeb85f662078c80c810e826ccd02ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0530c850c5649f68b83a11098f33d8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450bacb3a4a1905f3490d3c7ddde566194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148cc5e512bd2f0d9572ed6b2737a8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141c181d32bbb6c62764654ce52045c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0727167e3ae4d54a4608b513f82fe0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2648a2439a2eaea7b20bf8d287e2ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858520c02dc374492ad8a6d221b2c91c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3901b7c3252ca18afb3837afd96b21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a9ca75c2a64ebca3d10df97adf2ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c372f5bbf12bcbc2bf21a0ff842a7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfc4890077d22cc3410fcbc6cf78b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60814a1caa4e2a303af251bb9d607ac4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9072e8ca98d577a950ab69258ffcf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b06992531d84326ec75f682e071e88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb17a0fa01a5b621b79f3b336b8f659207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e315f7673c92a53a2dad99a2ad12218208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb609487ed737f3c5c9dd29ac3d09a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd596eea11f6441ed5672da9b6bd188210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90add9d331abbfb37a653bdf6e27792f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbd6be1116a8664bc11d0dab1b6b17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713642a783aa52bf436cfa8576410db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0dfc0bb7b33272f42fe2627acea8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa94c1ffc7dfbe5753562e5b5c48072215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4309957428f2284dcbc283d75cd9a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ecb48e2bde6dda68afdf14b3b07f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d51dc7695cda0d2f59a8c638ef3f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb892cb2a26d79a37117d6532d3b723219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc466845c199e299135873d71828548220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814b1193416429ec1ea0a20047d8b83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04819b4b405d781c46e77d4016cc3a39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ef1403ce149694ac9e03f81b29521223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32990c1f5e5e8dcd1e5756454ac8d519224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd50f8de188ae5e2a1dbab6dbca5c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530ba4bb7f5c163c01a9ef7adaf69c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04d198b5c26df930bf3d5074fc6e5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf79a387a524f4fc027aa02f0cb907228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8bd549666eb504e7ea1ad0b984e48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0a4ddf5adf5434f7c1e3da2eadd8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb49db1c14f00b3ae27dae366e4fcb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d8585906239fb15389d149e3cca05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d9b709cdc838781e099e65c280927233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f7af3799fc1ed801a9fe14d96fdeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ac7c749b56ccea9c93e286c2fbd69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa48809718fbfe90195bc759939918236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60794d34175493eb3ca793d311fcf3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339ffa89778732e0a52c42265cf7335238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d2ff6351b31402ec58b91cdc02aab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042868a0d0e0b332b9b49f6e4cdbc03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b1fd6d8a346df920f21ac34300323241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7e5e651c13d5303a833096e4f687e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8f0b69b83c168aff421427682eba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80601461e0dd2659226bdc07d193cfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad1fe14cf08bed6477675d93a1a294245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fd7278a9190c42c2c36fe4c2f2d3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f9263752cebfe5ec03b425ee4a231247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e731856c5fb2e6ecd0d0085c5c6a77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e53c8af5b393c35f8836f868dbd9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471607ea0e3e305ed1369fa17671e918250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645ffb039061afa5734a06a4baa3b91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c090a839491a1d8df4dc6090db69937252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a02bf9b4df1cf18fed55f4424a13f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95507109c1e08eb8756cc5ce16fc764254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec34349ed717cf08989e603fcf8204f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734d396a82f3c7ebe5c4630fa6cca99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54522354f7be82cbc08ff7e5edf93b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf045ce013cb6adbfd07ddab1373376258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea59eeddc043705412413f6a9256b90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e50a903738c07cb0949ef6512126d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0209449c0d96e9474413afa84f1ced261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78f0864f149e8eb39278b5ed7a1ba0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732995b2a11a269dccb1e69a668d0dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24c58f4346f7daf121f0dfda1e58a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b58c6523a373bc0c9d217ab5398b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117c3a8c3a7c904644b6e45eed0e1e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc3adf371bf9e247ad1a6671ad447a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa5f80e562b06224236e676acad125268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c62f1c1cc09574fe1cff4397fd3a64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b63ac6e704923d8d296507797c5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b02548251ea3a10f4c719dfea3175271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b1581210843ab2c171929ff7bee01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a06f7488e9ac1b832564e4a396b36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39364b53d5360fdb262ddab72d255180274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e8b3b2dded3de08d451a6d00ff571275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798c97299d5e172e1a732509bdb9a3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89f9014b92587f8e926879087cb1c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baeb0d3374ff90e1ac3e2f65007177278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fda7ccce22ac51e43ccfd93e562b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180635d7d6ee2e66680e6f77787b64ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4f37c421b97f5f1f2c882f910519d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d140666fc0245708c5aa7735dd53f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789547cbc486230ab43831b0f978b255283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16928356276eb0a28f0456c7a304a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2444eddf8c0bec0921e8e456ea51ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78765daaacc3dc1d353d2a030c2933286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5300341c29f5b9e4b57df4aad328f60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caca9b5e286a8188711fd2b402994d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c084b81f82b675a74a2c85fec2826d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557d47214b44573e2e98f614b60438f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae70a70bc1d13dd64433df7e324c985291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607329326ab4bf269f34703daf8a385f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a49801451e7330638456280d4cea9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7db03dd9b0330413d10fd0efa2602294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6725b263ad092c27712af36ae4517d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c56047c86bd8139e0a68b07b88783296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a05fc89f58acd866084ab2c208afc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c99592946dd281ef3259cecd928e40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145953c079839314820cf7585195bdfd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe3fab602e46f56e4beab06fa5fd74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b37c1094947508753afb1123d13b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b3d528325c76265388901f07c80c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2facd9af9bddba2f1d814d6598704303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c16693500822d872f32e71a745603304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376eff4d8e5e90bc93891410f1f9c22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ee52a1fe10db227dd6717725e7179306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925d0e4538b1aa871eaf694bbb98e64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d79be8d5457f50d7545906c281cbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b6a0a1296e83986c583500557c036309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6586f94a21c1a4b6fefb4a395b01df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18615e1dd18654403145286a8f476b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3e2c600ee1fdcf2f3fecac4c8be44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ef2308b28ac3eed9a11aa68bfc39a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eea98dde2720bdeb1dd80d9a875b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c11666c218497850462584f1926b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202f39f187b67dd3da36b7cffc04347316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adbdc9fd31888f6a297d8d069a5075317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823eb58ebb27da31e33ea1b5cdbce04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9874e4361be46f625ab7b9cd96f66d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f7e5441bee407ecd31af132d0b6d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34c57f09d24322c210ee2947a81c0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bc50769e297c8676de9fd8211a098322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6241ab922d5496a06d0035958a8978323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1dc5831b12ca24363ba860348cef0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ae53de541ece3ff7572dffbf58ff1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dcd13d48e36183bbbbf62118ff5ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608ae7ce598dc84f0198d6863e7b021327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c7f70efc1c030a5e051284ca37478328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367ad96edd06e52876406a58d1f28e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12328967a580315c58b6cb87ef4683dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f486cf8d46298bb654c5090dd0f3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a92ea903dc666459834f749740f029332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74c6b2c23a1f9c368b8973ddd671ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0039bc84a70317526bcf90e5378202334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc891d4bfbb5f5f97baf94c8b3a219f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bd9f7d9f74fa01557290ecb4f3708336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236035c93301804e8d4f43b237ec68f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a569059340062d7efd7026c3c43435b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e707f83d90ea065d7f6fdbcaa8c7d0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f882d3bdf5a5658dc52860900d00f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7020817cb6a09de4fca27c8548cf63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095d33d4cc77c4f575a258cd804bba1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021ab442fc8c118f2603926cb7f0de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b5d6cf35b89e0138c4990719006c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b4b0fbfeddbb3a61e97320b078035345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040f588dfc07328d3117af54df4b166346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a957e02486b56bca6deb7ab8d1cc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cdeaea6f6d27aaa9c76c926ea2b93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1825eea9fb533674b6724cd25e8222c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82650dd23e618179f0e8d8d45507726a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdfe55875ae0623a5d49602f7c18d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c884ae2bd0003e245693a232ae1a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c163bd4278fb1c7daaca501d50cb5c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5788a9d80dcfb9e3fea644e478f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4e43034e35c2773258e77e570819f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b7a4131c06c605a425cab86c43076356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af62992fbb500aa9d7dd55640baa61357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9160c1230e59b97a0381af0b418524358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c21299b87e44f8e971ca5b156699359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db3916c1e61088a25a271cad7be272360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aa6d21b4823038215ca149a36a3fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9aafca427cd4f0c3d6d318be8aa69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe859e40d6e087ca9a02e8217c16d54f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df846211d529fcc34e452e918a7b09c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa5c14f276e72b27819b27819f8da2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bdaaedd780d2c8add7ae7388824c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbec7116ea97b4db0afb4b213a8a5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5b27129cc5d98bf4fc26870f094b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fa6f081ee9b789ed27046999f5cf6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274351f85f9f44e9266a99b7022377cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90a2bb218b350d3dcc049168438627371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85698fbfd93851ce05638abe2f4583a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5722a82f3a58e3fa301812c5a3f743373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faf8f41dc7f8ea3bd429873cd9f577374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee586108e88aab53ab58a3d0258b11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a13370120f50e780e6d8db6ac7fd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676c0bf0d87dc3cbb22838da20e53a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed872c4003d063ca0d7ad7e2b3af51f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a742d3f1129f0ea79fefc6f7f806f82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211475665346c9b29542d4e2f1434c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626424b6ebee1cb2e153e87fffb9ac53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdec6a18ea1ff95c85b6c2992440fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24b7b2bb2bab42271685cb3e728d1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb743372e4c0459aff6e8c7a5a917223384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8db8fa32e6019b268e07814de12a29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5dfd83738988131584ff0144fa9f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25867b005f350fe92d455a3cbb09362387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248fdf750361d27425896dab2b38858388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4de0b6c3bc42007deea11e7c68afa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde59b33d4f363b19cdf2c446f29c312390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb62dd7fa4c26b5ec8fd6da73a4a70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae34c18038625e5180a5b7c20610dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703d5b9aa520c81103c163dfca3e8db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc04edd13bccb3776008124b06cdb5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7357fc4c4b4a862768d913a68ac2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151b2ed03f87bd5c47548ece40be80f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dbbab89f6e80eb6407a99da2f2fdf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5bce1b9718b041b64a3ca403c332c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ccc327946361bca5fe191cbd200be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38d6a3e8fc251066008fa1f6cf458c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bef64f9badeaefa2415c8ab76655bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73decb7eecd2c8d28e5977ac1fd92f51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375d30ddcc3c80eb0b92b72308fd845403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd60b3b411639de73341444feb5bace404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a990d8215e322824cc16a140ccecd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722b7175d93cc7e5bc6b4421703bbf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c3b8de9df9dbb5d9c484ba7e94e40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dbc577bb0a3412bb9bf8ff758b0d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064a3c7d39df7c5f4daab5978dc9557409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3136b564d3aad9ef24ad778b675e3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25ff70fc01d343cc339d192ad135a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c97dd102b6f77d8be6d90aed7e371412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688933b22cb826708254a6281c1756c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66df1fd023e5ca31966a494c90c4eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9e3d1b8a6596f29fe739fb39f7259415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabfc1cbc51a1a5e52e212b7a0ccced416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3f2cbe1f300b04c2dc3a22aea4c1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1738c7fce0ab99953334956c14237418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dafc3e9c2e374ab7fdff39146d7585419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d5dabcd156a0baabcbe5a62692a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19febd8f6ca8f669f5ec67e3483326421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02111815718963a1c883ba6d1dec91e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71474e14fa02538b4a9740fa79c4b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179a597754f630e41c0477783581390424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0943a032bc268530bd7536bad10df1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911fc5c46b1b69d1fcaa96c87cafbe2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95091b5962ccff18ba8d709fbbd08b39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9acff496af0acdaf905a1df760561e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c68edb1f0c1fa8cb44540e27ce1297429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306c16a5b7fd2346529807654aa7ab5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ba88f9436bc0b71b76dc6acf72941431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f42f1783108bd484f33c50eb317e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeebdc8f1a7849167b7e4a78343848433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc9ca9224ac9bfc5186cfe7a67f101434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c287dbda173a25c057a332c032bfe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67a6d58c93f8bd6ef4721f73cb86ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbe508e5cac24e15b181f6557f8d8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437c7ccb6d0d69ae3522fc8c84e3fac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fa9bd0c7466799271e46d921ef988439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143338e41ec98caedc8eac005315d7a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f42074ed033bcd8de4896f44422c1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd701e22c6d84bcf7680fb67217a7c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a276b0696a5399ec0c65735ef0879443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5a5bfa14816bfe6ec752648fdf0c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8f0d37553aeaa7f958e8d3969fd1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bcd6a70bc58691bfd928be14f4a66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61add72ca7e79b4377001e21a2caba0f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0506fde9318c11501cf1c00d181a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e6091c55cd8878195ccb343da7f5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a8de936d1179c94982f1b53f33741450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c835c33f6133bef45f9e15cc6f22c53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acd307eda6dc88bd364f0a3811fea4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8bc7337f4bd80e1d48a51dc0b35f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd689e34f1cf4dc6ae83d0cc0c6414454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec000232b336783511b8b4fd52b20e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c393bac7f2b9edadb354b625049fcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d5c9789ecf515d94cc6e906d28135457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06e5b35b83de1d513e330731af2c29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579491c14ee7151f9116d5eec7d6cda0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bc711785ecc528eaf41e809a6d6b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae36850ab3e8d42077ff9c08b3cd5c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2605fd7e30e73dfe38ebc89c01c18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56770b9cd832eb61990678fdd44e71b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6afbe473c6fdd8c70aff03595d64d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c61da5984b2331d1f31d470be6d3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d08e5a1fe9d93ffc556f78ec78d4e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6641812e109310fcf5c00b868a264ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ba800e5429df9329a766daef29e9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564137929035f4717185f6bd83e9cd26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240c5f4c38b3928f582f2d97138658b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0e6a8179784727cf154d2214c23b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d6435d1027a43bca8a24e64de090b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536d19e8c80e466e0386d9c6dd80bb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec1def41c4f60c3555a8746241d279474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6a373c5d4f2d81b9e6be7d4eb5b0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b87c1910b7d6f9c65da733e698f61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad25c98b7b685683ba58ee0a51fb4af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1e6352c9c91862aace1c460735bc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4687a996b2fbcf87ad2da82ab1901a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f8d9ef42aedd7ae2ca222b6a5e426480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d35beeb1e03f31a6dd6691a097d7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd9829a73c237d10ec0605d154d406482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fa91c2eb39b006bb4fae81e16e6fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c757e91651c5f46d64d1258747df2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04016b4058c005817eb74169c2aa039485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae650e1c705c21c3b446d2d61b3ed6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee369fb51f6c6ac75c1104452da53af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139bd3b45381c40db8a1f1f08e6eb4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51e896230131b46fc9be4b09bf6182489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6f87cd57d20911f4a3956c30d25f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376f2fc37ca9910ad99872d5d9f98d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed73d364fb4e0b76ca6888b5ca59ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a006481d4a7261ccf7cd84c0b3c858493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64dd735ce04f7c315205b267d840b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282eb26801091518a3a07a70d21b9e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbcde1e90a6955a32a8eb016a50cb0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb2f32a3aedc3b7ccfb92a5d0ec5e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8308852dc835a13e55d0542220e7ee5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33040886bb9a0c9b83030a9990a66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4b6bfc4161e7c1d27c48d669de60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89731cd64addfff241cd2aebd3393a6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0ba2ca224137227ea7ca60fc74e6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a43d9e5180bffbb9e68e54b4ccf0e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe617bca6911c84124eadc5e35468ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8064135708ce998837460072f29131c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57db03fad55b2a6076a50cd2bb0e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cbb9174586d52d3efe3c2402ef46e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051329f66f1eca85268539733a74f916508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d944211700eefe384ce7fa494c731f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534bd343d1c903b00677e503a505717510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46905e0afc8d3e4f732069f65c7f2b6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee43cb16dcf66cd196cd803d11ddc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e28f7c1e9f3101d1b31c601946e88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f14c054ccf1696f4210788058d87c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53011c050a2e274d7ec04538f9159396515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3a23e301941e6f46f3f9c70a37ff2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28535f5b2f196abe6a725a3a4ed41a31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e894b6977ebecafe9b4939f326bc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c435011776fa4a3aab0a5ed8ee3b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da64e5d7167d5136d0a6ddc2d69d1ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a0eeae4b8a83534256a857caf976f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947274f16f534f80150da488ae3cc9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d1c65f906cdc92f1eb56f780b9e32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb156418c5930c51bdd8cdf17022d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e0b68e4d9638be89127587b484fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba2f7b8d6757bb85b5372db9901ee0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53c8e1a19fd1f964bca5bc2a940d76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dfc54312101c7bc6180c4631d47ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b328f62e5a4bbb4437c37a461d3afc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e7b1528c241904b7f9aa6885b79d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbcaeb1b4df60b8709303a86565241531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02114124922ddc52d3dcd31c40edfc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e10f9c3a77a2273d61f0041e9c74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd99ddc08505c6f49a40ccb26c785ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91f52f2254baedf90d7a24289fbb94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5a38fb484a8562fffa6ada3cba03e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0c0344432c0805819989950276880537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8492f0ecfd5409d31ef576dd69c7c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09ef30a5608260bd31156352314b2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e68587726328a875d786a5b3f968ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c2cec48742dd5bbcdcdd6ce413870541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dcc325b41abb7f4c20937fcf82801542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6386c4de2ba91dca6c85afe38bac50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196c573395e63d5829578a0b7944e7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc027cb8d1a15e481e451f7e0f4393545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c1fb1daf1f185a1cbc32a5f05c8ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394c94f256a07aaa547cfa43e8bb5b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00dbe2b3855b054570cbdf3975e971548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2171f609dc309b2e1b8770120fb63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a5894af9c428768e3bc26099548ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82737f11f4b9a3de788ad9ff23346e83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde2f226b067cf5e00a73f05750dd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ebbd164423fb02f2e939b78c22d33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c0eaa4950566ded36f64770760e6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6f66414f8f331a63b651d5c280f81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7737b2fad0c97ed31aa4518e64955556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06089f3f4e3d560e3a83d91da6f6e851557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a28cf0f6b0ddb3c72e47588d231b3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558fdd224ed53741fc80b08cd11253d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccba8c108ab9c6d7a0e96d9cd2e296560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b6717f178301489049ae8f2dc2569561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78824590caa592cdea43741b3ba1745562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088604ea28d832a178d84253a4c26d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f83c068ba764ff8298e785f31b92f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c842dd9e544339253edfda96046486565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd7a85c6c0674cc7eda85bc11640e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543056ff5703da0903c51addcd4ada7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ecda6b719eec8710d2412b870d537568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7df7cbc23f92493b9ff7c2df5bc4d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a5087e53a1c230393b01749072bb2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f65ca30885d9a87ae31195382f6bcb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2f956672d50bbba8116f75ed277ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e3aa1f92df75d904737bf039541e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a28c028f9d51c7069d4a4a1e79dc68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8e3af89087861f44699cebf078c35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cab7970adfc3cf247ea50f518474b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00d7e4ce6f19fdc6bc8a6c113542ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548cd968dbfa58dab7847f65a8d6d77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e1aae129db1069de887a9c78fb14f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0028d3fe0194020b2df2af8542080580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61edc2bfa3fc64b2fc807f986e1d031581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842db4af18f8d9f5f4ebfeafaf984156582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ec05faf071acf46754f6b23a267f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a792c1eca2b9562493877b2112a389584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f6e1b6c9857a42ef601b971823590585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3528aa440a0158cd89a363a7fa040d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b802fc0ca177ef70b70a35b91f0d9c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c99777f6428cf442dca23ed713ddf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418e9c015ba7faf1c08fc3dbe6f1218589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d298972bc94898bd039ac62d071e68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83278d9a3d6bc5bb5eadf8d8419b66a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74885a3c8af1dc8e5322bfb5dba1e991592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41820b9370b2f7fb3982d5342c86d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc0b78a0852e929243002fd1c9063b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf5414acf5f89751291ed42839444c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f29c07feb0acd14049d8ef20cdff3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af1673546d8e3174d272f6b1180aa0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9da2b706f8529e7d1bd00322fc345598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add7289b980b1019e60c52c23ba83f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5d44d9f44d979eff3473c9de7bc30600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f718e2670be1dca452c48785e9d59ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142b78d091ffb5e62b58a615f488bf8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaa19c8cdcec98aab838e898b15cbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70462655c89860a9543af428b23cb2ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163c27268f022bc4894f1ea2ba72529605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c3e9a21910fdc1451dc3974a9ac6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ec7b2bcb64db47483573b4751fb71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1230b3a6e6394876a0078d9b0cee9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d84d3df47dd38218392823af5ddfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47835555084719b03ab9e8af5b02dcb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecf423ff83f0fbe4ee208bfefda97c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672fc999bf04b0a2d4967a76c14f486612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6275a43dafa567bcca3ea70e48877ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327b93a673fc11ab98710b5a2dff7b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4464e129e868c60849691a8ed88e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d26d28327630a7a522a018d6c699f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a190e3f070bfef2b74d8b94f9418bc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e5fa4bda68301bf8a9d3d812fb36e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e426f0f946bed7f4dff50d88d139619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191aad627fc999e19c074a8ee4dcb66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832e78586a3fc21e770c770a02655ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6427f75cd2dda9444c413d3c4c6cda7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fcad15cefb58a251006aee248fb42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d5f1746e53b932a9ba83eae5eec5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea847622bb06ff3bd0c8a04951ca48625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ff01d291ab9ffea8304ae007c250e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14a6e9a5e5f620a358d29a2058fec1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0bf4653fec9fdccb03931ebb72bb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e92e2536925d23487cdf269e2dc759629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dedecf06eddd4a779383c9a1ea688630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e88e84e4bd8cf09152f9453e029d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c16e13011bb0607edf6a23dbafc396632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd704a3f0efb5dfe66c5fca1086bdb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdd04aec8fd257e961039246a71979634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa60f84712f708348a384d57345cc5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acc9c4511153343e96f686ee1e3f72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726eaaa2b0959ec8f9c9c2eeab811f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633cdf469acf2e0755d941d19c1db9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c9b16c64904ba4904ea1e57161f3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c114021ff0acf9570dab8f368aa5b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb86d4b1ce895dfa206d80059308b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c7027e6a47313500e0182c7e60eff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eef4b4241b6c1517273e391681597643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a9bf39867b9311f592d7ac5a81402644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99a6ac553a542d04f28ba4f3b24cf2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876161f40d1e5781293fdb2b46b9c569646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1f07de6fd7e3637ae1babca9bb1a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918b89ae1f5b255d60ce50ba8ebbed8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7412bb0adf4863629c0ea850af6cca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea251299ea0f649bfa49b3158d09c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b3805cc2b05b818e814d75a2679cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fb3377882f99c26eb5f21d5faa333652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea493da23249082fbafb79344a99813653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53c8fd9caa7a93ffe448f992581f7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cca76f441caa78fbee84640dbbcf7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e08173702a669dbcf916194c3705b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7440a03a985af3debad8c5ce617461657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621b1497f64704d9e857569dfa728ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaabf78b52a24f52a922c1afef3bc2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9601c7d1eca12bfcdad7078be0e86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e4c63768c4dacc43749937a2a58a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff7d7480f83bab7b6bf96f8616155f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79611ad2a2721fc138144832b79f8799663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147afb3f51ea62e04449bd8ff592c7a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469b8c7cb8f62e2bfeb8ef6e83a78d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde5514c1b41ba6b4259667152b919f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7b237e986bc27a80cc5a7fc2a11b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745e31b0563da8e63912b6851570aea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490876830b274d4a3f85324986f0ef8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004631151843dd567da35bbb51da8d7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1561357d2b4d5970028ef9bc40735671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc67ae8402928310310a33aa0a368a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832913ac7aaaac3f7fac02d7c5d457d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756b31a8ccb3b9217e7bccf00579f10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75609cbc35037eb6373efb7d60ebf7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a4adfa41b63d41d59b939be4ab4f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38bb542b70bf37e80d6795e92d1f54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00addcd901f6448a24acc248311d4f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc448a6245de0fb2657a4549378c73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452e353a28c13013cc9ed5368633aea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523310fc5a21556bff2729588575cb5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4080f01d46db82d7d0ba2020e699146682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8e3df93c8a129ab67af378037fefa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32719c224012eb97f7ed5888279ed44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cdb7d10274c8384c51145edfa5b43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6fcebdac3efd15c0632332d14479e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636af71c25fc89333405c69094c0275687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e62e0d84c253083128957e69391584688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0493690b9d30c4db52b88c853c28d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644793e1d8afed95aca7e5c1619f1665690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c528de664e0d09bb2391b64f5d2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f6ec13f1c9afba5313a808a7a95e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19321a65a2849ede1d9446352abddfcf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9b032645a1d544b997b67f12c4325694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e1cdef612a00b927a2a1f7c8ffe56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe11f4b7196188fb300d83e0e5bba7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39710381ed1e1c4cf1a62e77a38feab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728ad559aa7d083a53a38053a6b9ef1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58085559d3c601dc5c12433fbef0dbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02527e1719f3e7b629d254168d7cc743700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a060898a626997599137e3adcb159f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1548421d41abd2bb4262de4594f201e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639b548899bdf714f72df996a71ccf5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1459b026c1e0cb9017b0ef627fbc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fc77deaa889b38e04b3c7c95fd260705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a29c03707505297bf41c8ffd1f0a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598d977770d08ea0eeecde68ea7cde2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76026f6fba0a175c1ee58769a725b2c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0dbf3ded281ac546d0fe16565fbf2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12926c33f157fc39d1fd1c6208938bc0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db273673035bb91090ec88f811d872d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fcaf1aa1ca2cd2b16a3eaf4869968712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0172bdf672f3e7aaa112de9f0d0d84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548d2e9d87e210749c7c2c7e8fb3bd5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26afca85a5b46d1fc112308fca182c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cce834c1352e4fe9a228033b1003b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6f7cebfdcc85b659343b88ae15b1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f8f7b2d61d9f5d141fa5784b76e46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07a018acbfd034445c1cf13f219cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512918a8097295e9439299374ee3f14e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b0f84edd04ddafac0477bcf0c4353721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90e0900522e586afa836c328ba36cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decd6525188e76fbf6fdd3147f39f42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dedc99fbc09cb81027f0f6790f9284724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3baf2c7e27b7e480cf7d8872ae978725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ac885e43a7dce0f25e27ab987316b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409fa491149bfcbf229eb9e6cc887b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e4a9a9923a6526454abd92c1b03c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aa1ff96151fc5cfcf76180814b424729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccf831d49b935efbbacc875a9dc741730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5fb92560c22f851d42e45b4cb3aa5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16c72ce215d8e2ab70e0e4ec225f63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e23b4e355054541e512c7f43c7984e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072379e9f85bc5483469c5512973356734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296282ee3bc534980a6c24cb5d092df9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cfac8fb5f139f5fb0060f0d73db57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127a10a0f7dd73bf3a5fe11b2981acf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988d77d0a1aa508123428ea0fbab597738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37399b9dc23a22291f8121c05a1998d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74077c48b77d27a69ca5f89bd1dae942740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853098b7f2b58541f98c51a38c60abfa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae687c3cad059c4dbe19454993d5bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66193e42a094c3900fc2d761429e93d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6baf57f84ea5a67fe9e5f1539a254744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5a536c12112f8228f9fe7f9824e2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be4dac1b0c43b703ce6a3d4364e74c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec0c8a4ef79a398ac7d9f4d010c8fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73746014b23a35215ba051c3c5d118d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09beb952161d7fe4f3db10b66c4b86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4ac96f31d93412c3a07bded0b7707750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d9da0596d528856b69aecd462fcf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2ad9f394195892b7402c7f16efd82752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e790e19e8cafd4082f7b8cd2cf78de4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee91b5a027cce00754986e4caaf562754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebba9f6d2fb370c97236067dbb7bd0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0bfcd3c5a981a80fd3f019eec8c1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df75740898189cee2283f84783b0b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc35370bc7d501e6f1f8c5c37e83c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093be5a8d2f3b137b4f4d401ae04963759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cb52b3259da121a488e7ad310f4f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f90220a4a2d806513dcb1b072ada62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf836539c5d7baec294e918ae8eeee543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32221fd71e0f9d96e7f33e286b0944994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c0cda77920341c538ffac2f2eb40d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0483af9d6885de87b227a7650c702a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec417c0f7dc3ae73c52a0799b2c49ab47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db215a5f430f3b1d2392b54da3eda77f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4818bcc40663adc69ecf9d310f68b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a3bc92c3ee36dffb3ceffaaf4376210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082720e2c27d06cba1da8c5798a14fd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd5ba032500815e162024f5518559112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217334a12f2a2ced28da59d1e6295c5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52896fe0c4af15d6378c28c17892452114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dc81c1ac24a647a9ded18b029597315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb23fcbb4070685c970bebe5f2c8fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a632d40fcbb3e127e672abf24fad517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58db6fc5bc85749d139881e2beb3eec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25d3f8f8f41d020ea7a164696ee76519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43fc648047b001659df9d528602cc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a928bd8f243caf7b250db7b80b1c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d298c22f687f5c1d6ea626fea5f6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245157afd9a5a0f41bfc58557cdebdb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf13a2c58ec0c5b9bb7a6fe86d7227f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2281730ce60328a23a9d5b3579862d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0895c82aedd220bd4169f0c205fbdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acea8ffbda2113228bec670635ee5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdccf5fc45e55f4a81484af1c2f16728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af1ecbce4c0e1c7a8849d2ad9c4a0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973754eb330283dedf33037c6c2ad7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb97dd8f11763b1ad99339a3bdcc25631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4da2545b7e203a71d657b18dede16932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79406125a31a7b246f38dfb4abb6fae333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d50eb6aa2bf82e499280bc88ecbc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8831dc37d9116382d6551a53f1ed135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db266d6f7e2e497dafa1c1098c154936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d4d81bdc575a65ba70305df0ab0c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e930896c228011b4745374e3f1d5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e60149f30429c76d99be7b4678970d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65a5ddd6498c8105b8e948a681505f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331cd1cfa1b5dc4c6436551acaa5dbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e1d4a9a086dccce7b6d18baa86b9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e538ab8ccaac51d4181d539507d3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe8df8656bf7c4f482131060614c9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc54e7e28a459ff5778d093c34e0c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5e753284a50f10e9b0e0bd7ebe27d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4e4882fdc69eca5ff707342d9197447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba113c3337bb0f60db04cb0fc5a5ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d781d5e2ce7902f7e974681cbb9b61e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c3f91c53aa0afb5726a2db09d44950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b0d9ba948757c2b42a1f34bf25c3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aab46f2ecc894b3e39ed9ad331854552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffc208d5496e17d96694fdcff8d7d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26cdd1d80b63860b13c47d5b97821c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6fe2b668c6e7de4b0af76b34d7c0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b021723c9992c85f57b2fbc2f6f1d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e0b8907f209cfecd56b3a3c5b794457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac45d1e285986a27df8efa0e31332358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649ec4af45f90061a1c76379b38a47b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6f1010063941156844bf6388e62e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac3ab111d1b021b2d44b1d73a256de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e151b9448a739fcdcf3bb8e5b0a012062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1d6c861237923c3a30517b8898ecd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086254e1ca6842c7966c22b070bcc43664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dda07f0f6b8ade6d521d3fe978d4e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b6495f166b183c46ba18b67faa10466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9124c4f08c02fec010bec69c49831fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673725ec94c81af7b33817b57bea52868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b5a1480ac6eb1ab16547bb7c7df1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e8717c4808d8e453ff073be8dc72070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d7cbc3995e9377a61bd5e3a50db471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de93e970bbcc618b9cedd6f6f17d23d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f84e4d2c29f34eff92b0eccaf8d41973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752109cc389b6ed95d8deb9b7c5764b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05c28c122ad1bb41201b12bb84a8fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8f1137f5fa2ab305c55865f97bafb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e1e17eab973a705c89286ebabf76c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7551303223702bf675c80cb4a741f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe85dbeb7a751bb5504e6f4eefcd82979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5660841d9b0fba96185782250dfce880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c47ec54970378b8e206642059b25b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d47c5083fcda159ce7dc73b8f30fe982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb76bf72558c7fc82d259be481ee783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58750cbef1811ccb8fec02edef0718af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7923bc0e5e65098c8293e3f16656b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc721f4decaac9e56f738015e7164e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83986e519fd2f15e70acb6866cf7c7b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbcb5b1329299697e072ff7af800c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953013eb26406f41fbcc942649c691489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c5a1c8b6608bc95a3d78e282f0b4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152b27559e7ac3604220753b771288091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc896970bcded1f72ef5ec0e13fcd3ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46dc77ab97d8ee320b88acf1b084fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee1a07d4dc1bd06a2d48076dd97f3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374190800be08de519370aa0a7be73f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c215ff2c9e367c238dbfe64836c823196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfed41b9d94231e2c7b1e9c88191f4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a4985e95a2a8a3c6740afc1b917c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0209322ddf7ea7f56b50788e7927099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f058a7951f802a337f5801e7ad882100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23761a850ce7854f6b5ab6d24a002db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f4e4b83fccf10eb384d2d1b283221102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ec3664b2bc5f577e63b672e51da7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a32068c21bec4dac083460bb938a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e92ce5bc7c39044d4a2fea9860604b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c6f72306302c05623bad2c4190faa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf8e867cc5867928e3d6b584dcffb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06097c644d691c961a0eed0234d945f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a50965d06e3819399dac81dc00765109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7876872d57f9bc94cab5c13b72812b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbd95ad0083b822d132b22278dd34b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bd7e4a1203a651cd4bfcdaa29b9dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d293983d8f33d47fc1fd6df5cecba8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702505bb5190a1bcf6fe7e9575350f75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d9a9fdd6186e7bd9179e4fef7a48e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874f09f961331c2a92d34a936a6c576116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028138e6128dd180d083c67923a921d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53360e678722e53dacd0e067f20e924e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb642c80b559c52d4d6e833097f22b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3433df68f21bedaf7a1d4866a8ba9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505409429c9d3f24fd8d80e12502f023121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e63bb6ee49555b00b7e9a88a81085122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d877ade998c794cda3e0a9c8c2d6bb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12f4a1e85f3b65fca16acee52e2e43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0c3429647d3896d69ecd0403cd6ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb30d455d74c2706eeef529bc86b9c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546de0adabdda5ce071feca3a868a26c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e50f827fc32f36ad93ae9522e716ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903354a66324e56e008ac10e4092d05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d70f3e7fb4f30f631b33969ead681130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11037d54fceb008e703828d48292b728131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237231a14188e3e43628fe8899ba2404132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75277e0f394403b161d3e7f2fcad9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94c8d207ec7bd856e23740e0d6b3b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ecf02dbf7888c8a395a0e475db69b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5455246f4ffeacd1434581886ce26ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cc7fbb3143908ef72d912e7de6172137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf7b0a45060a97a7da0a2ada23ca57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1414bf06decf7d50134ecdede827ecf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f1a574625a8109b60475a8c7bfdd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3929415d75bc7e10616faddf3771d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbd5d236f06cf711bf03a75ef21f25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51189cd632918d1ec5fe32c38d992743143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaec9d84941b7c08bc8d47bfa6b21d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340fa4bc6f20a1b0bd15758cea21128145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac851271789a905f086abd9c85ff6b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b761d590b1a96192684a5bac3dc9f1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64c19bedf8266b48a338757ee120cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfec792d6f914b149c683b6977d9140149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8ed418665355313384f4c2009cc49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b2a4ef99a2324c717395ed706b43a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e2ba173e115cfd306f44fac56625f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1ccc4899415a207450585f2c74ff3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd673731e629516d7662c127bb3517a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0617b71fad06e81db1ddf2dcdcf8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b5d1f5a62659050c3d8839641293f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2539ccd4ba4874679416199b5693536157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ca34d54505f12175c1733b6b2fd7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a57e544da1d04ae2f5fafd614729a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea3effe160cd97216bffe265dca11e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd641e64c111e5ed9ee7052e2971ebc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e880cbe89d882d9a2633160cd6dec48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96188f51f0cacc2255cd3e33cd1f67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93503e8385e310fbd7762a6c34892dfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31310fcd9b5aa7d987ef2c4889880680165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4821eaf3c828a767c5fc8cc4839db6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038c66cf9128a355108f4bf751df706167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c123e6f457457e2ab3cea7cdf107b00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f96654cb1b174ba74a7c3cd754b24c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9fbc26890920839c38791f4aa3c87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90c92851838eac5aa13a972ff48768171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840d6578e8a2709fbe5f1b38021bea9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1a096a0b8eea2c5be7ba5534ff9a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47146003d425bbb6fbfa14d0fa2b5240174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd217bb7b336a5f86963eab15e2d3ba3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f789fbe30762b4b363b9951cbfc503176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e539996da18232bc8520f2b3651c52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab50c4b04012e5d0d58d2a0396bfbdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c547f4b299178d3228f0ab6af9551179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a74337e7ad2a805e8f640a593093cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0358554a438fe3d925041421bcb70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a8164f34e4783628657f4bd758912182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fcf56718db98b2ac84d8a01cec1cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f67bdb3a912eb549c952defa468f55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be4a826c900a63d3216710b8605fc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40174d9e47b0f6c0473a378649a972186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a12dac81c96b194f3e384e42481b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc08db749b77eb3dcf5f6d20332951188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996ae6a6baf316a1aee5a064c705e77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a03241d8f9b3036d1f11ecc6900f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476152a136927f6f6c3e55d98543b2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbf0c4f51e5f7296e5ae98733859d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628f98f76c71be74ac71cc92ac85768193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e29432cfac3b9bb3d034dc5b619bab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107606640e80affaedac8c81a3b8524b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573837d724faac82cab65689f10f05c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac604a8dc65fb725f3347c514f385522197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baff04ed50585b1afac71498aaeffd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beb371d8091d4451de89682254daa8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b381f43644341a6cb82f75dc0f1aa0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46306879f64eb63d63ece2a69a65361201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fca9786c5754873fa7085e8127bc8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa04c865df53edeea0f56fdf69208e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec64d6764d6ff74c7f80af21cc0b03f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617689743406730c84ad7cb2b9f211cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a63e491bedef7ffad2f3a7ca7aac4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ab649b3d3f3f23015a8a51d201337207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2630baeb40ca5512a3671efcf6b10b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f7991ac69eaa74f2c1b1535450b2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0e6fa58f25b53989ad474cfce8e90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fe759e81fe03b0973b14c81323d09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbec34b9317ae6a9889ab39534c42a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1ee2be47ce9268bf86a0d4f5bbb75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105541a3831285f8209c2d0692e3ef1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3f4b372a9a3c670f678441a0427cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a15651d6791540caad2b249fcb775d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907a93c234e66f15c55b413aac55079217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff301231060204b698635fdbd46b3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8dbd19447cd55398f6bec5d19f980219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df42ecf7fd2bf82ee6bd845ce9d02c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b381b327138de0d5e500da0a171ccd7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94439cb7f9f56331c97eb08fd92e73e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6c7f2ec9510bd5877b4e7956d9241223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dad11c1e263b619b73338f233285f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd00a5beb1e1fd5c923cbb19244b628225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315fcfffe98a61a28b25668114c5e72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6167b4f614bbda9915be64e8df49e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eb71699cdaa19cf8ae7a9b6f6f574228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b2d33f8dacba5b54d6a55a41c017a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ced1818d0c1cd8195c07294a4fd038230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c2023797ff39a4aeecd8fef04c0c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75996da5fe893e8d742eb663930349df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390439d7de324a40ee8aba2c38af0d13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35a4df8cf7bf6336728afe97255ea1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6915c9130b136c4c55137916b843619235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672ee9390a3b6ba24df2dbeadfa8e31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cff2e01e06a1e9fe74ffa7e7709211237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d55acf536ad298f6c0b26455ce7ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f13093c111f8e7449075d825227d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcec41039a5e5d1b23d474031794adc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cac242d7bb922099655a3f9ffa134241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a8ce2160278c29ed613ffef4ea007242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f0b759dcc27ffa8238bebf4cc20c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31583f1cf2f805362bad6b3310c4e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9f21548b51ba0ea3ab45c3065d951245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745f0014dab468d2b02ced37a5cdb8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72392145a341aef50db9113ce19e49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5da2ce30a6eaf7a287c980eed6609b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49994dd4319c4c72f7e834ce869a9aed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7301b98ee152a39fe3a4f238dec5208250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d8944dc7295e0ab15149851e0145f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c5a364e37ddcdacbdd7a0155beec4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cf81aaeb00f7545cd08b293e7ac33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890af7366bb238b603d82f91fc008326254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70efcae0f39800cd435f4cdc7ed4d4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb95b3a067531dfd5e65962a3e631fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517fb17c510a6a17d30103f39225434257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a1128359a48a8af5e97bd2a6e8391258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adf16d18497472859c3615c2ef99bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215a24182105bfabce7563e1603ad8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6429c8322cf1e3c11204fa040378a83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a5af2fa1b983b9c866ec908bbc692262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bfadb6e76041f1ec104a4229b5daa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee66562b49730464ec2907fec5ca057264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1adf69926f890197af840657743905265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861d9e4a7da3b51604c1daefe306329266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53ea5f8f8d31047999730f74f1bbc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79373dcd7742e52be5da15996b8171d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3e6edabcb9a41660da29e5704cd2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c01398f9459b3cc8130d6221f1215270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347bdce8d870b9e83a39d2d3049c6c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc7742b962834029cf045be20c366b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a7fc35a36434255231779e8979e80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a6750d8af852c0b5a144dae0b7f2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c103495cf7d47379fb1ac0884bdc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a06df079851b4771d919c85c768a30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe59ccba7c3176ba4d4408bf9564ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314e8aac686100840f1f86060e61ced278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdebed28982e9ed8cab39b4db4397e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcca82b1ded84cb0ea7e014d3a2f8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9ae1c8236d0f6afe610388c80aa54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72492c0009d5df105b8d4ae0ab46cb83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b7502d5926b1359053e7a1276948a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f67afa78b37274ff90905a52921f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84508fc8e26f50243f97839bf9398d39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc3d61fcc37cb20e70aa1beb450c7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed6eefa24662e675afdd11495af0b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3febf25d54f4d0e45df30aef25eaaa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0712e915d9645cf15b6ecfc519435289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafac9445d575848270c145648e38d3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5a7ede34167194f0be00046d803c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c8dcccf9c2cf4b9aeb1b1c38d9809292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed98a1aa27bc4580c46229d856b9095293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2475d0bcbe79c031ffe16f7545ef1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c213b5c627a285c7521abf27abf73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b07f214ceb316341414c106c2abfa0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106267389dd39b7f323c6caf62d5ad2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efa069164bab22a4af7625e85f9929298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c51099c1167d848a3de4f445bf2f5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d536ed392cecbb488ecc80b533217300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37a84098ee93da45c930172bad5aef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2cc699f62884721bff28905952785302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11d9b85b1cd59235a028de1431b45f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b59a5e2161153d62d10045622720d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45a67ee43915d90a274c26133f1e75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f88e16f4338903b2f3432e205d586306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6c869dc98ad519a327ff7b8827903307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7347822f8a912292057f4b88704f9b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfc71642fc252c119f0e99abf3e9a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bbb5e300e369fbf3d4ef06516d1a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d6cb280563be04a18737658859540311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587701a2dcec29643bdb573ca51098a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17318d3af103091673c745d01f1b93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976339ee4c63a868ee1b3e0e57c9fdec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf48bf21a83b5060f4410408c45a1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369fd37c55324d54996dccc0bf85f67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7ae0b01d248b1656cad22a7f48485317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940740392c340b8313ff198afb8698f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2282d168fddd727ac19bfa614c4eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95150e2ca63fbc9b39cd77b4529eda7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9f14d2589d2fcbd4f90e2ce561164321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b178f600ad9a48573bccfcb750474322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409297502049ef1943468ac337d603a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00afaa6559cb5d205bb746c65dea4ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7b4b28d6dda29af2ca0738cc955d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2889539b6d84042b19936409bb145c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471f64f21fb99977d015fbcf59194dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1ca4d0d658301293f8dc48ae8c866328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a71def0eda272bd44e0c1bffbcb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c5195aa0180af1262be4bc0a7619330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab8678a6e0c420303d4676779d68bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ccf802740e0bdc4439090ea34408c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fccfa5159411af645d048d594342e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e3f1d468667439b8a400e463b1f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadc94ea822af37edfafe170307a3c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5e48c216b796c141228cbab7cbc82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3acafffed9000f4a1282a0d853e69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930f03d4bd9aba01bdd3e65d441e7f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed76d3d8dd04016aa3f5b375384964339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9238eaab205125d109f8e2643190e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984e6a6da9b29fff011d531baf5572c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d50a634f238eef1000dfe3c3b325d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c638fc2c5ba10dfe1a3aa97cbd0673343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ebceca22ca8bc137a5520ff6123e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2acb66b07549dacd128546d3671ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73125ebb356321a46b0819ba49fac360346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee093a3179d2e53bfb8c767241fc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080d2d646d8c4b95d0608f2acce4d8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1696fb21eaa7d520d68d8c518db1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04f222acca7d3d058e3df44ea75a42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060d87c5ab4aab9f9438ca9308630a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11adf08da05cd82f91f5519ca7eb1f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438fd8d5a93b9115c2e36b8347e6c83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ce16c1e0ed01bf9e432523764016c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e294adce6121d3ef6e285f8836d18c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c5d390efad3abc91d269bb3abe987356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f832a2823fcc484449deb47ed501da6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebdc17c9f9d3c555492ebe917a2e19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6d11af008a3f551b95d71b192b941359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc42e84d5b19d2e6c5a07c1c390727360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3951c6ee3986c1129534146e315f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532d1a979b27d6e7b0edeb10acedf88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caadd1a2ba9cc52286043c85dc9b73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92289925fac58beabba881ab472fdc4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910e27934df6c62591b93b47da4393a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c702be626c6153e6b27bbbec7079a3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbcfb5539984d073456d081abcf762367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d55217eb603547e0ce46ee0ae3f92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa24b8ebc1a79cfa0a7c4e3dfce66d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07286923b3f681edf72f9cd8cf9c2b6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63796f6843a684cd2500d2df86b446f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130bdd78efe5ffacec2fe7dc5bed6e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2508ac2eec0e244d6374d06054fe998373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085d708eed181fbd89817b134627e9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2e49cc060724614481cb9bba2c89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4521e03a452000461ea5fe1fa3eb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c5b1c9fb86348bf83e6bd11e0c935377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a642d58f5f23d9a0d06bebd74868f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7e480a9c906e28f4e7947dc2a1578379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c688649b1c90ff6f8659bd86c07af0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a90d46dd875408574e1a0274df95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab573b26f4e51122925682a5cf0eee61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db7b481b8fa0e1a564198f5a3a1a66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4857148d6ab522234f4d3751a26e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9160ba89986de1d966a0e67527100385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba11e17ce5f4359b380526871969e83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72a92c5608ccae6e745d2bee929adb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fbb9a54c3336b26b37397a1d672e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d184389618f428faa34074cc8d38608389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dca4604299720fd5d58d9a3f4b9d3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86370bc7572c8691e22fb2b4234b36b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05036a6ad9b2ed101344f111192585d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d326befc4994a8f2650e224463a719d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8912f72341ca114c19a570941383c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e73c3c3c69d69ef65abc86baf4948395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81958bd5e6449d881cb6c5de1e9302f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d792ee1e8d1001b2a0171b56f6116397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdfc59ffd8383d77f5ad2cdf858f88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce947ee69affb65989809fc001d45bb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e763f142aa8b85630de61fbd6214e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1584168ced705699b95d745b8c82f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500e938df3a8558993fd6d3e4d9fff8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4319e0be905e62cb3093f5af3d5b1ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b218f872864c1bbf3987f02daebe0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3f009a2edf76c1137a1855fc83730405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b454fb22a576c228e13ef1018cf9232406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133cde412f6aa6047c949b890f8e2cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad410a85dca60b9c1d1197de6cd862408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ef6510edc89f3045f11f24875055c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44581bfae08662559ca85845c7334671410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8424d77c924255311293384af8f98c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd540c5e66fb0313ef50682b6eb096412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e189d76c3fc4cbbb574bdae635312413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84454f84e969e8cd0670d62a4b7b2661414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ce8e05e94e50cc40b7d7d29278623415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117caeeb97fbc885196395dce6cff527416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d99a7167789bd1168ccb18d86ae7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2ca657e134280ad34646597393fa8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3160112956532d644bda264fd8b3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778069f3dc9cc34c3e9794388a1eb4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528dcbcc923801d01a0b083dc2edc3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a30d26774b836492c056fec5de9fcb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5303525bb5a8103c606d8dbbeccf14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3d0e9d7e8d18d4db1d96abba4b519424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802cfc519b7fead0cf7df95cae383e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61217d2a92f6ea18f45b95f001ea692426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9743baf58515938a619b1ae3cf418d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3362241aa538eba1bf592b4cdf6fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad404bf9fda859c5dedfdfa04b45f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4067d0d17196f3c15ee813458a5b5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793494bb2e9e63aa83b3f5e10cb9777431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6df07b4baacb9e115274ab228c3f7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90deeadba5a240f6bcaa16df15758d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2373a29c11183751ff013325a40b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a32636738b9d9b6d5497ea14c4a4ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19a1d0ceaa67111c43b9a20fa076fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49231e7d7d56805166f6d60a4afc8d4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106626e31aeacf19abb3c099236835d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a1fff25e5b0031ae0c5741bd06166439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4722be3f2249095b3208220d6ed9550440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57094d27cfeffcde7e767bc2c7892209441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deb8d7d6065d22ad6bc673e1cf4d55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dd84443cd50289576111f6e4f915f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf9e56708ad342408462ca1a6a91c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aca375d03bd009fb9b88e997879ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14e0546bbbef59e3db4cfdc7c39780446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5313eba9df1eec20461eb909d7f2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f816d51d8728d53c2dd008a87e85a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f33fdaa4bd7f23db3722261e8fdd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cf0438c8d9539c7174b0aec5750ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbfead685dd801b5fdc67066ce16f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031ac7eb93a02d67aa70b4fc8b8fa78452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ae23f6dd8af60108323b0ebaba0ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93e0561efb5a304a1fee9b8d07364e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321aa872fe30ae4d7339893d8f2e9e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06422d6ea38b085c9e57bf028db592f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afd87297d1321aa364b0a59e9d7a61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a00d1d2ef2b40442ca96a3925c2f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f224a82ed403c39715b17b381ba0075459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf37cb8cf4e2c2f815eb8cc96a5f6af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749ce770419d7c82468569994486bf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068d14189ff63b19d7fae836d5021d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6acb31c56b893e3002b2061500f54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec8ee1db79521b67f937c110fb5222464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca8913b4ce2557315ba473749f2353465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65533dee7bdd67572d5650432201be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb5e8d5310e3257096247d88292472467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d3f4e22d14994c27423799e5399be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a72e936cf75c4001c913474e5cc01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc6e2d632985e8c983bd4c3b41cafb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8afdc1a433a97ca4d07f9332dfc86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0ca192d31d735b5e454602fdd6a67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560e1cdff83dedc06b512a0a2fc8b88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa51e00a5e257350aae0b254c2d14ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a83497023d343f5e9dce7b4d6af0dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9c07a62928519866cf5665b438dab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e73ef540b5b1ac1da9dc48819ab33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b5e91029b9e14c80da2c7ef04efd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ad9bd37bd5c4011f62e74568f5c79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e62018aa7214e2b57bf20d15c1058d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114e69d236763d04d5b19794871f014481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989b97423c627603db4805becba71eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dff6a85e7059ed8de29b3a1a6ec30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615efc1cc2f11b5d1eef2d6310e4180484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b262b5806f1ef3594dbae3f2a99f526485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a48c54051ddd3cf7e95e2ae053a286486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9762524ae2f1b33b1c7e87d5bddf48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5af09b4aa0f31243b8c635de3aa77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12835004f92ca6b2282d7320758bdaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135b59576cc116c637f1aaf970cdd5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445604b0cc7f3e23f5d640c49f48c28491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39210335b88cb15c462cb7f65b618fe9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8026422b8f76f8b39abd4d7c6e43e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe02327173210c39c2081f8b53d6d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611af1f6c8b530ffc4b7074b14c32e52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60cd73ae09b734fbbda33570bdbccb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1a986eac7ae3ba89b7052857d86b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aabb2a527b1f60ab934c9d79fc17d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5373102174c4823c7997e796ef8b23c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22acebaadde1cdf288eec69b2f525d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd086e1c302b743c9c549c41758bb75c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc880683a5486b0a984b7f50ab4c0315502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f407192200fcf02ac7a7b62ed71d23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da956b6ffc46c2715108e12711d617e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1562f0d1941d47a23a15f82713661e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a461e13057f155a7e33bf3485cc6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b756925ea1b908efec7dbcc382dc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a16938c4ba795375ed1adb667ea69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b01e22ff281cd3e88bc0080cf173f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bb21a1bfd6ad654764ba24045f8f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831219fbb3c606d3cddf9491f48b2797511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f65d03fa2ede03e3a32cb1479af4a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d0cc29cab5cd8ff2ee2e63dfea866513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c68b752b15a838082f1d5a8863a57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b42f61f79d7ad4afa01844c8d755e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cec015e88b0c04f7aa339017a2f9d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae6e294998cd37f3332e542072bacb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71504d232cf2730ad49a54b0f3884ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de48339da408171095fea562112a95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24eedfcc1291770c702c140878de63520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146993e8ca770cdf90d3c52aea0e3300521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b7576a6a74722144a048c3ca5a953522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02be99a45fd6a432432cfd5144fdd0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b20577f70fba3df842f8961371a66e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a38e1fc9fab079ddc3538236091864525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d220df1aa22163e9bca195cbe7da3ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7222c9f92b26439c9c8b5ce09d4458e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094ba0b2f086a0181090f3db12e925a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb46899bd6f1468595ff8db1a5ea5eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b1f1dffef52eee985f8ae6b08a451530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1efbcd72371e7014c4476e13bfe78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d881a5cf2d98250cd0e407fb12c11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bcb1490c3401a6f5036d41ce07110533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4651e57baa1596f405c76e7d5585c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be85f000da257ae9157a589ce1cbc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedacb171188233ee072d84aea56e9bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bbf1fc7ad536106cd7582971e8181537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c755d7b2a822f8ea0909cfc108b54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966f5853fe470dfa66d908d8c22afcd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1619bf03367befdb67b95228faa1cc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c954add618365570e0908d7bc9c296541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24d9b38de8f6685904685d0146f9fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc68c02df8a5e76f73143c9824192f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5f533704ba1d76d15041dfa8ce158544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97889ed39e6c870f0fe4855cafdd71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf4f0ef46452d3f262e8495da3a5c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd363d02f1a7438b75c973c7e90091547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b319ab6172786d1307e2f5b7357d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efd9292eaf944e9dd1a5f7b14c9740549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f13bf592480b2407f1d3c608a8c694550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfb157b30331b00a4e76cc5590c8f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d1623a60e135c141527b418a74c3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02034b47ea0f0462e5e38441ce590df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dc70ebc3bea697fad7c863d3af179554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703889317ffed87e21e9542d1e57948555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe9bb0a24c526c8baaec9a17480b0e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1f44b54f3b248170c54ef283d87d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104131b285369d360ea04464dfa50ed7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61f5dd5145e59b04199f7d97e59fc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac4a0ba856f66cefaec5ac49669239560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dd63e16075db3b041be07d8e700a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e59bb35650a59aaaf902cba98a7a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636ef16b45deb67b235a9480c48f59d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a5fa9b5abff90459f074eb85668b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad370fbecabc51ab829482668490a6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5836752eb106ef19bbe04086c3752cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186db0215a0c0a56600a126510e01b31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15353d59f66f172a86c50203c99c7c25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dac1d51e0218393461f74339f852f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b90a31b6d3dc5895758882ba944359570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790812964412bd4d867735bd5c415d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8dfe9d663b519a03062ee3916e1a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03d6f59fb84315b413471b15aa5740573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c195d94a9d9e1bb1f30e9de75d5f602574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ce7daf18190d577115d587a988a3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf63a33e149a5ca055c6bdb73fafb2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02063ade4550d567053116238a94e10e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe93d1c5a347306587c07dce452f0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58046c6862f9d6afb2dd424a7c24d2df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f8e319f39171aef895aac9145f05a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889767e3088fa407d9e1edd6c115bc27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70197acda742a2069620663b82074f6f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf299ec2a2fb5416c9d79a99d1a5b83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972f603efa9d4de795f04fe1f502756584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a619d21b941dcc2244c7a1a74aa140585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b8725b8eaee51c2311039ede6a31a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0fb15cf1d2724cc28904b93d0369f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01720c17eb3374898d3a5b4c4f379913588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4da7dbb7b346f5d176811d170edfc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea357ffab78974b3b1f0e4f23e43ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a8f9af7a9f64b76c2d4eb9b0dd47e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5c3fa26a9298234a2fe47e1091500592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef306d21813e1e8b3a3d4712541811d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa75e9e33be1de03f24784665698780594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ba3bbf4062baec6562fb077dd8d3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92de64fdc3d249d208ccb3d7662c31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfdac7a989ce35930e7fbc2663a8cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d065664dea46bca0ebe1a97293d2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27669cf950883390bfb3fbc504f0eea1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b763ef6914422a261401e76369e27f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f4c1adb54e4d8565638ca251f5a89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e6f70ed43302531f7949b21b9b8ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93d3beb17a33678ac2a8521b11ff45603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5882d2d0d3785ca36da26b4d5ac4093604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9f31abfe3154004fb0d75c069eb2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573cafdd98c03ffc7b1a10d00f422c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de1e20a30792997ef6069c1a655814607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40213d1f20e8ecfc874ef2f46c61e07c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86654441b777cf2a9bb75ea4d42507609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae15c16e5061de7320f62b9a6ac6f19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399824a4558c5a6d4d522bce584a2b4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8b426d2379ae0b83b2d0c01d40a16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097c7b103c71572f544c97ca0f17f77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157c192640d3be719eb1a7c6b70f0ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498f1963a77de2031dd31d474579d19615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fe2b91be331571852b3776c6e654f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dab53f467f973fea648d0cf15e039617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03834f1d37db9d8ad39eaa7ccd4ccbe1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cca5786ef055ed91837ae430f4052619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455cd7df389c5ffe2c10312589b124620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7bd6684189f4ddf27af5a0c729481621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c728ed678d08bdbdee9d25850d514f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd19116489b23a874cc9033d5b06fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57b42890b7fb456790ea27527890a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094f60e0575e47a7568b4e87e2ec151625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9ec3b3399c04a467b1cc6958056bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4a1b8c1b472068e8fbf1117256cd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a95f50d990d505619d83b4c18e449b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6204f53705b3fb429d3df0f4737e723629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c617e286b1e8e2fe714bafe6f4d8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc9d98eda2ba0d416e55d43d597fd8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa78679a6d95aa70a0f8c23018ec535632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87879155d9b05f4118772b92bdefe95e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae02058281a6cb13fe6d810fc218fe6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419e2a56527d430cd32f48992f3c0dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f0270e0c402ca88b487e0e9b2dec7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95779b9b382b1a8e942b209817294d6d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afa81e75e5c81c262225cba4a94d9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a2836ab41167b0bece1b76fb54278639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4373e66f2c410adc9b1740920a01c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1f9e648666a18a6653a4841f5740e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498574b89331072803308aa7a733a3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6756052d7e64fd0f5d828cd3575baa2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5bfaa6b0e5bb6196ec0b786a7b2cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac83baafdb6e12cfb067f063371b829645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d33d8dcdcf6ddc4622f94070dd9248646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d27b6abc91ed788512861aec3648cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b87a92c5ce75c9c30887a1faa4f4e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb612048185d1505a4c0014dc38f0b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc50245c288a51a42bff573e5658bab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a27474919f92b9681bcb371e5f94d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fef3eb11aad5e86b1a0d5dcef6acb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5433a28d071e8329a735605cf05f79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c0092d99f81748b49d3dffe2d84e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddee2f913ca9a8025652c03f501aaca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57492dde34e33f45203a6c35d1cc2f62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0ed5fbcc97c906c8401918e370812657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30f6ae597635968132f385d7b0e1a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f369f0874d31c2ac2744bd7206dbcab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ac58b1b2b457d85fade3d257f58b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2328414bb99f511698d6d65f52fc971661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd920df36ae98ec62b5f30a26789354e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afa0559503a5e79f0f016cc59198c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94831bc3c7f7bb7f9cc229d60e2d87ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048eb6ac5ce6b0817861159f8c64b92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9c467cac8fbd04eafe2129ec11162666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65205c4053eee06cd60fc97ed240e1b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedd400c90bd95297d7201f710c4a30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55c08a0a4d9d509405276eefa70dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76828a3b7492663ad33303785c9d97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaac05d6f31bfe91d71177e98683bc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855fafa051adc9917c66e6eeb98d942672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a209721b4ec1e2005ff7d6da9392b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a7659143092557644894cb6e5c0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87382683cf809dd0d67f3669af79df9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520c2899dccc4c95c6b83635ef05231676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93111d86f896cd8c012a00f943971ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0ad619073ec356d88900e3585283a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4387a539ae0a04e65135728683504679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457058495576ae7161a6b857e0ec81e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ef6e0b614a80f17d1368693820e5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92be754304b1631e730b0ce8a7d1f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd072ac2b0affdc339069364aae1c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d0c05b15c6c509ab3c3b7d9bbf3bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c3f9f918dadd7bd41c1f37e676121685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fae4a0a03eb5c095886601df3886f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3386f2bd5016e07ae4d59c38d84010687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd405cd54224369799508969887dabf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dff8aab23761d1731ae0c98de57c20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e906d6c51a1e606e84fa17bfa98943e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905666c9ad9032624e2026e0e259ca8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c710403daa2e636d631e819732e0238692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec92e2ddc39dc9666fb4c637fe71e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adf5184a9a8a82dd8872ccae814233694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99816295c92a0f04feded0b2994244695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f70865f75c6ecf8e52cda84c4a264696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea514595d150934f200c0ee7b2bd2c93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d061853de43ff6deeb6120b65f4e29698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72314a4e6ee676f15bc67fceacedcf02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ad9d4e4a686b5020799eef6e4128b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9c44a19b961675b114030242164c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a2716cd922be42d1a16bf56742e09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ba045a61f1879b5b4fd2d182c96e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed301e829778e3bfbfd4adc0d96152704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e73456ed3a6e296dc2d8942f896e81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd8680f425d49de999c68204e4abbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4674a43f4d912ae39c5bda718f2c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f12759b13b9baeddfe9fd65fe7ee69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568c690e13af058cdb3d36a9e2c8f5b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842d55597ed6ca4b502b2d6087d09a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3a501cf22f5db30a75c86365c5cf3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760902e136a1e2ad8d1dc673937d5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2d8129460fcb6c6d069f11f5c35bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84a15c7826095b93d7a380e17417f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99c2cc4bff247b8b66d90e4e6e0496715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f42ab60b4ced69a1274fb492b26f04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c43b37d4cebe28f75edfc94882691717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ebd8eb59ea04d24a2a309802b247a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07813be687ea19c104aa33cc6a57ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672877556bdce6713e76cd0cdd19aabe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07903cdf4c498093adaaa5c366b1a63b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce11adc534f3d80359e71afad3e62f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4de0bf3a02fd88645b91430774c0d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f6c5da617a59fd30c3b0fb26e8ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962db4d9a23885e3bd019e2eef35ddb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172b427e21228a6f71006c84196329e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e2baff049eaab00743b0b6c887a14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd880dfc18ffa359909fe52e39aa7f22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4bf5ecd898996a91233b3fdf14aca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928375e235318d771283f77470e6e63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c6758adbaee34ebd3347830430ccf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51612ef32874ea2d39cf236403f86110732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badaa16f0e552cad2a26771f64ff24d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddf819e83a4aca9b55034fcaf79b9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44922f31fe305b715d1f537bdb2d54d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd6a1ee2402c1f49c68dbbe77fdbab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63204e4214b6fa4d1245162b44791f71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd52323c54b3726d5934f97858d6fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da1ff9eeef847b5fe00ceda7ddd63e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274dee9199480eab5fa7f7746b72f89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982cee17d3898f7573977b7e1a05d8e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbc272b66983cbd2986d35cd095d25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685a80efe09a44dadb28550d7c89917743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035dfaf5b72568e4298a351ad61cd9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6770895ce38db9cfc3e07dbddfb5927745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e829c2125adf99952fedbe948f452ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb7ed59f3c175543b89597eb6560f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bb5ceb68471980c7b01fd49a42017748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14db5c8b0dd29e9f9aaa84d0c1fd8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfc50a0cc247a18184be188656ef50750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb88357edadb055f7df86f16305ad8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c8ae90cabdb41ce0b78470d6da44c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc541fa9796a191131b6409fe808ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e9cba2ce256948f6a6e43efa174dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e3ff8463c5b8098e26c8edcb60188755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6ff561d40785fe901eb755d708f66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcab6dc0fd47dcefed7d67c781f99da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a04bcb397da4700f27e1bb1001abd0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808fe2ae51fb7b3b5b3aaaa7181d0e7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>