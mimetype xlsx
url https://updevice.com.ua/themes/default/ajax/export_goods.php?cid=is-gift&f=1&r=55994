--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83080632a59e6cb0b609509e4b98bbdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e359a9a81bec731ab967302d8a169d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d500bf1abf557b3a91b3dc98c4775b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b806f9d876a1c56ce2197552ff815754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52007b7d606190e47354eb7c0b37e745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf0df8e4f6535e0348d0d1b2b324466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7cbca0a7fd3ce4cdeb2ad3659bd857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5a1034ea31c97eb2bfefe034e6d128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c3a281635a1ae17b4ed396c1a62559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d84153768cd98d7cfacba322a3e3ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7301790b2f332cb90ec47385f5ffaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbf9e44383585ac90d7f1c5f2aa60912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacddc526a758c4ac38b771591b2ccc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb5ce0967f583ae08fbac19c4f9c8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e717843c28aec9f059926de0cb73015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859466d5a65e1f55443fcb87580099c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc34a571e07ea5e20b20bd4ca703517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b11b8b24c8ad8742293fdfc0cfaf4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96887e4148ed1944360a7bccc4e7e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366842ee4f1885fb609fc8ba2c00fba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056651005f01be718d47cac987c7afb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2e85b872a65739e766164bd3fe7fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5cb00ae73cac2caaf468459d86f1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92db0ef477c16ecace2530fae242d9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadabe2b3e32d099a69a80c8b0f9a7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf29737bfe36bccb407d1c976e6ef0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1262d024e355fa1dcc4d475e3a8a6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50846e89dfb0814cee2db0b5786632ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659ed5a8f735e7e248c62f9e9c04b0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920cc29c8771f333778751af7174c6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea06567d6acff4bb524d558d8aab4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbdb9242fd6c44b72a8669d120605932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3147fb735c62d406f81b6cd8ad77bca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0640493fb90af994219b65b1951ea6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330abb08abaa3f4fae529c129e1b27b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465a8b1d8e89329f8e291a1472194a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bb9db294c7c7337705f8ee5d34a7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f8c5ba40bb9ddcccd60f76d2898cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e28eb11ae3e4dedb95d403df24ed1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e758a2e7b704f92f61b92dd4eacd3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab2be18372670961e0301e0216901341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bbd2863fc330ef71a6830a6a9732342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5ca208c8030549b0c7ab72168885c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206fa197d40b6996c1b99774cbb1bca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfc1f0a99a27eb7046a904009af61145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d3f931c20b587e2de306d45d1ac1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633f5d7ca7e9c3799215ec858b62e0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa282086154fcfd6554addd8910a6d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a74e2a3a4cca8b3a6c36ea138e59d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdcc39fc8b05a66d5c70347a53b2f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d4207478f5a4212c63e56bca3ac6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118b0f793ebe6a82fa74108791e145952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d939b62e5463e634350791e28546aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a60f759f4b1095d3029d901dccc98854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d47fdbdf3e2851acfc531b827618f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645c51727f82bb28f8785eb49971d6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a89e67623f98c4e250ef2759d250357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650684b55628ead50f402f6750beaca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f1c0985a07c8141724440c0451a0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1c147b3d8e2b2006ce01e89c1596e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88ca483000f5436c667868306c933d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebeead3b867a09279e5ecf3576968c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774700301b869e3203d5d8bb24b9551a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623585913e06c8cb9dc24bc04d37041864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0a8033fb453b0e6794fe22f611d3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd696c97d57f02a0638af98831354a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df74009d0359e2d7f6af6f55925c0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd7c412ae36db23170ceb881e6936568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb923efbe2b5c77c9c02a0518724e9a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c303d3a116acb91639a59e0378432870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f2fe325c6f30c81911a922a256b8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a537e207ab0177b5310c205ec9abe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b1b205e6b0073e25cfabf911d070c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f37f56a1b66a7035f8e64649c9239874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfac29557dec2e66fb813bb94a1e6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6c6b744fd164e2b6d168cfa9d26a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6567c04ceb46b3cd6ade6ff15927dd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850c30638947dd2d2bbb25b7d4483a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ef206a616cd10ba04b45d7a21a1c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03c45e98c5318d88ed5efaf388e57580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66969c569699e7b5522575de80febc8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45b90b878b38ff5054c7da029f5d6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92750ff245a4af20314cd1ae787cd5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0699a2a3a831a53bb980c6a32a2bc2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5c5c8365702d635f7111e0d1afc6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddc938793d3619e54f76e61aaf756686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd665a3ef173fc138e8474bd0b5b685087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42ae79f0bc2f839613f208f8b8bdcc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c6d1c55e744e1d2cd896c577b903789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6808b2ee32eeabd56f14a5db383dd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fb372151289ec2238c95ef034a66b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166a357f73aad3f2be479d8ea0d394092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bdb04ad701382fd1cb6b0f65435bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2489c4003978db818ee820cfce829594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf3071b47d2b12ac4f0e227b985fd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fbe3ee9634eb7969d26c05bdeb71696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b930d191f5e08f4b62675a2bd8b8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e1cafbbed7af033995253c74889a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a510d4bdb1204eb54592a2b2da43d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e69453879870cac95c8e5734355334100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e815619ae51206e339ed0322e48c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d278d520d441d42037bcf201b4dd0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112da74b778ad8cb0cf79aaf85124e9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca779192713699eaffaa8c639bf47ff2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b8b03922b14e823d18b5b01132771105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e7f1c0f427f7b402b9d32e8e24311106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04ff659e7c2d6f2086e5c7be888ab5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b1771cff659cb52139ee9b9c11eb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eacebafa212cb30395caf3b31dabdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa7d064d847764a5ca44d92f5896c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbde9f659639838bcd2ca094b71879111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37e063468f7d55d1e25535afbbead5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f89a7577464cbe51d12e8aa02b246113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e88e72b46af2ed5ef5faf73431fe4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2751eadb3c6f4e1acd727f94796cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942aa2e2ddea7fc427cdbc477e6771c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb015c6b3d4564856bbe939dd6974239117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22c07b01cd9d1c46edf46f607bc300118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92af6c78074262e3b7772768f7715dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b916245a632ce8dd18b41c646f3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d6e87534c6d53c9ea42be1afb913a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82e5e8fe89bbad52609ad1e91ee202122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae837441d9fcaba36a12bc17d91eab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e7f4052fa5adfebdb55835da23f64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee319d28e091df2b7082caaa9e65c32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e02ba808be2ccc970b61a131f3b416126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfd198034013fd392aa28a38767e2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc31989e6aebd8dc14847971afc4406128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e51379e2b6157813a69c1cc76e48fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264f07613f04008ea155abae283e65b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2603fd5089acce9d2051340ae7151131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1ad78ccda99f054eef74eb89c44c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9de3e89e12764ed663ef21b49c0e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608fbf909b6932499be90763559f9b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d6be16f26084f822f959590490c49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd2592616ae91f64b857f0fb6b99cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e2b19b62d81acaefb00fb1905e513137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1bd88bedce638fad0e0d596c9fbaa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d827f58b4fb9b61a8bee9174f56a3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f26c0b2d228bad4f347f540c90776d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fd0b632cb22ee1306803f87930289141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72d139f2d981b10c05c4964eaf5320142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66c67f18e73ae74f53275c8c495be1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ed8e1dd86b80f966388c957e7b1cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9c75ca4ec15f83d2d94795df62db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835ce4915900e6d40974048f94cf194146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e80fa6c1a564a3615e38e74b787c34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef867cce812f54d58bde6319cd882b5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf38174c542edf281df6947732520d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e7960eb53b430d3c9d1da137ccfb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e788a46331c2ff42b4b9281144059151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f0ae2aea5e51a3475856c10612327152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33868bf76f89f2472503a1ca755b200153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a66e808afd4330fa2e9b4ff7b65dab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8eee88ecb396f6c5c4f8f5b177e39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d114701191a4b234f4ae2bb903395156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293db3e2c8c2bcf838f2e6e5f0be212157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383f45b4bb6660813f7a39d41086385158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94153d42381c43eda8918ae28932febd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2fa596293bec0011c0b0c19cbd7bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56165cd0c44a60f61a92efd1e9b577d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82892ee2b1c8fc5edd122d54700dee5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5669e3abef4399d6d16383dca03073163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b1cd3b27a501ac3a66fff7de57a2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5235f46badb610ab144237b483fa2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576b400133292a85a168f1123ce8e92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d11c889153f2e51737328c6a41aa8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f892bc28ea1a7f1faf480bcbc9efe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70285160b5a929805debbe77ff63b9b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e3db70bee6e01789902874cde766e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78190c7e042518588de5ebfe878634f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462ef46fd91a85b1bcf4fd220cea9f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65123cd550a128bd5000ad5d50a1806173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ad213c778c94256116585043fd3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc6e5ac56ec80ac2c0891336a0a256175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bfd03fda0bfb695a52ecf2f26913e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c6f9c48216e7e0b67d4b910e7e646177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4e8a3010fbc8b8a87f90dbfdb0d0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aea824f5e9ea75ce4abc58afde8cc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5facdd1f47a99770aac1f6913c4d9d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e32b3cbf95d284ada1cb9ebf8811d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119801a05eadf2fedd318062e22ea8bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63a02faf89a66de35f0712136dda3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189069ab896d8949e85174ed6f84cea7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01947a113d5c7866be7e91fd4974e476185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6ebb3e73edb2f9d0aa9750bdcc392186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b771f5990532d9b6bedd0241b747d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be81b77d88f34dad079de2c45fb0a15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bcaafb69e37486a0559ab825d8e24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b8142caf78cdcb7447b3c0e781a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a772497f6e24736df2e5d4012d3a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867dcbe69da3978e1ac2fed5960e802192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b83584a8c9fa1789a38f33270e1ab2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7d1467904a77c6e60a8490e9b08a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379c65b0abf27efe4598f95843040a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7be56778f3b5ef57d6cb162c3ae53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46a0446bff3cac2bb85b8a7aa729ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d291556b1628ce296f240d1db0bf947198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5d85eaa80dfdddb3c3fff7a44660d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9292f4d23e023a972ecee7407d1acf2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea51f83698f5889327699315462e07e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cac9ddd93f9cfbf2b2d81f0a6c2f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e68efeee6b1a8394559c3c6983f67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f68701fd4b4c66f34ae703f37135a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a01d115c7483dcfa1348271e72f72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f070fff9adf48460b09f5a0c2903486206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6c0e89a9c18f900a14b4ede3738ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502fd96dbdac1d41d1d72c1519889d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7c1a7b91e3de314b0f17f1b1e2b79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2645a6bbaf71512c686523ab42a3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ecfbad36ae2c77952fcbd7875fc82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978c0c8684b72ddd8862da1f4cdb57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7098adcbdff3c46b9dad0cd5ad49ba1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bf61daaa3598e99549cdea0de1d7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e72412dd835a1f7dc318bc3ef8f8f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e52c7cbe6d34be0644d3b8b850853216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b8bf11c7e29a3afdd206095360da0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934d91b655f44d183af520f6ada7045218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee377a6551b44ba7c942d25e24a09735219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b961ab66af4f7082fcf5cb53e40981220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae9ae4b195fad649d1b45c2981c188221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70473a94c12f240c300bf06a22cdb9b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bf48610e11867e87030519754a70c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe66de8f3448c1b188cf012ba47560224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820229d68efb695923e59252f8fb0b2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1bcd1e1c7b5a4ca38fc9c0962de36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d35ad2729f6a648cdd2d026842f7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a177cd0e1c3acd7fd04787ca29226f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b979b50252c66970a35dda3bcfe5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c51969eb481fb08d82b57a0ad6f138230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353083ad473092096e9dc5874676e559231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a7729c68e17da0fa7c5f27b38c008232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd7e9fdef0d85b125c4abdcbb243b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d30f6b911f27990801e0e0b1030f79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16d52aebe0b89a64dba28753affad2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155da47eac51c04f92907517c1a0536236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701f531a54c6c8cad8ab784dec18b37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30485600427f30092f126a9b6a2937238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b660b4f6ae6071f241a2264b24cbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babab183eda943ad44d719b1e2bd1a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca38399e69a04376a5dfa0d09f0fb8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e9a680cb574696ea50b0c58721d00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bedadd7ff0382de8bf86d607f6c36a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef29d233840e8d5156cb1da3bc6615244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4ccf77ca994805706eae00f4754f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76286a70bafabdc4737afe461d5d8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccdb15512f127d50bcabfc871b6cd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730fcacf0f0c6b0036ec06c0ec492d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e74b6183d5b9831a186696c1014ada249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4846ecb63294087f6e5c9af962d58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f2eef280f586de0dfe0419bde3a5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61fb2d191df6c46000721d0a230cd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff45c0a280b6a74e1203285776e1e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e4f520ce531fa458eb29c22e3327254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0923203d8e84fabcd3621511f3fa94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b821cd83c636d403bba3ec375e6fb35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94843d9d2f7b17e0353c1eed96154d87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa31de6551733999055b0f14887c6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308ef9b94d4b0968d6bc62c74e9f478259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8753cf17ff25e7f4a6d74e8c677b2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbeff2afe1e4a2924b9431a922e24b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b099d2a6272227596cf9b2a6b892e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52985503a8630bbab5b9deab35173a8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b6f3b89aba46f4ab7dbe9b13d7908264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97052ed04ce17dc5448d43758fc4c7ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3ef6c90633f463630e180e6c2ca5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcafc9a61c9bcf20193bdf5a5b1ac7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c964fc5730241acb37298c42ab7cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec0b5d1d3061506e7f4b4355593825269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e60115bda89978b4cf4a868f17ea2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6f5fae85b95721a042a3f289d981271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3a7353f936751b31f61c1b04d9ec2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059efb3a55b023fd006f72433086d42a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23cc74e4c828a6643834a47aa4f345274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0ed4907d0e0412582197f71853d85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4569e9dae5e67e0ecf7c3eb53348ae3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e79ff2fbfc119f4754dae6fe51584277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f26e53c6d2923a944be7ea693d5aee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2284f225166559bd620a7c0b55ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4124a2f837f9e4d9424437ebf1817280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d83a2e9e40c0fb68a061c0ad71d628281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d511fd0e14ac908ea13fb02529f44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e1cd11ad671f667d0bf1dbed298b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab4706321ee8f81b649af96de1955c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b4924d8dda8cd0ab799607da5f83b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ee556d160ec2db127109eeaad028286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b303411365b3c6e6228b849a7c84090287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784b4e1e40dc4d7b3f1df2dbcda531c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d857b86730dc820080854f62619b304289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26f6b595e3f8dbb36657f535b5369d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abfbec8b64285e47a9a4f1c5a0deca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aa9786e34b71da0b8adf0ac4c9eb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b6c4dd2533c79a9d86fcdcb8f14c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f92fd0b885193546be571eaf1b1f3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc5ea58ffbbd3fd02afbe4ecfdd52b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f05788d27e25375a443f379bb9408296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fb22dbd528a9296ae8203d9f858a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba8eb177764e9b523f1050768cac04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657beb5f117c10a035ee29496f184f78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf105da52b359cdce6dbfedfe068d236300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98661a2c7bdfcf758cea66cd58553221301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33616885ea1b14b9505d6a160d495d2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92bc1d575615af6139f25f5c2d495e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd5b7f8b9090283148f95564850df9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39ea2219e8d3a10dd839c678a8527b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775590128c76de821f99f3c5d9c5bd4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb62319d8727271aa553fc826c4caba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aa2eff9c9dcfb765e4821f81d84a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3dda0f4c22ed036416f3fd5bcf5f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752c56efcf4df3d47ba9d019b92be73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bffe46890e141de2655dfabc06da5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4e8ca69a74f9c6e71682258a985c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39de4954fcb25a7a3f5ea331251253313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81069cc8c96e7c7c0645c03afda905a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a6ca939c45f93435702d61c6c6f8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb928693dff612172f1349e11e79de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dc0af4ceff1c0d7f906abdb05edc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53c0549a918eabc01607c8a0079698318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d76528c0a4b8008324c4d779619dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd855e81fa8fb1936eed3dd59431b38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094ff25dcc9e21dbacf13853ae6bec5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea336c71392c58b6c39dddb58531e63a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b93ab89a17414b74dd81a55f15d02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7551c2fdcd54b3b4f607b9312350325324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a87938717053556c5576f4605a3a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be653132b7c93207d4e976198efa6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743624dc70b61af50cbb986b6ace4c15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00ac3ca93cf30ad9b1bd0b86b80759328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab0dcc2d8156ad2091458366192c56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890d97a32cbffd6f1aa6b1e510b2be9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb20b1428b04f607d9a4e3395370f85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b21acbdd32c8b78e4fe003a3b5521332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3128dfaaf15c39773f08cf5a328e7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bab3ddd4fe7e5d9a4696750d408f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b4d9d9e1dd79b04e376b30833bc60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf6a358e0f42e4fe83253fe3dbaee4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc569bae2fae95421efe0a7e596ac5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a19c59bc094a6a6642fc35995ea894338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd397e198bf6ec2866d1e485f228cb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3115da155a76e024e93a0ae9cfb4af6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd6d3aab6725b630c6d9ea5288e4cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a1bc2cb1025de6671139e71f1ad0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3d5b0d116fc31633aae1f1c261d3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf783fb8ecf5bb06da58ef413c2659344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b1b0c17efe21d7ba024efaa651f6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3674d0d354049f4aadf3eb113a603346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e7bc8d8e720840cabc3e0e8a308ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bef5601feeaed840bcef4163c6e3a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f56319971ae79104c5359c32954e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ac990541e123c7590dbd438a7032350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95d4812b87782d14fadd6ede2b7005351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5e853e83bc55567df69ed823f1d17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b766367ab46b753bc7b986a25c032353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532d7846aa96b55b37f1d7e994e7611354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334a22a7279febf0f2bcd5c3e531fa7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ad2823410dd11bb5c94ffec4db470356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503fe1d66ff8acd5b7578f2b147f8cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c36031854aed51714580b6e6a49630358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4addc1413bb667138397b83859746e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026aa12f76832dba5923232677acbe5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09113cbe6900d7098deb896fd560b16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce624175904a51cca6099004c99efa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6624cb1a3e8f39e9f3c2cfb108606363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4308c083a38d37c979d2e13c46fc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f2e59e68f21cdfbd3564503837af8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a80c9ec1aee6886832e8b61c3e9a69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fbe0bf2905523f21b522066c6257a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd2754c36bed5607e97ee7b49dd784368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49415a86e0ff2c5cfdfba22c88b1e335369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba3e022fc4c592a021057f5dd80e11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7778219a1454a1b3b283ea5021200371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9b0c16359acaf81575e84708c25f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693b766372414753de4b4be412ac76b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427f9843a7083e65424daf371865a94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea7236d21d352b51b72b1bc40d654375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927bdec1b2af65dae47318477296af6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19a131eacb14ff111d0426da8507d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5efa9c3036f9fd7e051ba883cb825378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cb89af9b4629eee022de9b03c1c54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1afc1ec599c25a45c32a58647a3d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d2f2f3ecbc03e5bdb8931571e7f3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae06fc12037fca97705487e92b7f274382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56789ec75b626bb5a5ae7de19e25bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b0131053f0bb34164c0d91368df91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98d3e0223c5f95a210f8881714ebcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349371a55a1482f7a3bcc3b1d43d9ecd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890e089b3a9772efde141c127d46302387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed74c26be475e7145116c7470aeb1c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bdadc1c104c696364cf4146747722389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5b1734b096ccd95cc5245ef2ec722390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504163d51b2601f35e5e36c4317c4888391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35728251602abbc911abe67d55b27d9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01522ca9946a0f11af56698ee14b354e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7e060d66b2c1a578270c2e49ea2c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac92074738d56b8a8d36ff674e50d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6326791d96f19a423423aa758e798b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff40b6aa62f90c54b03f002e2a034d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c639e378265873f40ea72b2c39ae72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85d67954801982aa593fb1ebc3f877399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a113686ae4086e6141ecdc016ff21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd79b0d8ceed6d65c09d458156a9a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17ce730e4d7bedb4cfbc2f2a53132a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc343f7a97a94e4c45b170b3a4c71ab7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf805953d12ba8d92f41a81aaf53e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a847d0fe1a112f34d4966f9c25f206405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccdbf8b3c70a9122c43af565ad960c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b3a14eb2f1d125f700c9c29c860f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181eccee82456a0fdc4a7e3aa2d8f05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c945da4921b7964897409a2a0d56d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0447f686d76d27e7d9a9589acc359e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452864a44c996890fa4feb86e2abb746411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146818b042b7cc7253bf66e8fd6e17b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b652612d4786dd5788d1ed5cdc186e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b67817ae809869c945100c642f84ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88212258b5dd14ae5aa685a6058e7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f2d221fbd0bdf60b5d5b6ab273970416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106369d50eb404cd092e7497d8a399b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc9a01ee5770ede604cf44b5168ecf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c38d5dea6dfd9da9160227cb47092419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef5b24849072d40f63e92fe8513d96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e092d0539d205f8e5e81df570f1e4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a461940b70b2ab83b7da19455ebebd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04c91efa3ceb9aad1a594cabbac5e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09f328e4a3920dc3c00a4f5e280bd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd06c97a43a082945f90deaea50145425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cf72864c1ce92fd36b3b35325d11a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e101ccb26c20d7eb1db5a76a2fc7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccd1cc33a5164b9cdb40d14717c1ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf7501e504e2a54466149e320b69bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029d04ddcb14a41276ff7444e533216430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db8e5acac41ef168e5f948caa34fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d439998c2365f394e72458c32d23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5899c0ca042b4a012330e27053998a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350181b7e0a8bd283d58ff4ce27fe20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f087ed2a83a601739ce105d45bc63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e500977ea8dc3b883412630daf6bb4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbda714b181ecb7710906099c5ddac9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556ed90cdd8f745abfa2b443182911b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399f7600e9db1acac06e5c6b7e6455f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517582b6b9b83d51d46e9abc10e7724440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f9474fbe77372714422729f1339a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ecbb02b21721dcbb2256d9af21f3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0491be7050d8c582cf7af94d2db3230443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5e70d06a5fc785a3dd88bcaa11e9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48337e13f94e1de36c2e5cea0a39c3a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8695e01cf65e32ea039760317e8cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7614757e75a666964e1c7d42cbe765d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef487a63b91bf8df78ed8556914f01c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb770744b077e83f196833109abb2411449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920c5b211dd3307f898c1fe825d0ba6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cecde02a76646324e7431e7bfc579451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27872a93b03c1f635a545f4f858139d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e150f04fc118cd13e1732b2bb87daf0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69415d2e1f44e07380ab83ccd322e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d276073ed5f23c901b2177de776d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e06438c57b9b3cd7dd9a4390d9cdaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e2621122ba0d8d1421d901e0b64ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cb27c50444a1407f9c411517821e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584f72573270115fc96a545b3ea2d3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0af2152e597a75e19d338a5d7c25e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac29d39f96694e53e44ff757276482f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f41f1bfa11cf1f52cf51c447acff65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeb517174c162ea1dc56852e2ea06f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac86486bb3957da10ed92c0e5d5fb28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf148411a6f6433e82655b7c03b2d732465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566c0d5e1c2a0072d70189997dc0bd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bb6c865e3f4ab6241b255db47cbff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e14c089a93f0355b71a425b3f7028468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecdecdffd9f9aa91031fabf8a9bee5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35e9e42a608357663bfb40a0b5760d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0324f3c2e718ab6e7ef207aa66ddec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c84d9c82fd500137f54d72f2deea45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a203e522876f63166883bf6fe1e7e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df4d171332946f973691792ae43937474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c4b3254aec01062aa14d77f5ef095475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c9eed05953fe78e2ca008b7c2106476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b32cf43398984ca94fce33b3e2dc1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb43b5b65563ff9bed2dd00d153d1c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093f3d4201d4ad2063d53863c278522479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484da53c72d7c45e051cda16e961e62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afbc944e57ccaa27ed5d3875a3c86c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13486f53296a74d9e297240f9ce9328482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37145a5151bdabb20e96e4d7eecf779f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9891d19abda1fbf0ba29b6172c5cdc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8a03eb4b1ef736bf8d3641d79971b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f393f2bc27331251d04c8fd7b254f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a85e44876bafa0cf9b094922d5b23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549175fd0d05415b8755351ba1456837488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2876341fae5ca6a0f2e925dc2ca6b6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd04cdc7ded119f53fcbe69c9c4497490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95e371c89a10b227039cd6020e722f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1480db91d439b386b0b9f2db0bf5274492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fce94339af23d066cfcddac7f21d3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a01ab06b55c124c7ddfd771dfefc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f0cecd6275bc5fc373fa297721a56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a4ae26e3dcf54cc708fec3bcde23d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8378d1c457a6620411afdf8492189f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24addaddd8ed68876bccd33abf77be5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71879f77755fb92c5ce63784da51a622499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99dfc64d5379d853fb93c87b401ac9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45535e4b8d946022462967b4d15c1496501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b78f8277d2b9ebfe742995d87e3366502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eec07f7795ed60375c82671f8ccaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f007c65c9b52c7ace7959311ed810504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c944528f8f7835dfcb52e7644fbf333505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299178009903533437e7d2ff28b9fc4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f21723299cdb1c03a7f54f6c170d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874ad5e6d3fef5f57fbcbe2931f1eb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bc5d4b8b81ab27df20dd6a99c2972509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c355a9122f97daf34c12e782dc24e4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b90bc5e21112fa6c34a2dbdf2c98ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc304bd6e2c71263109396cd2d76ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a872bbbc500ddacad9d50932b26a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce69523bb6323110e63dc329073b83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dd22452c2e2fea6056d6113a50d58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afb1d58a23fde659caa60043b9764b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3bd666bd5b5bf975749000063c470517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5b1ebd5ddd3a71d559d6059f0c932518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9220c21c4b3923967441e9966cf8d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f1f4de377f76bac95675e2be1b357520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e29acdc695d13167b64571feb723ea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb107a861cc75df406e5caeae4be55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aff3e833eb35eb5694c91fc5a24df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2ed4bb5f3397707efc727cc58a5cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f957a2681cee7966b44a277bf279f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094aefbbefcef1aba7fd997bf6ea308526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b151df5ab15669a2eb98cbec820f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb1a89fd0f1e7152dab30dcc3efc51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200b317e157fc801caf2bc03c59d7c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2aeeca8188ab6d64d1eda10d7cf2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897da49964e78570d785e78cfcaa791531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba77c6c876848514c3737add0e28a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213f88e657576f13328996af249901f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c019f7c37ee76640b57b9fe562a10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1568e5c2065290e5b8f0cd37aa0dc3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59389aa78e56aa9161d8b0708f56432536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17c3b98e59efe39d4bd372d88c040d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52855b1b34da2129e572655e4d411f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3383dda2a4606f2872818f0b2aa6976539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68048aebe4a89d881be716f0c7da9c36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba5dca10dd4a0197a69d04bd4421bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d65480f6b815c48108f3d622662db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b6b0e1fbb68f64fcd706755ed9474543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6ae9e215d4ceeb3002a8165c1fd15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2215a65083cc5a95c5ae522a0b95076545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb71ec0e32d9c38754531518aafc405546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eade008b164bca56fdffc8cad715c7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9242ec1d7b549335042859ae5b4904c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2fed98be9ea77eb3f9669e4c970db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e158285ece92301a58d6f0100fa45a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a644734a8b80cbba1f853cc8584464551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28e6f18eb08cbf132cbe0b42c9456d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899d5d1e0841256a72aff6d47a579fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1358d5f99209267290c1e5fc469c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff7da78513deb1782b4d3ceee4be12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57654f63245bc95a587ffc82fded22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad65ffc9062195474da209cad633b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea816fa35b4b1f6eaffbc0aefde66a0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6df0e3bf3f068cb515ae09def09d4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fdc66ad350ba49bc7a9d3f67fc5cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5ffc2f9e46dc8dc5690f0be2c29cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15989d5b05185ce59e62cd3b5a31535b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08190d6b2d0ee08c10bc1d52c2351a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e8a93461d22c917cab6b00de456eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55581a44acd15b2761ee37ff94477ddc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadca6419a0b8a1afd466edef43a17ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112baa68e02965f28593787a466d592567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ea0b99f7972677a795f6b17529dbc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6e8aa4bb176aae83f775b8a81d9b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b896cdbcc96c05874d9378f9941115570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a78d15b14fb789ed5da05ed5d14546571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84145ac708ccaf7a05ba26ce2c5ba08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4922fba1b619faec343e1232a5621a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d40f894fa2c9d7cafb3e983fea882f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3af1f05a0625ec83a0db3ec4090ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9e8983744da827568e4b86f70168c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c3a67df64fea10dc406b26ff2472a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df59139748372d17fb72da0194c427578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5f2f18a8606f11eefde32fe853de5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f4260f6bcf5349765c906deb0200b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0055bef1f55d342af887250bc3b6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4d00e0ba3d71f4e1d3163d91ef02b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a198eb9d009bec053a464c3961a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deee77b5156b188f9ad9f3cef7eace584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844a44512d2624d9b3496da166b98d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1569b67b54495953b4e59c48e8d95b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457de4c3b00a28c5e028c35f4fa72868587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3e611bb64607d2b838f86c2988b5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6366175873c4e3dd7f0946bac8d92b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0940da43efae8cfd6475434f606f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e9a098622e46d4ffc1b7958e0c779591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7c64f24d859215b0a7ac276063b64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce5b1212909de6ded155326f97207c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e995d28c6d5ff0743109aa0e3b0f44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02ba15ccc1177b79d8ea2178d7c959595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca4ef32ad76ea392a9c3f8e70fee44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3172fb8749c88f34448bbce94d1680a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5a5a27739828921fded420ad02f1c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d2e538ba0ab78d45ffd61f8a79187599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862e92173c83ac111c1518e146a3c60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636201fd512dfe72d23a0ea77a061e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb7e2680daa513cf3e32720ce593bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e0a87b1b4bf2adf35831e5d2ab15f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a49b3521884fa64542ce3883970f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48079c947600d60f03848e97575f9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772ab4c34c8f0726ec94180cdd46c9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfc1610a5a1479fa2b0ff03ac8d696607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e671c1355605f687b30241c600bf1f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf04533aab2657cc750c1c71fbe095609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad74f295bf55260ba7e0989b6c6884610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1a8ed5a9e6aab1b84d142c29051b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f478d3c4fbf05b62570311d764e937e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f24e808a0d0654c2a5363bbee1eca1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788271d8643aafe0a538384fec90233614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e735d5d91f7f4492f40ac8459cb0cfb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c2d0095926b4554341e31ff226034616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623449ddd5772624c05d92d37b7e6e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd219c888fadfca4a96e51db81444a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524f3ecfe699c9453c5a98ea7c15809619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc978be1cb319b2c26d4ff5e93d1276620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f303fe1e5af29cfdbb147acb78b6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cde239636692bf8f1c0694727fcfcc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bb4aca728d50b7615fc816e154d56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc7803d17098c08bf6bad3a72b05ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660222f87a1abbcc2315b498ca77a93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6238a27e35bf62402ed8dfc8191e8e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e62d2729807661e564f2440b242f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8bed25300a90c0cace3dd81cc07e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f84b982ca60267b1eaf4a75b978ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506b704b306d34d23156cac53067f79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ccda1e07c090cdfe61f33201e29d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab98753af596359680dba7ec3e5e96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf52da580941fed22c57df3f1d383d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b936139fbf818e443cf52eace1cc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d866345a5b347e355062ffd923f4cf3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a68bca4a9a41e5b08b691bab55274636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2ab4d7fa4971d7569035954894bb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7ac0da205e289b0bdb1aba220ccd5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e11f6c69f01d8f6e2e0f32f338f4c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87ebe664183c31d2098f09b578e849640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477af7eb8794e37c04c80a7e08fa7f49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb645362769d6929ef35a0598fe9994642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bc21f4f59117f2c819bac43808217643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69519d1bfe4499d4a01ab8f1e183df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f211db02018ed92a67fc24ad7ef83a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9343a4f5f176664828dd5f49f79ce0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c111f23142cc01233f7ef364d47fca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d8d9ca6e6faab0ddeb4476fa335f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bea6a5591c962f5d00cd8a7938b2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff941706c5fbd186b07797528b412940650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7af57ccb67094dc3ceb4d8820f2c72651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21490627140bdb0d377d4fdb9e3dc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787d97b7816444e89d24aa868a14d6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f717bf112307b9f1746608f36168d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20906a9f1b79419cacccecce229705655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47ca7bebf7062f93c776ab33ebe816656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f5e4bc624cd1e0b2273fef6c07956657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b440e8ebb93b6bd1543db799005d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61054827ae3b558b5aae6e4306b56882659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7f0d46646226ffe9fccfae51fc9cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03100e104022813bef06db5b333ba987661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91a748352e217b9082304e1943a69c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05bc99360e7e4e5f1f5fae40685e03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31af57499f60159b1dcb8359cd347c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266e3c83bbb5416cb951f437a749a03665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a488301adab812629ab9155eb23235f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8fd7ba1b0aabe46a315a007d8d335667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d8b1f775e6f6634d48c78f96f7e61668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d25488fff51cdb5dfd273f3eeff5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78c0909eae1637c73740fd07fed33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f1be039e2eb047c68db2f7ed4572671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22358ece7943665f4bfdfc9a05ccfd30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733525f1a211dab4c80099903fb1f40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd7a5eaec6ecd6f9330fdff8bcc556674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16209bfcea6995b0170c40245bf75982675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04e49cedb311a5ea484af816de695b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519099c8c00d0d048a03c105ee473e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69471054eaf7f771d118904ab2f301df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8f301a30c72348d0efdd4bff50785679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8951ab4c8ce5b414256b55d33938c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea28a89cae8852f070aa1a868ce47c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b88c21c4b6e5a07a6e645d9b0ff03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21693dc51266e908a5eb660546af301683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c675f6aa47d5ac1a27cf607baff52a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee13bbe1e0325bdcca14a12b18d1b88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed43309a8d6c721d1c5fee8c991851686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aab5614414ad40220c5f9e0c5e5699687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f47f025227e3b2b46844eed3bac457688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5884c732a3cad0d272369b8db44fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c499fcdf2903c36e3f7dbaec710944690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fd03c66ea0c26f04d51653089e0d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46784745e9cc5c60e528109304e8074692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49907a0c4e3f1ed8eb28b2f6a8b7b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75210426f04c673415990107d835f30694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e0ef1df3f460113b737dadc90b8cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0170c9b78e859eae06721118f26dc72696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2396972ab8f0589883aad0142d4ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac8d9759883bd5d8812d934bd6c3ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f781f7281ddefdfff16e75f2210a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9d18b9ad29f5d450d1add2e2e0002700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac8c91e351b6c68912011e22028ab9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b157e5167f07eab80c01cd099b331ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7262eeac3da577a0ac07612cfe2068703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f54f0384463c82353c85a9b838dc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb2635cd66b192eb9ae6241bddb11e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca97689f75c99b2d7b9351df2741fbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a9af1804047a56ad80b167f6470a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7e9fa28c9bcba0898ad4741d7da20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bb0580c789bdd529dc9fef979d06a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f77c73efd827398815fa13e84233f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8b131b06a53c019562f349fa6afdc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9517a8d0b4676b5f835044aaac0db0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a92c7383e67f37281f5448e15b8e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25361db4e58dba5639f94871b5755f6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db746991347c8ea15a0616df8d050a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a7cca7d83cf857ff0ac322140bb02716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d7f9048af4ac5b0a605a318c3ef65717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e17345cf62ca6769d4a571ed4d80b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bef6a2e8f64b249f832046620a6b4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf186a8f45673cabf39fa1ddc65044e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615f5335e48ceaf7cb1884d892e5e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e608ff65e8d88471eae8dc90ebf7652722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1fb5c1e772349b7745e6a62ef1959723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886e6fa28f2f4f0ad0c412cfe38a232724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037cbd1702b7cabf7895ce69ff2da44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd68bcac8538be3a65302f56ad4dd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d064d6ed98d9b301d6667001b9f9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4cc595fafa181ce6a48adbd0ecefc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eb117650a6062d68e1031e2942a1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f71a26903349e80c3477aed6c45268730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59487fe0ced80e36a55aa5dd787f9591731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc85dcf6050c00e1e904ec389784291732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b9b2a223d1bbdc54eb93ee6b722a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258ddc893d4ae3a962d982695eeed7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6b6d5c334086f67e5d5badb6c1f75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fa36579247793c731eadc55226602736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e389674eb1f00e6b0f5e783eb21c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f1b0f3a2f6bb659fbbb9a8a4a1313738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fec8c93969cb2f9c75a9e37ebab954739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b29b5762a08434ce5902e7ebefd96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6179432ec81e0c0cdd7331c32205f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de933ee1541b59dbdd90920fd1a6a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b1afdf23a88189b30d0b544fdc73d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747121ab3ffaee9b072cfc30082cd15e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecda0e16534dc2a5dd7745bb65410e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a2984152c2865dbe0acf2324e9a20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b65a3c2565a37c7ada331bf0769ad8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e0c9fc568735569f32624749f218c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75250ffaac40b07b5e7d85fa63e1f69d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7934a725f699c47e573596a589ee8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4660bf9ea376ca7752f91a05b4232751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c2c11a063bfd4783f5c1e3d199ed5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b16e80d58c7153d560182c4548ff02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671735e85ac24c85ffd20a4efb316a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0f5457148f68fbc05f832d24bbc0e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f205e8cf681a262e25052a31fbd8240756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced6211df21923ee58ebdc863e86ab3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd4aa4faa386244fc448f61a1124ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3744226396647bac2abf316c7d8e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179533b653c9f675b336c5ff58b7cdad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddd6655748d0504fd8981e99b9ba912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a703179edd4420767d8d4a4a22cef333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617bf0db041c5b515c6dfe4056e8f714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c032a824610acc0911f15900600d9015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511d7b2f8559e99c5bcc0a4f124ed396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dd22e12d08bea86dcbf65bd5810387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a70d26a832d59ff517d4b615add3178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13be48d2ba83f17bc9b86ac821c3af39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e40125e5f7a04c05cad62437a7b57d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73c9f6e43eb04de4fbc0f0a8f8cc3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802202c62a310cb0c9a2f6c79523480a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048ef8800ae844dfd5471d4d3bbcb6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b3266a9363ae2b9f4e6c8d0870c0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f504d323a006e19e775806d80d51c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96299189ac3536a33b56cfbe41df8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c9ce2eada7c5d52be8fb1e90fdbc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7ef5e4839db4f1e6718fbf0a4c84018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f5c731b9084686eb2d028888aee5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c26633073a449c240b491ceb1699c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52177613d53faa734f2f7eb57611688621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54413acf96fcf918889facab786399d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a4455bfb10791a388f0455fcf656d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5774af322be53b13bd26bd6642b87524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777631667ef8fa87448813a558bc61ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f33d30b15483316f5e5b913c534e3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd15e9d6240998792f397659de2da2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8b903d8fe420d0a4d7564b7347a0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc8c086f6752831eb872ad1ad375bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5acae0fbe8ac37d9e225fbc3a3c9e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61e68b053d9bc38549aec2f879395131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96291abff690c6c74b97f6acd3a229a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009aefe1839b233780de22ea12ae1dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea712faf384b3c85d2117a1198fb4f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071500eb0765f2295ff03218c79724ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0dcd4b7bae7cf5680b92e727d11f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836c23e925b49587cf78d32c3b057fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bcec056589ec79619db646e36a2d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c47bbaa0739f5b03ee562dabe1f4de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6780ffc180a7d30d7fc9d0b6614950b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fdad4142f43f2e5b004c9c28f3cae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29027b0124904c207fb3c71b3d4ee75542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825efffbb40c2124436713df15f2ffc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960920df190b9b8e9c8ebcb13f399e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812fdad687e99bb8054b9816356d58845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17ab0fc369aee6e96668b16fff9bb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2a78d76b83519d859d0503b70508447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77556259b24fac9b10c8e213d22413548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce67c1631176a9f0b722e295666bfe849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c1a7187e8abebdd0c0cb81859328250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d44af2d7c54811dcde2778ac47ebd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075255b65fb4ac326b72c2b05528b71552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a9461e58a2114cd6b2a25788b0b3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1a4fd14fbab9c5c30fce7cf40664d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff9c3b2b3c3f6af104356c9ff19a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1b9c1402274189ccf039015af4a5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307716487f8ff747290793be57b118b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaf71fa83d46f4db8a11396f1f68e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eba7f16459e9245d316e51eb8896e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a84c96f570f7f0f15e833f48fcbe360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e1fd69e282331258ae31a51f3d10e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec24739d92b1cb709a8c2bea5291aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c72c3aea3e2c9ff04eab6b3b6e2cef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ef45c728e08855e366c3cfc1a288664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd96f7796dbf0ce08e663e944978f7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e5202e41dfde78a366618482d52e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40e13cff6c9dc235eea651d5387a0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486addb4f0e172e32c7884682df9e8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc7dd7f6f33763d4e3cf413aeac24269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419aaac657020f4457f81e8dcae0fb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c0d40f2e4ca30d121fbdba328a70871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0a5879c43212dee76117e941476b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db848ceba0b58af59486323d6933b67573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2724a2cbd766fa1798e8bbe3d4f47274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f503e416eb01d76fe476c37e1e7f8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d62c823e744c931ca4e3e6a8960b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc64f2b66573cce02758b0c317b449e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0622481a4eba96bc64f76038c7ed07c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704806ab977e087e59cd0904201bb9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3773d2d3269b8c44a46c9aea41bedf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3e5a59d48cd5090b027cb30dc64c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594f33e595428bda59f9cecb48f171b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da552e2c3763d66f26babe6791ef4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff332a0afef036a17ab1930fb97ac384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f104a6f40249e5a87fbaa4117c7b3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad3d3564326eecad2a94f8b130d92b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddf2be448d9e917ca4e245ab19bb5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8c2a764f9b2ef99647a691cb4991288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbb79df132e2733cf389cdccd036db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d44b3dd118b75471289c1352d6a6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daf0bcf2fa7116f6e15c30ba5d6ac191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24ca7ef717af87391a6b9235bfdec092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3ff907c206421227cbb8c816a7b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b69d0bff673c280bc4938ebf0e86ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f53c10a5bf74ada84d988adf42c3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c965043923403cedacea8c7762b5a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f32e4c21c3da29ba6392143791c2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487752da06a63c77afa287bc834daaa298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730e5d607bf01911004bd0205920a8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acb4374c4c88d84dfc6f4650310b13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfa78ae70f2aa97abff344364bcdc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506d134e80111ffb27138b427d45f36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ddc79567d08a15ddcf2ecb546b5f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff0991c015537d501c67ac9c086a65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47874fa014f9f4a68663ffe931ebc934105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57d235efe07db8dd2903672ac2ce95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c309d3a384a5038c7c7578376f10ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e9d23f8ae635b8040df9cce63d78a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d831c2efe6c650b5de9f0c9797b8e87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dfbec7c8dc9f11ce4ac067cdaebf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac43ee80705c5bb8b20280e361479c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c7db72fb0deef668f56380bbddc65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae6ff988ed80f869294934be349c4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63398af3f9998483f4437150cb2b566114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0f9505d63d8fc26e7a6202a404188115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cce81c3cf2611e8023250ce1e902a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76242387775651e6ed9ccc0386ac31a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7202b4cc8af49bf9b594a402c8033118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153aade69dfb426d43b6dfb5ba3d447119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b03200edb92805ff8d8a25ec7124e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145edbed87854a7e3c1b219c72ecb59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3867ee58b87934be17dfef2a93a4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ecf41f80d556b563a0c03a41b1c12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fb939cb14eb7054d895cf74a00729124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af7ed83f447dee0ea229f5856a267c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962760e5d1aa1525b952f53bdeddcc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5a1d252854e988f3da11595c60d04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0c4a03992f2c72c68c3f8b544ce14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b4fbff473755e59d76807046e9d62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927befffdad766451a7d49443449982f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338deff59599aa1927f47905cc064e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8f3d38718ed8a070fd97adaab4108132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81228203d809fa6af2f91148b549b063133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16c9f08164ebbde0cd607e78e94395134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895093f5d3820dc0bf38fd43bd2ae61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b934c4f75421834c85fbd0ba3f37f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a849d42106f8d29118590226404aad6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06275768b6df0cb7a68d2c7ae1145c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e70d9d1c93f5ad313344dafaf3ba4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f46f181133bb09b3f88c15b78eb3fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71753f193448d7a81a70a3f1bf39807141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676792cd43d9ca5f1a8fa0a7de0275d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecaa4542a47f7a2f41cf3565e166dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295712689518b6ee1fd9a3e6d87cd3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3be15a358bf41991c5fd46beafbe86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a51a413b5d9f2a27f4179bc7998cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071d13e5bddcfe596cb922a692e328a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d187cf313325c179470e2a5e370e56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c309b8daf228a9414c231305589d19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb7770a947958c9e8207fa32ae6cbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfca40b4a3338e79c9d510950902c0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae1d96abb96d92cc6848bbfcdee49e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25985e27cdaf5697f428f11f6063ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67632e609dbdedaa9f2976e3579ad014154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a36277f7f1aec5c9503f7c15e7ddd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eefcfc289427d0555a83226eaaf27c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba220797826a30709b893d8671aa7bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba406d04be6c1b70e9a3e23e00e5816b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f476e3d8887652a2d4608612b8b302e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d23aac415216dbad19d744ea8668b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c57478f8d87d42ab1b4cadbbffaf8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b32462b90271f8866acebd88646d92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41776fc3f5f5908c9563867d13d239e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b189981d607b5701e6970259e9b4ac3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3657d405966a5cd246948876614062165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc790a891c8de9cda2b177bc78ce0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f290cee1efdfa255d811477e3305e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724067cd1fcd30bd8077df928cf1db8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4091d1e618d9a04cb1f5a8fce127f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a37dd36dc31dc915786ead116c5f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d87bae6cac728b45579e0118fbdacf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28428569da22d5dd926d2edf9d8012172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc14164964cbd3a7ba4cc3862fb99ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eb0e276c9bb9fea88a3bc45c8c802174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec16d7a9db79d0601d42a9e035b1e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1083fd690aa6e7e3337269e6be8133176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faddcfcd12c8e6121d787255efd908d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9c97d3f9800cb03ff13133779abdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a62cdd843886411d038045f9db27e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c84860f2b30c94ac43b91547f1a68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578df20e16172aac239606289b780a5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b768acd4d02beb1d0bdab0cf1208fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c12289baf5e907fa31426c8fdc358183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb632c1ad056727b441f177fee7f859184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e1aba99eccd3660481924f26bb230185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c1f35d86b0c09d14215f779938f4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e55da42f307a469cf340d06ecea17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df45ad1758ebf51657b1de7832193df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f8d2d6c55905feaac97632d94bf73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303656dd28ea6ccb8994fc567a6550b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a35129fd2b2690b8a38aff2dad8cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20f2406f7f7951b853d511fb995ade192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b904f7d3b58a6448a8fef4c38d23a7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70796882bebd47fe871864c224bb24ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b630daf932a111052e998605ca6e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b6e2319e13754f420c9e6355d5b25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0a4f1f04a6189f720e0c0db320551197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e7e37ead3274012bece86a10b25c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910333150ed0c516c878d6ad5c3d175199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf175ae7de8038ec69f9d7dca983ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7f3d68f60607ca7caa8b69637c64f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd791483f5ab43c4118dfe662b6360202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c55e4d2573cbb14758cbbb5a5a4393203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c147bf0c2facb364f25caa5ba3e81b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4ffd233487bb805bb71fb911b9afe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37d864e55d3651f2d0ccee1d8af1df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe958ceb7de15c50ca3d9148b50cab8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a3596d48b53d44b441d2eb6db1fa4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c28a61b857dd2c13b7762b82d026f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1008d5ee1c784f78caf65ff5b388e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78903784fdd2b0a1c12617ea15166ef4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9a8514272978fcc4ba016112e0a9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9c05728fdb5d9d9170babefdacaed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b671ce301cc6c4964a33157a870453d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6345f7f64a8985b1736a846d3a93a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5181523a6ad4552cfbf3fe527e78db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951233eba07467476da15979aa712d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837f8a236039319606b597416a6f1d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7f5011804de65588958e1018f82c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584ffbb1886780cf08255b8705cf765220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce50b901583758671c182dae4d2588221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d7eb0bb07bb1deb080f37ed832cab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52680976434e1a15783392541a86e0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfe6502ff441bb0484f22ac578b535224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b152927716fe345ace4af7060e4dbc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeaee469f06bea5f4274c870be828a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b148e523d96dcbdb63f5a85c4f3b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2d0ee154e0bc902458acb02f78d15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f5f22c20857b7cfdebdf782264409229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4366a12df966eea0e82cfc0ae50a0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aeb74abd59a6d2ed86e7b41c956fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a319f9fd943dc6b777735532f980ab5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e359b32dda23b715ed32eeb976a7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb26089b8660efcd28abbd425c06ca8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ef4abeb7f50798309025dca79bbc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235713696c21c730f440e4b76f8300c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c741c5834795a87099c26ea7366a91a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767769c43eb32e407f75f7ad86be02ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2ac07fbf35a016caed8779a632a3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f147a0bb72b028a70d3debe9ff56b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b5d6c74cf449d8485bdaeca78e27e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2be4a874e1d3f1131bec85a8b38a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a348b70128a4949b212fb96cb1020243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fef369d46285fc1a1e36cb4d9ec4a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb7be5396c3f5fa705f8d0ee78a04d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20cabbba439673e9de2b01059a4eec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1d10dc08ecc4c0220486fe33b9268247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821386026b821aeec00924c837646e3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fd845bd4ea0cd4f8f5ea9e9776cc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7dd7b7d9b59c8c8d56843fd04448f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d081066611697128ae72c88d174a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9668578f912b0540ade214738f3f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15e529e35b6348f4c0404e0702fdc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6943f649ef90dd5823ef92518e9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3b86f7f828a5184ad3883cb12628e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8f429075884287e59f8e4a3efb259256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8640b5a79e00f2fb55c2053e09ff48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45dca23d20e9082cf61fd7ca875966258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbd61b952c11d88e4518272e484675259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af691f932f88c73a9fb5b8d8752bdb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9baa500a1faa9ee7c3cd0685fcc743261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844e288f49a08d0a94800dead7c6231262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065c2c6e70b261c527e00b781fc4c62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f36598c422eafd0b0026630072bf70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51315ca0a307947b2b3cec1850be27e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279b446534fa0f0868cf7bf3c172046266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bfa777a7eb35434aaebcb5f627b15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219820a0707221700dab736a71cc9a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7e6168ebe562bd30e7a2b0d50297a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a0a622c1bd894ee6614d1de5d3368270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d41b6e7a59312f9e473df58dfaa85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83c745c48f4257c1c77583d49f6252272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9afd7b61a02f44495922525fa78ce2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c127b79a471bb75847a4bc0ce7dc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc03ce1d506780aec2eadc533f3a6ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85539e05e85b77c904be927cd14e585d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c1807043c954472ac2ba126ec99db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04737d2b6d455247f13e7b97a3007d13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8fad73482d58a9582065f4ead3763279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ddebefbe729df4a5399ef7243b2c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2af01fa56d7226265793456ec3dab8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b845ed0849066e773f0cf8a33a9bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff372fa56cf9443fdc4300005cc472283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbd8c8369a431cae152cfae43e418b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6dddc2d71370c8efea51d23581847285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849788cd6f8d96003b0fd5b706613129286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0c5bb7667563d1cba6cdfaff41c45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885c089244ae1af12c244c1905df6ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951faddec10dbf8609f1e6c6f4df3b5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208f13beb0e69612821ae2ecafd537b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01d845a6b0e9870dbd8d96fffcc92f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3372ef09dbf8ba6f832f44eb4d181f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6a356c1db26d690785c16f616606d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea07bacf0ee2d33d7af86bd6532c77d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85645f00b17ebcb71c86bcd687252dca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffed31fca161b61aed8a2b50d540d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234ecc0434ff591db2e04319c4aeb95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033fe74e6128f5855b90de4cdc11652298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6884f35d1cc7d0b3024a87622d6ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d057fbfe1266c97effa8a75f08868c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7ae6a6189824d36087cb8866da8ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83d23567c91a0931959f6218e69e32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bd15d124e42ec72b1401c19e052bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ce5da2471fe7e6b198acceb32cffd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ee7dc34405dc9617bda8e98559b8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bb8be51d38b746735ab59e9c5976c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816d6c606ac19fdbc9a5c4386b96293307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab371b6f450b7504137febdc19df6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4803a8998ff9e33d0d91fb5fdd6858309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64469b161abf1da40056f0835583d78d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c2b26a255480ae7ed6d25b8327849311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25ab64ccfad6c71ef6c47344662e96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b44e966c09f42a3ef899d1f2c783a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e939cc1c49d844d6cbb26e70b1c3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcb97c3ed6c4944f24e009f2f4ceb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e182c17e8778d8e1c3c2e272da497316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac4a495cafdb7d96b08e64be347527317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45af7121459895015d11fab49c3ad48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6028c52979cf8fb21a65aaa85c6be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd1bd4b7187e98f27b38df914af989320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec37d5e2fbec9b51649828bb21b65b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678d8e4a56b60440746f9b5b1d5e929322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5506c0be27102733fb2d8551fda4ede323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5278e5e6c207465a6ef1660ce8ae2da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c747d2cfad9f513daf72b3659b17d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066c9c570582e7bf81935632dcf3a0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322da6977d426a2c07845cffb9445438327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da4a965b26cda289f5080301e7d17a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e5725dffddd0a5f4f5eaec98c46ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec45f08c1659deac65337ec482fcd2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b962a29d646d25d1402ba28d7284a5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f642ff11e34a0fd335bd7b384cb64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f715557ec48251e0ca5030ecef4fca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e392df868f558550c213d0c4f30da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c570ca6c51b600ea2995cea64b3de76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1401a5b40df3e0cfd3361d787ce79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0fe75529c7f141e7a11e901a96b86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5681b500cb54aeaed28b93f3748d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee25f682100f97682d01f623311f9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2af2a68b74933b4642a7bed6c044d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b118cb53602dc41fd536efe8240ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc230ca05308898ae7b5f6720363b207342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84756ca62dc345247180b7234b95f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516f1d9dee8232d2b41341ac3a678eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24cbb44797297c9e617ede274d3413345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172dd42bb2ac7d9931de8a09e4bc35a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bb14b9657b1b663fbe42d92d78820347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f3e822e72f04f58a57de7247a8b77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de2773d112796eab11e84717c297e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5d3bbc9bb9aaa833ee4e9e0e2ef2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5defd3b624ebf9aef6b72d237a0e2f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74f273faebf8ad18d229fb01592de1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695039e9b5d4c8edf211b3627b6a2bd4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804c15146a2e246681925928f60dfe2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9f1e369666f33c4a55a004f755922355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b98989550abf278b0f8fd49a56028356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea581e355a3d21583bfd461547b216357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59397d51c52648bc59531edc9aa991be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead0570d8ddcd41d0e46e515989d836359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4093444156457ebaa18daca6d4a39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8598ec8058ab98f91ad0ad83f074b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c88ed88a129ce4213638aa35e70f6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b45da1c6e457d10d3ec1d31e74e0dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38581b25c599a790aa0ba102605d4b5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595431e9297e2b3493b994f043612e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8afdaf91fb5cc7643759b8dc65b377366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795d91d5b9a3fa44641302b0c8e2f72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027408ed0a77b14ff4a7c4339cfdb211368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626799178f1014a181d20116f75ac42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f311f78b6668dde4b6bfd284e5288b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c1eb61c9ba31cf6d4371f6bb76a8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440e28866a75d832eedfeb2b0b1fb4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdecc074087687001b718e5d39a2607373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8935b4149bd9d84d6a4135e2731f7be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed83403b0ce8595aef2b4ce132b7390375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81badce199e6ae7435b757b9804ebf08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35793dd4e2e922c04645562d900183377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b23c2ae6347f977150c5ee456373d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3c7a48718c53531d04ae807872016379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669582a9d76ca5a083317e009c725c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a577ebac04d8af9e24d07c79630287d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce5dace6fb5bc01ccb7d57b4700325382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbb8824cacbe5762c18b4bb2492de3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913d5c00c5ca658eb9d924e7287b455384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0b69bb42903f68d7784b469443bff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e73476b041058153a3ead135ca03ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847840eb14425fbdfe214bed3ede47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82193f20d8a06cb6c1d0bf872fecb0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff11b20b38f50f0b20511fc99cf7d4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c0f7d8194678e38ae18254b648647390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19229a7810a9a31a13f2da7368c4f89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa959aadfa0dcd971e97632dd38209392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abf69f710a6da3433b8de53ad2f960393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf69f2ead21716a4603cd8bcc881d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a871a0a68dabe57ef0fce4c089a8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066ac846304569ca360dc06836d0f23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddadcc21fb0086f3fc7c64441f84b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452558fd43d16e41949e6fb0fabdf23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade5ebd60df93d043b84efdf79f0bb5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46bb45845270cc276879f736721801400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9760709f93740bbb7926deb1b6987e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766f5213f6e66033bcf97a50146e216402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de113738fedd04c9d31ea7763354ff03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1542a2472ccc9b56060a17dda7bc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed8eb99951338fca4968bd48a786a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a74b2ceacc1cef98f58a31acd5573406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5d0a67ab4ef83f7489dd634a619bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74126bf62b64ca548cab691df9152a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db7b9959a7ab8af6d8019cbbe259f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7912f6b03df5446b74f410cc24c39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bb3ed595afa58676ae52d52932b34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cd553ff38ca91f92e70905b067a0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a87f89b83721262c031d813312c7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fbc1bb323e6277c9d8060d63b3de8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5de1d9b51faefb0fc72c83bae4f23a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835e56c45ea036ac545919b0d80a77b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23683bb35f8f506d8f87c6c223edcdd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ea37af3bd7e2be9bd1d1037c2a6d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44912262b3eacc656f3c8e7a2bbd2ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e97e8794a81724cea6a3cb8bdc1d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d0bb244f8036768410b0b27bc400b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ca0564168c5ef6d50bcddddafffad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578a2f10db909dfa116ccde4ab38f3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24be7f6f08c1b5c25ce845acd84ecdc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded700a58f527517c438683987c6219425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbec0514ee62728ab8f9c732b8c86a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7150c4c101a157bdeddab4fcc6e6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d2fcff2c6a425d71f62274f500dd3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceeea17cb7f8e32bd7e0ff1a35ea9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c44f77c91d58ce861b5634e0a1ea5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d3f923bd3580fa04769b41878c930431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3918cd5c151d39e3b227fe639c56a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b280ff49015f99f9746e206aa6f4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd40834d6b652e5718b0bdaa75a6994434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080dae62867f2101bdeb72eb59bd30b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7df65a7682cb96fc5f3def7b2973a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2916c45a8543e1fb39efb87df320d43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5499aa072d26fda449fb9d4927b850438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b74297b3396752b87375621907c9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa4f1f2892dcc6903592a1ade7214c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808287d04946114d22ad7a7e9b639d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c00267b987c9294a45257e68b67af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd2bcd91e1c1b3f53581d0fa54c613443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39069c8b99ab43c66337ec05dcad42c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d205ebbedae0176f1c1fd68a33be0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b905abbfc8455012151429ae514dc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f883fbdeb617061d9e973e18d379e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec51c4512b0a80c308655f8e13904448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5381a96881ad97e57cdbb9527554df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010703155fc6173ae8e730dd1d5a3fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b33fb0be15df287fdcbb2ed286f21b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bf317d39aaf6b551588384edf4a70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501020ec0ec84589574c1fd61d9af982453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c9d8e34302013d4bcd21e9377124c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694021acf38403bb73f008c838a675d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fda22a7f4c6ef6cd1152f0331a83e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49a634aa889790874775a134fc1fa9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361362c98766858ba8fb1348addb729d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dafc6c4fd16186d9df959e343f5589459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f690e1ac6ea5dd06c3c053756edba0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743929fd496fbc03d82ddce5a3ef023461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6aafcffb03f220af865b762238fe3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1221ffb578ecaab9015f2a4efe1e6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ac41741dee23a6d2061fed389f865464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c571cabcedec75b528ba98a166c8bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a98abec6ac447ed70aa57ad08721b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b9ff244a7361b33f2325223e91291467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ef4b3e0a8de30dbc3d45babc4fc6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c19b4b337afb6a58212fee0b238dc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2df5456c8cec4d82a5715c2d44be7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fc7c8c5466cd3d9c892571e51edff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de17defd592c67d5f501edb0a9b522472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf53dac935d996199a3e4b5bc759c42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c46a807ce2924a52e7ff00d7dc52c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4484ae67d32611dd407cb2c1b8c448475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf07d58ccbe1a085d4b6dab1d52182e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d489ddd17f400326f3f7779dc8a07c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a08dca4836e45443a7dc999b6898478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0baedff571e3ed87d9732e745f295c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c54e1c2a2721efabfb9a48e16080a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fca497d63dc5b0bce8280cf65a6b2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4548d77e53da4d436dd816c5d689830482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f200927c95785dea8d6af8f00e482a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6aadfda119720e1599d941d3cfd84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862fec89d7fba5b4c0655310fd651dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d046cd449093699a6dc49872d311f1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd890897fe221703d1676aa7241ef2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce83f370cc0c54eebd1ab6f8ba6c76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8e276c57d1ca4b85682a23019d5d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06c8a4a692221a6dbcf45a277a3995490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e8b730149dd4df651d35f41002357491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2ba396c81b75b622f4a920631af66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa7e409c19eaad2b2d15d1262845c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c996da54c23d2d890ca49f0c917d59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f51c26531a65bf36a538c8f56ad97a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d63be26427cd478a4bfdf41932858d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b14d8f807027b905307632534bae6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0da0285710c4a70a99667f5463ffb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2d7a9d4f3f839471c23aa0e4314ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a219a1cf84d37a114626693431c9a46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7698195e1551bd52c878be534769474501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504be30fa73455cece0da0845c0688c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8923d925ab2b298452d72ac2cf79a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27766d0fb58f07d8dcd96f74d7bbc52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e27a02700b24517281ac00b4f87ae8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529c5ed4c868d4ef8029077fef059c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878ea709125056037394fc0e8f224ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6782b24a0ab3ee86173d98b4b8169d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98eb7f20528e0f189143adb1b43cfb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ee8a5ca8de37c5677f1bf59b4e1eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a34ef0ba7308883df0c7ca348445c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17429f93f6333fcec312f811699293f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31719e2df50ac751a970736c0af7664f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0bc62786b8d2d11c88ee108979a03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8285c3627bb8a01b0f8040bf0dcaa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdaeee751e9995b6b53758a1fd371c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c94f8085a5502479b9f43b0699e7ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf80277b9e8398fc9e1978227d6d18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5766a3efabb222b1e95cfaadd5d26de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32393acadeb31c7c0a8c56a1abd6d3db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d9b182f21f828784fbeae9dd56f42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884afc25881abce95b88e21ff226375522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0949e6d7ec2ec776769ce712c6eaa80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65267726586a45ad1ea53d19c37a7406524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891e80a132cc2ceef9e9aef00275a75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aece869956a6b2b6fef9464c2e71fc8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fcb36fefe61243e9b84175d71888b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7c51f30ee6100110db9b800019ec9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3116dbf747aaed0499de0146168ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef5774f2cc344f0151be1c1392138b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a9f35d8fa5df9f777494d05ecb62f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dc593ed998cb80810f540918b342b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892295d8bbe01eeb363b208a6f75a15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3332653a9533c418172cec109ee586534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae792456aff388b00d4b1d0f81b12ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6804975e7cb6cfe450e8c0db256202536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77e731020608ce5ec948c54ede8faf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8406ae7dcea71905d0c0c3c662170dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f73c79506753cf0722af75a22064f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b3470d47d908e41546d9b1d4ebc52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96b895d9292b3e7832f763398b00c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6900fb25333067f9c46403ba484152a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6834f3734ff35d42d3503b3fc67895a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c35e7a90e7f42afb2aec01765c1a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd0920fae1a73e5e72fb06d7dc1285545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c96a75fe96645c4bc5ba463afe3dd7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8888396c2c6a5be19dd52323bcfa9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280068a53d86beb2ccf9e7fa9cc00dc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06b212883832122e230a530cdd512c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fee77ea673a21ed8c6879a068f733550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd487baed81e30ceca4faaf49df665cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13454605d242f2a870836bfd5f1d26b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bb3dbd288dbea7dd96bf2e9220864553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdee8169f013a5b4ed5e8811378ae9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11f5ef0bed210ecbc696c98b8227ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef311582dfdb6c4d628cb5befa1e131556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063b2cecd8681adeb99c34039a05634557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704018840fadf7b834b881b6ef51aa05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efcbebe3b052eb602c67cfb182d83b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11dcfd19e1ec11de960cfb330c200b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b95c2984fdaa9806fa57912b7a037561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34327f27fe086bf3e58230cec013c47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9019109c64a300f8df580ac0464ace563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916850bf871be5f86573274938ce9b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268c7f68a13c1e323d878c86c8be8da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b914730c41a80467a5b2e6b2acf9a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416a20d0a7993ca5a8c9d112f354a8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ebb86bfd56f9e644e89ec57890611568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26b96325ba5bef48e637543a90c964569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6144901158b4e30c5b1d31cb4f7ffa1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3993a7a16b4e18ec1192c2a1f39a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7266b307bc9a5314a8f90ea058e9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249909382c26a7246ed89913699bfdf6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c69f0fa8131a1aaab53803492c558574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57521cc4c3163a10c48965da157eabf4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0810576e47b00e9a7d72864af3f63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49cc20b61da28996188445bdf5e95f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf11d94d286746ff4a3837162a95bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9509d7c704df704e9fe2c5116b256579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bf3cea0c24d3fb8699ca96f85362b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ae540ad9f15f2ed5c5ad85766395581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590df93291910586afe1a0ba029a47dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23df7ce95b973c7302d7a68cf5f55eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5432123851f67a9a879cabe7d84a66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9278090cd4c36bd0e7c2d488726def585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbc08d64bcd0e17b6e51a999efcbc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484c3752d3a17cf756fab25b8970549587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40344b38685dbf325b0e7afa28fe708588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c6b8ee30addb2bee64d350342cb23589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286efaaade6a98117f24dd7692726be7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0bcda2bfe131a1b63f14d0d076ffa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37fd0436dc181c72d63671577fdba3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fcc457676821888d72ce922f898b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039f77ada03439fcde5da10a1e750b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bd36cc5d4e1e71bb2192f4ad789ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff0ef651cae8fa1553906b3a289728596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39e92055ac54ea90abc8f1e386b5d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670a0f6f177109a96cb231beb4ac305598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3752ee56f741663314854d7f11af0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada0c0b5bd436a42bdc40a093f56f57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a247a1ecfea8deae174bb76ff65f51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea821d72562216ec98a2ec9afe4785602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13971692395dbc89cb38bd92dc5341b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3efa2057c01bff6dc99efc201a3c30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ff14b7cd63f30b5a2316dca0f1c7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043512cc58496f4c6b3e3b7496afcd9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2bc664b05834f59340c713bd2707b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d5791060f8f6c73907810b9af6f26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f385f87205f1672be0b9206ce197a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649cb37e26e028c99ac1af9d35162e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d82bb1c8a5453990408eaaeb5e3ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3482a776407497917fbede528f524e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb589248886762af39bc2c2eec296f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acd519acb5ea50e0eb30f95e010a85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f39c6e1cf62fb375e459822badd78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2bcf9c736b9264af6acf12dea436a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00131642060ce5209c8af0a292ce03a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfee4292284ef0821ab701625645c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b99027792d354bc38555cbb8c01426619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb125a11e0417e708363c57d47f5281f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f522c2b757665de5cffeb42c02309621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5be84b8e1c820ad5384f18f1837fc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fe3e637bbfe774aa068a8e3956327623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40dcf7ce8fe316cb38f6919a7be3f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba3abb57a92474ac9b86bfade3ba7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848af59ee988e0c57911ea176cc59ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ed826b6eebd9aa8034c5e5ce2ef8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015a416f69ffd007c28c9ad5b6b544b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ee27ece6212a28b431718cab095e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb3821dcdf53c1ef25bdddc84e66d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aab8838ceae66ab9f378b07ae1aa1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df7d63984fbe95cb6c0de3b7fe78e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29164ebc2435fd68c60a5594a0a65d88633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269bd72ff7f4f2e3e59b4b683a656f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06c188514db9233d66d03781a78db3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12a21bbbe50a1534c9bab31ef90806636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe48658d1d034bbd48a39ed92b9e901637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b32de366a54f638504acf59475dcc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db4f5e6816b3ae8c014a9f0939562d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec0da71b5e4deb7f46ba62338c60ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa3238b6d551655871b54a83623892641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea844466deb35dbb61b3d63f898db07b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d09d9731877e016ceb9bee072ac16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c7405d31a3b7360dba8e0e32efbed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf80d781c6711a2b2efb7536c38f20e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728e34af574d06655dedd2f59bc0b02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e204783a488a91f43eb23fa029f2cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2122c189fb7ef6acb20ac0367b18a40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880b19f70e1dee496e3a5d3277a8e49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73654ba676db6c7f277b66969995cb5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a5dcba43fa29ce0ced16d42905833651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20624afb9a6502564d9a4e8689ea247f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23258b924683ba2cb66e386c88babede653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027f2f4a5a997c3a9014551e4c68fad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04c4ef226522d977571a05b8f94dde655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023534d9e3253cc00bcdecf19ea2476656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae0f2c96dd7f48b8261fdc3f401281657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed25ff6cd4b9a7b3019867a37f4d92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fdb509a39282de954960d7980abbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497e5a3d0b344d4c960536184fb806f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99611ff6f4dd3e1e9b09289150a5f0e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702efa0d57518e90c7b8c09b6295dc47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9f6a62b1f7ca445df6fe13b593282663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05736ee3088ceb07b766a3b4d6c680e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd30bb0d1c0a58de4cc36c06bdb2cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777496fefb586e082e486d9f6dfc5c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3ae2b474361d3eada9e71191081a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92308a893e6a85ec7648067d8f0663fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ff2ae1433812d5a061a6c5a1620ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb45e7c3569ecef9f5d570516d338c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6671de5b089c840814434edbb685762671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef126e9e28ee5c43b0bf7c2d785e8ba0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2abcd0114d995ffb0a321cb669542673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a69c583ffc7e32b3b08ae06b2d80f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60503c50505dfa2f3f5e5aaa29b513db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05cf18b42c922483e1be8b780eede6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891d02ab0dd295ef4a6b983c020b980677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe654f16f798fdce5c0d41b1cc4bea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db48daa1b2e47928d0ad0b7cf7c733679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73905fb1ca5248c157e7e0dbcdb4662680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022aa33e41958a03bed79290993e6d0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af690fc2f909490fa08ed0832ebfed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b794bc49f5449239676e8b14088a30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080548537a6d326d18210beaf91c5830684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a14a7e6126b935f00d63b74853d23f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7263d642a9c4e7c37fbffc3388577686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99209d73543ca872a719a196d19012b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731391a8bd9bab80dc2a83e00ff523b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4123b8c540bc682efd379872f2376b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dfdd5b50ddaa8eee37103a714a96e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a06ec580aab868bf4e4d3599fcd13b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b2bfa22d3bd70f7b3157461e54cfc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b335ca5a0bca3789eb3baa0ebe19236693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d84406023a45e9b13d826cd1d15d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c17f5fe6b53f2bd525b809013b95a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ee0354bfd7c093dae65fb48d30f8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc62dbb20776c021d24765c686f2fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1387dcf16f2b1bbb002bafe435053698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944077ae1d338be811ca2603dd7dfd2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b55d04c6b7f4dae1ca7c5c48881a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41a110444ef9e09c96370ca35fc004701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b288e6046870621691bca23dccba6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f924fb179748c8604cf51bfb5cdfd0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b77117673bde4e2e032528187caf55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116c7d71103ab3119681e36db6a1f00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e69e5916b19edc6535fcd2923eb69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a1abd2a9df2611cc2450d0d9545d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fdc8e8a11b0322e07b47129387435708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2ed215d09350985f6c0646f09697e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d653678c19fd391b9f5d3bbe91ae3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8561640ea5fce2b37143c0a4e287fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d4cbb48fd9ee5620d3445fdbb12fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b380f39a86b0de9858b1354b7bcb4c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef7a9de629598eae5558d1981253f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20020a46b212fc4b1b9ac771e28c5541715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d4dd25c8c3af7ec5cfca6aa1210e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11ba0150f8169492e8a0dd25fecf53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dbf630a0ac8aa1d2a1982e3aef78c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ca966537c8292599c55b0e711a7a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24110de0a2d2a7621cd31c4066f5f99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92862bf01f95e134e49426d7b30790e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bb6b582b4a72ea84888227cdc7d25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72596b911958388f08e3eda9b053a180723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583a061e93b608a56e6b69b5cfefb2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e361b96a95257b9e1b224a96715c134725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1108deccec89452af02f62ed6024599726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f8137649d37382286b9aeab57fcb0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90601b76798016cb463a3824ec1f0366728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d65b2cea3a6d441ba89c13e7d48d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc3bc3880990a7f59f82229ae9a4b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48704b86e240a1dd8e262d8f39eff89f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ff56470bf126e1db49df9978ae18f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f497d4bfdc3c441a8e73e9ee4adf90733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbc2ca97dad72c411bee5ae4146f87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c64b6d1a08168f36331660ff949b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916278dff8ac5b3001b42531072370a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300696c06a82a8a4af6d9384a1bc89b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0ca3aad6822a5f3d3cc51e054185b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404cb0de07c91763bd289342e8da00d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2e36ec56346806320c05c682b4a93740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6e54458df95e07e86afbde80d158d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27804ce74774b52cbb0d6f36a5333f3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dad92ce26a75f5c1b41c631ee8c48c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9ed63e4138980bdce77c578bbbcf7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0261c729bef903a1f1578c4c55657745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33540dd81e8b470523013f72904f260b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd22a271d9b3b84f21a82af69c7de9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac44919f2d65213f327b89448ce732748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170891ee0e76f8ffe35f7ac484f204d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d1cee2dc08e09dfec7ca9c6529f0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa558d86a089609638341a320e0efce7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810e69487b1ad683cd624d90748764d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dccc141f2f11d0e7cca320ab1e137753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1b9c56914b5dc0952fb9267ff3796754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef4f072aa28f7f7b72d5fcfa53f01d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33659e1a6ab465d37426971c192be1b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc002dca05af1ba900727e56a50666d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706586d00932a0da09dd9d78a0e695e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b06f3095ce9ba64af496f776b37118759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>