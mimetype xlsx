--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437d5a00aebf53b097134c30f419cd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d202206a814ec11c566c926cea8ea4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcde36384f11a6ed29e47c3445bb0d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbbe759c9f48ef3baa8c1fea01cae84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40360dfb5df128876c8ba2cad1c902bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b951fff7114e6713802d4435a97e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249c4fe94a701c99d4a5cc6ced0eea57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f91fb95e29d458a8b5ee8f93709c988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea2e7b838efb2733556e0700dffdf79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd735b834a34065b6669e1907c764d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea27879f95b32f5cf41e3e841ce17311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718f83e14179095c0da909235efa9ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fccee9970fd9de0c1f291db6d40e0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4e749b9f54d62cb9646d620bb3b1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af8302d4a155fc32c9a8d65cc20c2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfc1014aab978aae633d82dcf6ce1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe58f26fd3a5d7aeaa9ff88692c3eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4582a92ce1995742ea947879389fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1aa84dbc2cab300d619312c3d55bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eefc09ccee5accb59cbf47756d74fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8378f918974a75a0f856a0778d32721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa95a366fae8503945a9942ab0d92fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f4b645f0baef649d7330e616b09e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73ff4ed18fb78077fd9f65733db52724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394abd1cc21e489715032c0aa201d5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898a281fd8b5ef1d979162d6e9ef44226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461b31d40acca6faa9f970cca6aeab227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb66a140510c2b53d6be8fd96f4efe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fdd3b46048f1044113b0a9430f30a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578610caa2e5067317fec1dfd78504c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eea965312effcdf442c2f28b3b53a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42ca1d67491f0d8423cc23520dd6ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733048f41367e5592626fbd7dc2399733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a020b3ab8444c089ad86ba411a8abd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58206cf008f3c79ce428f6deb5a554535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995eade4f19652f55ba357f8612939d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cac5b5d4f7a2766deb183ce410cd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e72c116796f0794b9984a0d519ed338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a231dc062cd1155e512d0451b672da239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe64608951f5652995e12289222b4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843fa0e6b300ddfac66f64c78d003a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c23a2463aa3ef73204813967c1af1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c68decb36d72450f1e1f4e7a4eecbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de0294da511e4eac52037f2da1c7a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208f9a389cf29fa580545f18a5be06745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607f3a80dadcb5475fafb6aea22158746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b58fbe31cfb00391ab4a1707f26a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699d0feebeb45ac16d3820072b225e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300b54c30d50377e08db9eec8ac220749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512e3b3224f513115c5f978c703592d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1de8a376de8ea5e50b1f1be82c47451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba7f3936c71ca42c8be13f66dcea6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba807fdd99b56cd967618badbd80a4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b528ec1a562f11785346a421ab34c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff0766ad1d4b4bbeebe01b0bc858f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a8d3ac2852fad6cd6979d222c63a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61fb094f0a051d34a022d17fc39bd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff082b87a869e2d795eff9bc5fa0df5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66628c0d8808fb87ea80b0f9c534bc7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbc5f7f7ee91f66302015edc12744e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689aa83bda3da2d2f8e2af678fd6f6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cf4cb909e84f148f97f60dec663fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fe80dbdf44d991351584c7735ffb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3b02138b4564d1665994569a3c83664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03ee138b7395a9fc340d14a24a3b1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddde137455f0b0137f87e4debb406a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d178a6aee90dd1a5fca74b04f902867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87ca839299b82a680c34dcdf91b57b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406686e844d37b274b92bc1901e2259269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cc495c3a129333470724603b428c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d30e13b5d7201a2bfd7570f3e819771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855346debf7169055b315695fb18e0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24623f71e69e5f3facb45f24de2abc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dfbc3d669b92a0bacbf9f6cf25b1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e07d8b378367a64729854c2eac8fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348212692291355d29f26368ce0b5fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52006b84d48d9cd1456869783c971177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc1489738b70321566888e5694e46a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7176ac08975fd1618054ab990ed8a6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0197b690778658b9a9081698030542a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625754c30b90632d11af57d72db8410c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc25ba3df0061393feb819c9fd3966f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363951214f7a0896ed183cedc7edd1a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d99172867ba1432d14611c648f3a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57ff933c0ca055b6fe4b99d92c807585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2ec9e815a7378f3fe1f1dfd1ee72286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9adf99eba35c892387798e0c5c1cbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443cee6639c573fdff16bb6b6202c6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ddb2ecf54b7d15f44ec6be394f5f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f555aaa5c428c561fda92acdd761f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e9f86e1c34558852cdb84d3547c6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59dd63ef58857342864b23de3e7a7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9050935c9b7f1cdb06a9d99e7c52c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df898c0654e7240d5edce168fa194fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0358b91b6b3941a4d76d64127de6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5218593c206e227c6cc580c43a0049196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16ce1b60e0a0b405b4c3d1df00d15d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918e6437f8407db2797c3348a76e64a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68529410f94da9f1085da0ef9c4fe8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cda614903feb6b251e3f5b9d4b255b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f410fa422374285898ce8bc9ee4cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f8df18e034b1dbca56ed106e42ec6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d97483a3640b7947c54337cf746c1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be86ba6c974b63dd9805eba9c97857104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ef40149ab35a29e0131f8f4155a7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39e933ca0dd1e1cb4aec6e1011b971106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3deddc27ec0d82e48bf51469cbc766107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5ff903eabf202dfae2d52347102b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829be159bc4db8196e2ea7198120b38b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c9e44f77d345b33ea85a1f400f3ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee06503a0c527db26e00d2398924ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53a3ca68e8c828bf5b2170b3867f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b03b24e00bdcf00b0f703dac621639113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f28b6bd32d61baab80c9cafe27763114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cf29fb837ec4083d6b89fa5ec3c18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d785f67839df835af21af37dfae1d3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2e94779f5313b8598d1050e9327eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60247766c293eb93ea9b1bcae1f5de8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacd70a3bcd02dc21c9c2f78b502814119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be67ac0db5132917a8b324b55dfaee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a699e6a15746494bae0fc264f71ef2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199ae29875501e797824ba6703d7f34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031206907590d5762ffbf363b0c38e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37b390037b66ef5a7661bdf4dfbaaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837653fbd14b399ef621634f0aec71f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edec227ce6574e1699ef7b5b8ff6b17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64af74a6bc2d98af2bc0c260de950b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880b350f6ccaa01026c3a91c8fb57e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06960135ad422db0bbe6609042ed2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8abfe300bf57efae940b9e199eb838130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71a65264d553806653df4d744df68e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d5a5096ada4d67414638fe72e7870132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151960ea9fee38c5a89d410afbc60bcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b63b11b9e9af223555d8561e77443134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8003ef7bba41fc056aaa60a253380135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f310a3ec4baa0f674b072cd4b49e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eacf7f0857dfe48f7049b6934dc4f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047d151f1fdebd0b4e5a187389172d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d03860dde9eb48d9f1950c5a7b5cde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b20c1f9f2c24851c6a29a105f342e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435a892cfb8c09db04665536760687d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c5a293b86467d49602ae5fde66d1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b774299c66de97ff6773e407193dba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e15fc8a7c4b8948b1d83a996c455c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc07db6f1637a15b59960080512b10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be554bb93538170c811d7a99c887360f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccfc72e7ede7e57711c091d18e0ee4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2e33de795d0fda2635c22ac51802a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452185e9ac54d91d4e35851f1ea82c36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc312670250b439d952673e5ed51e91e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8960c543ad8a994765d1407ec1b53f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1f57a606c4f7fc2eaa300e2704d8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fd3473698d1581d5d5feface549c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a9e8ab66dab01ddc313dbcae9b8f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da71339a0aeee30ff0906affab8507155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6984a13aa08fd41ed3f4c683104ef5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc264b1a66968a5c2da73597654c3762157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29a9e918d6a5367fc59986ca82e0cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62f2224af04878a5cb22bb1a7c14bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ee1dec21bd5016546be7ee014c36f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72b2becea1fedcbd498d1d12537f2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be692f4616ae776a0a10c2bf82d77f9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d680a7c082c2ec1e39be6573215a73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e48809eb376af13d73356d09cd0d3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af9b0442527fcb37dfdfdddc13830c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa8224497ccfce59004c8382a36443166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ac495599b1fbc64ae7000bbb8d020167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3876e7a89275cc53ef65c04d84eb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4a94a79b0afde35560dbbc1bac4ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd641e0254c3f81d223b1cba39c1ca7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f72f287f6a20bf001fac468dbdd0a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9691bac4b463f8dee674525d00b3cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab9016674b5708ff6cec38aed44f9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985f083c692b4dd43bdbcf036cbcc0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9183c4a9f60fa9ec8223048e3f146bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512cf26bd9f5f8dd16937b453329668176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb26c5b3a71c1bbf4f02857823b7b33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa200cc9ccf3cb9b53b0a64dad7486178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77037e236d429d47ca3288f339ca0db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc7800113217342ecb4446bb4cbf24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d275ca2f7d94014c234de24d89dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad0c417f109229c6fd18b648e0c1fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d40cc07321cb698f24952723f75701183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29bcd9e52d17c8b8aee4d77c52a5f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e3bb62d5bee580e7c4a0020fc6cc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee60ac05bd60966094de380755e4e49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b9ded74e51e6ca5a00b96214edb03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291de06c7add20b4785433c7bf00fbc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f7232423a1738e9f6856718868e1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fbc11041be054f50cf991a12ee924190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f2f65491b13547d8464f8a0152191191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb411bd82d3b813ce66b407e2a7096192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaa0d573ffb55b1057a2c94c17278b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa65690533acb67e31a5dd92a2bf746194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9de8bc9b81847f5ee4bc7be0ff51f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905572b38c95e1ed0c911dd12c7672ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847a1d177767f6a193a613f527d6d41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3d3a9c87647c6dcd53bc26cc9cc7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398ef1c2c95ab921087c5052c21dd22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353c0ff919422779a5deff397e91a43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697da246ad0e42498f73aac3c959bca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd517ff99931b02ba75fd0edaf517f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eebac071828fea5f8988ea20f6d7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73c6618ef7ec7387396a4c9fdf7468204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abff8a258f51434152393651a24852205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f8b38889695ccecb634fe5d4e7dd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537a8040abe4fcc67e662acb58d96cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efd06cb0d8c1679a7cafd45ed43894208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17643bf41d88e1cc0f5d1e8c31f92b6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737f6923a548fabe44e378b5d9597a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb23b206da6e6d0f788a7e5df221cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bad3d0a04cf022a80a24a27547f484212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7204230b7c7b6ad00c4dc79b9816b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473334e66ccebdc472a82bf5df9b6df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f777d6afa2a107a291e547fc2ca3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762a89b92c15782e4235c55ea883c1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386c0c4ed90a6a4c1106279c8ca648c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f66d71ae727c0898cb0174033821b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240e7ee400f466d5cef953ca477a78d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27da22cf9814130cd09e387ef663a8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6ee870ee252644539b1e7404c5072221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8b71f161cdd4408cc163889de46d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b40416ca110377e99b7542bc72842223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbb57168babc584fbd63544d3e3c82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c6d2bf8d4736128d3611715bd253f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b226e8ccdc44c26293334ec7904e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b3bf4246b63fc706849b37f0ad613227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197cee31c01fe308185e976b240c7ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e85621788804681aed6cc2ddf4e0ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11283f0fdb13cb56747d8dc70a0027230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3a755b603a6ce2559f98c3310a2f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193ef140a2638e481118c1a287c4d6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc71cac4075ae682477e4ee8c81920233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194ce8e85d7cd470b80c0fb9a69f56f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ee498fff7675611922d28e82e792d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53486b04407072b94791c583e34be20b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecd36abdd1f4552e03ff1edd68e84c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8c53ffaeaf566610767e596f3c5ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94586b1e1940a9b1cdb91fc5a15168a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1005cf00fce284170a6bd22c62f7fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ac8d25636a7c0eba24b1f9257e25a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da0eacdccf3736e32bb3ef6b2687a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d356d44071fdce1caa1722c0efc5b35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596db32915acb558096d95dfddaa4ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c2998ad487e83794c634b2637b32d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f111b4df526c53cf48f2034685d7b9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5882d20267f47eaee7d8c8e05e2ecd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7fb70f828ce1823c0049a20112c5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d67f088c7148ba1d1f047e88c67bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9c439267f82fdb71a28b3caf680f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f2117ed9ac94a1de7d7cb4e37aaba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abfd57b5992ca5176981df9c5a2ccc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b617635a4a3704f4c25d213dd3a85ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3239a3d37a592c1724660101e25dca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba173cdb8e806d0baee93da71648166255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050726344e5c459b1eace880de28cb85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7b989a0ad4d4dc3f3a83fe1b449af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11d42478da94ec5f2d4b775cfc8f8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da826e26592d828c13c3cf1b7b8195de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a591f1aeb148b0caab6e69b53d5a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb380d1ae9fc08454f502ece67362c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc322adf0fa1f70babce31f7516ed7bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056053afc60cff7e05db01d7f6492378263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab9344bf4abcf53ef4ab956c6747dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d272845f1b5ce5ad871f121436fd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad60831096aaead14a5551ec11f0d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703a6d0bf88315f71ebb2d05d0d1e10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d161bc94eeaa2ea07a053d07071a167268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7182d7f84d5f9029e7dd22ca6a3f3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58af2e42d940fc0112313fa1390aef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafcef3b1921641ebed49a1612688c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8501bde4d25d0476b4b2a832905da11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea244edfdc21fd844d8cc01c78b4ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213150b450847f610414d4e812ca0a2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7e950af0da988ead7a9f1af0cbe01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc2a53e1417578aab990e83c7fbec9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30b09eac4b5326ee058232df231b27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227804e1882e05dffd388ef98b477903278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588b7c28aa6906aeaefa7dfd0b9faa4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1697b5c4baa9d357f9cb3dd661f983c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0506bfbf09a3e2dd04d5e9e236f30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd1390a73d0c2115151787c9f4784e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9036885ba2c73d36d7277cc7d035dcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2f44cba33d812ce15adc537eb1b2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9ca0e7d2737212b67e54d6559a1f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0db1a6b42588a0214bf72bc9b6a6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbced68951ca4b0bd3a107bc1db02936287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268f1bb5a186f53d40612143ce7478a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301aae2db21ff67ab07d5952f34a0d40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecff07636da154cfd9d3583883d307290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eaf99b029ecca220d9fec3baf2e80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea5339ba4db6f0ed717a1a5538b48f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4b66264905cc860ce260f2ab819af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0735d7954af8ade95a04be3261e50cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc4947be789a85741c31ef6df36860295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb617de4f84532f51cc0eb9ef83a8e55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7178713566ed3cfab8bb0e4782973d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6563916ae5e903e1c7264e5bd0483298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d3095304336cda63a5e87f422d4d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b0b00380a567814c13eede9580df7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2ad6f2010ee4a8274b85adfd5c115301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f63e6fba68446d5d57924c2566c48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b0c53441364e129855cad50ef1617303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998567b36d8faaf72314c27e0ebe8e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2f028ca60fd39959f6fbc138550d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e25f285041ebf491a8f8a0c0bec0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0169eefbe172d79a145d5e05377dfe3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c2c41283ea2de87c982b579aa9da9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cac78d0f31c5bcc877083c2485cab1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db1e52f488e3c47e798708e2100e24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de9e198e16fa80823c301f57be9559311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28643edc21a0d9b679eb4fde88966c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e994bb1db37024f908b30a4015ae2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff3b9b48e972914ead08540e1c2429314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db21896890c49ea65dee6ced24e6673315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8846461e557cb56fcb5b0bc1cf29b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651555f761769e66f7052f7710b76e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d24dfebd694f4743898cb0dab1873e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225d96b6053ea66eafd8d596a675904319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322124f7d135d57aebc9c112ff06fd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ce488a1c7daf831840567b8b4afb8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50969812971daa3da6ce20c7f9cb657322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0061e05520fe071634b06d2ce0426f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7f1e3168c2701c1a27fc4afd550ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c601921cc4c79d399a36130bcd5090325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e72f9120e3cc4ea95c8b32f6b1c034326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4301caad352b8f94563d093d0404c29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246d75982f5f7a464bbc0b808cee7c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dc884ea597200f5a6d7a8fea16fe3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27765bfeb36f4b46bd7b662c08a5377e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c95ce06e45adf48f4abe296045c26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d5645966447e2507799ea83cf394332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5c35d0f10da150224fa4cb511c66c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a356370a3ff79bf386429658a93aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40397f9d02b8837640b1c317d9001190335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaea14c345df6e48c7aab82c62998e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbf98dc2602507bc7095c1fb633d5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d20ebd8c442a91e1659135b1cbe904338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19414fc370c723ac6063443e2cc5282339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b651bff5e2f6e60e9eb212dce6b554340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69876d82656615298cc7a7d34e210073341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d743cb749f61d3246f3b72eb91aa99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd409fd2199dbf050d52a7650c769d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059796f71eef9865b47b437e0714c4ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886af47f8443db75037a03f1ba64f5a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defd7cadc6ece0fdf45bdcf76c37ddb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b080b3465c07f1a0e5918964e2d265347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3c18b83a724b5cbaba3edc557a408348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f5d952a199f2d49ef689544a21b4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8bb09b7d6d5e8e838610a334aba84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6d0d24ce265c871e238d9be640951351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c21a04985ca83dc91a94e673a95e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7448881b8962164da496fab585a461353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b95d9b69e97f1bec423a74aa49e1e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca3f10575d9e2f94f03f8a17eceaf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496874bd89d6691a7fca6340fcf64c16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012fabde8f99d82dd866b054ad2f2b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307e57ab318df11ba9593b5e1fc6747358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64e3ed6f83aeaf379b14e9f8e45a9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de659d820cce61d5880b5c0b3e5c4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922d5d51173379f3ff889ec749f36be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d1f0e68ac000e48305f109ef5e3ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317d7411187ad9a5d53dbe59efc2940363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62000b485d16da21e6dcbef3f0313296364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0f5ddffce3d335dfcfc38c03c5829365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0bd73ac553d81f6c0c97c2c552427366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7d9502de5f4ad01f5337b45379065367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90283ee6036300e977771129708811e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9068d1d4674c30b57e15b6446cd11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489f88928a967a319319618563b706a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b1d15c4dab103e3221b01be319f27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b20654cd12911726ae5287f1b05fe3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d72ebe4e217d60bd1ec26dbddb875373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87242581983f0e7cc0458e26af87d309374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a91205e91cb708ee4e804606d8031d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea543a5fbff7246e9821b3f339ead7dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9818cfb0a6f8baf40b620406b290a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381286b4d315eb30c2b0d6c91ac5882e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5dd49fe4df9badbabca69161e6b49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf888c52978058143385f5ca8abd7a0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2962548b2f851ac1247ebc99815c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721edf8fc197497750701301b200a76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea41cca4a89ab3d3f107bea4ccd5af9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9d453f19eb04f1c5671c2bcf3454c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4a1abc52f6cc83c75b8bf40c0dbe6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12871d240e741ab31bf91fcf1dd8214386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc4faa861a4620499f2e66629d6f55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39b02621529d06bf52bee29b575793388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2811832bee425c4fb6244ffc85364d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2e2f8313c77beff6920754ae30635390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53782c6881615663825114b1215648391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3808291e256fda8980c6bc0605b2c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189537b26ba0bac66ee3b9f87064ca8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cc65628bb6925e1e99d57cfc19195394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd06d5210ea76d34e8dffb3af97099395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ec50c992e36f0931fa26c87c28253396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff755327e41ecdb6d6c21f15a7c28e59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64057bc3f721f55f927cbf9f8b1fe36f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5ad34622f9f04719615dbf0c9bba0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3a57723edfe2dbb6e3128fc205e44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51115d854f4138234872455a3f4ace2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a701b2159dc748ce8f826c6771a5a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f693d6c6d8bf24116853bf7173c3614403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cb014b855d918705ff2bf40364a68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f35dc2c5fa1ef191312606e945a43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5f2c82c76a4b23eb8dcadba82e60e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695c782b840f5df3b9c9b2e3586deb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6f6f104b77b56acf9a8f5730058d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0558d905545466b2eb278eb20668ff5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32373cd5b444023171d0f3a69be89371410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c72d929db7f9d9731e9e3670d8b10f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a3b12e0ffd62cc049b1a1b2163c81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5eb55225fb617d5d0347121ab4853413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd7308198046a726c8941d01f621a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54485953ac765b1188e170df399f1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462bc19c06fa094b3174e08a5ab3d0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bced5257d57200ac35e9157685b39d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311012eb5ead5c8a0d329c5f2492b33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76a147b3bb4692696a60583046e64b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8ded7c1e66d6dfc43105542741edb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7da4739e5a7d0cae80be12e5df8243421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e47bc33da83a4d7e5c0458a6c7b68e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7432f22f53f52fa182d67f2e3913af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911e6c91cc0fcc1577280b0201933a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbf8772ab4be60c704b7558c5009b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3d19e1c4feed61e88e4dcbb540300426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9eec407c7f999095c0a9589ab06c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694da79fb2a316f7ffce0601a366da8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ed858b6e0cb929e5b2950ac7cbfdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e89452f06dcb789f3c0896ab9207a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d27b80fb902b1692b7a319500c4094431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52c006dace372817441f48426bb0f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67bac63ad5aa5735bb2593435e52ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc4b23b08a8a6ed26f5ee59540c4ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d48fdb75f361b8e1c6dba321497e74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bd8f568f6263a3422ddf44ddb31f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426078967fd8fb1646da858d9ecfd7eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548e88c7ab8d5f8483e1e3cba6559f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dc57c272346bf8fa5ec83bd269e44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07cf10811b2704fc7952fe07f7a801440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb959a922d776935b8c625e18e5077441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082e30e83636f89763a0b231bd62466442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cec1904309734b32b09310505d1a38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1e8e1894d3eb70914961c07df0e5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d2025ae08fa4826a832ae24d9baa4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd747eaaed495da0b007aedb5dc6a00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3522749f1fb4eab242577fbe6d5ba69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb7d3a92aa88c0f9a85edc8f663f02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a06cab4996fdec1db29fd7ed80a98b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc85df6788606427f868af1d37373450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468c4c078194819ed6738ea9b658b22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020a16e7e5aa5cc7545258dfb7dd338452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce4abf9e8b37570c7578ac9463135b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58615e096a68386ca335a2939cbecb08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae950ea2ecafa074828c8bab304109f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fa8f3a321b2977099ad2a426420f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18d81e3e18297abb038db0fb305dab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30164023e8c37f41956d30667be96d21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9aa9155150600724d0cf6474d02a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6cc5bef712cffc4209041da2b9d86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a1c4060d851e9c99241fda5af26bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba701155da95e8e3571faa62ee414f1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71084e04d90469580e4d23887911e3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9c03a2c13fc205e674d7f4529a745464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44757faad21b54537ac91148516865465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644aed1121e9a1600353cd5f38ec900466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143261d825c51281fce2a09598e346f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bcfd107f417d19ac3cfa42e21d62b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27b370965b887fd91ef90316271580469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e57f1f89e127c0c6dac9c3535a4ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447a9c5f161572622ef7857fcf4f3cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac8bcb9043b2e55d404d862497ec97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf1b4f79af1d62360a41b7b0e06133473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e582c224183dbe6f0f987aaa63183474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbecea0d7d60dfafe383bacf41e824475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb3de15ee652f4f15008c83b2cd0c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7527c6b8edb86d2761611db0226e7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5846ea35d75e2f5c36f8405c099333478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ee572d7254c9b16576cf30230e64f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f378bef1cc34cbea906b88c3f6d810480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571787d894844d3f596df5ae69b6c83c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c12eb41fe94b54cb114ab6c4e708b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7761b1744adabf4bbed9954cab3dbf1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e24ebcd8e7c5961ee526ee97a86ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae9b6c2519289d98a0bcfefd5505bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35017ea83ac866e93ca7095d2944ee23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f513365cf8978447036a9233d23722487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f70fff76ac6962653c74076dccd168488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b861702c88caba4054ac4e86609b3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8409d5e3aa8fdda4a1ffce1038bd676490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7e4c1f99106b56cd5d695273da371491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29f3ce86df43d2459fca5a1165d0a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1becc99e75dfd27a81e8a4fab0eed10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9fa09e7a4c54855c936ad14549b76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef475f8424d3d64343f355ced5c376c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc0ef998189c347f1579f70aaa73e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86891fed9a926d56df49fd9f383790497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4da7c9dcfd5a3823673cc095f4f2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c539e5707d58edfbe85891a88a0588499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45e9ef0bfd9bf0aa1372454325b6a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c51e1fc1225b628da4f9324d913ce3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb192a9144e95a3498809de6f7b793a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36ec630d55d1770c98694463052c20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b67c8bf2204ef9f9f3f9789adc7807504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae459edbb808b5121f8c66636b475fe9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3f1f0fe3eff6bb46ba52d35c37477506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388709d49cb3230e78ed5ef8e958423507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f12a8232fb128057ef43e6c2d68e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e297dc3091d5e1f6256eb5fa4f0cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad9192074e31dc91bd0d4ec647d52d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2347890ca6a2635db5680d8cb5eacb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2a21795559600cd9874091f9322c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9405eece684a4fb714cb1ebd657cbf5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c11262602545ea9dd673fa31911d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89ac4a3f14751073e6cbb3a788b06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635c5a33b4ff245aa901a6a77066478516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b1295e17dffa3510dfbc8061d7113517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebfb84e554afb61888c9403721313f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29bdb50e1d111488d2e946fb4634c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd1e4aaffb4e065c62fd511f23b4d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e8904e46ec1915ba9f1a051884ed9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154f0718850f0d537c04509f776b4fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e321442cce9cecaa89c06e739199eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f97b54b364759c3d52172a913c6c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493fa153e14990198532172329ce3fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10289ed9ad4856f90da020300de4064e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57073be53eebe52be172ed681168d1da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a095307a7d35136d8556c1dae4da68c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84041e32aa576d40f190625a83eabdae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9cb4bc768065edff0de4813913c2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5e4dd875b60c87c842c5e65457a0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c382971d5efa8de319e89a1280298d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ec04c51a92f6873c71b076621fda3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96caa079a4d72ab872da53e42b4edb1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05bc5452550cdbd9e99d27b787a5f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cf9827c0ce1baa0d3509cf4fdf06e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159261d92636482034b9e78d11ceaa5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbbdd37f4c2948c9a98077f5096a89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bfa6b42bcb52b6eefd908ad1dab2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9666a49eebe4279b37f84e1ebf9f57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf41f80c8bae4564b64962a4d8807f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a5d817fa3efb29f6e705026a8975d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd82b7b2ccde23c56cf9e721df29d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476f4726cb5dc8d37257ecc2a2189c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad905291eb64dcfb300ff92e290221545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b3f0d55a0684207c50f869b44ede546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46497852f0eef1119d43e01af37893f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52bfb95d13c40cd6d8bdaa1be32f03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119c257458809263c5735aae79d4d4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e118dd4acf61d29cedb78cb70175248550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea6dba9bcc780515f895fd22f899e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1c0ed35d622af8ad4e812eb0d7d06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945eeabe630a2b25452c0041dc6cfce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b15615ddbf3c0f896e0cf7c819bf00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41291418ebf6e98ebe5af960639bc02a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de45b4261785bb401dff7b0d8a96605556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb73c02c37fb98000e2db1928526b43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122c8944e715f63a2a8148671965a26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918a531b1f8669c52ae86bb2622666e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fb518d212c36f5c3dea81a6099ac5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341054f798ffb6e8d149f3580b411843561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1c92ddd484f4f644ba784566d889e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbedcd7565f3376f15f6b219ac5a6e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259783a6472769da0cc5c2402b313c7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ed595e473f96e697a788ca11cb17c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a96aea1577dc4f34bc5b54c832845c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5725d9e63599e6a221ac0c79b3a86ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c211c2e08663cceb3a5d78bbb58b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21c65c2cba10fba37a7157e6da2805569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520de66ca048aaf5e37b80966126d44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37eb8ad110c9ab14cf3e1982554237571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889bbb17ebd5dd2e7ebf10227a9bd5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3b02608e6139fe5f8da246900b74d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98456b11f764940303a8c5ebc4e43d2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8026ecf560ba907b05fc34bdae83d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d509792433d27e0cfcc588a84d3f28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b54e5729af5f3983aafae042e29801577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75b1340fc02d21ddbe8c6bfc15fbd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e45f0963203bca7444439d5de3551d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4865a73d8938856a4165623774741580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894098236b24962dfe8bfd1f9c3d0fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80c5fb5a01bfa5826ae1efb31873dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0d986bb86dc5b43450f195660da00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fee2448e4e9751c1bc08bcf6f56c89584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b916c5f3842985ba0ff3a7c31a846cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c24a521f10422dbda0755aef4dcb1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bf81c1cb8e5c19a03995cc487979d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a9532d4286f3f94c4092d1af3752b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec82e69023938fc65810847c71f1760589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794c2b8d84c97d610674c358cc5b50e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdf4119f31f9977bf7dc91a0d0a457591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59348bcca7a1ae631488d027e6f222592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27e6fde3804b2e1c06b0ba9870054b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4db90324e4d73059d32b87abbe02e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd235b52663721b5ece1f59b716675c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c456f382691f2d9e36467f1f34d1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8a80b837cb7687b6631166c2c98bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a6138d58e7a326099b5d2e7b041b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fb6cbdc5d439672cf17d86faecb3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d59b84f6ae74e6c9c3d8217d5eae1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229fee2106a539b63016c2bbf062a35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370df6dba1e36b874c2f067c61a4db3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14f9316e13c67492212a3e62d1b8e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e66b7134c136d15db2f34d44547e1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875e3020a5235fdddfb2031fa28bbc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaabbde5e0912ccde958c108d1bfe1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7930563d906d622343b5f53112f82d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e769015f7eb4603ad99dfe62a0b60e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7df657fdd24020ff7a31fbfde3d9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb96febe08279c3a642760b39361b5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718c3a64cbf41f8f3a12f9d78ee27c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d82ebbef57421534d5babb1bfe93f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508ed18e5a189d443cb5f7419b8fffb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa59b4926ff2d7bd17c7c29ba592bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b53cadf953badd9981b3868f03c18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2796f3a3be644b1730d9f0033fae6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9ffd3ff9eeaf0e8dd23b2beeede28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a65c64560a13a23dd5c00623d739d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbc84d03a643de5f74a8054630f994619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4758c1b7321cb975f7dcfaedd762dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45c1123c55459a00f931f67f4964bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b011e4f400fceac65d1165552eb33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf07834c32ea2f8e231379d5521f0a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f8c29bb38c9a1c6b4ae53b5b19e25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba542ac9acb15539baa889744146bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e8ce77c178b9966b103e629ab3d4b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e40335403eb05c460599f67d21be9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821acf21a0404d8070ea837ca080d877628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b7d01a2d5f05afd40b824ea9051d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cf33ee542a7215a3ecae3bfa95f9d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aa18eab4822b60d0321a364351364631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739f5a586e33af10e16bfe0536559fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe05edb9367f83eda417b18e8d0832633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fff3ac32aaab342600c9bc2f4293f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e82f978cd768c2f329df2668ae0ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebacc34c5ba6d957fa7caa5a5669f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08f36cfdab01776901f4136833dcf2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d4c917c08a015febd421fc653a45d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce7a7a1e7cc56e1ca61fcb9d12b55a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04951ba473b7ad708fc579847095d2eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd57e360c27896a9e94bbb7eb6b48c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f5bb6d48bdcdcda42f7b4a3ee60ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c8cc50370cb2448dfb021ed8c515f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cd32515ba7924d94436746ceab82e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584981bef066fff5186a19fdccda6e48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72415c5296c0b2fb0b24d68dbe6d7e70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab5c1bdfc49fade5b7fe775ba69d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add626f7a5ab81c2f6d1cf0643f32cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3158e7eb0ee1abdab48a164381250fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91883d6d9877f26ff93bc3ea6b4103650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed243004af392421500306dd808b0e80651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9086318fd95e64c89717a170296c00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bd9329f96f0541404e29d3e65223a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e34a3e46607fa241580b1e8644bd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a678cb7058f381b6cf3d3a26c58cdd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4fcccd49c8402573a0fcc32f35792656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa23a52af4e1bf568ca9ba7829c6df4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1c86edb169f16932059fbdd5ef8ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396053e6f04b8de0b244e01c4ecda88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07e63562b771004d6117c1049ff131660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78f907781be6aeb99773d3f1c4c9f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b123342907480cdeb63109b5a2a786662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3927d7d5a6fec27f84cd762e2c6b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e213b95d057296d2699007fbfb923664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e39671056664bd87411952c02e820665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62aeae02ef4e884eac105af7d97596666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0252a27fc669b9b6bb7a2c0f7fbdf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afbb3725d06fcfdf99b541f0849e25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3ca5b128bdf3c6b9dcb9576142b36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df87b675dd53118f1eb48c1997f8ce3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa288afb7b7d32589534aed6cabc6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e33aba697f25aa03c27ce18183da1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f51531086afe50c469febe661667e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed9f0c5c87392dde2128ad54060feb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a573f630faa2bae2c4a49dd6330014675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b40ac79b201962aaed6a5092e7d74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87bcd0ca3e93cad7f0b5ac4a607686677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa6bd28aad1331c3b41fc3b8d2b5a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22d374b783bab144d6c51a236dd937679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca3bee9068cbb7b6079f1823762ab6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c2028156d04ea4a71c5c95866b302681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716abebaf59b92da00d1f6f06a1511a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacd97aa3a7a4aee925cb924c6be0c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ba0794f8936217bdd5fdfd8f9e5a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea1fb7ed479dc06102b52cf0fee897685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a9e28df017784566eba86d4b33a94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af3222749db84492416087ff746273687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d654eab0924aae98bd18a66e0632f6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a58f53c89660c3ab0eb097c19ce0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4a22c27102379751d135fc0c24adb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaccea07355a669da88590fda2ff58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b5d814eea4725bee5599046574d1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ef5ad301577348673bbe8fec1e915693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082219e0f94bdc612e37a099ab9328e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004289c4a61dffffa36b2755870465e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916735c14eb25e86f17da461e11b3bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fd9edab8587340debd00c4cfb80cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05ef4d58157e8780033768a5319107698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c5cff428fb5e46846743646fde010699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb91e49b32f476c57527ef01559e48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782356c2a816f24c8730353947d509c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2de63d52fbd0f912ef7dc806f6270702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f36887bab3cf56da3dcc7619f57df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9483d729afefce83cdb5a3a619700d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e044ae43b5533273cf86d05ded72a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503bcec5da7327712819158b6596e3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90887e33bb2e3da67b8ad8f5d3ad8939707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb1feb57170059db58b014900c4f3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144a81ce171521d686d2a087f000af4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94041589232df292c71199f6e024c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7544feb1ef77443f3199b24238ef0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457942fb6814495858d786712b6aa1cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d524e33c0c459902327f185bc5996c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405be972d657753aa6fd0d87af65e46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f9f8e42ff700d2f099326c2f599f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f04841620b383bdfe32e3854b710c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceeee479a8e7946e5d0fe822b5ac73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37a5575599054ff090fe57e2db1bb5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ea102bd1d5d53f44214342de6152d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935470091dce8866dbb35ef5f63cf1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a859fc8147261d67593d0aa7a7d363d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df1f455b4feb775c3fc371b6d25577722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79212c77b7a5dae128b872f362c7b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15115080403645b4b1d65e8d574352724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3ca742cb17aec4e2cd1dffe8ec7d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5c8ac818bb1382a9bb471a16fd986726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c779ed89405834bbaad6768000a63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce573901169c11dd2093fd1f72e2487c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ecce1f6828109de6f4185c5cdd1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04e1b00cef01a899c6211fb6c1a9e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69661158077c605d1cae405018c1f1ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28f3736870ef25fcffd71840c16bf8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73b2ad495d42ac6947dd1822246599733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c987dceb1fb1427e7a5ac4ec7bda27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335ab530b766723ea7d5567fcafdaf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16796d3088763fe52dd2a0b3735ccfb7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e0628c8177eba3ef23571ecf1d3a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7034ed584e30da9b9aded779e06832738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3a580a1cc94b8db7cd7dbe036f76e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c92f904630af31cf971c02e79e19a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4bda1e1852241929ccbbf59664760741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c84c3a5d1e90d9ee1667c89e895459742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2065548b77cf0355ecf0ca041c3aafa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b141f9ee7342c8e84075e21e1b222e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eec3d1a0d249eed9908a2f94e7bfd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fab7171ad93f6a46d8c345fa28b5f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee79b1f24a1b43fccd4bae6715e60a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c83bd90d838385708c67980d7310bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9857f0e3a00feb7b66eba2b9c94c23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ab765d6ccb6a20f286662fb3487d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac9628cc9de035acdad8f7c3c0ed4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d109d772a6abd3e33a1c597a3c7bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79052fb21ea77609d38222ab6fab6d52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94c309b5de64b49afa5167418e698a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c37e16ba5d273b861a6470f94beee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b422c08959a3c4eae604f8d8eabb71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d85ccf89d8ea16833957ca68684b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd970ffffccd40fc8ff4fa439c8b83b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd09f8725b90dae840c727dac5dbe8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56009949a86d0f57b9a5b44a922bb00f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17061b0dcc99062b3ca4f7b804f681f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafffd280eb74782790a76ac40b4d833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bc11739cda4b50cdd15e687067c5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719163bb4cdb75b85fe7350c9c75aaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57884ebc74dd8473bad2369a81b3c56a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e44871964f438e93beae580f2ace67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d216adafbc2c4e405a161e56f66ee508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e149f4cda68afd012bf8ee28dd4239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eca44024773ade669fd3c98eb718d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92293eeb5b73c9c4604e28c096b95411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066857997c3fb6ed254b831f7ab64cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900a27ed80eef2377527d9cba0890e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcab7e268c9e9c401aa4775dec3f67514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd9d552f77a03e5003bbe780a3cd5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158b11342d1272c739cfcedad0b2fec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdd40383b8ee84e36e3e355f8ab12c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420942204b9ef940b82cc09af1b7ecf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ca5d6432d786847035d80a6a5c29519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d56d1e8996efc84ab5d35dabfc64ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272607ab7b4dbf56e3e3305bc4ec9d6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a70b25414e8b500eed70c609a5d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceadb32146ef68acb2c88ab2d33622f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff538b489465382962bb63122b03888124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705b0c74dc48a3f14a167adeffaf48025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91133d9000115071d473c36b7787a1f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91483d1ae0e7512533938e69e1c4478127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45c8fdffb55b4df23877619ab1786828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74639a654c4086c46f31b9082c76e84f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6466aca978c911c2bc4c70241aba9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12ff33efb34314513b2039a82fe09031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dd4add7df848f062e4f1c16a7245332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545154a2d429e3a01c72b6ffbfe5294833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971947cf6d79289d16eda166648b06334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bad3021381a67d003330586695e6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26177423c5ddfa6a17503ac3f4a92336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926dc7fe8464e14c3f9d0d2048e498537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eda00c9316060296fa5fa28ad1fdfc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc3db9ac8f4459b119d680107313eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becebbad2b1998fcdb141cf05016dc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57308a2e6930312d755ae5b31ebc3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588c475cf0f8a532f00fce1ba9b52e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f273109f14d79a5ff63bb2b07588643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1d23efb34dc2e750cc722b64071eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dfe9a10e92e8498c3d6963ecbd83145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19137111792325112781377bf693fa2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574cb1dd6dbd486e3b3b10ae2973d2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce853f944b3db8e254f6d708beaf36748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a72a4c77d1ddd5112d995865e4021b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5518afa5d293ae341f864cd73e6c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2061770a015e49ec849b2ff9ad5201651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16216aeba1ad1da1ece973a11fa5274e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb674ecd419572b4b508c53620ed953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100099614dbb21fad07fbde94c4a2ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75eb97facb816db07d4f7a6c48b24f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013302d6a12d21107db929f54cf14ed756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55f08c9e7e04cf421bfe7f6a33708e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060001ea2a2c84df5450880493b1c75d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53fb41180a154b2bfc225075a6a2d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a627c04c427e9531492d96d6c142a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5a43fa71507c619bf2f37ad72360d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a689ce66928275afbb02c6c825532262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31734e99fd526f43c8af7b0d52057dbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b537dc0f83f20122e0c43b082631ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45536220ab45b25216426812912a8f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34692146ee52620f0a3172cc88589b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5361aefa275bb1bc1edb64aa99871c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057be8b9efe2726be22fd404dc5461868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5349d2a9e947e3c874474797f31c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f9161639f5d1b14f6d97f3b5a9c1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab038e83934e59066bfa9edc9622809a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85642a7ee3ac6e2def3e52f86d60a30e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659640019149086fe65b144e4dc396273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455eb9c495514a9888f1f32b52b054df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91da1aa0c5b2a8e9138249ca2be83675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08062cdc177bd2f54726d20f60d08ca776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993d622fc54f8645d03e5c8a905671877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67815e5f6bb1fd053c81fd7228282dd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715387139e501d77dfe490fae9be337d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c5641f3d1bfcf0b80ee61420dbf9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22404dd082201c3fa6be6825adbc903981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e75ca5de29dc0b4bf1f79673d68d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1acf942a8ecd96fa6654257b391e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df7378128547c74fb793a2f5829b3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41127618383e29f8408da8fe816bba285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d09728c65ca18d60ef81f4aa332c9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c299368aa015bc58423edfd6fb6e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c0dfd1a4cc2b03fd54021deb9ffd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dc282ee983f29e71b1103efa8397289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec3d51302921add50c686787ddc41990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c18bf34b93c779c1c2e174b00aedfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da5aa531930ca9495785af0dea8a9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f24cfe5d2db67b31aec604bec035f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b37a8af363eda148b3f5dfbb9c0bb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4ef28ba7e55a958b9c56fc9bdff1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e3ff69d5a7c086b59538e6e589c9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122b0f5cb46f80308a0687fb03b3ac797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d917e1029bda70a05d0851a2ed7a62998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc41a97e6f25f4bb2e8e06b347f6b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0c20bcb07fdf2fcde402f891873a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a55fc2aa527d88135fea553e67b18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7feaed363f9a4eda3988a78314284102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54fe50ad5252dc1adcf9d3c97ec7fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6eda5fc222c5f42db45d96e64477e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d6391d621acf5ab7b4303fb659270105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179cb8eb2177f344b56f3f115547ed3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d46750e4cca680c7a2114ca491cfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257ffc1afc0c598d1556999dd9f80c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4150d9a378a8f0a000e0741804433a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf6e39dec80a9a654b5b92de6af11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f75b5ffeb7ae28a62feefe6013f6ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914b696750538c509024f97a21a5047112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2fe208c6deff64f5af0225eb4bcdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6470df7d1298671f60d22c6e6f9ec6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eb20d57614aa530bd414e29fcc6c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e62a56654dd0467975f6cbe458bdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de552bd9a048ba9f21554fad0b130b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0c2b0f332a0e8eb32b702ef10e711118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6e278895f2726a5c777ac34f9fba6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc9d2ced451d581f04705ad9cd1b8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd812bf19add6c1cc6d5292057ef5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4d9a53dba21b901831b7eeb4eaea4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb248e3c3f0c3504f12660c04e6744123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af7213231f3d03005edb6f3ba9c109124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1318e213f125c591433176d506675125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825118cc59438e84948d8d79f9853c92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7ecb92cb97a1dee2a633bcf298794127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e75a66d88d3d1c82f3f6ae7941c067128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ceebcffd6e8b3d1d5a6b50a84fe4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50526732c6bf22ce556711bd2a3ff644130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b944e44ae472ee44cc35d8186fcf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ababd563d6f812e6f77171f508591de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4656c1dd127ffd15bd04c93132c8cc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e1137643d1a079d6496c659d7c670134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3af75e8ee4b16ca79494796a2bcd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663f73932055c74f3b68dbe44d18237136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9e0f36b13656f987fdc789b6770f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215657c9f42cc448d11766227e9f9dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227da12aac4e695b325cf97283f63881139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd82a37f52aec574b3017093c6523f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64081569fcf4ec7e900174e1d6f514e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fe9d4c1f993cc1862037cb1c2a1b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb6aa1458481e1c31733c49d21410c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9e6fce8547cf401054d1060bb0dd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0da98b634c994a5ee66f05b72c798145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e966457b1b31e2bb9030dbcbbf597146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afcee3150638c9dfa2fcdb4bb8d336147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479f1d18fc3ca34159097645a6512a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a36d2b1d16e643637e58ef5b15fd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47168ec2ce216bb0cff89d35713853150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd05446e1db9fffb53993b349afa74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6dfa394bbb01b7f1b768d93d51b59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b733f0156df0031c44aeb75f96bf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700527ee4f2d6591845acc9b1a519976154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c04993f0b7dc7a4a80e77a0dfa224a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654e11bbcd62d5be3cb649bed4ddd1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a62fabb3686196b034007d995978d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a56a50b382b037495e31677fa957e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53bee28483aa70fbadffbc3077dd72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb273ae3cf23106ebb7440206488a551160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a51284a57899093cf454781b412fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bf5908145dc954cea95dc413d35e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e2a3c54f373cb22798ae20965e36d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bcd0e5d31426edee7184c7439255e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136d30ec821ab8daaef557e112f5700165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddf6c75526c30afd51929c7828a913166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0da6a13bf64a57fac7ab3b52005c12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93714be0381d1f9789f5406ee18d313168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78372b94c7e896463ce3f5631dd83bc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbff219a8f4041c73e16cbdfc77566170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337b1de886ad8807a9e70aecfbb71c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a692d828e5cfa656c3de1a58dfcb11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48473dbd249496b8ef5142e62334a86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386fc10ae68b70455d6e363f3129ec6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491c8aa35a74e2cec4df0166a54b9f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facd6c7e3d54edf0f5b5b87b5e2c34f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ab77a594e9644f6bf283f08f7f312177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4edc4c139b88382d794f76343688d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527b07a0e94770a99a31713a1b9cc81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287036aae7231ca26ddcb57344205d99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a300e1247879c0fc95b5157a20db1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3531b292671606a8bbb29a1d36638a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e25b5bca0354aa58082687db81f9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f957fe505b818b31741e497e37b7172184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44371eb3a6e854183ced5d57e55dc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64725569a278d63a6ee2213c8caead7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d0bea1cdef40918a3035af42fd64d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc22636d1646fc25e0d03862b8e36c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732cefa5527e7f960ca22204e50f5f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2fe4a9db10e82c3f1f639b82f4d05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a18d49f3bb16456e988c8c126076a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f887138204b973679fe93e6fc5d108192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa088c65dc42a11b21b5a768e04ebd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06b617451a31fae2a248dd85b2265c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f6c4580626854876f1aa50c03beb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d03bb0be7a3ea02dcca8e9c6c8992196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130a473874fad179b119c288b2bbef9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232de04aea57cf115e6013970f9024d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15073a68c07fb601628ad57ec5695a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34af6f71c859239c76ad9b1fae3963200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccc74765003e64d2436d554c5811a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a376d77eabb0d4b103e3012b43267e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0942921b95dba533c9bc553044b803203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9588ab7efc1d6674c3f4ae4459d91c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffe3a7a0b758613937ae3bcf524dc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc747ca411a40f972f983c4500d8011a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fd7239aee83134ab557902edc0d6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233015a0e238498432685da21ee57789208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7f3a8aff02eb82b51f9fbdd0a60a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bff24d030f7cd467129232be95da3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe883ee924c9d7048804a4757295deb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57788bb3fa5fd2fb3ef854b3af032c80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976568b5bed06f78812a4ab27e264d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ae27155f5651fefb1eeec9c89e691214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf31980e50282c26b249e4783d52d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c74cdf9e71e44a47b86aba7a766be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7b80ac92b3f516a31ab82f46b7c5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1326c2b9d94afbae1fdf25fc924b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309ea43cd1ef982157c422c3a48139f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12f6d6b730f8cad0feb91ccc734f5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b568d00a375f7ba2e033db73f322e30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6a4bafda75a68669fe59d766e43a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1e76f6b9361ff5207e3f7303a5d05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c6a2ca879af9b0cbc2113479873fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da186f542b6f4977cfff4d39fff689225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacace5a7d75b10fbfb7a891fff8edc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03872f9872871be68c2191d09ee1595227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b849cfa929129085225ceaf9ed6487228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1f576624dc5494b379647689a08fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035995a532b0c2b8fd04dcf31cdb48d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3db024b59465da0a23c09dd16175a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c0306d877345c9e3dadbe9b1dd696232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb6980c21a7961060fe578285989c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542078fe4e5f4a86df1785e4a9bbef78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd45eaf4cd7412d74aebebba2fecc39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38553b879aa922ac6ef79ea4a0d81096236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9348bbb4b445572aacfe443331cac61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76500fc42d78d47adc7041b4986c1f6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731c481b1bc462b565ad71a57a7bbd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ade180baa4d8c47cd38e38fdfc96b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee54a8b9ce9f1d19002fd2e2f1d3301241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12735eeb4aa00019dec08451ac78bd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5959496c5aa09b0be34b16480b1c8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feab94c7b441524374453a5adecb87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d046214d1ef237c7c7d2df70c09bb45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea11141a9800e800eac6d92746b0bb9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525b0ca8f6d9c1aca4857adc793c9f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b972e11dd4885f484f1665870dc7f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d977ad33158f98b2d09fd1b3bc26f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804819a2c42fd4b953ae31440d83dc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c8d261cc6ffbff041428ee5bcaf34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dc2cdfcdf9f89c98739d3a8901f04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0346bb111259e24436d7d885aef4ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6d7868ffe0e750ad190e2f6fda0af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a05fe1c7e77d6aafd7168ddb3951c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8311445fee8b1577394d8d68a5c386e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a537161486f89c4454b1e5f9dd970257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa70822bfa20ab0b40086cd3437178258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecbcd32be4837450ca8f149486183e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73406e5b9231e4e4a3903fd03189ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812b4a75fef29ee86c37e5555986646261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aa5d39b7cecfb0502ccad177b11b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f1ad9c0fd294bac38fe66eddd993b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617664dc70ad0de40030bee116bbcf71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975b7bab37b39bb77fb708fe8a1a310265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da4565f86391a3e79aab037f89cd79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e188b90b61227e053df1ec0f4a61a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34399155c57a798ce4e7e2f808ab76ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7983d3c1e32f999faa8ffa6eb790d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475f57bdfb464b1ae2e1e7c365718b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5472b2817596f064509b8301db79f2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e134284fd58490d48e1c521968b1cc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9b5451f2f2bdf86d84c4e8c5dd751273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9023336bff9168b33706875cf925f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cb56a863eee38a3d2b09a210bcb78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c1647a520a98222bb665d5b17ebf8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3169b7724c2537d573f34a649befdc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc396702e38d1cf9949efb619f384ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e32aff9128e6238983b91c624e65ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2491f6633c83f85703e1a064fb3ef1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7e6199538fb4eb751269dd94e9816281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b7ee4f086b59ef04a3c2b17dec43d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5eaa8790124dee7184e6cad6963eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbc9877103489c576a980cf144fc66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864a5d58181a95f468a093ced8ff37f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e0c224365ae83e867c50cb8719a2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c4dcf074771ec4c4c8dd932d08227287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a0247fb46ee5d409bfa65665cda18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09af84072babfc1a770339fa5bd2f01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddac004407a822be9824dafa32a436290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9240e23ef3db5fe42bb0f7a6ec585291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41468a28472109dcee1d697475f1dd32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce6401671708825f7b6ccaac4bb0d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea4a00f318f9e48ee339b10f6dd30a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a101d7e9da89807b4ac495e65c3578295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cee68b71476dcc0dd74f8ee42576aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af683aebf306bdb67ebe0d73b012ad2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bde18610d1f982ff8ff8bea676df2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e598a9f8e9e27773458a995de6cef17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c795050f307e3f89b84bde014b7e91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2cc016d23c401720b5662dcb64504301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4d2197aad2e1a8f9725dfeeeb458e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8aecbb40e5cb2c73f7da060f496d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e4e44ec23d66f550c42c0654c88ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe8f8bd26c4c39ad26bb66be253dee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa771b0fbebcd81f926c786185f04d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510ede8c3c99ceaa76a7517f66cee68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb2655eb8b54eb2f42b9767189324b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3a3967946a7a23e97631338dfc363309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd910ea11a77d3e30bfabae6bc7f3f84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652baa70bf8ed0b1cadff783899ceee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2fe975b148d0356a2f7e094b6a200312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ba4e035ee4b4331fd84386f13bd9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e9933d2b36995a635bb36e7ebbef1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876826cb0c819bc228d1b522171969f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa1bde978fabcc603107014a6ec4ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f020a34cece165774dda34f88c26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30316c7fe22e537680a53d595cb441318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d046929c16234f871da7b6a947676319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d355c4fcc13c55913e049f5b3a275c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883bfc87701a54cc365725fc4f8d948321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24335eaeb642f5da60fecdd2975bb57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb37b609939162ddc7e81959d4c2a02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027b3e848eb212c56f3ae0a37a32439324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa917c3ae176fdd4277bcd0b760cae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b1a0ba42e9ab545582f06d0a71643326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94920a2f2df3b67824b26d42af6ef0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49e958e6a1d3aad252f1f022f6c557328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dc0bafa9f167d2bafac26a7c68c0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01857d09b5412553d2dd6320733ca176330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcee10e6184fd6c9054159c27b0859331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2e276fc47c130a2a43295c2f62a67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c31f7849170cef37852f97a9ae57d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5231c0d30a265f8a4df3869052c3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1f32db491cfd6e929fc4b2b2f36aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b00e2083a25235a4fca797bc71b08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa561d7c272c90f1162fb9a6afb080337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf22f1e567e7d8e5f834e806359473b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d14b93a72021c0beb61a9e81acfaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c932295531c8d7f9f0aa0acb4c273340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aad32a482f6a21210a088aa6ff1d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc69915439164160f258665b82b9d34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea5747a720d8caaa69e3768a2389fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a1bb2bfd6ec9092a6ced99582730f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f679bab4c7a136bd73c950e234d47a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff15aa2c1db5788c1ed65c4022f94e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1e1fe08615a7d93779777b60a26e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e928c82f17c68dc11abbc3176b0ac06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd089f1315b0a7e7c727530ae452a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f915cae1460415058325d1e56ef544c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da594456ac348f1c02b4595cdb5ce4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08127e4f3f7154b4cade3f2729aa9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6e57d94e2fa00d5719480dfcffb03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca66033a37ba93541dd80cfd45b898354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63c4353f2a54c8a19002c6d34dd97c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f745f79e6c44d21e24fbcfd8c64c2f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b75903b6b4f11e547d2f5e9386f6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef54367aad9552794a3545e5998ecc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5670ee50de84c9f339d73506bbe269359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46773f8154efe040559641e0278824d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071bc77168aeee7791b712ce1a1241a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b14455cb4feda72a342e5c05a88c6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2e7fd19e55372ff4f17f1eb5e9f3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b0acaf9bb927d2c26f02cc81608a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87b7038c453a65a4cfd9e43db5079a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840861a556302468720f40c40a57855f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962d7297e6b8c278c9fd44898749704367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e01efe1b49d5693707a5cbd20a024368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3ea00c51ff5c207d38dbd6cb0ed94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4939f1458e5edc79f4f47827ac6bb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7fbd6075b02956db5f67b6130c8d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783306100c59aeb2c0adb8424d67fc2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe395a5ae89697151322c0e5abe21ea2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4410357a5eddd942f89954ee02ec0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ca0c507161e9ae28b6edcf752cc62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c165ca1fd4c129f08f65b0d850afe2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1451aeb0807891f546559cb00a59401377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a057157bc93392dbd6f41e4014495378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9034f2209d00bddfcd40dd3386a85f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27171866be97c47a980f742ad284d1b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607ba803cb0cda435180fa1cde19a4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bffd2f8e988c97ea6b0d62331cc3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09693cd9ca3ffdddeb167b602578af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecfc9d71b5eca57fdb3a4397c2dfae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61cfd2066658b7a6a3215008d81a1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d637e6f621d42af979b5a9053e9b43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6180e6c030a311aac26a94901b46ca8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64430a9baeb3ce93ca72489d6f605cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc97ebb238844c96f36da907218917389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5402c2f047a47fa6d0b7efd1971f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5de77223ce662723ec8102947f958391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c22db9714d91b51e7a8529dfb57c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cdff9c7faabb5fec970711672e06b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f0c875358f594638e445c27e7650a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ac73d45dddc71c7fa2170af215f68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de0950c20efc9d511f9b48e65c7911396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe181526fc1d66ae01e334df5a70b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bc0babad7925c61aec7ca0ecd25bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ae9049d99ee5a7616a3a1742a97f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff45138e183f57c01141a8b3db1233400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5205e262df7056e98e3ed4b3482fa80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da012626296842e35e0d18e4b778082402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa873ab935fbcb418def216de7e8c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac423a8bb1761af9fcf97e2e203cdd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c72ecfc3463db9278b8e9105e223de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8066a1ffcdb7fb9d7c4607c6a2e4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398005759a95a3739f833868a43770fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2aafbe53b80dc6011c021312b188c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb3de2b5a7717bff7dc064eff3f7fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02781cd2ca2f52f9257fb2689eb391d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c6b0ba735901a73320e08ac450046411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5092c1db96d416f2d388ac46bde20cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e5e8fd9f5efc6cccb33677f196d9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a359b9a1fefe8ffce521d1b3d5943e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bb0fdca0f5ef1e7a1c3700e278480415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065cbb30e43207926f40d14fa191bfb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ea94c811e0d3a040e74ada9d87273417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288d014a4c2f99ec215124dd7b8c334418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57e82c3d73152f2570efc03e95aeec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9f0e3f0fc27026a4d0e61f1cca5a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a773779de4c29b5a2bf92ab3ecefe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cae969bf376017a88414363126767a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52a6b99f21c894413ed3e7b9eeef31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625a46439e19cffd782a0be540da961424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b52e74882259c65b3369f17cf0179425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2bfc5dfc0f51bb1d017e23ed03a1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2fb64732d467f2a8b1161cad36bfb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ba1ddcba8ac516e1b2b6166cb0b2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea31ae4c8d8c1e1902930d15862ead8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071174704c83651ed964c540a6d17e95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e663c3763dce6cb1e4189d721c3e14d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ed2e5afeb4c9aa81b8ee093f06108432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d7b34d2ac35ef71c96fa3859e12c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6e343c28998617fa18656cdfc61f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa63ab53f6ecc2ee77d17ea0a5b27d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a00b36d1156d3a34008f2c20b73ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d68ee15b1b62e923280a585e136fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0b11ff7887c754e56d6c9a5f6fcdc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae333602e6a5370e130e4fc7ebdfd4c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823808e029f994c6e5ae6b24b95a3039440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dd2cb255c6812eb03374640345974441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4e667871087dff6b24febface434c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9ab4185258553dc987744966cc618443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613e2dd5266f98246c5af861df68fe6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e1d5f8de179475bee5c1dd4989520445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b42e37bc0e193b0f144934580a83a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeebe79decf5aefcc04c8ee59372e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c70f7754f57c3df0b9e1f43e1307b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4424f0b69bfaecedea7d1c68d091ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f48ecd3e5e3fad8d433efe8c48ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f42a543956f677c31f71dd6ae2556451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa60e2769fc85567e3c7a73247535be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ce3adc51d6382eb9d5cef9c9bc946453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cda0f7277983b06ad1162f8306ed34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ac7ead2a136b6a1db02d753dd19e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641049672da411ffd61d2f7c8caa59a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383ebbdcc1ee925b6661976dcd7788e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59613626d1b520c49f626b4f25b11d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719644860fbce78b64637d8f33232300459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488296e3d4753bcb21bdda1647cef7b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99012e792973e3f856a90619b7b509d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b10fdfc01f2b74a9d3cdb615f1a53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80560fdfad6459811afc41db6474623463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1c44cc41bd0ccb004e75a5165b5cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e423c24c6b46b26cc9a87ebd6ae607465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da415e247cb673125fd5905559d6d628466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e2a24100d0c4095e0a02435511bbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff81c94d9ef277ba739827326b56bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9e54a8ff4d93fa1355a95eb3a8f9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3da20934039a3e9e6a9c4c87928cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddd2842a3953cff644368f97eb60f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d77cbb7baff748bac66e926405e41472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffb7ea231abe0fc0a5adc542b6cc34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0141d06dc5b177e45ba34430dee1252474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07363d5fb6efd8714e15ccb7f3f6e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a32f7a8dbf73052bcbae1ab6910162476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838449626e78a7329968d5ac6024a5a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cab27c5aa8ad1bf1c75baf26981ccb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7207d0b5014421193af4a1bb494a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06bd0827301228f5642920fbc3f32d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645ccfd407722385ac908078d1a024a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41cf36c5272d904e9080a64e3eb861482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef7519ad78aafc64e4dd4aa6d403d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7772155e8f2b358c30c62fd0e86cf4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e5e2b2d5b058993023d5fd05c83fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207e9b6b8487f22c5276a34d02a04fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbc6b0eb0090871bae4a6c73db6f69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7da3950e792ef303bce5217810974488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684530cd0f2b150368d55692cffc1b04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8bc560c065bcfda061d2ff7558000490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4498dd900d6d7e2f846202d5d781aa8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d67fea5de99c10a47f5e732b67e5f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcb20d21c3e27af22f56d3c5239143493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0b35ce9f760597f6a92315e17ec8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854960802c249a4c8c8991b2a273313c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedbd2d55f4df21df922ce3673f28af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2a6f51fda12052e2c56a9832b6dd7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc41a01bc38d72539299f7406902ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28f634025e5deada08e5c9097c6bc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aa845fe185b601b29909ec7838874500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451d87c6d31f821dea0958e53ca4f42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea08c1813d622e24b2d8caa8b636fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eaa1e532d7039438b4dd32414aeb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76d713802dcb79b6ca216193207a95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812b80555e91259617635043e06cefc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30b13f408aaf514a95138fe7665254506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517904e0a0d0d4d0643fe4b7c21390b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48926275b52d1371c18173f435124a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897df30d9ff899e60e026b572daf29c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab26623c71b86b2135df5bd7620bfd4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a20fbcb3e09b0c3e32ebe3adfa955511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966fb06f0811dfe73aeedda426a6dbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa401baf5dae436a561ebfb2f24619c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec453ba61114f057254d49482e9e217514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09aa7222859c64d6547cfb86a14ea8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569b94c5dae425a6c0bd59219ec8f19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680cc6223bc5dd47db23299cffd47c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fe771419bf181e65e043ce7563bf5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f51968587a90677c9fa544a075afcd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf458fd4d965808db9a83235b48477520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5252cd10b38864b625b2c968c0bb280521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e665771ca0b29a88a17e7e8f2cd198d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5ead3c1b402016cd4c3c878b947cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c2c8b34813738fc36854ab7275f3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da210d852765cbc5fcca8b50a0daab7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415f7fac9aaa684d2f52e4d83e41c52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90266835eb0b2829beddf05162a2a34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319172b5dab863e40ad34d8a01a3aab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2682a224d150239b7e9d3649e4eb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ec5111152331e434348314c0baa43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636c4392a9c562c6f875d1913ebf76e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073277d8928c688f1fe3e8ff416939e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320889b4d2404f74925de8a6abdb17c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ef7e32af7ad538d2f7d17be1b1cc2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ac44ba187aabc24f4f9d77a7613c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f4039742302ad56a4a840c154d5ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976cab5c0c2f07ae9256b6385058236537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60787f0622b28190522e9af3f827297e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bf7f74d2052c279287cb7c5c147a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4631ae2dce3a160de1932ae18d42a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e703fbb6a571eb90eac711deb0490541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1573fe573c33cfeccfbcde39dd04f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dbade556eb807acce4622c8072ae9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4832dfbf58b1b4e0323977c13292e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371ab522777e5da01bcb76d55c8217c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0b8c6f31a27bc130c2f7682945e05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eb562c5082e439dbc2c18b6c7e466547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71415ebab6a092f4ff017fd4557e15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c208946421ae577c9cc71f3fafbc4af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0115cdb66ba700c76e57874b95fa3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602be83801141204fc94630a23255569551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff9229a730a0ab959f3d729ce61d91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9814763b20f124034521ae8b2ed7b00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d45d061b48b2087a1abd43c51a11b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633bdf72f0f756f7cb0629d0e41af8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd783df86e209f920ba12a99798538f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f763240f7b17bafd8aad2c4e0caf315557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98071cfcf443975be52642723e59923558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05dd7663ed024ce82c66085c42dafe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261148460d56a25be0fa80ca490c635560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0bb568fef73f43d6342e99255219d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4960142a93e6e9760b91ea3b8583e62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bc55514343dafbdae21d517b7057d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5f850686524c3c604bffac2ca46b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26454c39f97cb8624c7ee3609bb4b312565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa9a97a4d07524632cc3699a9f5ca0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640aa000e0e031eee2dae2eac90bd93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98b7c6683449622a170550cd752b32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ed202e0a8b1fb3ea67e8f23eb8737569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166ed2a325676d0f7f442c9f1186787570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196e2e3b088068ce3018fd0cb352b23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5fc0b10e836c16f755c41391e5687572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d902237513a5c85f225e3a1a0c45197573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecd494f1e750d89a24150f81ad780d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448effc32b198cd240b359df86cf0f7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf5a03fdd38f34991af8682a469320576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea639972d8fd77bcecd41b213b0184577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca297dee1cabe60810dd3dde61ab0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c27d3469521d23ee15d7898e4a907b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae05d2b9d7698d0497287f21f682695580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f37e4924382bf3f11b757f73fba9a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c32a06cdb5bd3297c156f8b8932f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7f76b58fa0e1e19aa6c5a4cce5b36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85daa4685ad8674928bbc42930f1271584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c082eda41d8d0442ad52137a00c46e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3664cfcf1b1c1bf2219123f21ac79ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8e6fe6f7db42fdad83f1ef580b257587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab3a459feff2e9bc0ca8d479ffe3a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea33b804498527a579b105a8a1c16b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b58b4b88d22035db6633b0dc85ae18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebd6201c2a82b65e9d0770e070e78a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d38809bc540a8e552fdc8dd0f7eccd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbdc4b11415eaa745e102ba310a68e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844db11f1248cf258920e65b1eb049d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ac63a1d92fd49dd1c7b9f70aee2a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf401db555e4c69ec55ce0e43dcf33b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721e33acc88f420cf2fa2e0352dbb5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e8fa041529c7704251f9d0cdd948e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdfda929b11a65d18dcfce83f11f0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1a181481e5604d74b8f70cc601a52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d427613660e530e92857929504360601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1d31531ba5738b4cbd5dcc58efeef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba628c3efc8978e69697e3f5c4d62a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ee027d56f296166805d380d1e7cef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8c04d991706b3fc000cd223817286605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f51b07bd8aa96df49e1b4237a0c7fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6f120217f2c7532b55c118e8a3bbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a748b4744affdfb4485bfafe54f99608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74d5d3e02835f64bd33e0f0c42f3e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864616157977374d024860eefa4a36db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb778f72954a00cc7156583d32845f94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244d4a172154766722e8bfae74d4000612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304e70687f9910062ece4c671f2f086613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ead15de03cbcc3f938767dd6aee5f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfe54649de5a3b26bd5ef12bdcc33a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4d87723a002a4d24a1d3cd2e2f3b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c19032c12b7a13e5b96832da5de26e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd4e5a5c4a10a2e3a99a71b73f0d33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895a784469fa89e4d088829aa9cacd1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4c6b379a52d641b26da5f13e37d56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3a27491397482a3c88c8f9619a53f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee31d0569e6537ad037bb8e54ca9047622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b19b851c8f79740ab46bf8a84c6e79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ae319e3eb6e5f5d4e2edbb450e172624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868fb01794841a4cc023ffb93af0af4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bfba01c3a75d13be4aee4ae872790626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b591e2408c7694152e9c882fd3b6489627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2b176b88350aff49d048ad8235602628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11702c477d17cb698810b23d581f92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd001a820bd38a608bec541edfcf99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554328477101187c1fd8a59cfe55490631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ecfdc547603514850472167d77efa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d735006da73944d8fb9599fc5536a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf2ac99a1dd129fcd0beb15c6d8074634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb57cae9fb7622c033a861186857cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70de4fd61e426afc142e20aaedc4571636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a16c560a73efc71f3604cdf582457637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ba6cdccbaf0a42cc317c019e4fb9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f130e5504e511e73f4cd92d2869ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a5075955dd908c141ab1a63cdabdc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b19195c87b943c3f414866e88d773641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75e75b17a1fdefdb259a29aa1dde28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90d17a3c616193a39610b8e4d955a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b346ed0c8f10e38bdcb809618f0199644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc2e1c7abdfef01d15c8b14db0dded645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2853e6b14a2f9a0877a2aa2bd73d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77f2c26adbdcfc32c78eea1cf44cb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef459bf633ff94d7b0bbf8d7ba805ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90097e9da113ec77aef755cad2b9d003649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58adf68cf1a12038d3b022476fb311650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a30c04eb199ab47e6f29a147b7499651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc455c03ad9b95b7394ea7141255f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2689d31a5555d3acf6f596b13adb62c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd60ebc23032781a4db95ca6f2212d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dbb2315dd0ab679a96114abb30de8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0ca7bd7a40513f0938c9f3b45e745656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd58494b2827809c12da4d0164f485a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01f60561f68b621d761cf593d27aa0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75dba2ca278d075cd8da2b9fc8cc48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3934e8060521ebfee486a3e2e5e96f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eff80ad91eea392a6ddbfcedd1c443661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c31b10ef76d5de32e6ea8c22d2b0cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9765b7389d5f8ff07f9181aa4b43ebe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaed90beee4c630516534dd999431a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2152398d91058c02973216a8c720c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d953175b43ad91ed65a60dfcc15c105666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ac45266ae4b347c61f9a98df43970667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f7ddb3cd67e12e26009cdd9e8c368668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc105d1ccf2c08d814f94b0f5e142e3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d6cb37a89d75fdf524d55ffc0336d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b664ac392684bcf548d085b1f3580671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6efaf7b2201fd8da1660122e2f615672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e67a05ef834ed2d59e06a10e8a8f50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3594454b3725a3a5b77653d06c020674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc27f3e78a2b216de893f612314b717675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fc90efc27d9011aae6dc999200447676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcd628479b68987e4083e70ea70eee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea74188211cb88a3ffb5ceb206b30e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba6e7a5989276d6b69ff7ba0fd8680679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceaff71a1101a0cebb70d9bc317fd1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0586d93087b340343fa9751bf1b58c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcdb895a22f5ea71ac4680454902ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf9b9b397214a5c4a28d7aa90f4e39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3d3abda17c12ec75a48193e0192ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b3fd95fe27236fe201bc12499bf0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885632580c9321e6ee42e4bd43f936f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8646c9c4bab26103cab81a6cba644a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc06d1aa866b9e29ec7358436088ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79e62002f1caefd9c5fcaa40788386689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ab8ade0a0032058767aed2498a706690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9304ad17269d127fd3640696bacd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ccd141a9c243585227247dd6354d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae942a9fd91aa71c6c27e31d22f67d72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf7e9dba06df371cbfe31ee75abb0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaafa5cc7f3d99ba9873ec86ea78cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80743d65b802e7a9b7d53fd974686272696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c5f8be2bbf5ccb1edcb68641be9ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03127e913299894266e5937e774ad8e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d97a3c2c27298368888073c6cf312699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e2626e6c1425ee3dfc6480e1d9b6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533cb69ea86c85b68ca33fdea8f6111701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b6330a08bdde4a7d57d961e5a7896702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62e1e364e131d2c8f241a4c4ca6bbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cbca0e86b95b8180c54f61cf6ed0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b85e09e60d21d86b8b3f93fec6debc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4c81efb8e53b95dc1efc62dbe3ccb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e4dde5de7cc790d1b57a886998c08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd31873b5d50cddecb49e5b977755fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2532c042a95ce6002b21e1ff7f241c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d777c43285397b431e26a38ee6cbb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc42761ce39fe825e8cc75857ff8e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43778fd4fc3f43acef11439fdf31feb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c281697f8a6f7207e0c57171830f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3ed0f4d69cfff8800fe61405d6cd7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccc0ae624e350ba960bcdcf94f2e71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267ddf9b725cd43bf68baa87959fa41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704f2e782e34166dbc8a0a67d486977717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85388a83b70da284e2b779160aa6231f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c69a4a7efd0e18a7961c74d4f37bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3941143dbc55e96b2f90f53cdb38ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc7ed359d77f33dd7525879a28ae4f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4affd94105b89a7c29d3250b8e0e20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781729017c9e6da98c934f01264768ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4e140354830faf319c32ab1e85927724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e69fd032d7cd36329bacb8f341d26f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7445757d2594969c91825249163e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e36271e0596e49e821e03aae4d8ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a8adfc1f7fe7794837a3325ec5f2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d413de5cfd84753d9fb198ee1c45ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab611c42cc80ee9640a8fcc7a0cda730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8411cb3e46f1f97cea36795917c87ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3f2844f5492eb8f0387d8ec0e9584732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee38071687da8529c47dd19e5ce4686733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064792f394b0e28d4ae1b10910fe5bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb6e8ee434f2bad0ffc113af4341ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117a5e8d4fcb2b49acc95dba8462607736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360ac8d0acdcae3e573acf3cae9a832737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8238e40a3a6cfdcbb7dc3c882ce3c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc0eedc5d00b3835b574412069a792739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be24d9a7248e9cb40d0c31bf5f0da3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51e5af271d4329fd06d5a759685897741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0012b3be4c2b949a292080f5aa6ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f067d3f7304c8e96fa0c6ce2a0b8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e08c2ab871d534108fb5653828129744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d205eaf926205a179fad9097c7040d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634be61805297d40ac722e637d08a84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52745ca69588a1404ceb65a26137616c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2eed50058ee422036de994408a874748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1869f6c210284f0aa1595047fcaeebc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a799967b1329d44b89c876a30787c8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3774b3856147ee5f4c9339dd2b31a7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2f10a0f2bb09c647bf9e1b8bb3b9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ea956df18d954d429bbd22070930e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925d305c65eccd339d8787942fed9cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebf221f71c884c85a59258314a8b72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94464ba76f9ec5597409238fa4d027b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34729b0919ea8f0340ad7e5e28c00441757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6718fb90483edc71c1c7b4b70945b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce412e553ecaedb4aa26b8cc7cbd5d2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>