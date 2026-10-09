--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936beacaa0e8cf2f1e146eed3ef527b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4432fa27e174e14ddcc3f875a56242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1f753aa5b238eb8afa0a39e48b2bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8436f51e87d0b09ed6831019b6b74ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73accbfac8a652781397610025d916975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543595315e98b987cf133737c0818426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddcce268f86a9cfe7ea7190384bd687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1898d8c84471116cc22c2857f082c3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bbe2e4ee08db6b8728b9da732f88a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705a93466f026444b591d1f1322b40410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744193cf1d70088373c4fe7e91966b8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4f9888534c3bb3ccec05ca1d911e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7394aac039ca910b8970fcb296bdb4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81ce214c7e5565e30ec34563740fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28699294c3c5ee8e7ff6e5745c6108e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c382f648d7b68b98a9d48ba8241cb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef996b928ca3eb7d42ada6b330388dbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bf86fef1b83c8749baea5dc5b82e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda211f3978140c051be451c0bf5edfa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b0b68df92dcae5e67d0e8d211652720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54c2d6e58c48f70f5aa90ab698bb8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441e173cd805d0968b4e258d81855a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22c7d7cd01086e1c7be6dfa85d48bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce865bc0d96de7dde9cf7e832cbbc99224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263299788ddd1702082572fb0cf83f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f499d521a37a5c32766141c06fcce426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d6cca8a1ec524758c1bb9e998733e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdfb692a0b7686088fb7ddb1aaf30f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12329f7f39fd9749a2c0cdb2a2a7b26029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a907ae5effed171e5c4e58e0c0ab89630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1240100ffebf20b16bfa4b777e1eed231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f825f62ba8122f9c5c76eacb5b1292032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c18aa61f7f274ef14b68d70f6d09d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04302696334c377441ed3c4a2a37e8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afb80969b2e612b70da5bec179e73735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c626ce7d194bd10026952810daf27a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcda9fc60027e5acc10dde6a226ecf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37751d1c149139d33c7145cee263ba3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812b889339cdb50bb586e6f1444ce7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47486f11c4833beaa5a3321a05dac56740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd931d490b54450708031f699e96acbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712293d3c2187f9a2b5eaba54e420c7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f42d20abbf4791309b62f8a48fb3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16a630094c05d0b8a33c7a0c507ade44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298e1aa6f15e3456972b18d0b977ecb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8485f7e8ebdf0722104e76d237d006546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50209c004bfee5e75247277096d5b5ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57ff66803acdf50d813d013d22fdfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729adf93aecf6509a00a4378f59baf1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd55e3d12f1fc7112991ae8a189d37250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421132955ffd9d8531dd0cde63af2ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90297b2f20d2dc246b5cb7c172b5f3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a43952a03b92c86ed92efbc943e5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea505420fc4f0b931b0bf137c118db954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897f9453747305df0878b088f01e39355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937a9c4d5282d4cedec216788b5996b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b560a77a50edf0524ad9f035283a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd75c390d5754ed28c659218f5a360f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabc5c2afbbea956b7d22ac451600ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64a8deb448b37db442d1e7bf5ab0c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b340ca062db7f6985e30d8a9db03af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2056ce31bf30fe30ed254409af6f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b828be172d881b6d1ba05a3ea9bc163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6813de124ace0c74d70fd02b0f0c3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81616845b72b9c4efac67ea869e21a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c41791a5f52d7e1846beff7feaea5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ece54e1966e6d938c26f67c2cd2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae02185c1eee1653b05da88ad3a22a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4f27d65cde3e8d10c5311921db5c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad93292ff98f710c9dc5576d94726470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b671e5f51e676d5719ae22d11bc74071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539d40b30d21d2bffb3eccb2560579c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e557d983086f2d5ee45e6c41c9bb6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0db645b53abbd680ac9faa19a7c30074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b97135b6717ca268ba2bd559cf860175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99c97d50b27a709c31c8d01a5ed4a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb424ec1458159207ddf40c69edf7e7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79a834bc752e8840c9dc2a39b706b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3bea20a68b44e1f5bd953789d0fcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6519734c18714a7aef5c120ebe2e4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596200cb99c9d71b4d0c878177426b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e82eea7a60420bf1a7cd7817a313382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7aea25c6719a3e4c7d7695acad96383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d555abeddf7a9333f9bf95e00023f4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c02121b035f4a35bf4c28ea92f0db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937532d14ff27e46e3abedf31a24d7f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518fd590af72532b14ba3e1d48d871c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2550d7efcfbe3e5d433a3b8d30521d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609ba3c764d47e8dcc055156af3422f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af74fd78c7b3de1682619e07b99d71e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e469324339231c77fd6006596e50d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ec86f6634b00f9eca36b7caeb5fe192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe371492e7980a6ac30ff896949d67093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167d72b1c4cb546eeb4382987225b9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0575f3d89d455ac3dfa0a2d705f39a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145c7eebb9ed1f284fccda806ddb60996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b2ad97ee251a048a84020e79d7d8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6aad1614453878a0af9d272af834d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1854208a5f9cde8ae69e406ed22d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5922e5598a2b05253ee0af17125e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e67c56729f0c1d88bfc78b92d5a9cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445b1953cee27cc2990939ced772e66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae372fbd9a9d6a7e7b4c905537dd98b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdb59e74e9838dde9a252bb6b3e2f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41632a9e5be793e15c289bf5720178b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e60edaf85c603c142b6bd4d275d3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595f7682d3b89183a8e81c6de2dfc2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4093b87a90df9268896923378a09d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718b279b34bb307ee2b50fda023cde6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1857c5bc454ae57a6210cb700c1cd7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5df240051f873b5a7858d9cda57922111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212f8c49cc16c55583d59b06464901d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e17501ecce77e7549ef763c51c6f3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5105270ae7f310268e1d1686ecc04cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d79f71bbbfb7926b59e012438c6b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605753a78d6eea507b18aea4f78ae10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b554eaad6b0d083ddf6d27e1a58a7de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee879655ec68d2f2447ea781dad005118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bc773676d2f396e29a001a12a6a80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863214cc0d60d9b5e59fb68690eb78b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4c32fb08b2ba561e6eaf9e108e07c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e612b70d7b4054fba9cca79294529122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b48494cc2efdf3d2b7eec30c813e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36738dafce96a31fe4ee167c2043c0ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf7b5ca7685cd32787f925e436e69d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae2d95a622440f0e5518a294aeed83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361a5a7fd7f8ba9aaa68dd8610776d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f74e4fed8c92338873ba59f5688d17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d29ab1f635d383684ddfe9dd4a978129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa90f96d6bc021885c8578bda1be097130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b779b32a88dfa3cff0f1caaecd14be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732c8feb2bbb2a86acdafb4cb7f33c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d698116e25853fe79d79107fb77c08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4fbb114709d64fc01a255441972fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0153786196f414b594d7f8d4b1670135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52783d51b376ce8fc9f23a88539f194136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c841b88f9863628ca2ddb9f46deddc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4060f2023780789dab1c7853e11b813138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c1837ce764b0712a53586124114e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6044221734c3b592886327dcb610111140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e64464e0d8cf672fb7445886d66b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921cb5d697442837649305af6d503cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d57d94911e1e710adf688e4a902c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b743db16f5b8f170d443d369b0bea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0526427842d12ae148f328fc65266145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d44e53dbb4bfe823c8e137acab8fae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daadb2aba9058329732e16f3bc96c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6039b14c8b617665db70e90949f011148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72315d34674d7906e63917cd1bb74a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a43b2592b00027101fbd1acde3059150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba47b301f8cb1554f7f0c12feb4819151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4633aa9905e2ad15314f6b360b442e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547922db21e3d9b0ca077a436df52e12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58887d2f21673b573422e01838859bc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bb35f1a2fa07cb39d1ff23b17212f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c2610751b19befe8c2e9ff8dd5e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aa61c3a5cd1ba906ef7e22b706166157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf93970cbdd93d67da73172912e5bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa0204bbead449283070d889bee1e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22778d7f6974402e38c5d5db6fbe48c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d941347ba35487cd8921d3bca55b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fa7c424015c34611ddcef1c7055fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe200096af991e652bb53e0c5d669371163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484b5686e1142da47ad2e40024c57ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f14f1f6e7bf5bf625da2888afe6de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b4caecac7172b6eb076bfff3a80fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf701fd670e91202537fa41f6d925b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d7d40ed99d45f355fb4139ff094d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309ade02db6dc7afb3534ab87f96edd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f01e3d338be758e90fa758f38f8058170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab887357d40277c45fa1aead059826c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93be6ad9d909a9cd4ad608351d97b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81898f5ff3279413a506e618db9f8e6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095411c56250059d4c91704ec303c8e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4e994d4b9acf23d02c078cf668b96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6969eeffb6ffb6038d5db3095af29f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957ce06cba99b30e29c3573ac20f498177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c88eb327b5686c92f05b6dc77f6b44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f79ac4b0bc2acc3392352755e1e835179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b68157dee21642ec3e1247a389eac6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83709d9f1ee825814dcce4e44aa70fac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeff1a6bd3b214ca921d53875c18aa6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04623998bb09337effae3472c17f0d5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca90ec693fb3a0f8ff80bbebd3edfe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d1b09b59507cfcff9908070249339185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c50ab046879b9de4c16316bd20a65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b795a9f7dc6ebe53440a837b52aba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ce7af802be9e88f0f0c2586cb95b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2640890003d2cde38858fa176bb6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650f4a55758a4ef0e15b326d0fd18a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb8a78bc019b4a502ee2cdc37d0fa2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18794fe5884ff7f6459c66c68f59bdd1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c77adf0efa4ec8d585f9cf8e73de3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec6c45872a40fb38cbee6bd655a666194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722513e06502c80095c389f800d4f44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ead221a9c1ed51db4532fd474dc54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd9fdaf9e4714a331b81e8d8716194197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f1882b91d0244395c3967561f7c48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fd0a98640bbd67a369c0fe1f16d40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff239de93697c8027fa45c3eaab5b513200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0eb33f9c7623302ec97d3127e66bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0748b699b1a53ae2e48234b573d9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2d5e9df38de13aef2bac690a00603203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5dcb5413cde5f8d1dfad4873f4277204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551706f8385ded89b7d613ff9880740c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63633aa000aa077afe80cb6687f3ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2b95a9bea7fcac484bfc2c9265112207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7625a12e14606c8e1c8dfcc9e752855208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85297c64d59c1b761b5412d4523b1d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb4c7d94b47a21494e144f123dfe2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2af2c0d450bdb48d98b9f74afc91a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea694dab0a9367701cbcef906c872f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfe09cb2ac264dbd7039759ab14209213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f0e57b124eb81b3dfc8aaeca9bd53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedd41edc8fe502aa80e497189e0a38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843028abbe86f18e42eeced8571d325216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ea3cd655761db30783b21aa307780217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4076da413f1f0c454b3702d6bd42c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fab02671367cd56f39cd006b21b531219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0475ce435974ce860cf09bd96624ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ae1899e1fdc1ea36400834b270e2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932ce9e5eabe0fe24f1f5df3ed33f5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab038a9ef160426d22744eefbc015a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3484cb1b38dd6ae9f3a01edfab1fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53d628fb4d419ca4e2fc8b8e03d407225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f7750b4139570e9202a60329a8e02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf1e34603a1ffdc9f5194789594c1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8948ab2dd8f11b04dc6715d3cfc4107228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a98604fca3b1a0d5a5ca9637ea9d84229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab323665e00f1a7e0c4fb8f2608a9e9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0597bbc571435926829a6c2677e81f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394a7c9d1d3de4dfe7c7f0e63d5d1bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a33daf74e2e54703ae2138d79abaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38d9be024867e2ddc1138dc099190d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f46784868d68482418512ca8a48724235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f5d57ee4a7b24e58bdc2eeaa9c805236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6900110b026788fbce5fe1d4569fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ec7a1a0df6516f3204aa2a9fb5829238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c9b866c3c200a00335f8b583e4bd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b77b80113a0c9525de6f5ed3d6b3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419693adf472cacf1318aaf6452bc44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d680b1f9816196383dbf0821f3e3131242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ad28c6b5fb1046a36855d4007d22a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6f27987e1fb86f4f230cb40fd12cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66b9f44fb1a97a32995f09fe55998c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6589b383d9185c7f2682af7b6a99525246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322d0fc4c537f484b9e67c7175148fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93eda2d9ea77e5aad2e59c3c892ac6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79cc0f5338be889d0c2b1a527ef3a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5006c740c2298a3bec7f89ea2d968250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29756f1dcc14b6429902842ee13ad4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fe3c6e85350325801580e821b206b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09869a0404e367f0374f338d7a47738253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649afd0a9d06eaec217af22b1c453194254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0778f96bd1b9abdf6e4ab78e37f0fcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0143c8203cc1bc069b06c7c1cc87d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6fa07614655fb1c8aa276c1e736ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb94c72e179b42037212a6025cfc77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c955e8bc430bb984394a1b594f0ef4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dbdb51c59a8506303975947189c22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7496ecb8b5d333fe51c933ff86cf9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa391d286bef638c183c9b2550b576b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7faf87ea831791290c572e74d2244263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e8e28396648efb0b7760bbedd6dfa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e89e6c0813ec49cb58505e178df05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d7b7aacbe27bcf107d7617f7e19a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3d8c56126e8c79c1eb1297cb276e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d22524a58426464fba119565f7169268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf53e376b0fb9ef56bcb2690f6d0b9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6866aec54129271e8905832caa7b89e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daaadf75d9786244d29d880d53d12a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe58ee480ac01e60a23c8fbc4a3b91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b096da8f135d6cf578dc71d80d38f55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a578ccc545300d5421f0ac19b02d51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32920a8481792a070e7975acf00e2e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417d397cba9efef3839ff02c9fd287e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed2bd0184239cd064b2e5956b27e3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a926ffd0f72e50c92259bd9842bff0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6471bdb4d16ff5a33a7e7ff5fa30c40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b1f1486166a0cac4d4580c73a5072280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d51a7252c077c71f4e94e7df860f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c212aa3c51d4a49ecd3ce15bf0fb662282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8186499dab814661a7747bdeb27053b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a41a9b142b3a4e6b331ad0f364e7ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9971c323718b0c677a1592f59f7044285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84c2e1d6cf0271731a9505c25d1254286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482c46e5626b1cbc4c8e846f8305cb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a848c20dc07c864d46f2307cf672a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a585b6e90d8f77ab31f3a9203147b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3e86f1e424ca6dfd65b116d97bf36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0553052b4fd6b9dfe747e5bb4a55dd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6e0f03f8e0af972fd42d386d39321292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b9b092420a0dccc7eecbe7273aef6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0351b318222de19b98a92b8be6b4d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf6a8b5e6fad5b3df9c98488cb1c18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e68a831250f77ba770ea10633034a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f0555e25e8c9f8b33025834a6aca4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436bc8131743429f654ecb1872d6b04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91756f3cdcf790d2888ba70af9e7b4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be8354ca052ccca148de3a39604199300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e87df1a2ce3a60ec0662fa2358d7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6524f0ef2bd0e8d2da344e7212ea81e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75036b18028dfa73c80a55de516ea7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e80bff22e730b28a6e3a20989b3bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302ab4fa718f0f70d6a522d3cddc1ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296ebd0865b11864c71bf667584259c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28185fd902659fb325d2b29e375569307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8e217c25ec563b549afc0385b4fda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f456f6a8535b4f7be23d12d4e1e7cad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5252a2968947b33eb57063fd57da166310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c10f7cbce4008004a5b1f338bcd8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2788e601abc4aec8c84c9f67b98e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2552f0e69ebb467219190814aad17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c26fc4ea51d131cd64d2ac5edb31c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b612b82bcdb1eb11e999fbb40e358c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e48ad8537419a4a125997d17945f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b778f88b5f6f81177b640e643d96d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35e5e01000c27d07f2fd77fab959dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46317063cd23bbe19af13daee41ecd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a68802e4237180b7df6aebad47810d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427ad42bfd909845259239f767c5733321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a79fdbd5a7546bca28ed6a1ce05d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27199cc4bb408c091c8c9a022657ce4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a1ad0208a16a67b14303cd1e79b4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53244cb73412fa64d0ceca0d104c7808325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4dd05c9c337ad79052ee5d7bb38fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f7546dd8384411b1a9e9c5faaabf4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bb01798415ad4d136cf2f321a00f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceedf1126f6d0deb0d8b5fc24b4038329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f6d93b4c5c52ab22ddcaece612d3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af207c034b18d2803ef666f393ecbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6096b814cfcc388fe563a032173e103332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6d4233418128a65e93f345194dcf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3fb4249468d620fa953684fc99a20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3c026a0b42aa792cd6862ef561704335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283170698f4b5e28d1f31102f3be56e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e600f27cd5f59f2dcac637fc785e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d689347ff4299fa6404c424cebaa9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9217d8adba024f0128301cbed64fd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08e8826b0cffc9a60a242578a83a1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bc333889b5fb674b7fe41ab8c299c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bab81be98df12820696047549cff64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4ba9491acdf536ff945bb04cfbb63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa23da5a382293898cfc962a1df8177344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4da3fedd550e7b262dca7bef3c2bd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e543ee5450d542110c3d6db4678ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ffcb5a1fe866866691bbfecc70eb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57bfdfcb0aae3f3bc71e7571fd2ebc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe087c49a5f1e8f5eaea5db44fd588a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690a45c9dd5b5baa612f10a506185a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e9d4f0c37fb4ff8fdc3561faf271351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3d41524bdb3e51d4577e620ec268d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef27518ef2a1b93ae5c5134cc4003e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742eb61d8db8667c1fea17a1659cc28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e96c18e4e5995f898ee0416d94c73a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78432edc81b7d0cbe1ca81c6eba5f45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671bd5ea91ad5c362fe32c7ca67ed0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a6098ef44a1aeb86ff78422b8048f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f76b6f08a57849b22190deda197d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ca47a1b8f8cd42f815c9b6cf6b85b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d10ca0805c9fa7aa4f1edcff68226361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78538ed0283756f339924f9ea14139362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b00ff68fe24b912c03016b1ee0cc29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccae891fc50f69e9dd4288b7586047364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eee5ca5d7de29f0b640bddf0b91cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fccc0b500a29685b60207e3c5f3820366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc5a4124eb28c7bf26d55aecb56175367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c87a2978b73b73476e4d0ea2ed237a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01d1c110ee3785a8c3ca683007a2df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1125af75ee7ad2886d379e0a6b736370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb823484f4835b20b5e457782e028a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f24f49ecf09da33cfd6c0f7dc6e39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde84d1e1317ad3ed02872cab67ea87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee49535c068c084d598167abe9812374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015af00323fd7c575837dfeb237043a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf7e64b67a1c88aef2bbdfb02325f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48652725180a958be27418663b6671c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dfa7dbec67dcb6cad0bca539ce255378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3487136bd604b6c25db75e9b15a2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744378ce66dc1efabc3a2bf22337827b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae048378446b0d7bdf21787eb0c998381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fac85183958907f7154d7994b10f4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06d3ead817ddc3fceb40de9487d932383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084cff8d5bfdafe576b26a0377bc556384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafe82f7db53c2a9c468b2bf154e678385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc4b46926e6b7e4cb96a7fde8905b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fcff04e48de24cc6f96a4dcb11f52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e51ae0b6abf6a952a161b7b3b099388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538693e73539acf3219defa5457a065389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bddfa8ed1475e2ad345df590827a94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a056fe511b0accd01285aecaa29c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467123a8bfb93a2ade270cc3c394bc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad19349b7ef866ccfa372f7a435e322393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f081332c2106405db8a1ae88a7fd0cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589c1f08ab8598decc3cf841cccc9b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec82b17e6b0f4607e22944ed5075eb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de99ef8a0bcd0065f51477b30e5a2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0d2f040f13774c263d935f9a16348398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2502f630fb835c33308f9a0b7f7d005399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40999131e9813557fdba54eb455ca7d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3c6df60a4aa202f69867aace33992401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187389335d23e8e0b4b909ea2fa3fe8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef2949d503dcab2c6352dcf05b9bbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e03e6715ddfe719198dc024fd5c514404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2168f4fe88a0904c5bb8127fa9a33f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f24f23ed77c3df48dc1bfa38dcc4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152dc1fbb558eb62eac0d675f591265407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f44fa3a491dd666e9095576dc3b580408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf530da68bc57caa6cffb9d5e564d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80140dc09077d8c12f4f8941f0d52a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d8e1ea1aaf6737843d9e914814782411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b702cbe5e72b692db43a6e2acf3f48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbe88e298af67449b0203ce72d1cf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21abc6b4557d43ad8e50abf2527975414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580159b16d75cecf9e1fe416053173f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0ca7bfbceb25429c16b7097146c51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc68a42706a4d79d71c4b91fcb8e11c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbe1321a6d79885ef4aa3b09339afd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777e56bf6ad69cf21ea1f0cc4f5a8d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43eba4239c356110a8519df80a5d4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253777184145a3bf52d157ca6b245433421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4823973699efee29aa472174214963422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fdf414f1ce08766806a73eaa981a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18d60fd1e4a9d5dd801ea22bca6a88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8a99526997e1daf10953dc3828ae5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db927fc49a02dfb82e4848970ec24d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2a78b1d1ad0aa9122965cfc2eed47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77717140a381808de5aefb01a1672526428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a72d3bfe8929088f713cc482f0b63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6a3f15ae1fe6e4dd7cc3ec5b35822430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdba38c9837d9192c5762a781e2b9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe770c687fbca7e30667b89e58bf46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5121ff56f62aedfab55786c335078d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef1d141aeb498d7bef5793a448dac2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f2c2e8a3376043e822a1858dd2be1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c76d0e46268f9e667f79f72576c8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f0c6248385f4a5802ba380a3e480e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32326ac2c93a9a467fd2d4e84882dcb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d58442b7754aabe793cca6dcc980b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51055209bf474844a058e5ded295a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4187991ab00acce945a7007b091d2aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1367adaf88622c40d702623ef9d1d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8312c9170312cbfc57a8eb1c01b99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dac7adefa9e2515dcd6fa406378bee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897378a31791f3a04beea32cc3daa0fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4b24a54426295e3407cac23564481446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50a4c56731f98d14ad75f298aae772447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0141e6210a68c02b53c7a45b52e507448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e764b4885e39f6630dd4e1fa89ecb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae497252a76efe2988dab6aff632ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b55a903eb2f89a85497a6776a0694451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d7ab4bd0d64cb2d985d13956c8f7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc9f1a77689747f445b545fce56d56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8bef632dce8c8827fb24a968b6020454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d584e150e8aba50122fd05eba923bf4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63d1c8a6bddbecb024800543f394ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd80fc37ffd974086a4b39b2cd4850457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444faa95604716e4922139546d8d85eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fe919d77f2cb0f1f6355197e5ff56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9667335753b6cf62c5a3bca751a232d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d7f34ef15f86e499c83df392e1c12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050bd24d5d9967cd705209d94407adb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462bd9ce8ac6004ce7ea9f8a9212d39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e781d372b3758cc7ec355a3a0ddb71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb16b48b46ebc4f5930704b8e5e01f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d854c9ab0025c75e8220cd4ed7d39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0398c9c99401f7838d6622ae8efe23e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e5b6cf52f3e51991b68be5a775eb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809dff1dc2f7808e9b5ec54b5675589469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76504fba4beccffcf5aa0fc4f724802d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49e5895cea3d35db348bc5e7ecf49a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f665667a8a5df3edcbd81ea79b1b76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef71dcab9ab3456508b7f63904e975d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3423b7e6c749cb42d7e245a1ecb89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e10bc3e79816842587e4be257da72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45501773cbf4e4e0911799a1a3ddafd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b817dc43cf7fc2ea2e64463211d2fe5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7f15affcafba0e2bcadcaa77abec8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa9ae8e9ba4596ea0a9358e4e2c8d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc908e0d2edbbf5c2acf72776e8410480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1782b5bbcc7897bfcb19579b794b9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f19b457bd6f5e7be0427e5ad86a256482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13475f078f70c1e37986eb1f31633b20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c1ba36bce8bd825f09009590a59fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5a488de748527be017f2bf512bd35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f471ac66ceba112d21d53f079377f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75328bd86a8db85e17a17803053c909487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca37f3c275ec7d0e8e28a754dccc974488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6002afcddea9155aeef1937cf51fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225e16e3a2e9d0e183257cbf22e0830490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0781bb8b909b235bd24ff9122748548491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0419c5507485ab016c00249eaa4ffd2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4b502a564ce1fc6d6ef808351279b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72019c86ec714bac84ac4c01a4af3b0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3287878a3d9cfe1cbf9b886a35736495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127b361a4ddec8fffab96804965871496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa8ba950cd961e4e1f5a6d8057fbb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4692417a2fb49eda9b8f2fc0ad02e15498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca86c45846ae85d9d740638bbcf947499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcaa0fdecd556571197002edf133f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31224aaaa71cdd2a97c3d2d7ea03a5af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64603b5dda1889bf1b69e13856e20772502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad46b87859527f7eab6f48b3eb1a1cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c196368211b3bb7a8444a7d6880e01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0a956f4946810190d02ceec094da4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bd36d8319bf63285a3e57123888f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e90a909ab4e424db5683e4cc02fcc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7f038f6f0bd4253b63af02922995d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4c0c7f9cd5cc75bb6e7f963283f4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0a50dec8ce2dd2424b3f0368a6ccc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342fef37f3970fcc3436d883be65648511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea2213a9179d25cc2f689016d008d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7e4631a1fbe46c7d511b0adf40535513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5c5e15d8f9e544acbfe6faecb5b57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e010e8efb8f2f4d87256fbdd993a73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d95e53ba96f94d92ccebd2afdbec3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9b70e287088f70ac553d37b51aa6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f10f9bfc031fa72eca9f3b70307b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c180055f926015c396dfbd8016bcc1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc218a550de1ec8a5bc1db2841b20c2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbb325b9540a4046fc5c5ce53341be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c85f75b82909fe1d150568e7ee29a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5d08c41bf423f41b5ebd3a7e175fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189a9b74a5b9c8c713e1d68be0c2eab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a54328fa11e4b2bdf56fac218c9aff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1dfaa1a57122671ed705e0ca651c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8872792cf01e0254defddba5f68596f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da04694f0feae3ca7a79036ee0cf11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60510bac98d8595d8cb98854a644c52b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ecc20de6bfc23a3c17a02f5037ac2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479d2726b33da6978d1c3319e6b3b40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891f7843e527ab1d574a64a906097a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ca68ea965e0846424d6c8ac54493c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9d06284d166fd79cac38b579cafe4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bb33c27f7a589baf629cdfdc93762535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80be8b175ee0f4f029fa3f90d849a56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c4c2f3216afb97b9f07a3fe64b2dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd2bbd601aa874c9030311cbc6f2e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657692f1a0404278ab54a6b612dbd348539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89341f415c4bfd55801b9839588fdf35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48bb36553fdc264eb25ee20b365e97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c62f862360f0909057092175a03ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424f188b8d2a8bbb1820695eddfe577543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82846966ce5512128539eeabf6069de9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5cceec0f59c2776939c95a63d3a51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a61c2d5d3d3145811936cd6aa1a2ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bd1af219850c46c7c61cf0953dbb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a0250bbcc2e174faa5efde641c6eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823f4e1e39292c8d37bbda48277ffb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847652de0bc9be3b067e4aa664dda7a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154cd32b3eb4feffe46485f59519372551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0205bc7237bc05931cc043f3b35956552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c50418ec8f219acc3d743027796a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877d748c8a98e91168a5c06072e8cad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ec0b5a1dc13d4d2bf185219cce460555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab396e64a082873a7b50e980a923e57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32516aeaa7885d9403f2f76702b5b5a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab9131f1cd8a42c1546ef27e68771e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098dd7a7bcb80777239b895a60387c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd97ea1d939ce7186e3e7556cbc6d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd22b3a09b90406ab232a6b3ae6f8cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb1d87a6780f902370385d28796499562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a5219a2928c9a77f123e1b8e1d402563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d348faf645dde0b9ee29a292ad246c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95382c84ec4ed4e8d241f70fbd231fbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b1b39444d1f1345cb0dd524f958d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edfe58c984cf34a8e7ed4e3d624777567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587492630f9420f3836dc4ea80ecdeaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ce8b5aa9ea545ef4c5b34de1ad4b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfce5101ce6313ddab4712fecd5e34b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea403fc71bed53003293dfecc50896d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1ee2469c7c11d85ef0a87387e19d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727827693e66a870ba6ac3d9a2e73d7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0012628fac7b58b4a64c8bca47545e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765c52682325cc3c3b10201180b1a4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c446237ac14f0957702d3a60d1bf6c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caeb8295dbef2374ba3f7ca8d92349577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fd1951cd339754440f2fc02d79574578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4808d6e2272506c5fef7b1e635dfd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadfdca24def45737b494dfc65c0cb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b4d5331bf751365e8365e0c8e3213581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3d887f8605f408df4808dc177635e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aafa2f11805e7929bdbb1c265ab21a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f367d6be01f5233eeef040085c90b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef634551597c15e671f441914cedfdd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734192e77d41a2d1ff9a550fe28e325586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1250421940fb3174b149e0b8080159587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602f52417ef2857ceee7201704391d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69396c649bfce0fbb145199f870d9502589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb4c5fc9acb9be4876f9aa7361b7f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb50b077dbe676342589c57673dd6dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd717fc33bf51c6ab0f546cdbc271d15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb19fc6afe63f1088646b9a9bad6ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1f7f5d00e62fdf0122b55281db9d1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce225be5b8f4e5a59c56669c87f77643595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc116e52bbacbdf1ab1403be4b2f4f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5056cb2e4428599568588f038e460e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68b218d9790ba2053ed03bf9cf3d0e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151f957e6d12c6929bdb99d2c2bf7a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9dd2d51a4c52ad327169707999b89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8717d24649c90f11e1f7f7063a3e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f0574b0a563c9a9b23a3005619318602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125695cce23a6939c2bc39c022bac94d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f47fc5575f23914c4ac730eeb2490604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667cec98445c2ae48eefd690d992df5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70175aded544168a73843857e0912d90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931477717089230ddc2686166ee7548607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f58dab2d43173275e40346e89e389608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c093c035be1b174183dc59054b0a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d393249ac30a7d4e4e75437153f3c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15928c33d61fdde77a1d29aa12475016611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd992ebc16854a8552d41fde234d4526612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e9bb989d86d198d6562f0730a1967613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a63669cb1cd83f28131feda4696751614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46915f6b36477dab23a1005587e92321615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd908fd4509a10f9e4130dde33425a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ab21ec8b6e4a55fbf804f7f0d0cf7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80081c5d6abcaa669f45aabb49d960dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03082a4e4dc1c58d014267cc54bfcb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b80433b19a52f5ff42e25d0d7af909620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531413f815432ed94ed12280f1beee86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fe83f8eb86ce7367dfc18e27bf37c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f072258d255cc037277fb7c87c48746623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dbba2642d012fb0e1d88a17e4a94c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a62c06637027386f4c9871fb422b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2463a9807d0cdb72c4e325c4b86372626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ce4c3e0b6fe035e18bd9550543764627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfbb3db6c828283bfe0cd557a2ddaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeedfd167924029780bf725e3f80e5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98e74d119500a5f2459854dc01f389630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866cdf3ce55be8b036da1e42610e3a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7ac4ed99d3576e144d98fa0058c44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758849b6c8b0c2e3d956d7366813b0c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d30a974280559b8533acbfa9442842634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b50c3c1df7550575ea1b8dd974b129635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e8606afdd626ea1b3f6a89cffe91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdd52589902357db2d520b96d46ad6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad81b267846e85962db8f64e09c8e0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27207d1334abcb318570964cb98301639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12345f8f0cdc564512901f7c235b49db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173379f0f624281dfab70967e7eb6f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09dd14990e704462136048127c74fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573b42d5cd3bde83e4dd771039c79f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749798e949f9885db42a9388618d00e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8454b48d5ab9f1386d0ab6b5aa04c71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e0df6ca287197538450e542d9af37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d378de7a4965083eeb1db0dc33fc5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b36c4d9590e093a4edd205febf7b9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310ec91024d53307eaf7729d2386770649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6e55e22aa3b2710407fd503f879ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222bf81b077f8966bb207b89ac01488651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c227486c793c1ecb75c227342475b7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd6e881530ee55d9c4789c7df980bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcca975c49630d3bb7f1df768fdf24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca168397ce407c3b79d0404415b38f3b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141d83b264485c925c37b16a85e7a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f148ab33773c9b017c718a74e38e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ea484f57edf4e6ee3c2fb653cc7b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920110c4d819ce12d2c2efe222b6cd58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c11a3ab1b0d0d514a9f29489723e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f477f1a9a998ecb102b3a19b35b26c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bea49f263c5dbfac52dbccd998e6a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4f75e8f8f8ad9ce6dd7f1baab7a1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64d12d258ecf8d51d2f6109645d719664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066d2ce307b06eec35f8eb030ff024a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192e9bb164f8516b3f87b15a854fabe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c92cd15f44ba9f4376ca0f5b8e63a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0331733f608acd1088a92959a37549d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb58ff4faa981c147a279b472240ccc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417f52cf22ff862d61cb780b64c8325670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f93fc8579be5a459e34c8c4cb78d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333066a5cc12bd7d567b85ed418266b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894a5d090688400dd2c24e1a16eb022673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796a1104650d08c78c879cfa081d64b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97065599b6107edd9e860281a9fa918675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b253bb50fb7fc5f26ee76b546212c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922575facb2b375b173016a0a59178d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f507fc06e5fc800bfb5789fdbb219ad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabd8a490fe656ed2623dce691cac01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7318cb8e685952e3b76c8b90547a314680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bca2cc46276b71bc2c1c209e24138681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79128d946db2701440a7430831d45ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3b2c7248a8ca39e8a6f38c10f83a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a9d5d369340c2b591e21770364568684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822c89459cf39fab0f8b867e3a042d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d6bd574161aede1e8b5e5aaa6fea0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f3947656c1e2dfefb575841fed8eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87db1b7d891bf9e2dd0d34fe9c358f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ec87be47a63febd1c3deab9a8b3d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec80800a51c72c46fe35bf2c3e804b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59538c71dd1a869abf6fc0b6338d1ff0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40733a52007ede30408f25352a4cdf48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89307dc1ec4dad7e6daf84644e6c6c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89a94d51d58bbbeeeac3d1a2f44727694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064b2072fdbfa9db1c24f880cb9c9ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a18d0c4a227c4cc298839a735c20b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9597380a940b2933f570e8f0f02e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd5d19f1711f123df958d8d9a8b64c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ae1f8b3a750322cd5a9125459c248699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555d41cfb237182353c41166447ef5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df615c34b997d965ae7d9fb2010f782c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966d076305eed85e2f622556da7d1f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31c67c04a8c2440028c6fd23cc9bd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409b3ab5e122891088d01e90bd4cfc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e139391d27fc8a8489f8dc8e0defab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83b0b83a239beb45ff2ed9e3642618706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856019ae55549e5eb3c375820735a356707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b28ea873af47cb5974008eba253e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cb0a0c3013245e23558b88ef0fb1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b83a2546b9c4a30f879190dcf01835710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eb532d0004d4d7452d94bfae0e126711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a2a68855d05d65d783436f60ddb49712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bee866642fb4c41d0c000d2422062f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26306f567e5030af7a4fda765ff5458a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323a1a4bd99897b47fc3cf388a8d3fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0339b26dd3a399b04a7f2abc373b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d370af5d91f9d3da4b81335e79cd2a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31f3e0aee88f3e3d8b1b91edfb700f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da1ecc2735638a4f73340d160b98bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4133fd70d7104d49bd172255585a36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3acde9b5c221fbea53386357f35cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a08a320ae425d73d73f099c823372722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688fbe952cbd5c4736dfa3180f4b715723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d059a1326c4f33e69de1ca5edeceb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2b8f6097c753c14affddad37a715c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613bb1fd9a6b0be230a54df426bb727726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b20118fc5a4a04f33b02c12406147f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8659c6ca54a3e8329704d253fc594a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df212da3fe38ee7877ebf83585cb452729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38629b2e234e1a42940422231e305ac4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a5ae325ff53a2ae385d9447a3fd5f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b3fd69c943a9041efa46d9a4cffaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a564c632d462346dfbf12c95e95b76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca3ca541b5a958b04b4fa411c34a1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dd74fc40e79214b486c5e0898100d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a08c9801eed246a91ecc69068c6e97736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212cd37eac33dd044372a139520f26a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6fd7b6009df316a904f2ca39a9d5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e5d2606517a4549f286dbf0535a86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ab570a1edab55e8537e7be3bad20d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c7db4f9d4647325de82097db058c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a17cbb1045d37e960b665f1beedb9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43197a8b3fe516a4049c4f232a36d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c3c16f11744a0da6db8971e5c565e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b061388a1ada9596800df46dda347745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dd10335efd59d981c55c9dea2b91a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84231f3d8d4b58a3b7c0af44a62553747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0390902187dff34cfd931e51edf22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98045b786053a20d3ca3f05c32ea6b9a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a726bc76ef5e2365c1a15cdcdf8c0b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb2b4c66c0c05fc1dc898364bacd39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bd108f374b311624c40b04d2758db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e030ec839acbe708d7cca14ca4cc532753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacf51bcf40048cd1ede5e5045f07cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963337af5ccb572febf7e1c549321a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bf17791daac0e9c3ec4cb8fb652eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3deb787ed6c1335f422e38fc8e4f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f2dbd3c8077fafbd0054a9aede8ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118f12c7882102da644785407745324759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90af5721d6442fa80124db5dd97874c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2c11b9bcce42ed92546ea2cb3c93d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f78540fd826c9bce9180c5a40bc9ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adc4024fda8c3998a1bae13148f59f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f908d9e4d197b2c3029227001cb79075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6af452d3d16d000efe3f9484954be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bb25859be3bc6fd137e71dcda72f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cc8adc85baa5e3ab5e6d6bf2bddfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc2ffbb7c23468be896001a9c23b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138fd5a7ef78d09e510cb22c386e5ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb98e2586950be41736117179e5045d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5724caf0de707f5073a6d76d0cbd50112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b2af7d9ceb2f0673c8ab1e61a5e8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304ce4c465f05de871c61334075041014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720e6ab41704f38cbfbc17132aac40715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da64877ac5771286352804a95ed9bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760dd98f5dc1c513e1c68b8c923fa2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c524cb80bbbefe85fc2e2a542ec9fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed4d52b4c4af85a48053f503d1a88219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4039fb24a46e521391e3a4b90784d5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8877c278f92d3d6f54395c459bcf2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b060f42b404189db3b704d51416bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a744f3707c20d9e946c54a3c1c1ddfb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb7d9698b259e7b2537d9b4fd1b5a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4894dffcd584f27efcad531e6e9fafc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d46669a509645623a4acc26176ca4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce91593338b8f3a190b2010c9f9de527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95d1997580cfd05e71b95632a3563828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a34b562777c8e4e8c9e9f3b8e2d7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb6fb1912b92c9e534a43729b9717030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a892b4fbbd074a1ad18e0a2b8df66d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351282b2c4f4b336ae8734c857d984132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109517d3ed5782ade7f10aedd3c7372833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077b3fcf698fde50f2caa717c473ef834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c4d21c104f909a8f4cbc48667d51135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1e6db341630c2d0e31fd59fda267836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61332708a6836865f1d5cfbbe88236837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72c87cf758726431e2c3893f1e175538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac417d90504bb1cadda994cbcf3296a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc90c7f75ae9b91de1a78334ea31c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cda666327f52755d38f240ad27319a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf00c634e8980657117eaf4831b49042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5271f093354771dde47df82c60aa5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710996f164e93899b519c30c7c77c92244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55fcb5eea1064972423f511472b08745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0fd4b3e88e7ea9b3e3386ad856fb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d42d2ade55e69b4a988101dcc08d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df960c285f259666dae057a8c738b9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03e7f575a960bf3188725a5812b14749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e5c8b2e22fe542d763fa78d261d4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f26cd98952c539125fb64fe00e793651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9343f3cf8aa045125387b6ca596b90652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea3584b8d7c8e3d22b990d1df90b1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee97189605577fbee139eb9446d44e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917bb95f71cd3172009f19b1010b31f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58b25a2865d915539614b9fc1008bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc179e9cc1f751f2eafc1014031ccf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dbf2a92966de526ae6c662d1d5f4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579802b1768bb381ea944c58174a9a2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29858563ed29b4a54fba0506f12af99b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dabe6453c0a59da78bf7e9e2d56b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c313a9f5e729d5ba82d44e146192b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd892b1c0b040d05b7ab80d2d18cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae5902114601cd6f25c776ad698e3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668a2e12ec7d7de5996da74ea63e99265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804783f73efa6c19f4e4dfcbab3c10966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a0f70a00971f6767da66485de06c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c1b6b77a66b89853e6f427b41427668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef537c677b7ea1e5e13c54c6eb2a72969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8ef2fe9fab7cf56946f735eeaa36470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26f7f91bad4c8995913be7b75955b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b1ebf18019dabd527592471370f4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf35a2cbe48aa2ed867cd0f0710b07073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47edf8aabecf0173f095c2739d519974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a921683470dbb987481857b03b4ff8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4abde292add78e93b8a6dbbffc7a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbf09d2f7a149f6f609be20b291f5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c855d1d1f4f4e16b9983e4f696185878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34def3abd562da935e1947f9af017279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f50799be196bfaf11197635a9abc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4845b8c2de35673976fa32f80d4fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2a525c7428730a7df27a35868a71b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f617e301fc880ca0dbe408258e99e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539ece414bbac6ba8826555e24c939a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1100976152ac294ecb84ae2e3c00faf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b96d889047db98457a231cd598eaa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab48cc3438fe44a86cb2ef2906cc53387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1242917474443d37f3154359211b5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3a42d8d373175c6758ba5ee4aabf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f859135fec697cd909298df75562190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a33831432313571782f026de37a5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e98aeb21b3ea4c9dc8a7ce43a5f1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30106e412af2c83c2d60793dea1cdcc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27899e9b3754c3698532294888696a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0a3a7925f5535763f3bb7ce4d71ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ff3aa736459569809d71f2a84503f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d57aed9063d58e928ada45760f25797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954547119a579a3d626ac014616c93d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b828c0c0ed7f0f27902c7b64b2618aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4cc8e9a13e0c7926cc07e4cf2dea6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405c9afc074e8ca456193182538f432101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce1caa928296285aedf15156bc7c75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f775209f567e7cac1ef8a76a6c5c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097e6dea968e984d9febbd8d8b6b1f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49817bb707534c390e9c0491768f3d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea5b8fa39d71e6ebdfbc3c54fcdb73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720dc75e4de4f18c2892556ddcc52a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81a47e56deea312c730671ead435f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fb89f75e84061d397276153906f5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c77c012c1cc730a054e3af53430c67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0595c3208037b9b8fe47ecb33a8ef8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d592ade95478c8c6b5f874d130e66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a4cc6263e8cf3ee16433bdff397d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41b9514ea72ed57127c196dac4367c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4588d65f7682da2e0b1d29e049523d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d315e797d97dd94bafa5b7e71d454116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ad617708d91fc01a31c67c5928bd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42ffe24a4e2e45ed63d08c07b41073118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059565cbc7ef216b0cf0aa6a6387c70f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769e40cb8cd9db1620592d528a12f1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676f824dc11e19bc4a8098aa52aed4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe374e0549c65a548b0916d424fb67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e67b64d1ab9221825da28d544ee877123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7adb0edf6106a7aefda35d0788980124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcd29beda3a4a7833e554f93394b34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83878cc7dee93b5d1707a5e88fdf0c89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d5fdb930ac7646ee22f0f415cd139127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef74312a0a7d8b8d995daa14636ecf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294f33d24bcf1944787157c9eb5e23c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d8dfb70623e7e2623dd58f20ce7ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c235f5f76564bfa20bbd88b9c777131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcc32ed94525c0b69f98e03cb474a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a339e79a464bbb1d92d5c2837cfb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93c18dc3ae3de08bb880349ef2284f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f3df819877694f0e72566035113a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e0338c15c0cd69dd48e96f1ce2d19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaa4d0fe1449da86e7ab2dfd41055c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9201430040d19212a24b9a5b4ac87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b02c640b7ae635f8a79dc4682f196139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3e5fe4e8fa1d71070671151655f2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116ac213dd1a6bce91e53a0159575a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c029d951aa73ba853a0c2ad94051c9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feede105435fba4aa0f8ea9de815133f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828648fdfeb3d48b36f687a26096081144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5ac83d21dc2800aae1e66839c946f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff0ecf6d5220ba79270f1b0d6fc5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cf97784c01fc3292a76cd305b1573147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6f66ec5dc1b59f748ef06958b27ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b7e5192ad4a77c71cee4166f1e8f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77302192df0ae221877360542b34365a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b7e223bfe0d1e6128a126ab49191c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30739eafe7559b9cc568007d9c22bb60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c0a4fa26259e1686badee98c86822153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b62346d50c5b9b103ce5f7c533332154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e53e7ed47ec6bc8700d118da418f5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeadbb81beb3aca20108d506a85849156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9f5d9f8df48dd7634c118ef87736b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad3cb4078c4b65e4bc023f1a05f7ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cd5cfcc8d53bffbee6609337c3eac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb533a56dba8224db3e7329080139640160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29228b618811f614c9ad1a939b0afdb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ab492a23b2faf34b85908dc70ab1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc851b0acdf6b31f40ac9793b7f528163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028093b3768880dcf03c8a4730e23e3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439d60b6e470fca3edb2e2faa37479e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381bf2aa6593f48f5c95bf8409762b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03276252728aeac0b5fa5bc8d0f83f60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384df845ba3431aab0848f923c9a1aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629414a1bad1750379b7e5682ac1ef7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0c2c2914d8eaf152211c2022911ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ed3f54095b4db2506987571e725b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496247df9f65e9290395f1f48ef973d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da2c2977aec3b468ac39d30723fbb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92e9c3217f625f965162dd6564645c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188b705a5320e23feb97477ab6d343f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045928a983b4cbf7e9a345352d2eba2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b72ca6616ac152afa07851d7f0547177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa5d23a0d31ec3383ec181e782bf19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bbbaf3e8f78e2afb3a8934c3bcb4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6cba44b0395417a7cd40d895a14ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc857758826150298d57dbf413209fe8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c1790334d7357784f3c3a21a93c28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817b3301c5f9344b116ca97ca321209183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f06b9f5b6082847e603a63d01829cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08010a01a3a2cbf90f48947c558010cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2056a4e79b62879d662922712c89282186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e39fcce9e111658841e5ab7eb58b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fd7a3f80674d7adb99e4f65c76011188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771be85f2e2d213e2b4b64cbdfdb631189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffe0b8a83c3d678dc0bc8624b9df25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2fa5e99166ffb4e87e2085e0e4307191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b392f164b2a2740086e70101c57045192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36082e2af92b6ba351bd6952420a79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ce7c0abdc22e4642980e26ebb5111194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e24c73c1bf5e0203c26f9e0b42262195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57141c4b7e8db41ebae7bdb02811876196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3e586d68fd2eed608d35929cb8e13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d3dbb87df799a438e033d40b7c9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4905d3bb4c7d6ca30abf7a33bca2e6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5183564602e5a56f957e137593e90a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc84bc256ab3125b2cfe2b7732747c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5301b294798b9f6f3cf540ae760c717202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaecf19df2b1f7fa6558fc158f1139203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc4639bf79dc06900ca679aff69a17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eaddc18da00282d13f3173ef0631e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93ad556a3fac320b7dada5e6ba68fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e88c0c122d518a796767101c104f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0c9dfc4a8c82bd2c90d22b1c2a881208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99484595b7cb6bcef0e2464eac4cd88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac21a730bafff22969ee77f33afa0fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262dc95c80c68b552f0373e56283681211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600eeeffc52f5ceefca995ee086253b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff0a8361e2feadaaf09d327b6ebd0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740d0b086441efe9efecf2c326b86f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995adbc2c70014c4223a99eab4d6478215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc1cc2bcae5543aef464c649501541216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91660f55498726bad9f5d71411af3a9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138c002ce9e9e67c62467fd99f806c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d2a17580828fe293b005a7dc0aa4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c5d2da3c3ae164cfccbcf1d90adb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd38af7a1a22929e4b983b48a14452221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f1e9f41b76a8b15f65a23f5e837ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bfa2fb4b742eda50a4ebaac76f956223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101d90dc39f49df4b8543c7d1628bfa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838f026ee06c9ee4d7497bc2ed75c9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006f222f876b353504e417c3a6b4d1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6474a94229b6c915bed5bd687f5dd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1ee9e7feb1490b71e4f798f950c6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d98663191091a07cabce6e6d1181229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53696c149f6d77095bc5e02467b97b64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47192693d616269e7cd9d1685dd4a8d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f2ad330cd00476cc6e20d60470bb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f420321fb7eeb249c85c73683e5f4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acb2969dfce3c49a3e958574f0a822234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c41e12713feac0c9a6d16978cf69a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e83910e44abc858e9c39f9c9adf65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75c61b1c7a265d965028e6a27d46ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576eab9eae89fcbfc62716c9a4303d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84632a54ab8f4c4a10cd8b2f990b061239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c0711155978ed9a333b16c83113c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42409513e6c649fbb02bbaa113dd6a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad23754eb9ff0fc3c3bcf42cd05eb93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1b2adcd6599550bfe760189df1049243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda9f7b9a8302b49ed8eeef93d28d77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6b629f4454beb5d12691eb863ae5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399fd04e7c168bf861c8fa4aefb5f6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db457afa45231b3ce71bf6095c9073247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b4a55a373494f6ee00d0ba413ce36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b93aebc91fdae93907c78cba725fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca3fc492ba301f5f842a27270a709a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dd69f4f615be7813a70db6e3c2c13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0479726754258455fb9d1c48ee324252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93e23d8724bb698e678302082ddb0d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aa0169e37c9349d3d3605e3e84c47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30399e5ac577192cc58af88a70f45f0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceaec3b6c414738e1f7bc7f9261fed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b0c0502580c13b2c375112f130b26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee211a14cbcebfafd56f4e607c9dbb01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936d299ea550a668d9940d2eb475eee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b1357f6856690668a838b76d59abd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e403ffd3d8d90bccbca552174bc39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f349be89eeb4e645b385ea89bc2f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66e7bbce8a06fafb6d8d05e2b180fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddcf59b2498ac722f84ff648fc0b70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde733b8434e58d36618db18dcc8ae53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a587a4e36a14cb0c6beec88b29a59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06943784ce2af37d477b9b2f6d42d0dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed37d3532669edcd46c1009903d963268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cee178977879c2dc63e5134a1e687269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52666762da86680a27d50e53f4b4b5f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd077a8e908e472fb9eb6f3e6bf266d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cf8ced178ff20e5c848eb4631729b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c03e8430b0bbda21e1f368da29cfe2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697469c8cef2a112fff59b0e298adf50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6223628486aa1e4494174dceaec1af5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af531d236f1a270ee2fc1e788b4b34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005170fae753d9a9f52d9d11e252dad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed7874eee8f83afc94ae7b673e56ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183703ff14d6a3f5b350eb94c283ccc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5390598c275e2767123df8a58933905280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece3a5bae8279973171d234fcf7d7e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d12f83dcc50c7e67940de6af7767d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18750b84818ab4b54bb2f3ab35d9533d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f91fc970cd6dcf1949d9c278f6c6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ad1a0130cd519741acc16bb8a35d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed639f07f3ccdc338980507971b1e761286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a5a4c805738a4c902ee6b1e066de3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd68eff88d6e98dd2e45a9b3ea497288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92326a2bf0e0a63d6dee41fd247de4d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455076ecfa7b6224565cfcc29656e738290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81dd866c6b44f4c6399febac2eb776291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacfd4daf792b333bc128813a4f89bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d4662648668f3fb325de96ce1c80c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f9f0bd2681d2ca50d065227dad310294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cba2412b514e2efd99d271926b8af8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c823157fef6079e4c9a29ef42290403296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d67fbd733446b2da69959d49437b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc459a0327d4af5d0293f00bc369efc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdeab1c22de208e0a5624f7acd0ca2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf9f0bc64366cb9ccd8175c2348d86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874ee4ec9f3b72ed6c65a145166d3d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48923e97ab046dfbb2e7ecb222c42c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6843126c17ef22258df0cab0516d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a88c1803ecd3f0090c47be3f1d79e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed3e7918e9028996aa44772f8a8ff9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa50a10bd5313fd521d7ab0a7e6cef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487983d93d08eb277a70b8adbe38b91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47fe9ed295c380fd9adba8a5f3475b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94dda96be8abff4948cd43759a592d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550bc31a4fb112e0c7090ef5150981e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11682a71812ace15ecd3e56370bfd582311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76731b1e49a4c6737df4a967a0647983312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046381302dc12306d0d0a1299254002c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9116329efa3cf9ad5ce564f6e31d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7378df25901dad07e58c4c497af7796315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fc1d7b633b4db8549a932fc86f34c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8751418f57659557e26ded313fa834317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af6a5f2730ccccd473de1b4e719869318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa83ef395d69647277397a0fcf0c181319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a363b0e9e1662809fb4206a9a6bc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31622da89da587ec30c607bb54980b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36da83793cd2383a76ab63b42e2f67d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee178a47ca5eebe1ce74866cac1c03d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aaba16946c8ccf7284050c45c3e30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defac045eedd98af82b45c1cc20ac31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf9927ebd67f728371747df4cdccd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63426e02dbd0c6109cb553610dc86f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccb7dc5bd4408a736d92dccda361e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a7ee90d5639e68a8491eba62e42a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114fae9198e56e8e15acc38ab0e13eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b4fa96bfdd2bc75abbcabdd1095b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b0d87d5d08066273e219772fdc395332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b37dd5833e3340acf69479be61f3a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48ee1bc1c951c81b6c7907841f0924334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400096f7c799cfc21821664ee819c7d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8124de15e00a20f08f05a163950ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52d16e2a3b2faffc168deb30700142337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d64b4f67b6aebd7b93bdc81e67b10a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf3846ad1249fc45a8a8ebb2d821e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c49479e9d79315c0bbc1211071245340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2310693100f7fad388573a67a7468341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079c51a19fc276b60f13c58a4f00caa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b5ab9a2f8886c8b2aff722bfcb75a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5685a31541a4df5cee74cf2951906344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfa8768d8f73f516c01673c3222279345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97d040fdda49868f038c3bf38d9445346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dfd645bbe75100526337839dfecbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12865dacfdc376ec6f06b5f3639262fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9fe74fa1f970ec83a5104814ecf5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e97c086d2db2a8d551b2d94c60dd96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed62136943e1635658d509c4993d7b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb11eecd64ae59e9aa064debed6548352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32e1c2c60263e9cca5ecdfcdf837a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc71313e0df8b5212a609f290a2c0d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e77ce84e3a1bc88701c0fe29729eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b6c69f3eb057f54480c9c3017d63b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04f3ce14f26ead933febb1773a45de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d386eb37d12f9a94d737220c12d4ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f5f8463e2c1c7a5a7ac371f16f07a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc579e134c1ff477463a59b787f1dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab109bd7e8749223391b7c88e7150c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38decccfeeae085c41fd2b6dfaeee6ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080ecc7cef08e58406f4004ad29db04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d0c6af3e06e54cb7d0f75b7e9f377364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3a8c89c515d2b3f9fe916ae60ae50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc7798f91466ac920cfe065efb9a99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a204b5d90c87300fcf6fe92007134367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ac3a9b889fc751afbc2fd0b74e0f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626663aba700434c078632d2f9fefa91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e83ef14a2689696ef9e16dc03aa3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5d47ad9cdda822688012ce6cc2ec2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a7d9f83a935aa70a19519329482c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0878d8d710090880aa7b044113aa0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bf58e311770944be539a0aef9a584374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434be9aa47a789e8ed907e139909936375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e36dab6de6d2481c59fe034314f0aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b38382635406d375ee73dc6bafebe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48ec021d02e5f0b5dd8d5ecde85a5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c729b9823acee6f1fa21ad57ddde0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bf5eb134a0703f2ddaf62ecf4375c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac1ffba66c5c26f74ae1c9e663ff08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef49e4a6dae8a1c44e7fc9c86c998cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d02233c508fae0ad86759b52811905383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899c12b3a52202282008c06b633884a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf372ca23f63da45417b7bb07ddf9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d947f85e8e3143102b4b8978ee8919386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30add3e67672102b64a350021ed922387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507118a0a1ba9712e77f2b1a9198c070388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e014bb1292caf3ba7b087adb2b7af5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf381ecfade3ba676d6531c83ceaad7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be2c55ef830cc673e916cf6c19cc7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e32f7279b55e9aa539a59cde3b6927392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203a900c149b6476adce19082536925393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f0c9b1ddefd1afeab113571702bcc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5b5a81eb5cebbd639fb202962c76a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6004cff45de5e42397a47c6ebb2a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48848545e37df2b3120194ffce5e7f67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b55213427145f4d3cb3a1709c64854398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa3ef5c30922d3dcada76dc206760c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804133e8cd201b5960d29a7b5a4be39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b1c4bc27c0d8e637893d1df694fba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f24af051f3c6ec7ead30e6b7876a88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5fa85a07bedb23e55139ad5acff89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c0997ffad6c5cacf09a744cc7c688404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95744d39df767efbbbb6b5cfa4affc85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b3446bcc2a6a65db59d317c1d40c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b59ac4993755d87cef053d8ed3722407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f706c2680aab75fd2ecf2ca52522db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ccfb1ca28e961008eeb96cf554c29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e106399e12ecedc9f768d9d41d9f16d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018ea5fdd0d7147aabf693ea8aaf74b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add92251596f3f175c404157a85dcbed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8126c3d5b54669037135b7982136950413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2886f7304de875cf28965061dbcb862414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85584597d5339b693f31a425379fae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01b3100d95ddefd39157da3560770e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60599280a4bd7f9a8521dd2f3a49fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78814b2fcc647ef3374dcdfcab8b84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebe96df3b3dc3bdfb6a1a4f15d9741419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcf120c369e4c5653be9df4d611eed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819d7ff11d7cf28902bc2b8e5b7307c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44dad57a8ca1f43a22eba73e0d3397422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566ed2e6a7837bebdc2a938a9849b57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57915c1e920903a952e158eecd269e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f3fc2dd36192a8721f5a2182b9ef3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e9cd9e1d85850ce544014d9b7c108426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f1abaa36561d263ce5f061e836c32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80a8efd09c8fd3d7e03f5f2e6b5fbd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9264f3f962a8d94ea736b31bbf67ee3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38be0d5697de1acff15a2b03c74dc7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1d142d1923b274a58d3612b38edc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ec44e762968a20606e4ce40ff042f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eff8bc9d51af2fb404f0142c1ff07e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3793781f25ea19da660debb942afb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a3191a167ad37833ea3547f7341a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefcec34d797ff3f5f4afda41b8885e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178b10ba4e8c23fef2a70c0716899f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fcde525d07bea4c1376fbf974c301438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac84150decb343d3acf9af34cc4a31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf50384fbc1e9ab11d4cbe6652bff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71914592976ac51b29b6064bc83f4643441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eafa7b43ebabd98c4cbdc69a1d678442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfeffdf746945b2aa906192a1da678443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d65600adf9c46bedfcc9d8d45aabb2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7ef731f4c5517adf8f6c456e56fa6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6a59dcfc476aa1348257431148f9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6156bd1abefdb412c677f4575f506447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63e541857a794eb2d4e22c43c131ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3cce1d1a9c9c1e90c1e6bbe9418e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4258288882d2a527e214254001bfb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a8aa21ffb21e4f8fc55ff6888275c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007ea545598dddb2ab60ff834670ba8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffded9ff72866befaa40787000c47b5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1cb2388203600f1d74d6e7f2a5f96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dac3d42c3f93b961dc687b2180da0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abc76509e9d41e4d10e5a4dfeb6476456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801fbde73dd677bde70917408ea0ee7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1419b959854a343e337633956dcd7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1158fe20a4058a0b62700029d6f0d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbbc281dc1b83b28a310bbab504dde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e5a085a07e9d7a7c62df8b18d75df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f727ad866cc37d82fd6d35cc8fa29c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2ced5ab622c329bc7707836226411463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2808bc06b2675ed60744c47da83860464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48d427ed2e53312913c056c207f6cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea43f859204faccfa435b2ebcf75393466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4f07c196fe50781cd487485d74def467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad268d3ce4dce73df0b3bbeb309ae58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5892870abcc6a612f5e59a2096b9350469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba029976234955455f59bfe05bb3e8e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d3df3ee13d1271482af4b47d9079e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cfcdb27f37e7f00f71ebf24c6a443472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f95cbc5094df9db4172ef59662abf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f20d663468278d2999f05aca1fd924474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a697eff302a8330ed7d5d7fcb0b50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca42fe5a90a303977e07a8cc034d63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253997773fd8cd593686388e3709048b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0937f6cdda04c1ca5336daa15533bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d2d343226ff1e49d634b3360a9262479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61528ce7b2fc41150379dd39d6f541480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62433cfef577864944c7d29c8d1b8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd388713de99dbd7234ff3f926b1927e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851c527273f7729c1feaa5fe395ea21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf2e3d24481c453f0a502459155001484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea5fa77edc8aa4403d20379c4fe0c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa759a09356b18adb8d471c2f2a6bb4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3526a316d82f9aa3d7ad3625d6068487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f961f43a9b6cb54e90863b67bd50c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b989f49375efdcd227614fa5bae46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e60f6b4713de13350e5bb56e8ed47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d59713cdb4c31025f285e8163690b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cd544284659383194f2e4f15b2a78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efe59534d0a55b8051f85b9f0750a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe93d060877737d4bb13dbc19e19c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ffa3e2260220a6f42898c44962be1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e33a0bd9699c617eecf5d8de49d8b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b52423a1f63bec8f39e7c0a36d857497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7be522840d6c62f4540a3ae1faf84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab4e66d09d4ff03913eb4b3be04e5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48501d4baae56593b732d379b7d7b94b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70db5fe72b0792954f2bd266e324bf6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a2b6131295c077d84e05d65cf30f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046f36c73178037b6a7923642729bc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87248f14d42a8ef8b5d4b9ef8db76a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59719fa19cd89778d51bdb1f80cc3ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6e0fce7fe183b002fe8b3d04e09e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2871563fedf1b28e900afd910be7318507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb334e1f73917f9114cc5f548a7acc7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e479090e3d1c92884621f6aecf2646509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7720952cf700ccf1e9a337fde0e2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf678cd45846c54a3857d4af5e4c3459511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85463f9b2f518c0d0d3e4895ebd533db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92665b2316eb1aafdbca6d6237479677513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94859671ae8d96ce1898a72e8fb87ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9e79fa1b15ff38c6034fd65cbe7b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaa5ee04268554cbdcdd49c0497b35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60d1fccbaab3a3beb7f54c6309984c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bd93b70f930ed8f399174b55814e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79479c82eb5bbb0fae0a0b5591589a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dcfc4c4d5c3a15a9b853319606e02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0f2daf8f4b258f10842aadaaab2ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b034ba5df9cdc68752c6f94aa2837e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8333e1ffdc799d691aa357f36ac308523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05e58a04f66ee5f6da94923ff21403524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafc34344a032856fb165709b99e2f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87f88858759ccf6cdb248cbd539ec4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19781975a83d342d7bf5091c4efd9146527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0702e69105d7614e88ba443e83a545f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee97b24789a45234a5e389e95e1851529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e78f9d96fb87f9acb2c7bac0491a58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4efc94e3bc6b315bb3b3d5e349381531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2398e53ef78e5ff14a9ae56e7dd88d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cf83177a726ed54f4d7314cd40382533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445ed311f6429173475ce57966260c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92b6ac64da800d54206e14fa736748535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb161156b70a891103e96771178e8732536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3d7791736aaed46d3d832c94e5c28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcbf2b58824ee70e449f3c4c017286538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114db7f6e3af6da923a0c0f80bc0d98539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee36a447187584d5db63ee4f2c1748f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c1a7670f799dd72a12401b358c323541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c606813da3d27c8e1386fbc6f3fe3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b36cbc0933cfb7de8c172842b8cc9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df8a6154e25ef6d6a44371a54db9a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db061a92d54da99e9782ea80746670545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eb4dbc794b8762ae3820b6b274012546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0b8584fa5249afd8f0b97b40e98cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3314fc4eb47fbfe681a218611470b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9265885f5e39c98cff7a7f8c0b30a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde4ffe0e446e8f0faa4950fc4a6906550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed068927e99aa8ef378e0683a0747171551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a518bd7bf9e62260e48dd275eb69406552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08b50fe4890cba6ccd4d9bbda977a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624de794c293925e86f8b6cfbd81b7b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13746a9e2eb6a5aacb035e75433aba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf6ace27f85ce9e64e63ca423ebe8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621fe808ca4e9c99b200c23360728f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f77e7d8f7e98246dd1fcb3b03c288558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f594b967a87707b9566a08d58a79bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b089faa3aa2190023d4407df1032be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8db8d63266f186cb79d07cfbeffad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56893c693d489852164176cf308f1f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa340d74504bcb8436a45234424fd86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a90accec886b7f50ebb0f5f4c1c67c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276255188dd2a032a0e2f102662f571a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b20f4c1a632d76a7c0cb79230878b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8ebaf726e78c51e66624dbf1d1ff3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e9cdfdb06ed48d2008008e1a5c0a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f77b85a14e741e75d7ce714f0607d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5ced2762db523293787831d4c6383570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d88074a367e5c888592ebb60977a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15bc935743d8a55faa49b92057eeb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941eade39e41c841ebcd8b6e0ab12d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b687059c1cbfa30a87cd1f3b05b7b58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481b98808da9519a9375666eca94f56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d2fd5d820f0bcd817b7f2bea7bf61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150a27917548412a98af83007b7594a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272585963f4fe36acd749f38d915a896578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65685d931d2cd8ddf3512023c793cf7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688fde016d33844ad88c845289de377580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06cfc870e518a85f9c7490a9ab57e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2babca99e15584d36eac63f2a5475582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7efa99536e943f8ee59c2687667b0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be6696e83d4badcdee703b61b37664584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe69caa2d0ae6a5fec9587c637882c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58edad120ae2315afe958b2a921558586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be5a598d43d1dcddc20070ef59bef9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a24738e598a21fcb58817174ae832588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74d0b2b6fe105d9e1f9fad5f17512d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093c863a940e3f7e6678acb9f16a9e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b958bf9c25b112b9f8cbedfe0f5f146591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c97e8260802a28c03d4de3bc38b49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cc2213644e3a9ff53154849a91e05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb750ea0a3aaf0753387d88d0a5b7934594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81e8d5af496122f554dc2eeb978414595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808379f89c384c12a5b0a7432055147596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a0af841b12e1e6d4bd60255c50106597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fef8e17be310dfb79aa3e9f824034e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969c34bdb1d9fc956b560c910567385599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf85880aa1ec8bae43493719ce4d2bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f2050ed6e1dec67616e0a63a42f49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0282ee534abc8ba6e11820977266ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02249ea68854968ba4e66e432e39ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f54e637dd4587dc03314b526b55c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc339f7242dc91ac1c0d9f274c0db2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45ddafc1827b535686bb07af1a760c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831be53ab08a6d354f9aa30f07e6f7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b18565d501f3a2d4c16aeceffb1585608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f6ac40e4b592d90f96af23c561493609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b5b862a852bbb4c2830cafbf70e4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f7e211af5094e6fe5203e362a13c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eed72b41e7f330c15a8e7c0a73f101612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61a860794d3290e26b522a1f0cfbbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f34931839cc94f69598b1704da193614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5ce15677f4ebc657caa09847a0be8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86136d9ed31151c9655f6477da1689616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebfb5d1714d538952deb3e3499641c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d1a0aa4d074883fcb27b1318a63b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a256a875f0aadb0d4bf5f4d07f6cc07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f2b0edabf1dcbba00a4ccc3ad9bc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2e0d9a4d41b4ef61880d9ea955492621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba5b8a38e2ec7263614fd66e0661f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf48418ea582c86440e8a791ada4766623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dd128c16bedf08b36a0c0cc794a4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c374bf65a7d768041e0c4c62f9da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd458fa0a52e552924763a754fcb93626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966dcb181905fcc422a8dd6fbc861e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4a3d8df3eab0feb4ae8a8cbdf7ebf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850fb1bb5fbac2efaae698d80821811629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263b2b61a42d848577dd1f7ab3df07c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e6b0a5fcebeb3e0e6649863277b89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268593d28aa23ba00d08f0ca14424b75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925edd6e4215d1a138511c4ec8136cbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168444e123463b1a071ce8542a15684634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51945a683382af3750e8e6d607eff0c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46484473772a25840292772378052996636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e251f39d2e02143745f930b2f4b85ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f8e33bfd0b04fba0b94f67eb19d2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365295048812c3a633c810778b84254639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa5716db93259ba527edc4ed06fdd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4688a70178e1c9493c058994321ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcc36aec6cf77f3e778ee0c94ed0cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f7a8d16ea78472f94de3b536ddf4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0bd48725b0c9dc0f257394036141f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9998f8c38ec16de03035678e7cb7acb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd166cc803e0901199fb5b3dee91b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dae120f79d04b28e6fa7aec810f28a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca52efa36f599a202f9b26eb38d1077648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750dff2c8d61b1ce5916dc51905856a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f768649fc600c7aeee65e681ec542d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebca5a59b8cc44e5006a90381605541651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6d12d41d903ad11748a25ece1d538652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9596367ab4c09ffc440bce865194ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47b362fbfc861b47bd31ec74f0092e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1af00f41b5ef419252b1aca322b65655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165e35e409c082b55768b3e7020de5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cfeefc9667547a671081062c99642657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e35bf1db0d0dc74c7fee925e828f79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e28188bf0d98da7dab4c8f692997659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a2b761d301c1c982459202dd98bb0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ae50fb05f12f963d828536052744c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842b81be43a357947301a5ecef5d31d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331eacb51e7b593fe76f774f124d9fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930880f06005c43b7a08e79d4d76779e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b500ffb3c771745c01af20f4fdb2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8862cec6e8ca8373ab5b7d9d32db1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebff96e93e49bab4b922e5673e237c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba91b1bffc5afa1af5bab9b233ab42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bf627ceafca10becb0110808ff592669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f073ef908d53cfd009987feb6f372bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a7bbaf7c97edc18c24895f35c5759671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d2248b5fda966e26ae637a2997b97672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795ed8b7445ed109f5c6aaa91e022ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d522494853806bdb396d738f1e0638674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d5dfef9a37921cbae9ac299e8b99b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656729a984fcd1ea9c55d57a1976174676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd3185c033cf00a1a229c005a7eec7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26374f573d89d87efd6dcc8ee5a34818678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317c7107daf40eaacd2a4b93dd497ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b8ad301c74423a017c8cac08ed0e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ae4f09947b228b4af44fb37243702681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3655052ce05ea89c2eb353b288b13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058321d5cfdcd35686ae909d3cecab5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b98b8c0300ca18224217bcc2e91d8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cad1630e922a69bab69754ddfedc5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311af2337f7db8863c862667e75c50f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cfa2e92ea094aefebd2bba947976e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451639b65493480dc51aceabdeb6c361688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d72679a1c64f8cb990b6135aa128d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d49e74fc3a46df8a36e618c2479689690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9102cb13f8bf3e515975836c47234691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11c8790abb71270fb50b2c1966ae56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101f322c9ecc764a510b014111abd4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae112de3ddd97706d4cf2da7c67a23d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b9282ea5d3149ad38805c382b9c85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b4ba845c5bfb124ed80b08a25568e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa28055698f00b4277e36d1e3bfafb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afa3f947fb1998f312533709215a61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c12a669f52ef24fe46d5b53e3b4dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44aed025f8880fc86abb4967da4566700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39131f9bb772f59708f0b3a237172e08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614ced4be66a2f6c990af766385ab5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045ae89c4f7f04b7165eb0efd976074703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cb12e4ce2fdcbc30ed04b7d704c7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ac87bfe3172f3a0315c0ab30c29cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0349b5cd0a3d0b5aa5f4b1b0e78138706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571b8137a019f9bb342ec58e8d164b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4fdf641fc8e4c83fe408e82efe394708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85ed80db8986540f8c4edecc1f7964709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7a8024c88e095b7a2b33f8378c64c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1a32cc8db826ff4fe4560e8a81f95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a246d9ecca6690fc097d5e58c68692e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1144ddf6e4120d1cf99b0e72aac9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8d13eef0392760eb50c77148cf540714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a5d11d01e2192bd3bad83bdcea80c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4305b00bc9d97fdbb1db41250e0daf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b012c37159c34c254bdb6f7a39744e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bc13d890ee1bc7b335216a66efac9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d9393c45654d48f32292bb8d21c88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa81c442b49741250b0c4fb97fcbd0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a20dbd5f038e1446837c54a313722721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bd754bb6ddf579121dd7ea90636b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db9bda0f569e12dc99c17c49ccadf8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314aa0bf4bcea11e3f7ba089bdaea7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea9ff109642ffcc7c2eb7fb7942277725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92089b0d8dced3b2a809cb0374c237726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3ba2691e108ec6fed96a36170f246727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c411da7f4377173ffab918f1c76c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45438a8d77582ff7550e85a7a4666b7e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e415145d7c1aae2e16369e4357ab6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefce1720e5ab2dddda63002334e3d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eb23957def2bddd9f0496bbb28d34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fd6b1515411c5a869fac22fda2149733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d6c8e886f90cc43313beb503c821e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4080834ed483f77b085030abc29e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d678d80b0303accbf58cd876d67f21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bd11c859f186f7b24ea78a4f01459737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10194e7b706720a860e61f4a5496a42e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7201f2d5ff0c6ebb40e415bb2058160739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13820e55b9819a81629db12196b6f8a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14f4ad41767a24f1c03def829234f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c6a9eecaa6fe2489efe5ea4d48d1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a80b7dcea225ad2c2136a64d79b74c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941346abbea7fe1ed18a9bb53ce97ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517175b6d3195b7b85392ce44d04fbb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c576d6b8310e7d68d7ed935e9ab86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042f035978d1954b88b819bcc7488b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32a03a284724f2ee6ffee068c6c7e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303e2ed247f501a737d5fb1447c9d50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad66835ed31d74a431f1ed8fac04ef9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fdc3d7e90713ca0c8d8cd4eefc3c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8348888704cb25c9f7097652c7b5e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c88f1799c9815538630caef33af0c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4c7c3d49c84a0ce4e072ceb344799754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb585f8741e9b9918669353de6925adf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3e4c3a932df9b85ec287c7bcedf66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0a1edd1cd48be6dce1b02ed8c371e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da9e594e800d408356a717fb5d6016758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d738339f22d526ef404ddf6ae61a74759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>