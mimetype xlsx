--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4aa0f672d61948741160b8c7ac37d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d935e5a8152a10c3c0f0a40a3eb032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb41a289ce74270106105abcacfc83a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b220248b817a40418431e91b1c609934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25414389470fd40e06f2fbfde130f8e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b82681ad509e3cfa7252f7ae344d886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e8b250905cc42ea1fb040fb68ed527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf751b8bc49e4bf143a64f40e1739d048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f3dd19f6368381db9b0b9448979539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e606beee8ef21cbd76bfafab165801110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8caabff96a01c0c8d664f6ba3bd8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236c26bc18348570b26f5a647fcc1ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714e074606d5da84eba74f2e394cf3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba9706eeed3894682b33b0ec553d5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329cd0ee4dd6ecceecbc5b4759063d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b9931738f20e26830b236dcdcb6c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf80c957cfdf22374e5889021fdea217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2071031a0070316b4dfd6e157cdc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d229cf56a57d9521e28ffc33e27a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b833fefb945c442bb5b7edc43d2c9b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c929817321cb2aa2f3f16a9997653121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586d1754ae721f0cad9c0ca45555aa722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83be220abb2d9a6aafe9039edb1a6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61ca62c3f6407398c0fb8860362aaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0983110f494e169afb1a0ba40e3a89f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547fe9ad92493f618a44e318dbc846226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc09626026d1b4c94ba06f27d3fa02727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c12b6e22d7808bca55af38e5b64fee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed775e3e2782fc242062f67e988b1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd469460e162739b64a7ee636c5b33e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53f06ee5797f649b7d0f25d90797c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f13f15a550597fad38071e3bd898ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ed3e2656351ea93176440e857002433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc1cf819a128fdbb88cd5a288d3fee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19d5f82d972a9e39368531abe677035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b298584b5dd5cfe73499117cc9da1a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b3182a1c7464993610d783a8141b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57dc67497e5b478bcb3f751d4ae07a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d60b81c74e95459de24088745094f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289da0a57232e4ae0fdc25bcd03e39140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5f6e36446ca3a80b82fbf58eb717f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cb04205d14b831096c3eec7140f8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c85feb11752f70df21da2752b1fe043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc4753305c1a419cd6ee329117555944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2387efc5f7d14ca418431b4ead429145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791910158d86851c7a83e2fa38b755c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba96db01277ec2fa246aa009f8691da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fe66f56bde0de2c59968116387c4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bc02de74b8212de01a2a6b5759c0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e86ffc8890c89ba2bb1a59161cfad750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07ade888605d0673e0260aea35092751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa64a986e0af81086adf594b06e49d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88c18a788e1ff184645c48924b3cf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d7eacb8bcb62ffda75ee4f7fbe4ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7962667bfbaa3f1f7eb795b33288d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b96663107d670da049927853fa7fd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6e0c4be5306576e05701c8877df2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b104da091bc3a4640de437e9221c6ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5a0fbce85b22f03b060a55cb38ad259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b747992a60085a16ab393c1ecb1fefb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58907961dbfb4abb46163cb2f1b3628061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b931b1eda7f3186b8590857a046a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234120c5aaea07455a8cbdb7dd92795063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61bd1c92eed6c80fe12eb7762f0af764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ac06f9cdbdcf80635ba9d7235d78065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284115974fc049b5302369f791df57166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bdcd4a2271c647ee470fae23c7f0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f90c7adcbef3460543135e56e49b3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ffb65f2b58d92660f30526f07a66469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39b2d407a7f566d400aead7d4a326470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c67c5eaadde803ed22a34ac9ff9d1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7cde62e304e1f32fa1e5c3554a2e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfe62e83d0d344185c138e46fdb71b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e43a1e7d84ed639f00e9fe8ccd82974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995cf8def1e21c179982104299f84fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c2e6b050a961ab7047e758714cf3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2e6e97527f7b769229fd503309f3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9a60d7ca57015d27132925ec5e95c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365baaf9b810e613106769c6c184426779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50450f4901ce9191be45a081c6c8f1b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4336912af75dd7efa9de8b55114630181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd099e53c4c8d4d87f9de7041e85751e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6a19dacc4cec3309b8596bdb8384683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7fa37399fb81d9a605f57a9ca115884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb5f133f53fe3fcb85a2a39dca552f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b741056c75b18cb2363d6e964653b8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25de038a45962cab20bec553ea400e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66887367debc685f87c03154527b56f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeb0c3918a3fa0f9a0812d4d5313f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc7520510010e625762fb62f5661e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd4b1cc10f2b447a210d7297d1e70b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab09427f4076435b4e2ec8bb72c555692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcc5a642f6e617ca89c08f684a590893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b3370116eb0fca746a24a6cdbb71b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7818f01a1d5daa085913e2dd5ac19ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a33de610ded8debca498c1b0c6ff896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b384feb3e67e3bceab4eb7c2e9eaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6eaae572f0530c9afe4bedda6de7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adc3cf9c68acb43cfc92f42775669199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d69330188b0eed96008b5995b451b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf592c6b20a4a08899111155e9984f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84c9f63abfdbf67ddc8635763158c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c6b63498c1eb905350c07d435eb0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce244c947f4a433d2ef32047dcce4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9fd7d6b63553ed35e44fbae17f34d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d101f3b743a8c1e7eb13677b0686e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17615da15a4cbaad0405fc89853a439107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297485bf568403f4387f8c4070bfd13a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25505472d0dc4e8e345386ae764adfcc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e38a9f1c4942b0d24b1074daa70dc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088347b74f9ec487a262a571534408cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e76284ce542fe3c16ad5dbec9379e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786bb2527a5b9b8a43df3c30d7c6472113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7514f7df4c26b5a0dfa14479280db7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888683c2f7e871275ab64710822eb097115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329efc74349085638f2ccf63ae5ad72b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc046192b58d7165c421ef9329bd54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8ca839ffe02df5e1c486f10ae3a0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc586e0ad04c33e2eab34d09a12940119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f85d4182bc6a800c44b737b9909bc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb30c1c776b52fa005b8de5d78a421121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c2107a87885119d6f7ec4a41f4548122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd19169ec186d04de669dce83f1b9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8d315c81088a61a06dcd8645a96d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27565d5cde6756183bb66c12a149d4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ae200d30ae4f8892021ac332a84fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78db3ede498b336801b2e86676b3aa7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411095218f5c5bb594f0f0ae2a7dc19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa32b9b2696d9ea0dfd9ec8b440a5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e9edbfe5d667b4ba38f4c63adc060130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381c29bddc68a8dea9f6ad3e2c068c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d150164f332ab8bea7ca764a766f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bac1474d9314f257bb900ca2d8e22a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0e61476ba23bc5d0a78c09ce252f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481f8997f2b3de84c01b27dbdc0de90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b725f294fdc991bd38d0d237fe04d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb72efe707220d94be91f9ce592424137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64701713382291059b22cd67de7dd287138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa4d0172b9de7c82e9cd99c5e97b9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd02410648ec3384ef6a1d6a57213a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcf688a5cbf51cfe867860a29f87cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0094bde403f2010531e5a5c09460e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaaf3424c972df348584f1402bfca9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28bfa92ad155cbdf4188e4506c4605144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c650bf9b5180ba4213aeeefc74447145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb6745f8867c697fed3c9df2a3b083146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0401c2395235c9eb441dd54cb3c063147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ca4f16c8a184ea184dec8b99f34dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8142f219cbe1985176fe6468aa31f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0dd05ca977f61c4f1349454231081150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e14461c7a3a4f7a5a8fc027a176c34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872d8995a807b524adde36e2ea2a7a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f193c9af15ce10d0ce5f81a48092be6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261866209f8e179d59aa7ca03af81c2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c75a152733cd379f8c10e2af9e6f60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3bf1068e33dbd6e84a26453021fec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf949859c331589b03f57821b9b457157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708230e7333cef38d53fe34e45d33c44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e198d7d3642462a9be1debd15873df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da155ec4751cf80d430a68da1ef99584160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af23793be64a78db9b14e65564ea761161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d17c17bf5ba44533729da071c94b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a36ea05af427cae1a3a64e811140d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d70e9bf4241d3433368f7cc2bc4120164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb757da06a23abdb35bea8931416c69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7be8b5bd9e6c548b71c1e634cb05a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26fed34583df34b571c067f59aa60d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408d2efc4805cfdcaf86c44d634448f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f17f94f11ff12db631346c6421ace5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4d639c528863340b1ac7dad519c94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320410b67e828a90b3c3341d0275f248171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853bbe8024aced3a37ff2fec665b8a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06502bf156862fed73fe65cd2dfef52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61db56783f4a6367f4fea1a96c34d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b47d00992f14dbdff2f67d61298e3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619358af82f79fd12f66e4ea8489f2e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edb4311c2e6b995bf08915e1b93402177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c401f103124134a12f365574965b2b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32ff459cd161b358cf6ea00525328c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47d22e580db671e58a14afa2ad35f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bccaa488a1f852da4ce655a79d3b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4ba2020097da5ae0ca8bd89e89ba8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b659de78eaf25ee8f623a67ef08844e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd876761fccfb9d4167c7a293a93f78a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047910f4a899327540f880ba9af2c51c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f50f9bd7e73fdcda8cb2f451af919186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34564386661b03221d09fbadd246b3c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32303093d55401e2275f29bc724731f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ea140eae7584372e75bfe3fc81fe8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388415195183c863bccd6e3c6616170190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33c6ca9d5f70305c00c2b54d511c8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e9d9ce7458ae4dbfccbc40fdcfefc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcfa0c3526efa9c1bdadd1b9def78f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1593c2c7978a1c136f893ce09464a7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97443be0044524e8d154e3527791fd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e5d45418b57c864a1666963b32a63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1257dc9290396148917fa4cdc09b2f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d9283f0933af0b53148cc3e479883198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e79c807d6e008524dd0e8d678ee96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2609424e42e095d02cf59d2cd39d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd96bbd6289992fbda78ba3241fe4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97168f4427a6a3c49f723cadc9096211202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8047aabb8853baa166be4abda76a27d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f59612a926ed8008ef339479df80f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c602ad52eab054339e5df1eaf8526205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c971f7649c34a42418003b1bfa555206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7e4ec4ac27f6a2132fba3046365d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29d3d77faa340cc3fd0958914be4ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9f60ba90d6c92e73e8917b240d8af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94e1493d0f43718d0f835c0c24f8b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c453193884cbc0d6c641ac2d7b3b27b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de1650ca604146237d0b973c2b8aab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645146d662bc473263217c79333ffd37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02a4bd59355e907878346e26b8db6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2bc546e11799dd0e811902d09e0c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252975d38495761b337e6606f7aba6da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6a3bcc543c76de2e5426a752f64f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097125091811bb518f4327b02dd0b299218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29266642e3b75074896dc7d6b9fc7b19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fee9aabdf7a787cf353704209f5cc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099606c4543341c281d18ec3516eea63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c7207bf93a4b32de46ed1abb4867c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb65ac858b8e5c1b45ce2eff9cdf87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81166e382e74db4f21be40b662d96b02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dbae1d6316978693c95d4985fc501225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b28f888ee819fb200ca05c1fc87a26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41271911eb06df3659aae16ff2eac164227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a6320787ffc3f5d3fe56337058fcb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397ab491fb485657f22bd3feca11095229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b22fe4c8f8cb231c1c2d855d9df043230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28f80b37032ca32d59460901451ee6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0e5aeea966e81c1d8b524ed3bf464232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358bf6101dfd1c6ea977b092c17d10d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dd100c1bfde268998ede680d63e69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c0456e19f9abb4b1f00b7afa5ba29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d743f670d9f9fcef744abbeb34923af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3ee7643d5b8a12f94ac779b8340e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1258ab6c7e4918cde9e051adb4689a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25eec0d4f7e2df0511a794c5f6c032239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc178098b9a369bcb0e50be870187c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f72c1a7914811e8f087d4f8c93cd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733d784d488777b393ba9800c7645d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31771500bc750cd802e978c5fab6742243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d41261c898c33248416cee50c407cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa2459cbafa4487a29bdb15191fb23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f5fb34c84c1dcd1009e769952db17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc471174cf5ffd762034b82dd6ed96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14ea408214e98c3c1f6829d9dcc5a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f4e68509d855df777b3ab27f9b289249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0e5f4a31fc2b32474faac821ff6c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8434e50d3f82b93d1d259c530c2ccf9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367169bf25a97b1c6423510dd8654d32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d6a0c459878e85afb47bf4fb3ef05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb73b2e10a3fc0e8ee132ae2122f394254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424de6f44e15db45b5b058592a10bdb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63604fef5f96d6d4c68d0685b31146256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aab290102ffa2b493cbfcc3046a972257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956ed960e00d688a1e33f9a2d44e492258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00a998e8ebc8e43883fd3bc9491d3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4f8c39e338876f042822bd0388fe9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29da772a1db8720cea0a0a0e3ee31a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81eab33b652a1b01e2403f98344861262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c3dface1b43368f8a80e78febb4d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874919fac713504350f3ad2f1ae4662264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1bcacd419bc1210cff2bdf259933c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40686b870ebb20c270fa1c56f9c1ef2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf769a9a98eafaa1062b93f14b6272267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe9e806149d000dda16721042879ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863288830e79b9f86710a6cc442b595269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87b3defa29065d20aaf3651b1e3f73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5716b16b15cf37b91bbe6d200c1ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffdd90a11bb24ad7834da29c0d8290272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356f8488c099d7fc3bf2fd54ae61b1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b0ad5c9b9644e7a5178442fb03bf5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c49969ceefdbe22fc9f66a9b5a449275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9cb86744c91c8171271c7384eaada276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd39c85369384ce8fbfa5a8c400e1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ac94da77ad243ded0e5025b51701b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb405e54b986718496a6098a1f69be3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f31bf69a67291708a9650e7df9b145280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b4b84e424306d956ffc7950d98c17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428cc7f133529b3283db294f2fdd47d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22813b76c3c078f32c968d1554556ab6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cce893d9d2fa87362c83e036660793284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01a5ce9eedbe0d29f6c7c4f3d87e09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397b0dd8c1108a98424859455fc8a9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811454383ae8d3bea161985bb13dad1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0631a7176fdda6bf36130ef94dd7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd4d42226bd21b2323fc53d7016cfa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c47daa805d6416ab86c8bf0f9522e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353a7a5fb54ce3cddee803fbdf10f94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792998400baeb2945a07cff84342eed9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253efc7edf0b27264c5666715f82c0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bc2c934019cfbb1dff2521b9241c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437387c6b6a2eeccd722bc0a89f7e1e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbca8d54e933e0048159492a9a5100296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34f150d9fcef9de23f5415d6506fb3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534639467005bf8f1c67ca86548ffaf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0e5ba3a884a8c2c96e6c82630cdd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f411f7513bada78286e92074ce6e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da3dab98bb004a244da20f4c326eb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa26b13c61c2bb1fdcabe4cc00e81c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89a24dc48101f3e4a3b75712c208b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3ab68e332f72380ea3e1746bea89f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a863e5536666a9479993cd29505eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c850661f80e7dd85e20f5d89ae7cadf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd40e1d95df23c60bdac2a2276f444f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fab1c6e58e0d4f43f1d9ec73d5b290308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83498fb23db526c1b44058fd77d43ebe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6eba27cc38b34f7a4670357c69856310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19916c525462318d5cd4ffbce9920b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48242fb880c164d5c459e834e08b2bed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659dd529bf2a735ec45ef21e860669b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcf01694ac0bc112d9b903d13db57b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfe2019665015033bd21cb9ef3c66a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe330cc2cfc9ab637e54d9fc908f09a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd16dd412a3df786c023b4c2db615ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449ed82d408fc1d82245477f7e8d4de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412876ce48468a540adcb2fba6ed824319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df78f20573950555403d45f986e2528320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c923b06600cd45c8344bdcc529d0a9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da71e0f4ff62751b52a8fd25ecc4ca9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148932e8e418f200bba3d5c12e72a96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe14099c1a765ad9c9d1ef2c0f645d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9858d492a72be48d9086a7d1d18c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a653b84d20fec47e0d5bc80a359e4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac0a5e2d00ca8acfbf5e8e6707e937327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bfb246bc14329942353f0fa3654e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae06eac381d38ded18fbba27398019329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8c6695f4029d0771d6f1af08236e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a252e7cd1a5ffc971abf69116903e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0247b8f58d3f5913fe460db956ee3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf79642b26ca85aa00e89249c152c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6bd1bdf4ef2c887990e5358a3f35a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403678b27a0002492b2b6720c5b911f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fe059cc02d43e5559f118d0e06828336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e00a09a3b7bb3c198f6a516e64aedb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ec4c3813736128c79e6e3d9e815e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bd9c9348af3530e8e89844dd1d5b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f599f5a85d65ce5125d7d05c29682f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8b0cf5a7487b54e593536a0f603ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41220136c8a10a60deaa0ec107007e96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da968f0610ec703c10c3d5853df065d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f1f63ae856256b59352ecf3e35d71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e9ba7b429201fdea1b4b0dbf4e21f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876be2ee62fce19426b58672bcae001346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26f0175687b80a8b03ff5acaeac536347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30921653798ac40de2d00db558564eda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6be9f24cfc853f3cbf9470e225189349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bddae258a48e5a43bc854e4bf09b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be0c171c0ad4dd865b7ff0e4b90220351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40578b1f58c20351a49c1dd236df3a83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0301c6c49ae66e4ca7420d88c5da56c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd7aae5a8fa8934f32de703e3c4c12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2a8cdc3b5d68a2ebe48d66bd4a833355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53218bdcd8df64eda51fb82a75acdc74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aea23edbb5c0740593dc348b2f1d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c6cae0f34b6aaa6b152807a694a04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc988950a1bfc54b09c5202ad78d3bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60497a7636689f60349748e523f32f52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34071848923e31827371642ff0f7a6d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297dac501261f385a0832960d0719fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc59412ae546761f2d076406a10b11c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37440a4d1089536440aa29111fc6b549364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24bcf41476dc32f70d40068eb6caf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b52b571bba632c2975f21b1e569cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba886299471dd72cb8db3f4588f18b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56226f1f244eb4fd8060e9a806d960a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52063c3e38c858a9abb0a0f4fee49dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762ddc33be46c43d55da8dd130d8a9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f99c0cef2fd65f7509111d3effab3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3fd01d1077495f6591299ec810f44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10ccf98c68b69d5b9243a9c3a12684373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e62ea899d35bf035ffabfd4d9c5c51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459df76b5ed501416c6181d9e707ac92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96f63cb06c765247cda6edd0dab20d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1565fd2ffe115061ff164412cc965f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036615b2c486a06100e0c54431c120b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2f44b2236716423564b1cb6c0a2c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428ba662fec5e974bd989a4e70f6d33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c60e66f42d193112635eb17240625a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117d69b4a491735c222705ceaa8ae21382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea95b8ce70670b0b73d3f610c3495b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ba37e16e17cba34bd3bf8f92658ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c307456f5bad46ed02655dc83aeaca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b79987743639cdc92d787224ffa1b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09282555ac72dab4a6dd4bfe4dd1bdc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454f6a671f658f2db9224b794909eb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39240bc5eb04ab0d5606e56d966b79fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629b7c3d6a0097508f0c95be5a462fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f9164c53566815f89968b9a42596391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7cc30e7e44e396945e657df37cc37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f7fa03c1d2dfc8b58109e1aaac7d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163e8248d1188ce22e839847faa8b10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17516604bfe2cb94fa6ae671fcbdb3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1de3b1f429be9df98838cda2583468396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e9b3eaa9872ec2be8210718034ec1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a205d0365160df4945bcbee86fca4d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aea6ea68c0dee6ebe0d9b2f217dd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176556556532b2dd396f508d5fd5765c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e4243afe7c5b5bb2bd8a10bfeec0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e523578969c2e699875938f35e766402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2442b99f40160bee3db03989caa1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb50235fe9df655699d6929e784447404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0f060d1726f7b6a26b73b9ae0e81f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8c709cd2946469c62dbd9cf725ed2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2adc0b22aa676ae2c4722fb3cc18d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bb69a15a2e62328c31d53be70caaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac763fb1445b625caf4cc028377a258409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3db69cbfd9fdb8ba2f610479644ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7050fb4f01b7b3dd4b3980f523c93d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2bfac3a2e7da50bbb2b7ba56a3e13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d5f8ff30b0f17428fb28db5fe35e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fd6f72d3d02b50fe336fd7cc9c039414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a05a3d5343bed22cea5205d0ed6d77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4f0184192bf263ae1b3f783aed9d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ad699cbae71cfcca7f48dd3bb67ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44d3b7685d78aee087364544b73116418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71ef99fecb3c2a3a010d0c5a1d76d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fab3d1cea269ad6fd6f901d4792971420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec475888ed539b6220fc4c94a5ddf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2efabd341b57e59caa18503665ef0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fa5d4e918554b4eb3acec8268535a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5214718f284b892657e884a6ef768424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345181c0108c2a36049a9b0a67a6cee3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e6c9ea7851d8d27aeb43f084d5f3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e875536babb79322aa89f03804378b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef867fd190043a684dd8b42efd69239428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf8cd8caf08fa4db587a725411ac20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbccf2b4f69771f746aafc50665d42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827584eddec58c4e0d4c145f65f533d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c213243565d429bd595622cce4adf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825af263c9291f67bf13393b1f0749a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37629a2f3d02728d26305581c89553db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767fa8a88a3cea3219834d05439e58d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e651e09551dc12b35bb128a908586436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ac97cf9a607950276b73806474806437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838fdccca4b55d1f5e9418a7b969a3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17241fb7a0c77ba6db5643b08e8d25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4db57bd5c691bad2e2956371b8cca8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429043a6a7c9c4ef4d7b8e2a3e1c295a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b2c6077a783d596640b2ed4148078442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ca36f03d78da6dfd03f5846b6b1eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f042eece54ccb3f9f8bef1ddfd007b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db36136e98a701e3ec5402e1160463445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62244598efb728f98cdf8d0c117f6832446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a580ff9225143c4d3726bbae6b57c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f64991ecf7ab373d70556dfef66b9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bcde8c51775eb08502926a687b47a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f0af09290b65e65f79c4a4b35fe9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e372e3f905dc3298a8d069d4d5d55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503d522af92897fc0443eecc7826a7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e311d81cef59442939bce44899878453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016970d23ef5dfae43b9299aa198f350454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cec9ccc53ccd145d9bf84000e28ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13df6fdf7035ccd536b18d89ed2ba9d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486097484786a8953ac018d4a90477c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79e86981243870d409c6b50c58e3fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccc86a13ab895508b976c87a5bcdbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dcce5c60322fc88799eff56122dec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ab1521ed88a456873c921f7a2a0d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad49ba0b1c5fc3975c1b879cc3a5644462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c168d7a152d07be640d02344e486cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ff9c12cb6f2d0a044f1bc8f46160464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deca38948780c3c79c0ee2fd4d3dd46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b450b46d2f300ee079941bd000e3629466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7d493ddaa44af4bc218a005be118c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e688748c466a17b501fbdf468565ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c8358901faf883f736b7ea8e60d10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756fcaf4df526f24a82f54f4b7eef82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d401776eaaa6b048d17e02baeb4b06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322377ee718e7f17962c8ae148af282472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32663c1071b0105d772f2d7435f3bf2a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba3387ea440cce49b71a48ff8ab768474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f20fa01f0c073b136592dd4442956c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcf6aadcbffca5ed052934feae712e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0da4a3470c724dfef0e8dfc06cda2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b419cec680056ab5f30e2fb17fd05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496bb6512026f79551573b80b89a2dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a57eb9b9cb480b81a575ce6bfb499480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0254206030a2ddae904d084db62fab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489e5fcf15ff9e4eac97ca17dce3431482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126267886c1c5d395c26e63cf87ca1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387b3a899c35111f3ed96af389e9562484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679197ea0529e4b5f2d65d7fc42d1c7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346bc750b6586e3cf2f3654ed93bb0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c93f171fe19e25158fec0eb14d96e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9e1844117075045776719c4452c5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7395e11b1191df24bd9e6ed8741c3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da985fde5ec5a7e2be3394a6f258948b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d1f1a761bb40aefe010c04be812fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bd98ca1d5a32b8b57cbf3ea9a3569492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c026d052f9f57fc44cfeecb542a71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c02bf46f73b0c9fe67eab5ee0fad97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358fae58062576898861b09e7f0aba8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcb5edf11e0351fa96adb456cfd53e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10f6fad21944ba7341f3de2b86196f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd6eaffcc44eec62d5d0ed44b5b97f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a98e75787f6edcfa35ad05a27d9ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e845f57e86c20f48e88649c727ea085500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb75d98a40cc136daf250f4dba37424501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09984cea951dbb30932983db5e23eddc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502efa93f6fd76809b52f6da07a695e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51071932f5f52b045bcf48212c0a87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb605ae4f59d74af1028ef937f53e92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ab25e03149403373cb7b63b2f6ec4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f7623b6804f3d5075947b208b53c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3079033749909b17c8dbcbd56f89e27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9543791f4592a160352a7bfced50650509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a523c4f682b1c5869286f1a4addb9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037788843fd411194252125bf97001bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83435e35dabfd749b68fbec34a294f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c1cede39709cb7772b9dd660bca61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26a6fdcf301d23d40f4ba2f471eec6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a7f689ccf81b18a454334ae3d8cec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef132c8f3c4f73340d0b55e9393184c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079b5faf4f0b646ed1882f13ddacc34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923b0abd5c9a33b8ac1f2a5b6699955518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f63d5f4f37895746902d23c182372519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cea0a4c7b4c87c6bc397272fdbb1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5d6999d784f4797fbe3c133c9e26e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47680d7afe406c60c8bb39d8b026032e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b497aa9d585b746cd3a200e94049ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29302f25a3701d45173b5dc4869de20c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddd3bffb60f70f780938ad6d9d1474525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c971e082c6d0899539fd41cd3f9dc79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9ef433104c972e2f3ccf25eea15c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e854768c979a77dca7240377de0a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db421765989309f554dc60e4f3b23ebd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c27f1566ad787809a548870b7d529530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0470dad2c8c5a16cc3ef139bdc20f7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fc655ba02dd98125a9a13071d00d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ae0bd0064e00d4958aaab7d69ff37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f10c9edb2f8026a8fa564d4864e3f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e7d19985b93d2c62653b0d9f827d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d755bf984e4072c610fd41566a5b13f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477b18c6cd4a3b439af6c87d9fc0548537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fe53db5d9e6620ccd0d1b961fa8c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55170aca72fb5eb8beaa494b3e9d0b72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8cbed2aae6d53d8fbf4524f902982540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d7c5cdfe1bdc354b7da26515ab138541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1945fa8c1222494bbbe6cbc4fff7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f55e5c5e21d8b92c33f9ca6d045c9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818a35779589eaf217b1d13d4c2e5ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabc18d68ab6ccb4a3ad4ad97115350545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d2bba9f7d2d336f6c56f15c2a47af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb9cf2d4be3507a625996b5c25a33c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ee036b5b9f2128087a791e56be5d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a899703e08d77695cda88f5693af1b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a413b021553c56a998db694b11d53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387524ed6f3598a77802afcd33a0e31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecf60ae5fb60071d43bbc58e21bd74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f100177bf5fd092f955a34d09cb46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004149274f2d84447c04a07a25ef0d76554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf46a1e759e9dc23d6d3466f668ea9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37496c979955f766716455f455754b5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d89083c2d82ce86ff49779bc1f4c0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6220033601451ec3c7ff4d9aef504e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f360619d4fb39f8f7e927f2491fa569559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0d8747212676c3386a990b2947583560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47fb2f5acb2b2fce9332147296dd4f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f730a4313fe460b99c1c7a14982712c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11f7dd0b12dfd6b999635cde0f348e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf941dbe697c970f708d0a1b1b47209564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7939e026334bf4260caf094bc7a3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0d5ede373fdbcbff68c2e221d3905566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a68578d408c3f0b045fc438767a2b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ea63c0939e58be516178bccb7c962568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0a6382222be03b158590bdee7d40d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708a74b5982a4516ba44f97d27751ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bff26c5ddd2b6273459a8f2cca5a95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfcb0abfd6dd2effd5ab51c55c306f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f1fa5af5bd87d6ae4d9e8e1400d08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471350a2921ecf9d75f01f2a4b5953b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48125abe7456ef6873e102a3cd9172c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b8a2421cea5bf064c409ca0daf0ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8630e3add7a1c22c00faa5b1f1971b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fa77d6646f51da0136d5b7b0218ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd7955389597ec6e835a8ea20f06c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7dbcf4e304ab859552a8b750ab1c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c80b714817a6bacef2c4ffd114c67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed1837277ab512b54a084f2cbce6da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53013de90db7cd1a06de2e7b24f23690583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3fbe34b547f93448b8d82cc0fe04f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74873e4b4872c881361f54b00d6c7ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4fbf80654fbb3d53815d17d0802da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472bddd1fa0d99173ab94ee01a742c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b9891b76babd613ab8ac5e86b3415588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb327dae0cf02eef0c942577782048e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db67c4bab76d3d09614346a0a6f565590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290313a9dea9efbf54e6ea269c531347591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14946d2a2d6e796cec347eabb57127592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d71e17fe3911a65a4d0cc1708dba77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe107e724dc7d73ebfc254453dd760c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce364da48c82e3634998393a54a12b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf35a3a15f928f5c3218aff9686539596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d6dcd3fdb825482cb0c89baa80c11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f6832838976785d42c88ac78b8d8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8ce27b44c57654171b0f4754b1cbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4eb8929c6ead489cab687b55690fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340cc7b3d1ff20268282f16ef80602f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d07b24ef98f4e76e54eb703fdbfe8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03788f420222c3d79698dd7c05d853df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f050fe2768600b837023733270381604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27534e3713dfce062fdbd1c566b2e6c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848b94cb89f7ebb323ca0198e91be36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22f8744e7dbbc3fc7bc9d079b65082607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fe1fb63a0be31435cee17d13a5c4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d429583d8014df764357439d75645609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263c5eb4782a20e007253dd29c7e826610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5fc04135a8b77fbef18dbc72bfd0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b71d596d0091fd4b48f41dc8beb8cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37abadca3a471e26462f36a288a6f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8cac931196f4f4bc7604b426dd8b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf80602eff424eedfd63b473ba3c21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d428c67ad68d8dc973cd858fd6aa32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2f0a1d1e22680363f8cc81e4b5c95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00564523678f7721875475d38f6d99a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b2d5e9e573e888a15abf8e12f5b6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20ebca251567ac4529ccfad01750c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a584d8f42b248635e5f353576685f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a9ffbe4457bbab18bfa24e9fb75af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b42a69472dddd4889bed27f5e62a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace9fe6fa8a546e96d6efd3374269b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6985cedae09c21f75db7abba16724625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4118b58d401c9a505f92055874deb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69087002d7eae77a405ef0a7a553d573627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fdd4c01d109426684915199c43046628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e44d56fc87dfe046276fbcc3a19eff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af85c98c430321b48a0997e14968b78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf78b9f338c53881543ddbede1137a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dce444fbb712f795b7d849ce2f253d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0eafd96274f26770959a69457881a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba8269491530fb1481c48b200e701a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf9143235f6a2cb9352b92e0fe9759635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b0e99faff074a19b5a3e6f3a89183636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bef5f5bb5b4095d4637830366467c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638635e9bc75a5bdc978fe3b3ea4118638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4f96319db118ac2a2f3cf06a8e77d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cd6b1d3bb7b737691303142516a66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8495d6c5561f5346bff74a549a0f9a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a5c11920cfdc93632a92d2d6c9756642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fefd34f5678b751d00428369accc6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c301af38586bd40d1e3fe226ccf8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cc8df9a2ab7f62463c61540944f00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b2e7926b35b86b1fbb35556874c89646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d0f518ef12c6ca4ca01370596a870647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05b010efa6a5e583a94876b4512cfd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e11950bc0dffe78866745c5680ee63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73c6e30831c725387a0660829c51f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e8e5b7778eec261a2c0d0833dc661651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8029d697a09662b9cf89a743e2582d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00462602879d146110f41033ec4e4af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d2ccfe48cc33adb9c54be969402ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405db5c57868377038b15780bcf9c34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf896b0eee6381d28e811575b38ddff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa53267be1c0bc40a3054cbacf9333657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055925e864fb625046891c0a7bda5c3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342db203325f2f88f918c36e3fd133fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64765cf509dacc7a496faa7aac6d006d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2c945d9c54a23c60180395de5806d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63183be68bf4ee288b1d139c8fc403c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ddc23eb52ce09fe1f7c2f12dc1247663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a9023ecdf0890707694300d9ba860664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b017377a3aff9904a71c84b2f5fd2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f907190b5865665409e2758357feee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7327a0c3cb323295d9aa8600efe96a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662ecfa69ac1098337f0061c5bf15ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bc005502397923d8299833eef68b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545774c931db1b3074044331ab65cbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3c6f1b4dca49be1e5f2d44ebeb037671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc15c00cb0a187e86eb302f068dc496672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806c937e2994cfb8e5eed5fe39691e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7a4f5677c6c4d1b17171b2c4e6309674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c3ba2c6f930a62ced50ccc6c029e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a34825b0e1fc98e84584635202084c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc4a0966dfd22af2fc6fea54ff53fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68a4d9912201c3df9d72969d7dd8da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c364ec1ae97ae1bc4e10094dc30ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b329a17e2f5c88556b52a6178b68c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a726102de06ec8cbc7e13e6650147c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b1c8d8fe912a70f04b49b6a441a4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcf4426dcd351b2f700df73ee75c06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474896d3fce9801c84cafca423d6b5b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bbac94c0a0a486020da41c755e2ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827abf0057d0545b85399b1f1eeee817686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abe45a08ca8a3fec6660458a3fc53e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb01c11016e91ada56c9d9046576a93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea42b8970d395e45576f1100a24829689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a2a3187ed4709f12ad7578be110b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20e1b29ac75a9f0086f4b58fd6ddcd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc3e08d2c90f5ca3aee1980e1592f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5176c457795c5cbdcb935c2f3eff3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b7e0c9e52bd662034e5cdfe2a4c41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72c2f0c992474545e9f289a7c54bc8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793246f46ffa4e2df073f832b90e09ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e08e586cde107db9b176d0baff2607697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcb4d538f7dfff1882df63d625a42a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75925bc796fabde72af26e2346300a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f961de5fb97023d80ba0dc3635acc7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0420e73eea4e659de45da14549c88c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5fdb85c07496566ce0676b1425399702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b39e0385a510ce3e2a3d1fc737df3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29fbc4b58222782d68944906452165704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dfa6b80d16ad048770c2d29b6e152705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8013e6c380d9b30956979a15af16e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc2c75fb555563e61aff413a0e3963707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457dd1b97473eda94b271ed1514b276708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f3f72efa8e49d5108411be9f4a462709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3054f9caa8795157a9374d3f9e981710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce068a15450dce9f0764464dc391429711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ea4f4129a1f3ff54aa1b9076fdc99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb09713aa5b57eaf9bb4926370b861713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524e4e3de01c23c000e6f1018d88f0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a802c8b6354131f9d56fbee670160715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9cc832acdab7a245749c19930f9b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30570f589bd36b8b56890817c31a1c43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a6fb0cc82843db3e7f8fad7bda5b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34379bd0de3bf3895afc083920e2519f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a3c6ff0b92fde3e423eb6992149ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b22354359355d7b8fdeac79700f3ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cd3fc46a52463e9536f573e94dbe3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d6dfc822b6b73fbe98afcef3a22cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78782b97e7c19631bde1d5840c61fd6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eb1d899ea876f821aad8223c5d214725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2ef60d805bde442692d316650981e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4979ebc0607721f3decb587d76bfac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474386e49743964f975d191451195c90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44562d482070dc52d09fb43847310d0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a67694178d892b75ca012354e01f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8601dc77ba9d876e372f4623b20b116731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90846ff91fd91839cc2a8a182f8d19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c10664d0ed5713a5794d85c46f9bc5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5723410db5f89e74f3f2ff635b72644734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b125ec93439eeda32f90c59de6dde735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b8077310b434f0ffac7845bbb57d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f6d77df184be0e538006e04387265737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da7601643fe836f4823ae9adb9e611738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd9d6bed3a2de272f23a195509a46c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401e293849b403d77ca66e581926a30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38327ef5454ad07938e72ab3d304137a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8019caf57ecbf16c3682de73dc68d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df1bb1486aa0db03c97bc216f05913743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e7fffa802db366e510169c55c42ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c99d2dcd1cc065adf50ae1008f728745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292c14546475cc0bf376c272d42b3d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e62545996ca96bf774473350d841bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f2b0a545f90354835ea94297e3088748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b884e28b596b81aac37eb218bbc892d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509cf3fc091f176a057f3607eb622f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e3a14d58bcd524f9fd716e9b6e585751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a13ae6ebbc30f447b164d2fcc80ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f5742046b8fbc197c6c06d5562305753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440ab8a6f7193ea37d8f55b48cfadd4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6a4a30aa7630f8fb8d1f93d4d2887755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74289f38918e61399a04674a303c2e91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178809e5e48a22035b529d22e1a5676757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed2a0c33eef6cdd81da78e8e1bedd1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6558d757c40b854f9380397a95ea8f3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ef8db92ee883fc486f3b27f5603c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229082da5c220a2549d83e5d35ca87a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d2dabab507668e64b70512145ec363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247c438312fa47c6b9432f00dc9ce0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21133e15e6598948fba04e9380f8c8fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71aea2a3601291fecfe5eb1a3385666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d034a1fc59cadd0bbd4adc3a6e9f1507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bfb5799a6dafee06cf6b1ba7365828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e12913ac2d54ea6b07fcd4ebd9c0bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff77f868487ebabff6b6c38d2f3290110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d5e6deff2dc1817a85683536dd08a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c395bd987fe70fcb630da7b3c8a14a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e7216a9a6a514e56b832304bc0a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c1c085d06a5a394847333f757d41d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf427e1af472c301b57eddd195d2de1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a175dd80118307b6c0f7cadf9a98516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6261114f6c0ab3ca80b500947a6f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20ec723ed7d4b6aa9f4247d12c6b5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e90acd810c5bff25312c3a1bab65cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06e2bc3aeb111c72bcd68aa75af22420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5591e376618a69f3432635cef907021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c38c0cc47ef62db406a6658d00c1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef54bd9b6697b4f78408b034c8de9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4a0f3f254f00e2990cf96aed7981a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80013636cd811fea6889372047a08b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243990c04cc5e798fcb8185ac5a8844f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27df680d16a5ec5f5231ccdc743ef027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6db83e642c8cf8cae327cf42525ecd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118af2c65f28cf6037d4b457adaccbf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a65fcddcc10c1e6afaeeed2169ab3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3d5276514a5144f857cdb3d7de09231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811fc7fb5fa30ed678dd3f48a6a70e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52ea8754a58694ad29ba646567cebe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f9bfcd0b52636065199604785b08c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c31ae5433a309c832295e821a969235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2d088411f7d3438f61e012db0852b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64f2cd2cb48fceddbc74f635f92b5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c39589e8874d03448e0bc7896b75af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46b85f46461507b525fd06d19e3e4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f276ed41049790a3436f452a1c69b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52ac1a9c0ff3822ddcb3cecc2e702941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509367c45904b94e3490f9bfb6c9ec9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71616035371cf0db3a11df0c339f628f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dff0711e2f2963b2f9f9d7636594f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd860b384d4cf3d604de06c199d22945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847403205f630722a24259e4e9df648746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e539bc49266f3abb82dee785af0bf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660190a87fe51a8ba491f56ee81f8db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959897ba1469d088bbdbade32a11bda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c382f0ab975a1323366d7fc56564aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc1a828a45f1092976fa22abfcbcb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bec89296592a0bdb24e2d3b0f9ae9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a25529ae792514726480aa0c2ee26a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305a48aa4e254221b5a3434ef34be0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422e5e04782acf30f88ed62a10bd2b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cac3df094d96719bf27a31404fecf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0da358e41cea883ee00d53698f95357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f094458490ed4ec897e962a8a15fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea3ff18b921528d577df253a17b52d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50941e69b6b2ecf56bdf6f2aa4456b5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795ee19a0627ea0624c6bdc32b1cf5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385abb90f7e5cff61ab582a31d0014762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c6d2d62293d9eae2c49b0607f6e1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e88ef852d8c845961cc699118f7bd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05488a14bdfc1f187c5df783b551f35b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0a7b04dcbccd02043b65c8b1749f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad334d638bca1667dd1a2b58a03a43c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff9c8e43966aa78a80a3f2c58ecb4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eca206b38dad1f3e1fadda71d216a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffd17c44a5a3d0da949658b48681d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083857155f933549ebe46127b08e31571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccb5436d74d2838b479ab77655326e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7477d5b72b350045146a5dc48e1461c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615009556b5e00bde3dcef9df7271b1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91453451b2330060cbccf79b97141f9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56878f9b47e77c46441a3bb9051207f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba579ca8d595db0eef6f85ed0e6a6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d45bfe9b24af85465482fc6934bae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9fa872292e8faf6e7ea1c53d5fd5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0eb3530c7e8f0c27c2881e9f6e60780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6e997ad88adf3a0a281540cad339b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2e3fccb0b93ee7c0a41e79f83f92c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21058ea2e98875b5b2b005dadb54399d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4553be1664d49ce10de1f4601f06ba384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909a500e30a939bf50e73e86c0ff7e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f556e0214e74a380c259d33751597586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0691fca7687e86fb8886308b80a746387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636ac5132f99f6c3c26af9123a9b5d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5545d295c4878f4152058f4d1b505689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edb27ef67483c40842830cff0addc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a382961aa14c7554fb01710a399f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29013d36596f11bee12c73d6579e0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a72069455f0b45242ffdeb076d6dde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa12ae62fff53f0f76f419af8ab81794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda89c3058b8075391ae9f224e388aa695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a67cd0cce279cee3ebdbccc51166e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edede6bfb36ea16f8814537d4623960997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bdb14491c4292e6a030cfcd85680698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43251b64f9f7dfaa365e8d32e923c9b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cb9f2da4a5f4d97e1286fdb261253100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3553b3608776c09f7c1a12daf8126101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c31ead66531a10894db273a88463e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c976a8177545e47c4993b686809d40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7e3acb1dbf3373b75d5d8b1eb5b1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20b93fe2976579e03e5a4de13f4e85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243656ad51f8cd5dd70ed82c56ec90da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dc06e89f203a02a971b1fb0575eb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96b9d49e846c5846759ef492427019108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584f34d8cd433d0171471670e5b06c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8424aebc446010ced5911853c2fbb9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207e5d6965f2475fd8ba03aa591a0db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27717f7b02f5112c68f6362a45fb3b0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51e9c456079371ab2e217683636c5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaa4e47ff1222e6ece05762c994be7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfda722cb4b182321b63d3dc17ebecb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d263d6835ed8ae8943cac5ce0c86434116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe37b7fddcfce23d18d1cb0df51160117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14203131599583db3d75b20a7c636cf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7235148dbec88f035cbd27236be2ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81702e8e758b6f0240f6b5aaf1ec2770120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d065fdd92703b055259b7440134c975121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c860de4ef3dfab3ce04097e03d8df6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd40a4517f7e85c69d10bbb2d8cbde123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cb5f44b2bcda467b12e27d5aaa0c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad552ecf1764d103e1b90142b807dfd1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc40a53d86e0e7bfd241ae8f225d3b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46adf82ee994f19c974d590062c7d65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1cbac06d6d60bf81fc8fc75a46065128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578c98bd364ae61edb4e02ed35c1c1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44658d1f32d9fdc6c0af4a135d9ff69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025cae7acdc65b5290ba68b8cdce804131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d6243f845e92e85ea5686ac4148fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf398d8d155af0bfe280f068564b9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e49c3a6a8325c3dfac23703188b62e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72b122330df67a5aa374a90ca45f18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d9ee2b28f28975d00c043b32722c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8a16a414f8f5d7bf3030f14dad199137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982037e6970b54091a6553cb23564c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d775c6442f5b48734ff93b96692a81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2b32d37671c49d70f0a601b175de9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeb1e4866de856f390573ebba5af08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4986ec23c379c704fba3cf5e61353142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2697558a0067c046912cd2abc3de83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db7557d6405fd92a20f1e658cb280d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf1b49780bbc900189ed81d6056232145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0abdace462cae1c07da11ff4e331b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e0d99854a8bd9be83621e1e42ce43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beb5cb218425d620688cb03a4ca7cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b5d3a2621a33e0ed8a4cb4edbb7ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a1603c912e39e7db6e9d9c72a304a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc0525b72dd69da128d6a0905eae3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e873f8b182d79aa401ed1676d67d39d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657093fa8313fc37090b3268f666ae3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae90cb41475b7337b21319d3650152154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaffc3353d8cf5b7bf0e24e7eb9427e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a54c521c12df6f3a74b41865c1c1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80763f5a5f700f6e07e0ba37d1cf5bdd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6369c7e5362df52f7cc71622884d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05747d42e12166208af1c626540ea7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d551b7f93ebc7933b9806fb9c9857160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36cca90a38485f40e5756187166057161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b629712013e0a82df368a110b67a9a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e456401183dba609bf23aca44f2993163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e5af46228899079afcd047f06cc7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd3e242c5d052ac10eb0b4f584b242165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06485a3007199fcd48be95e7bb655b67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b64bcb560df929cc3639f87880561e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d3567038dac43e9e1039a784ef770168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aac68fe61d88c58bd5b6416149611169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907bfae29e242a45e0a8fff12accd2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d009e334eafb33e57cf28c5f7cb257d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914bb19a2792d609b22b19421099e68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634b19159c12f3810f17050b8636470173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d505e2d206524ed1cd4605abbc5cbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013d29844f4390a95bbd27765c163af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43d8c4bc8ebfcd31b39c19735d24e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f259f8583a682955b733a1bda44dd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e7c2fc591c070e78059bb0f661578178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ac8cc4551790229b12864db2bb9d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e3bcd69e02a38b515691b5c7becba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93df0228c9929a3ed8a646314ff5dc1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7c68b7bdd214582d068f027331fe3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd320682d495f79669b75e397ca9882183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de7b8629a80f1f89278e98b7371126184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04a4c1f65999b6afed6f7e8863a541185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223239245261f3851f1069da317a9b20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3417d2c4a710b6e4e9f8b20c6dc9965187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940b56dc6acffeda41a6e4e88a587ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0916698dd14894f92480461dc57f89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab55bad4eda378174f28252453e60ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16681be0c3200e59fad4d6096a15b298191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24992453a184e38d8a5857588fc01a06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f68286d11ef1c75df6839a647303a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84fd6c3a246ec82611a9f807eedddc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa1629481bea7e45630353cf174b5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b725da8ed0a4ec6d054b2c38b06685196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839ea3dcb7c959c3daf652fa1c6a929197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8112db35cce54622115dd932612097198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9e49e3ace534a7b92ca492efd498b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81ec29b2e0bafd66d1b71ffe4de42b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d40551cd5d259c667bcad143a2ffb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cfd20a14edea0f765297883ab84e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe70a706867868bbf56cf944833c510203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494adc3e3fbf02855567096bae43888204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d66eee912dd9f8015eb1a482689079205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d5e2b7d85c647f82fc26358763478206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477c4361a136daca017b02af7cf5e12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e245eb36cb7537753ceea328e9ec902208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf188da3b02738635517ee6c79ae9ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623866648fabe934dcad2aeb891eb50a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097b0a1a85f74954ee7e9182696df9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac65d90c142605fbb8f32c88ca75f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84bd828527d66af3ac9157386bf3fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc372929236e12fdd9cd60742fbbdab3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b2c8328d3dc2a0eb9e78f17e97531215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e97d995e421e46473a75245d634e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9790fd0df54a30019d742f901474405217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0597258deaf6b06d099bdd3e250237a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aa87c354db3acfac689ec89b8d2af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea37edadec5995310542a0312320db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ee88b1af183d358dfef7abdcb393f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98a72df7608b38770e768580d98751222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2057b963fabe9a09c9600ea837026b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6435386cb0f9a04cd87fab05808ccb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a931e022e59d3ee6653518032475f74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae27747047de84dfddfa45d22f7f93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194d61d358726ca0efe648974484b81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78799dd9f07fe8e0b24e2fd05b21e156228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4aaff6ee6eef52196479cd733186e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fa4657ce2eecb61fc88da2990395d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e226b19dd8263b838909b12e599bd8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5cf2bc05eb41f784cd61f80320abd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355d9318d8291180a22567460ffcc39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05f7a210e544064992d716824e9265234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c8049899e518b23d5dc8d5e2cd868235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf00190e3a4965e02245b8f8d0741fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d616a3886ad43966e98f163e3ba6798237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ea3d9921883d971fe042b67de33bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b925d546fd825c36c04e50acbbc59f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9753f1405b5e7f203cd0327c81f37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71659d13fac76069cb360e2c0acf189a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a003ef271f901bbbb7c0ebd44ad7b83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9242bfa66c623f79ffc40350fbb6d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d55d188981ac042a981220ec4c4cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea340928c6a0d3e0f953d9502a0940b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba00a83a1da04c05d7da74563c00bc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f8a7baa72e21ac2a6df3c6db15581247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9349b1d691b581c5761d9bd63c336248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a78c763de392d2dd54723beffe2b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a56a5000962ea5e6f77eacf0002d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f04167aec7c8b12d08af3e0e9f8c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145de06b50223f7dd57fb05e944060d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b452ec844ac3e1803a0eb6c0c3c183253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599352dd64170e6befa1d0e993a9de81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1e4fa7434686857114a615b1a240f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940382e90d76d80e7b0d7c29415e54fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469cf43ae37e3caa4f6a49c722016b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf53e1d0e0e903ca675e4394828905c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd706f2852a72e50f89b9bd3db6d731259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23342fda385f4e7702258feeb5272c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591f85a8a94036323d7438528c363a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2ff32a9f12a6d0ba75d106ee48847262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b59650f9f0c0e118b5aaf3cd21177263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27abdd029ed737a228f4441cf9cc33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ecfcc11019ad538f41010c2da76fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09314bb3284b1e14929c9f7bf1a50c4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51e9f71f4a6b6bce132f1fa9d2022c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f7f2bce3a8447619cf344b9d90119268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc71b90b93b3424a9dbf35cb663f747269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3dbd70b4ee5e532cd784c3dcf234d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ff204fa3e599bd6d6592e3ac36f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcd9a4af06378d06fce401bdc16321272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce673ff278ae23ed7fd0a99f79c7f02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee70abae8ab04fc318c62f59aa5d715274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b769816f8a46e8f49f8796f867a6d51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba5656c44601f8553d8da1a710e6a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d99730e894e10f3ee8812d0e11672277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28a9c101b066c76a7c32692f9d6a72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624b3d397140d4df226b8c18e2e9479279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7698350bba44fbd5e279d1d5af2cc35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1a879a7b3ef341bb4cd3287616ca4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c60e81344d8c0d7e00d8d268c56af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e568b4daf6ddd94f7042d7450f2407283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38c427b7ed50e11e7db78b696c286d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d540de22e073e055a5dde55ff637f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7422d3ec2697cb2e7c8839e1443cea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c86119a2390cbf83ec38d8452a18fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffaa85b668a012d41b7528fb285bae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b96e49695785dfd09dedb556da5445289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e574c39b47610fb4fb45dce67d006e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20986ac78fe52e2832fef0e3214ab311291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ac00b6fa2020e5372344ef4428474292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f32fde8de0a0535ac420ef00dc1a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cbd57b43b958d4a677e0691eee36c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1c429380eac800b690f7a55a227b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa789719ff70395ee293f116e09c53c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0db157208ce06f1dc4c150801a0b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35985f8e65f66dd39f1b0115ccc979ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3beeb9762bd2bfd93b4e5cffbc81cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed642a58056abc3692daf034aeed8a78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86aa5ba33b80f82a9e24a12c9e4eb5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33292808180faa20e441c0d9787e4a93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ae0b672d84b7a72537dc14eda44c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98365501f0d644473bec8e2a0b2e17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbef8ef566536e2606d1c0330bba7d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec620c6adb75e4c52fdc4ff20f890bee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c725ad52f35c9426341781ae096d85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3ccaa233c31b3ee35946ef06df760308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29629205b398f0c09488932f92f17f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82764940704aebfed727ab624318acb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89babc424a8370de99f0b555a22065ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6214bbf7acab8455aaf84137631e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd1b94f17d2b61cffc4d0fcd02eea8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b416a0360f05bbc3d2a638af0f92a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79bef9b6b697d178d57f17988780bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37571ca278200105da483d48f65b92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2841c8a38d26f79d2c1b65223c99a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564c0332b8bb7442baddd4149ba382a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d776ccccf36f721754d43bac938b73e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b12b8ace2f40bc996f41d873982c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b502b609347028aa0bfdbe832ec1cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbffb4c7bc85886dd78562dc157f0ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc4dc02ae5158305da6e66d6e53943323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e1a3e5a2b2d404791ef972742a42c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373b0311f9bd0a329942f3034279726325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5ef1b03cb03095a0a231613f908b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb27c1957399a7516e4a42f3220effc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568b40a2393c5c3de11885e902b943f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71c243fcc57988362024514cf92a2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e20fdd0d8033cebede6d762089768330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393199991b7dff8b49aed9ea7fce2f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a59af2b84654f526153a09c979cde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d97128cc642816760918b71325757333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265977c5c1b8f0f7288a1ab9ad2da6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0eace5c9d42b5839fb807dba7f276335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead159ac8b09ba6bfb9d10155824c24e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de734d2e6acd69eeeff6cca07b4f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b55573ec332dd1d3baae31ff4db43f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a22b5899dbf62c001625d212311d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b36ac07c85d3ae88a0637f68000b65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3f0864f3a9eb2726f92ffc3b79dc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fd88d17a6e6228891416a667e36bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b7471087af20351272a00f1c62a75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfaf349314d2c3689665c5e6ec7f81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75c74f5d0a8d15a0aed502184418fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a871bd207f897f4681cafaad1cede346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a62e56461487d87d62ef662006bfa0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8a429638b27458939e357dc73d044348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55457c8dd1d314f4c049a5d504870dec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef24a487345d3055efd70d2be607a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86883ecb3359c9869ad5099c4c9b648a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb4dcb2d8d3598a52815d5deb71cbc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dabdc6b5bb4cf1d1aa64824329912353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8870fb1a862099a380aa1f0724bf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde10daf094aa2c100a6634e726e233355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac4bcfe959cc0ea2b3e6b97ba10c4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0774470d1d879b276f9e8eb6731747357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85276438a801ec81c25b1afd73f591c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3ca159d648907d5f368833f0f007b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc7c552755a6521a1f233d3f1b0582360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5624808acb6e03220e00ff08708c88b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b24473f6d3eed0ebc1a7dfcd74728362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba2c8566ec920ec63a4eca68c468e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026854f9e1ce6efde898aa7d48a787f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00971dc4b92529b8d52c862751cdc257365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706ccefede8c68a5883d10d572b8116366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82196755e7630921386648c19da8c326367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccb606c2e4829504ae9e4ae3661501368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd7ac2c59483f4c6ceb26896265134369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ad1132e83151d3056b371d8b4cc7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89efac11b0b0ab2f7c1fdd50c8a1bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924823828258efc88054992eabf70d29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a705a1d5509e22658270a21bdae6f21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9f952140f08cf1f0230ea3aeb7c23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3abf0c317478cf5ffbc43aebb7be8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d16b07549c9890ac0230fbb5462b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c9664c30547f5d878f46ec029a7f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5e64d5b78b021960d768a9a25176f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8efac6468cf0022023a09e9cfecf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e17fbbfa53d3573db627e9b3bf1dd3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35416149cd39c1c700f161cccefc11f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c4398a3f7d5f4668e315e7a37681b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee736b5d4a198c9ba046c60fc71902383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671f8135a6a2a5bbad2855f4f01c03d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee960c1081aff3146f496412248ab7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d486ba23b1170ace685518120cef2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433609017d663be8006fe43ddf5a9b7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717bc0410c027572a09252aadb2feba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68fb6b4259c13d6e34a59cb7b96295389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806113e35287f225b4ec829215087b72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0a22b71d7899a2c4ef4a71674c821391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f78affa46d3050c775d90a4fa32dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22708c291ac34fe21df302f27354b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89942debc85608c9daf572885d98d90c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fe54aaae1b9c11c0470a135fe9e5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40191362bf0bcd29adaa38e1edd13d57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89dfede2b1b73cbb0e49969db01b35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560383b528ed6f8c3d440ca5485de61a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a73338b069c2cd2b3a3245e800824b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5a574c752b6bd343769e25ed1f042400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5243a84ebebdd336c015b8a6c7ff831401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9efa2810e5728b0924497e5dadc4e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef32ad0837922fc39ab81738a86602403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efb7f1f1980cdd78672c3fa0e9c9af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198239273b40efe30c2a8c45bb5814c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2462be98af3f6dec20d2eb0f9bfdeb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252dc549af6a5adf63f2e71a671571f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4429171289607d0b94bf2699e0e1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656a9ae510e75b55ebe9b61a9f2f667409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77288ddbbe228e7d35e978eeccb6a2c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d709c3464cc39bb581c1cbd780876411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4dc4d93809435c9e429c41d8d942a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126bd4e629dab7af8fb8ce46654450b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359721b4d78f41e62b00a2c3825ceb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0ba69ca32b297fcf4541b10746c06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5bf1a431ea4021f13be4d3601d0df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ff8d02584990cdd7ce9c777a9bb0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b04ef959b06444989c692b55464595418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e15c213939456aa13dc4ccc892e3c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040cc61f93e0351d65c224d3fbd7343420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1071f4c8b29239ec3b1d0480f3d9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aadeb671ca29364b5c3dc57f59339422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d4503b9f2fe0d05ee6e5843329c97423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb4a05d1c0c96f3ade00bfc5d341e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a86ccbad196a945499685971bc7591425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc015597dd728325ccf6aa9ffdb20b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b5c3d7e1025cd1987953b06efb7a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1497bf1d81d3d7c382036245f5a4cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58c50270f0cd96fc491b598eb48d16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0885684eef0c4b279a509b6328b0fd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19add30eb532a75f0506b5f08244ec13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4264ad43de9bd59ded7bcaab0cf204432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1048024e33c92762b5d4f62def76fac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb7d984af76c961536bff0db47c446434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe905dd6515ef255e8a0f084999f89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993297e6741a52eea689fe5e3e899d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc671bc9916733a6bcb3f99258415cc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ae8c6fd1479148f479dd439336749438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4745082997e868ddba31690b557a816439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0044f29559c1b95c378912b9ac5673440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa47352aeec3fb096c1f7d61b6572f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee3063fc940f3997602a1f15a19b32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d502c55e00772f127212aeb1c053d8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc8eed690a03ea6e465cfe29d7e834444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c348ff1f87dd01a67f4b667690b493e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a204ba7d16e49fd972a2b7ae41b28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f259b092eb0cb1d316788507a435f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ec6e0ab0658ba6ddf8fc8adf80d5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd9f8ddea4e5066931f042cb010aa8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff050797b90c5ecaf7649cf46a01bf0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1c8ff9de0a58032ebe0e418dfe42a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be997f293e4c6897327608de192a11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f0f35f708be8bbd0446753f1bae2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670b011a6ddfce4a93ad6b74e5cd578454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc6a1af60d3369cf57b8ca24b7e6f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab99df66de2039136f8a7d2dc2dc0cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849f52c91df1d69aecae08e937d2eeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044a23b3442806f2b1457ce626e0a8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f92c2d8f51841c4d7c4243cc9267f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbc953b819c955d95ca0f175cabad7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4ca15e7b9e824993455d393d95cd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb73b3961e6a2534eb3b2d259e18f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbef5320418ead00b8bb71a85f5cd5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951502fab56004f85ac9c226153500c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6d769c77eee3d77863c9bce12ba26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bb475377eefbc86d2c839d317ab73466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51addb20d4d9e99ae537c23fcdaf4db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa42fbf89e3a834457cb77f2d53ba2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9030af77d30375c3438347d8991f4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b87d6016af3913248c014f6694689e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9823894af40afc3efa64b7c7ebb0ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4694faf24282dc87dc2ee961c8f35d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c139a09ce90324d7ff3c10c0a2ae3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0fbaabf0da51ae8fa51b30aa89e58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba39a398be101745d7114815d49361475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fd1fc7e32fb56ca9e91a80eca08c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f46b46cf279682e08be2e62167511477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f331bbfe8c5b02b1e5c574276cac8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967599477183cb2540bdd04b5e890c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f160af8a99d69a3d2f7498bf4f7107d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c4d6a65b9f4abaedd9f4af4fe6a14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dd375fe10b36992011accd9bf1ae7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41b1a59da965b34cf4bfd7a7c1641c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921ffdc19e7018f24e6f8929a16e91f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1662affe250b4fd33ecd042079d342485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf16cceceb8a309a6615d11ff599de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04375b820839d1cafc36f6ffdd56bd48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237940b6b292870568b9185e0df0d6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e363bebed1bd5b57975ff428a826c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0298c085daecc466393d3946526cea2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf74d720a9fb97d53d7c8a070a43877491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164d0db73b8302fba971f9586b2f821492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bef8abc0dec3cb4046bae6c75c049c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b839302b337b810cef0920a4aabe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc1bc5e0af8cb3df7407a4945a7bac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e162899fd3547576a6edacffa8a776496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82887e05d00bac27631fb1140dfbb592497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a684966ef29bfbb97cb8914708fbca1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343572e9b7c1ef5966d733ebc14cf7f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cae9fd878c9169b80e01a9ed292bd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e675d2fede465c0f1aa21472bf6217501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c84ffe1606c08c38f4006355b8ff45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f667b5de247ca30da2378b3b05117b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d3961c1fc7762643b8aae0c5c9aca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482eee1bd6c1b997e609967d96f7282505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1551d95182a2d17ef1a4179944688506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd148ddceba596e5a4109bce4c94428507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613b37ff9c37a269fde8b69834030b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8a9d48218dae00f3eade7017ac49a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c27a1a6edbebbd1ff7e6c963036af7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34283a6bb6b93cc730b9693c795bb082511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31136ee201b8b27d052c12f7b82156b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8326264cc40ff937d93cf1dd0910c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af0e33f38ab2b82e257a1c055ac79d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e669e59bac4adbbcb2820a52acc6fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab57c38647850d76f9905ab44133d2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8819936b518fe2eeb98bbde2aca08517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34954e46972334a5fb69319c6620303518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca0738b72970648a69049890a69ae1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020d3d9195125837dc5a26885733519520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a06178872e8e62a3283532ab8baabe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ad7b151ec34f09aece74224805311522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799683e133bd42c59f1885242fcbb1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4de0cf40c965a4e3608a93b7f1ae9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c50143bb1b7b32421b3177fd60204525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5816241bb5fa5e654e28357ca6439a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb2cf333a7cdf4aec0e30f9ecb8da9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1603fedf048775ad86999df8c1a63cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37718dc99d9e6f753d7cded01c301c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f61b35c6f41b6c322312948293466530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d10cfe63705769b56d3fb68a3a882531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7af60f2162988bda169e2ca5e420d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4721462831959f7802a4aab3471a13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48f185a678fb7edd83bcbaa7f4d85d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a9c512a682c45c14d774c59e4ca29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c7e802c59438e47febb78ae0c9d52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f85cf85ca0939a684a34ecefae391537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b467ae23106958737e3f382a2386b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaf1018af73e94e490f2e56cec4e58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9abad1b333975367db4f05309476c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd143208c8670c682e185547f99236e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1772588da551b344adbb6a8b50c82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939799d33014a7be9b333b007dd756f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7aaee8a79982e326b753cb9bd94e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1670d3759a7a0d63c8c4693a235c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aa532cfddb25fc1b3738c2b935837546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd8e5ffdaaf591a719e279ea0c4e3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a17d7ae8c2888a312b44a7206a3fe1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddff266994b01e08655e1aa32111474549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6245724c4f269238336a6f53dbcb3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317fabe401a68201426c0d59377d9ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d3277ccf2066b81a71273ab3abfb3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba30c8bb168984719414d073d56320c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494a81419952a07027a58cadd92b932554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21213c6f680507b54e175c9bf8fd4f35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce0a8efdef05f882efd466059e6346556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab21cbc15b936f88c0ea4783a371b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588afeb3faad9f151f472dc67ec24f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2df19c5376bebd89438d25e80559a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6c11eacace6292026531183921e68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb35dacbd46d0ae0128117c850bd68e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f584d3dc6a65d391de9b1dade5741562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a84d0ede58632c34a1949dde3f232563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fdd61361d7ea320c21fc8ce85a6d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda0470a9a71086df2dedc8bbebaae8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4fa3210dcd973a153701aeeda850a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4f9036eb3f28c0c9a4a82fb2ddd5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d2e3670318c92639c17d0b288a0f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44e9c91e6401d2a6bff6139aa1e798569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d684075d1246e2d051f508c15680d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e25de415214fe8d555109cd552ef73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca53e41bc69fbfbad401ec03eca0d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b8a1ff1bebf7df71daa9fc93d4045573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20416bf8b767c7eaa36ec52aeab1413b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4b6b2c9a170e1c394b08fe1ee436d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654e5d561422dcafe2dbfb316f584ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06d56392b709c5a06f0fd43b1e3446577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d864f6d613571e4502c4123014439ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bb53ebc4589300919ed8e56f22c2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b432c960171b9e029385ea1c4503703580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679cd44eacb7a7fbb2f6844707bd573581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41de3b4b920b7a46c48d8d53f18b17c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8ae4d17f467b17a5334a1025e1706583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe56861dce5b4a372a8503aeb007929584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28a795601de63f67ad0718892cc19f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc5ef0c141f3b59adbb4c0ee5a2a0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbf2328b79e4d58f8f31d965047495587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7fcb08e288ce8f8c6752108987c5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ca6ac10bca549aacb1ff579e91d05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dcc51b92bb675893f901ed9b02182590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3a0097e2cc3b948ecbf29783787a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693748b774414606a2a1047ef158d975592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502397a24f82c63c98388ed0af1941e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac6a4f7d889d8994cddc1020e060f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5646f7df01d0096f8d759689e1e29d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df1bec08e86b582f474413c49b476d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c126f77c05e7ef95be520521713577f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47507da4564c2347b950cf8cfa672ec2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbc64bd4e8f561c45b0b5bbfa33d7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ac31ff15a500cf4c06eced1d9c905600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec395d0810348944b673290a75ddbd2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5f3d9f260f61321d5cbc2c092c122602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4776da7e805e7b7e79935b1c4595a25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa528ed637e532d69d4d20b4cdca840f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be475426205299549478bee58b73ae2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce11403e4dd58ff81ee0a5700999543606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d96d9107d9be577bb1c8608311306607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025396d526384f4a8247a2addfdab73b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92707a491cb25f62c703f6ec6a408d26609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc319e9d8b98ba13060391771135da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caf42b819a2096af118325d4045310611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc6fa869c48cad77f28573eac5e062612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957db6b38921e8be53af390b6a6406b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee670661ccec3f6899a9fea259f578614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ea1a2d9a0f5073f68347efb4ec58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471bd9750805728027b30bf7fbb8d36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846c898446d3932f50f02c0af437504617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa5ca85dfb8e5e11cf5dab64f9be51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95df5745d380fffdec1846c5492202619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053843b437b90381f42c2fcc27b8103d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d6b20b52e65ea869320e32a02e71b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f5f1a5275522fbd6f08897e1f7674622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90801182b2af4778009bf9c186032cc1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf478d58f2c439cd5211fcbc9167fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573b2121e52d0c611ef35eee14e3d39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c8fe14c1f1b9bc200d547cdd46832626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7e0b7210c2d04a4638798cf044b35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c0beffba70760032e29b69a46415b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8badf7c5a3e0a05b9417cba41a71732629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb2ca213fb83353c6393583826c3f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2984db5f49952a4a6086add8be7e39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7042878e568ab93df7897c08c5da2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8a7337cd9c034a41f048d2323c302633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8827f3ab339e22feece8fa1a7635acc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8d1a5e745a220379001967fe1ef0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb566144b6d984f4eee7ac5a23b23b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8de3046e54e4b45359e34d2ed4099637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b80d2ebfb1a7b325e2457a19d54da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf4f1cfd1acfae1c275047ce829aa6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfaceb295a2ad9e08bc7eb7b8bb935640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00908d03d212d31221c9380d19d81b3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe11774fc57833648cbf808f4a2779642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b6eb8f06190c206b28e78c23f4b08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7330f551148ec6527a2145d7a1c80e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618396a01b606ca8344291715c2aca71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb529a6d9802caf73a1401687c73252646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa3a948576c0c9ac9446341eb7606b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f1e26db6c1cfd711154f01ebae338648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e90f6c1088ca3c982d91015b2ac4e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c395eba13463dce2b0ff9f777fd15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af800ba230fcfc2cb70ed2745aad13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839c7800a92dff793d65b55d1ab172b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb49ffbd2373e5151b7d06cd68df7e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d956aec5383446ec62dd79e239225654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203167ed59a9b959fe92855d2109527655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82daa0a69518476217bc7ea8994bdcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87231a143501f5a133a278fbb3eb64a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6be3b0e66a753838b706af468cd955658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cef77fce9e37d6bee24ba4ccb57a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07091b985e15d9fc717392f91267137f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727a7c1156aef744303cae647aff171661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8d019c34c88ed9aee98bab6d70bc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fac54a94b3eb6175e848f83deac66d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a9f3dccdcd2ae202c1c7787f1e588664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f892118900987c7a7df2513a2d890665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da8a7492343d275aeafbcf1cc4f29f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca7f5e8c45fe7e3e556242d116d6f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c99baf8946c7d158e71ac42ffea223668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822579eeba2af657a2c6236cc70cda7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84691baec2aa1e281b2bffd840527a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbafd74c72bcb46da73ba69d0cacd6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c4d8d0dab91c10f6e3055f794296e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adb56c458af0a25597dca34e2a6a5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a96b3fd772e8172f68a0f18f506a54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54778b40dd4f5d69a868953be14d23de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d837684576e83da0ae232f03258ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef157a8cece496fcace1352370106e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c5d071d37e05b925bc7c1d97c52db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2354e0f1a976f5921711792cd9e9b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce7b97c18e5a61e1f31ab36e16da95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b79bcf8a8f53a0705202703c19d978681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0cce78e6a9d0b753839bfc1a59ee5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a99622f7b7ecf68a62f794860a151e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897d9570a375d95d6e749cd4cd23000684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a9ef325d7ddcbfacfe6749a1a0f4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1a6d1a4e9e697c16c53357b3eb7e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce206c1c88ab8d009ccfd395c21f231687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112942ea65b2d79720c7b32c0b76933688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592e4f823240feb8d7990747e48c4cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61083006d8b2476df609aaea66edef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2973777a5649492e1e69b03b2f051c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d95659d5d93b91f5c8dc02c9e19b52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e03686bf74e660964f090f9be74aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87c3480d62f793a788f95a07124cf1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35929f9f56a9cb284d1be24ffeaaea7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb89f75297a457b0c7cb4bafe630b84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387feb5dbcaf813adb5dfefd41f6907697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf3bfb7beeb16af20b2e6fd31d22e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38810449ef04eb7d4d035caf5c168f59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f47a0882dccfde6a84d8af52c59ed1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b2da196afbb6c791acf56c5261987701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab79dfdac881437aa4f96cd1b314757702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d55622cd11bc8cc63c5b40434f8a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9675bd2d22f60d9c9254ea4a67344704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6465bb3ba05d9d7c64d47051c042e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b514bce51faa19aadf1f063cbe10dba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100a97c0f20da0af0b2ab39d9326aa0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e73d2bcc75f09be8e565927db5c1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536038b93a76656541ae949c3789d6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e101a0cb355b6e881b65ded554ac3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8735eb521e362874fdecd4a6497acb4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923049b12c05d45be311b49dd69c307c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57450c923f14f2497649b72e85425f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851926104af89976568878147465a72e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38995aa1982d6aab1d6238a10478251f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c32677041b6bc36f1c88765bab7f25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32fe70b834aa807bcaad273c44e074717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b333715ffd2e5c35e5baa70b044a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0083714aec56c03da7ffa9663e165bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bba1f5f3aeb4db253efa2620e4f85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba226d4ba26412f4d498f7fc2cfea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fff433c8ed6d664e0f03b06c8e317722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fbc5dd684d2b47db646465c29f7d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134e22c4f7bedde1756ca5cbcce0557724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e1aeb391c331f90b1cf4cee5cdc31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65094299398b12c38e7f32111c7b54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47097beb2f1b9c87c76a5285974e3b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f07b7d3455d20f3f81177449186146728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbc3830a52fc3eb2e6b952315c227f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522597ca64e45107f83a46ba24fe97e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1baf414bbc36faa7656945bf32b14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974326f30f3e14b8d93b601ebbbcf54e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ee59c15b251ffb1616f780f4b9985733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7179a7a394921d378810a2ad1949de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac04c9fb2e2ecea2c53bde00e221cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7f08e7d1ab07842458f96d90d29e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd34726a2b202cd022124fe37f714c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5d8cbd06bf928543d43776f7c8ed5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcab915c839b77f7827fd6120ac5de8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e144f3af36160542c78b2197bc7cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542dcf1b60c679a347b1b44d0dda77d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6e409c56a17cc60a5f52e880d9a18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794919aad9beb1b7a92f66c95eb42ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc76c610f4e47865ae53d77083fb37744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb354d674fda2a239bcc9ae046696d36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb84e362b57e83d20451c1aab74008746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6c4887ace397f809eecab5e4d83c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226fe37f22eca92eac77b00d56d3d31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b29b4582786fa69a9f4fa5d78856b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f285e917e09fac504779993374aaf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fe7823b9e937fe63418475a837660751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a2dca51123badbbcd138d7ef1d8ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe49c36a2d040a164ffa5ebb6dfede7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9de373e9dcb20425cda29b09d46f0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d03732a58fa3d82d4e6768263bda8a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4ef2ee7e6e0e6bfd2852b9cafb1a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22827899be4a10ccbf70f98441d28b63757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692ee013df7189b5b6d7f15970b999b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb357d1ec1ebfc3706b2f75bc843770e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>