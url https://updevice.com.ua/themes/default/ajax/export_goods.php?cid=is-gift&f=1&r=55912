--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b8f77177a8b06405f5d43ab773f4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e2408e3b8909988e33568353a1a8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e6e4d2ff8dd5ed3f400275a4da85b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a5f7b4bece56067b225d1dd9873e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5258a02d285a515afb1042697bda35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4db5b2ae61571df44c54574251ab6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2f4ca080ba9427271eb4439f88e707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9e7ffb22700f7d205f7b2dc3344018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95675442116218e5c18e885aaed3219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998606d77561ed560a9a4835415e8d4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335e61c8727f074091f4b87e35e226211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f53a26cd77eb100636d8646c8843b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b73b087a930292897594d556db8e5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a820a7a19e390ad369c88513c38d8ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2a59af9bb181399aabbae5facbbf215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064491b8a29ddd900105bae0c6907c5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49fc54d160d828d7ad4a9168abbad217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60769bc1dd20a57fee48731aadc7ed8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbac7c8e254e023fe843a278d8f306919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10206e0c5ac7b23333f111ea0c2f4fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f099ec8735bd117a8421d6a92d57021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1ed14d079622940179802b5f5907522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b522020342ed423fcc339a2ab05b8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192e0bd82ecc50cc3a101afc258c61f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c619d9741117a4a57b33abb346f18e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd050896544d607531db4a28002dbf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5febd3dabeeb3451c2a37a58a4af18a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383840a4b572930f98b70767d26e3dbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6deec80dc30b078da67b8acc3171229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572771a2281126c831a9693b3e6e491630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540a69f4ee7dd7c2504ae71b317022431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29f61389064c04b1fd5ee3a6f486cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbb4e834c5392e02a4529cabc55bde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a049f369b4dfa55d948ecfc3de3e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46480c6ed737500bcfb2ccd694641535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9ca34a19643380d012d9a5eb86bf736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9aa24465b174b51f2ba6dd5af0d0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3ba4b466934c40e661cf84617c4f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ce14a79371b3fd70e9ab2e7cc0efb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6873d0f9270e08f918c2aa580ba0db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39a764fe2f317520a44c1705ef1dde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d9c1371d58dedbe21c111620b1b5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27a4523360a8e17bbff4065e2b3f9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b025bd600cf889323cb7ce16e331f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449f41cd879f8f098d53d432104fa0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d377c7095cc02241ab088b9fca3c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8e0c43769a4f827611b7bef9bf0ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c8a18ac21381846ad2549e0e5234f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209114a92a9cb9bb42a1b628cfe3a4c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7df69f868c3d4990a24889cbd23ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08563853f6a4e287808e08a3656f4d2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a62efef65ec2656995e1d7407a92a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27756dc3091685dfb76fc56b99bd47d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8910a6d567e3c6f56672f073784b8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092397814a7be640184168ba3bc7f29e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cc3476fce7e2a12c9915f4186e17556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724154c967fa7d46b255470dd422866b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04ae52d37b92bd132f943cc822c62958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50793738f38740e397b19d6fec2120d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f157da8aaeeb43e3c16677676186fe660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec6d202509d56a6337c6eabca92b8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d962ceebeec72fdbf6eb1ba5f6bca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ce92d5f4aa131751587a6be613a7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5203363f691bda6be1a48a08f7963d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777ab0292956814817313c87bcc33e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c599d0c00f8f8f1c6c93f06cf348e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1460452d64969760cce1fcd46505d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e516aa9c1a51ded62735ee933b05868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe843ca55e264851bdcc9f299ca1a8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a0b2daa4b255f8788e2fae7dffcae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af104f7b4a48ca08ce7fc21b2215fdce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee52823ff94b36e528cc5e1a5a552e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8c67ec367430533ec9ed67c736d6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac293f3beb4d38e8e8fe2881b5941274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e3b94d4cc0ac36c05299bd25d961375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca28de5cfae0f0c7f6d0a73547fad976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dd201662e0e475c3eadf02bb1d36d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67408fc8bd3656e7f02da3cb9fbcdce178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd266e4784ad441da6940b415d78f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857befdbdf981f7412968beb75475af580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5db91040851350d1f985dc92e8bc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e36010a189d2f1d30eefbe4b3976782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb00b3cbe446c315cc9ef89df93ff9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae92d0aa9316d51fd18d63e632542b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641589b7320b9bcfc47a8a2b01b2b33a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e02f4f81d3233de09d68541fe354f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d12ff3e09a32f6e9329aed86fad7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46babc76b513be0a65d874ad988f043588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb151d2dd1da4614389fe5abfd8ae37e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b496268ffeeaa279a794b01bb921e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e235c6d2ce14a59557689e686047891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e099421a77555d34ada82995eb20e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9df6e1839ed87e03d9f5c366697f2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ebe6652cab6269747e288093313a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c44e7ff3e59e2829961b45712f8bc995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e357b1f78826cea8c6fccea0bc4a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b567efb2267000d30fa5e415b72565d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3567bf4343fbd1243735358221bf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40836fd187db2ed73cd8e365cf31791199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cb8a814727f1e5b794a7ab0abed3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d90ddbf00463fd8651568f5de3bed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3c96571216e21f6f8bdc7dc6e3d91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e45937e84433bed5e2a947059dd8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490be3ec095a8ff64cfc80a4a0b3fb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb952392ce0b98dc6687850b9b6f34e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bc87fbbea579bf6edd05883b51fa6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbabfefed6d9b295e58a2c7f8badb7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a545dadfd19f696664a3e017358590108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf388decf5be49174b88bd1c72d77b4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a86711cd6fb25ff71125a6d45c786110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e106cb18116a54a9ca0b74a48d91ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1692a11870a5855185932f2d578f3d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09af650f828ea501b540d7b2390122113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571cae2450ff96dc5a5ab39dc865258114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9185d52a51f328546c16750abcad44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390d5382ab64ca554a18cdb47540800116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acce81d6e7328985ed2709d800631e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b852af949347e80ff138764acfbbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda32ec6a6b3e06abb72d659b111e04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e381c8b2da4234930abea67315eeb3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8442065c32519aba079b8178a24b143121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77300fbca57b9586b89b79f3090fbf3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48893b5d8e2beeed3e25e98f01536e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7b007fd502fcf53ba747ebc25a471124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db59258753931881a3b0ca774dc48d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b336e404aec5685c85ee9651bf7e50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31729986fd05fde10edadfbbf2a0c599127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e401eb7163198a9c5ba60c61b37e19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdf05464c2d73922eb50af4819dc50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cebb9afb2aee1595f3a3b05995aa71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4db569b74baa8f29e0667d397decf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba38cc9986a12b74a7fc8ba7bba8bd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eef7b190a6b0b3f2bbfb833a8c80f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746f17f06a94d6ef766acb956adc335134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef3e9723b546fa153f84a21d239140135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91eb8785f3860ccf9fa71808df9ee6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f637a7fa26750d291807edd1b2522137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd27ed49ca66766403abec29389661138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a9f98f04626f25b60adf6fa313f5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db609aa32cda7f5305fb255ddfb1da6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3ca49e2f7a29b71507c8589de0807141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366627c2dafda6fa105676d7328c637142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396b638ec98b5f0e1209376c718d4b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d34bb0449be88d069900e086f88fdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d832ed70ee9f9ea481202fa74406b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de951b0d4f79836a94ee7fb27d5cfd9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5334a26f8db93783173761d91bf6ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a98a5f3483a930f8d074be080834a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb50b3f91aef8acba7a12fba51cf46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cdf887832e956cda2c005a373c154150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf932a1321c2482a0fedfa0942fd3f8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dc0bad7a3d708898473a100615cba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda8f12ef28a78b18ecf2463eb77c75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8151a74586c242677031e8ddea5e53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a99ea89ea678f7e78f7962cc17ac05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8598e843ce2ddfcdcd4ef4f9c5269b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abb60e58400a462730937c57cc6ed8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4570254794bf6151d0f788ab525a49c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc5ddbe7a6014c6c49c2b1160c3418159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038d077114bd097f0a095c2d333fa25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42589ccb06fca168758a728a8ec29f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6ed4439963550558f1d07d918cef5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916645c7e33c38ed435f45c4fceee3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b23c24326146e53fdfc0746cca5a8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec36adfe8d137f4e07366d0f46703c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85982f793fbf4832bf20c7f07fc37c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230599f3e61a0cf48d00b82f97188dc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259fb2cbc803bba2e87c5490473c096168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b5f3aba99fc8e3f791b3d394cafb9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3921b1bedc8fd1dd8a28c3f1ce2fe70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377e1735e4dfc62e1fa0fc2fe947ee9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f86a2e29394f1b55d4daa2347c7ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e787eb7530d08e2bf11c5e3f30e56cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7f5d31eb1abc447cc4f1b07f8b375174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9923953c0b224e20cc5ffad65ab06b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601908f059d76d360430a38bba95e818176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722cae49b6d9a29b0aaa9946666e34e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20098f2efae90319e778a9cf08beac9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabcf9cf13cd11b1aaa57793726e0f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5161040622bca7c4c7aeac82670d201180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d320cfec6d293e6a96943f6a45076181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21de14a489574ccd5ba9271d11f806182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290556dac9bd2ef862e1b878a9d98e9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd178b2ad51f9d5433357d57facf724184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be38c13608a1c039a6ed0e9e82a2df7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecb882583d285a06bd1ae0e7cb14ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafcd6a4a75d7f27e21421db2c134b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe1ba3e0568a8dce39c8d1bc04cd8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5124d0abb19da192344d8479fc9374189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204615696f0557fb226761d01152fb03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae5b014b148ec66ccc87312bd19408191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb732f86ee04d07d9cef481e0308527192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad928e429e29a9a58b7ea8a152a038e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e12d1725896b3153c78831f5633d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e39334339b52ffaea7dcf2912a381195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2192997bd7446bbad307c27a0da3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff0f3779bf1daca54baeeddbe70cc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d37e9873c62e52d28ae11387e57248198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153821e352c2bb029235214b683a747a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceff3b858c5104958364a06602659a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8a5f91942d5d4f5c8977fd813d9c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348c9eb815eff42bd3312edeec0cc4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6bbf09004b391a1cd87a8d1f6e32f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb1b8f24d41e0fc71a07ff5d8d0e3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512ffda5c668937c10d988145e6920c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fd37af1aa57e0d2b3fa539deb6c3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fe76e50d6facbbcfca6cda4e4a4ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b49492a3991639522a9a31b8f5609208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f681f5aaa8b19228c42ce4df1c888c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62d79d6de05cdf512260f50a76607d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45a2b7ef606cb2c028cd56ac365531211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20909abd0ba120c4b3e6377c3a43e4d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bdf080bcb7de4e8f58f342cef3270213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cffc0d4e3b5d346bdca422e6efd943214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eaca101d570ed306dd44f90abeb63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194bcf4d09510b940b6102feb1f942c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8f0e2f8268acf2065051ea484e5bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaad8571e6d69c315272a3bea8c5594218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f30f10b4973d09d85d208870c9ce7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47732d0e396062625135a87aea9052220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845868f47936fa00bdadd42827d9eb64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc41b8a7ab01530e084b5b384600fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7f98b1a7d9e5bee96f98e03731e8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e95e1c8914051bd5d26ca3caf8a42b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce28d22295efcac7130bc028d52f465225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7488605485f928f6831b9405a4747cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5017a0fd01a554d0db3e948672b4ee5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fee47456b3746d4a026d2e2a0d876228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536d98f3159a765c1689f81249b4e46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834fb8e3978fb4e0822a902fd6aa75b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277e28f60551398ff9eea08c07826ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0804df948591009e9874339380d9a9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94aa3754c9f11a53c4282d7c903667233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda42fcd8b6b0638969565932714f27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3c3fd30abc4440016caf4ba848fc1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eb7a8e4c63a95792495faa338bcad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592809e29597d903c32983a40a5264c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18ef0bad8ae220fe90ed3fa532d44b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d854a27915ffa085e101e02ea1e2f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019dac3f9d135a80e86a1045dc8a395240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4182d9fb464191e4cfad9058bbddbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c06c1170e3f69b3bf93d6554e58832242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134cf88270ac7c8513d81d45b7ec576243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0594f13a63d47575e1f1cc1091c5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fb3861d4880763de1be0ef122fdb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516943b82d40a6a9845142b94c77b306246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909fc34c6509c7fb3e6fb340be5552e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a6aecace42b045456535a39df468e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00624fc1b7c57c01f7d23ca773be77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18932f7e1848df6de5688f6a7dd9323250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb34ae7c280d77c8d2ece0c8ef9f95a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91683994c4a82cd1d3ca9a994a5417252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03730bd0b66e718b74058722abd32923253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516a585cd673c35a195ed068b74dc5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe4f4932c5f0fd2b634bc168d5ee4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481f3f4517395416dd8955098483a44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f34c5610f081fefe1602f5b59b93a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abf64354345bb4dab045d58a12b0c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6256b3840efab678bb065a76c0da15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d040527af5bb62d78ec647ca002ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96effcd084ae3bc740a1a454b7d3a5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cc3edb185a8b0f5e04e305edb1ebe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461064fca85cbcdf9baa51f4460e5697263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedbc1d875d2c6c2094d4746aacdeca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1943e723e3b659ef3b8dc1da2ba380265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338db98b2d7bd60e03b6cff6694fc91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a90f56af9617dc7f2f1c9baca20869267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94791abb912e0d867152909c2ca16aa6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df53fab3d1a51705f8f3611e642397269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e77bc480c8513d5a3c8d34950de2ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091520544e2937a2206b2b0bd7afa55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bd3c276361987e8ab5803b856bad0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71c1e0b3556fe12802c9ef614a1951273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49665b0135925e5be0985c6a7510030274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c48f643a9e19fe1380b83d669b0b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0208f1ec04ea29da6705ad8bfc3b90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762d15c353d51097d7e4c90c6dfa73b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b8d97c4b1b6a2eeec9301f97734a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe449bbd1a730216767cf3fb52d278279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329b7bdfec7d0cd1cb111b0494a5ef7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1fcaa96ab741eec6c993d2fa98ba4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48615913688887162d5c80a958aa7938282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1b7583e7a201c2a1f238f5358eb51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea12ddf637a67a5f4f555aabc25432c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0ed86e039d8c3d6aec3183d441e29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a97e772a61e0e4f621107ec1fe5aec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fa7ee885610bf99d15deee58658a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813d73f8ab228dc0573309ddcd00e45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d8be9a7eff80ade2bd0b928b25d5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba53c321e02af9f5e7c1fc3b69e586c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad381fd42e635941409556ac1fb143291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4392da7c4722429762535a6e6acba8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043772b18f8abb982630e51b77065109293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9cafc9f8de1e9728c7d62b5fb703f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3e2ac25d4851a93a55defea450c70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79dd8ad831deacd2ad45f6327933ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9770e9c7a21a3217cbaf5018658f503297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8812564086c5ff066707dabc5443d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557980e7189351bef8ad20b27a795e5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b647e30113ea2b4acd4fc963966da7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fdb17041ffd301191c0fcdc921d34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a528586a7dc3b1a39a86dc53aff982302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c608064c0c69878fd491eda9120572303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693facc1feadc4017a4bc2d6c36b2c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c9e0a8fb181571db7ad9dde661818305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599b83fdc20b229d03c745d68bd1c0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e0e2e49090e70ffc0332790be85ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b6e82f5cbb79893d28b95833620ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fcc07b84d457e3973300f32ec01a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025db57bc637eec040c07b6df1c0d86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fa71b0c623c22966c0e5d88168989311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d836e5d9aa8096d352a3e071c2be70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d72aaef0d3ff3f457e7255ad227f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231066d64bc3a85aba3892defcfc3d6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651d1193827f9d82769a131ef0572ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be249be482ae59b5080ac4bc41e3659316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89802616ef3b748507ddf96dd68e291317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746e418dd5253e64867574d570701b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d98e6c12339102ffd7b66bbd439aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fa9f1cbce7f7591b90e2abaf621f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f430dbecfc5229342433982be7a0016321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b2f34878de049e7d75f170ef489c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d5ec03835eb223bacb68560ff581c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00018615b5299903621ae19c8a672031324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d47c041c8daf12c0763eadd717425b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe9cc1c09387949147a30dbaae9d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b88ef284aef9ea61f292febb15197d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaffda58333a351b57588988f133f42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6429425f6169b7e1fe0634f3dc439f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664fb2d7d74f2620ea0ec79d5c63c82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a8305f4af5b4bcc072e214e924017331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff58e5ac643bfb1d6dba430032a372f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbd5bd619cad36f40356b936b2e363333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3c5ad6eba32aac705374b975a8d60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc44c0d746e92dc68dbdb4f0c86058335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594db06c73e77b77f82fbac9a22b39f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f7fbcd390b5cfebddaa02f7d69074337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be84b0e986ea5be36c1a3df66d63c91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675974dd398f1bf11e082692e396798e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870dacb428ed767cf28873a6e16c9e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6ec4a9f1ff4bab65d7f1e07457c31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107b21f80de1ec4655113e7d31598eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb636072929c893708b896ff0c524fb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d574edfafe2e3c4b0ec8acbce4333b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afea0559bc34dac2d0495353cb98de1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdec8708332a296069e75be0353b43b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94992425a6244f4ec45c8e6605e50edf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dcc6b79d585453ba413e48a6dcd92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fbfcb55fe82a7a1a975948d9340f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d29da212dc564f5fdcff47ef5665c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0d23029ff901dc90e064fb691d580351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634476d5c0ef7dd5bede65ba8a53716352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c46761c7d5c64036ae9c47624e2f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a37aadbdf4d1ce035a88846a06aae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba9634a99c2164bcbe9553143d6352355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee526ae36e799651b6a641ff67b2e719356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229b7038523e72f92612b6b9de61564357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23094b82d0ace3c6508e6d7666c91903358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3439a6a8a793dc2baba21972f0fec9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5961665f782e411a101025cbfa036d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4612321ed588721f32b2e5fb58a4223361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244527ed7e7bbb395ee513d69b38828d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067cabce400bb71c98c33c5a9befef0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819ada47305ae3f5b2b0b03248e780a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056f6bab3e50540897f9a452a435111365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac01f629c808fdd0eebb23cfe769e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9231157ad1b58dc8eab1e15ff527493367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf275467c4eff20e93650d20898341368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b754b9aafee9f02839702f85024ff4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8cc6bfe9638a1fe0f58a8e077c6aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95914cf58d57c3ef07d824c6066e58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84d596d70faefc8d333cd82e16e862372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c660051c841d0c3945554bd83547de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30989230ff55b9b26b76e2d5731fe16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940f5d280691f76748279f72691c1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1795ca78bd92433d42ef3d0db9d408376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25a685e4c34b992594a1311dfccea0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040072a5a8169f54dacbb80361e0da2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f19fa30457ef91be603e89d5a9325379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669484ce397ba9a3b971bd2f8e28ef0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39f0f3583fc44f2cb97beecc2af6ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad4816fe62b5c71ac89d94b99b3a00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c8351488b31e941f11f1f43acc67d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3de7fd195904275f3a7efe0ad2348d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eda9bf6319da4222991541ecf39dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49242066e6693039563c9bd9f9ec46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff4093e417a3f244179ac6a1ab49f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ef1d7433879d42c9750225c61e130388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc726eb04e2b41d8cd921b4224087a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eec5446ed6bcc08589cb47a0c5884a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e38d3a29356fc1e3d3b07aa6bdf36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6de56d6a1723bfaf3fdb4ec51f260392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c04e578d1e83d0c3e16df7d0ed78b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0122b5d97e48e41c82dc49b1c1b6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ee39194a2253506eadbe5ec14e5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb8a1d33701d565e683df93ae35f72396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e6a4d2e34e041c50e457a562e17e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728458540c9f378aa3b9b128e720b0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94140e69ae049168e4ebabc72c7004a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82de77b06c0bdf2044be4a1a09b9509400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a46d04388653b31c01073f6bb006401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792c40013ec1e96bf547b1b3a8380e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d906f9a330362c5dda4cd2d17b1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a76e094e0977de752024cf5d4e46b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253f1286f3ecb2919969b3bf3672d9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ca9466b12f58ae7fa5e5944f73d3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8cb22355691c7ba1fa5212f4192ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7149d97d8d1334a51aee912c435581c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d1f132c3cf178822bc13cf3f944c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1033b2b9d806da588be0e551c0e3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045837f74342a93c3b8836ed62e82d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931448856273cb46c69816d143b5709412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7956e077d0c1142ce6a1edbd9916062413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e068f44ac04c246a1a05e28a5521b80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129cc650231743668307e8459f662a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506e104cb4040a15b945f6a6721801a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d45e1ead74cc140dad40f3332026ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8ca39e503169057339e46a23fc28b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd53dd19355d566ec4e589e1039731419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcbccb54635bd25429dee77cfeab9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ed2b032113bd5a81614088fad0bc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c7faf3ee39ed4fb9f910537fce20c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84d63ae91c58beffe76ad3d2ee31c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624ca292813ea2bb0abb03755ab6d03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40a7a59eb41b32e4226784374dc1e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b496b233e1cd6ceedf4eafc253b39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459b4e0a795b8670dcc5b29e9245c78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b631aaf91f30a8abc103f2b2c78641428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f211af265e54956c7b47bc83bd195f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88047a8ba2444f5a1c2ce9f0c85b532430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb4978a1be77a286066b306bfcd907431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b6edade94acf614c4c51c55bcde73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5c53d4142d5a1e4ceb392e2120a27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34db3494c96a29087c6a686d93f5350434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb2bdf9efc4fd771ee202df3d831d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b81e106f08209823726514de73de75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff022bb80665198214df12ee5a6a701437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643d6b10f3af3b78b70412e9c8692f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924b3e776700b89fff014cbdcf6e392439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ca2bbf0b1573e82464514700dd315440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d4ca165487fc3d8a2906d88e7e294441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68318246239a49b96634c887945e02b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3388c91393287a4b868d530ed9a93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1069b210c475b406fe4987c8dfb97fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b68bb98172957a42875c56ee59344445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df18d2de9f1fe9759a9c170d3b5d88446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0e8febcd6a17dc2378f73d57a8bac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e42aa73dcb014b34da5a82a13aa49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff5274a0b20d2df442307b7739f5df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb466dc1bd967d3bdd8167cc4df53e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da61c50ed5a32140053a4628e330316451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5196864f9f959428db7ab88ca917d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d825bc7c3a796175e7695d984da024453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ca271aac7444e80b9628259b3dc45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74b4c89db6f1730b45751eee609c1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfd1abc24567c26a1e334c068d681e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a925f8f13596cb4010f1f89dfa26ebf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7674ab0c07199cae1c4fa4e0051746458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb143f0317fc5152ba321078f1e752af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5d10c09f59e5d1cdf8f515266c530460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c173ca83811e6843237fb2118c7cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53345b734ac5e43b78d3e59f222a29a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb04d5481cd615f142c5d2e5014eea3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aab0f5cff689c44b6210a31899278464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a6ecf5f26e6017fea5b777529c54c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a66e562eda0b6e8fc0fb7ee8eaa96f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008738cf213e3e6e6be26a26a8b0553c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e4a7de43e4378e3eb8a0c2f2f8617468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447a58746c2d66cf1f71da50ea16054469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364085ee417704d5c3b2ed1716ff870470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18328bba160a2a7754ca94c49fde8fcb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e968bc922379aa4016e70c27456ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b10dfa3798a97e6efbd543771f6e6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3c2e3c5a76751a18be2355fd4d7cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d16d0b52cc336857dcbfde45bff0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5260df812fcd8b41bf2e9ae1bdd7a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d107b4413ec9b351b5ae22617296383477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fc8adf0b65ba9ee9da0759dfe8163478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5c7385c5a43f6f5755425aa397e83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022303a05949fb004ab10d82b4d3d4c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c40921ff5b6813564b9c16309aa23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf4271e6f07a2195901d413a6b7228482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642126cc503a7f398895141b19dfd452483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fa8975344133468a3ed4785af3a42484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103101a109a7fbbb4ad8cea2d513ad48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23a215a579109fba58e457a164d7ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a7188117bff14220bbc507124f331487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098ebfb0a83c5fd03876c994bae3769488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40329529fe985657abf285b926bc6407489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ffa672560ab2dcb538748c46ba470490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e95b5e4692467fc3c15eb77a654470491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4a9afdea7f05db1c26831321819a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502334729155078687b1bcd2ae038b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f3a15b679301c6726b1ccf980b77e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ab6c2738e00c1e3b2942466866603495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b68f5ab0d4bef785764817a0ef808496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ded30443272f3d440e012c8aa9d53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a695bbbbb2fe68775edbf227a8fc0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31a71c818017d1ef00cade22e76308499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0407d7240941e6703873f35da189e1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b9cd7b53efc42cb018172e3ea0768501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f4cc9dc4ef0c80a9b2c1279a91003502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83777a01478f30f67585864e0b9cea5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d7e8a1ad910f6d1ada7e340391bf7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5ba1dec2528f492c4b49c084ae368505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229392e9dfda5d0cc82e8fc5597c88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d00236a784992cead03c2b9367707507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8d0b210024102802252e207ff6e98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a1ead7e07fbccd7f3cc0bd6ea2882509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d91d0133444057029d10d8daf509d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a1928964b11196627e6ab45ef5217511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4f9ef18259cf6a7df84696626fbf7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d42de0b4db1020113cacf3d112a98d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b30c3a3a07e07ad8b74b6c81c20c04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79204e7724c8826ad79d5aacb5383da6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd4061e0f814e402147f1a0ae3ce70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce967469ad6863ffd8f0897defeb9295517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b399add433f34f0d76dfab17467c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56588da55d068ab693d5098d464d2e06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8c9585526e17a5eef005fab64b6ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6acca1dedb10d29ae44f86b1b2cca1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e704ce38b851a11aac8e2239c4b061522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeedb2aaa32bb3c2d251b881f67896523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef78cf6e954d8cd74fec7320b9176a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473a01fad9173069389bcdef5b514a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef2ae803ea2e5714b17e11d39cb238526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5a3517f57837ec21d1b808ad5a7bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c477e81403dff0c2e2f08153b278bcf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacc74b116a213616bce44e9242ca20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d39f1105b4c3b404e4a1e8f6d2e6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c55dd965713a92370f2dac71b3e80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb21d4a2e0923ba3730aff307a002f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b859d17f2010b3845cd9529a3828f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82198be459146bc4bf23e75955d0ecb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f94e0ef7d238eea6dfa97d869e5eb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969609c5de27e3e941d086bcace7924536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19462510678157914506de4cd5b40b08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b494ace13fa09c95c15b8eb4e791f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dc40453fd6b31f383ab4cdd9f7c6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27611a3002720d5f4e47b042d5e0d31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580715fc308919589873ed9c33d1f00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677815747e03074bc26823234274ca8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0243c83997f620a90890140e6c1d78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa67456ad337180a3b355f5cbe66ac0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c3edd3802c7a41a6ea533a9b7db4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e48fce3610f048304f1e065f32d40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7d5fac518fec0a3a4525f14e07774547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2071baa0ef2e6c550f9ae7ea5600b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7936c4bd1afbd9aaa29d930db395b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6375782a3f8067581d79212204ed8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa042c0b1f924495870ef871cd454f8b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c63bd73a36e74a4c33a8cc174acc7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9154e46bd6aa199849b4d8c827829553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7455fec4ee8ffe39554aa5a3af2f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad0fcc49c1a25fe4e45483b010574f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efff954ecb8ab514558781b3574db77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c132e42a34fb269dee1aabd9577bdf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66dea7223e839679488b9772abdfb2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778183a50236b1d64a229fcb9523cfb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00191af76ac9f295888779e5b81d97f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d6c5c6114ab3a883ce432eb30f140561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20382657b782c7132d59811a3bdd6b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7f2bb568ab7b0dfef6438bab7611c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a68d37872c564fb646369d126c7d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f084410e1b5f19e8368c33353a17d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5122960c3409e31684f9db651f460a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8af0ecc9de1c8481e552ad6279ff1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c74aba11203ad88af466ecc151a443568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de764f747256dab30727d8d1f45a9a63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed348adecc01281f9ee6195dce7dafc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c6bf6f5085ebc8328b07938581f1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd72d5047f02ad2a1fc24cf4fd3a6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99b304fe7fb01761560f23a5b9edaa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6901b94ec2a231fd54dfa6c1719ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494aa0f4601d7b194498fd280f55694575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a112c74bb89bbd5315c94a1efbd85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417fa05f93d20fca6df7d52c95aa2d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaf8c8598be4f8e2bbe40391d0cf69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab997e9f6b43f84c168fac2e1ea2f958579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6cdc89fbe4e29d4e889d03d8945fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a01ca07e8188045d7b9f797cc3bd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86864ecceb89a6c73d712953703c35f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e9909df2decb98dab7075cab5dcf9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a78e9f8dfc569d45789a583a0a8c68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735bf3218351375e7d67ea084f5c9f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df357d824a10e612e896528e55e04139586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba116c66098162343b1c82c3a443739587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977d295b1ef1b7f73bc67e21d911856588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9196d65c80ce6fcf9e88b718adb23d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc9123e216938850e0469f605f19f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174414dd67598f7f5340f0985f7ac0d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25e5d9aaeacfaddc636d188483a198592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a674c153b28fa55fb31859ba85761593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83920d641a9a589962ef34fec3c7fbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eb7dd8d4559c30986742debcb952d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda99a5e2c07da7984d92c02839cb6d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea9aff09a6b9e138bab674eb2151c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fab4546457d0fc5287726550d9b4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0626cf11860b499d8a153b35e7bba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c690a0a08824330aace489a208ee2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896a50f83be24b0b531add07f44627b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ef881abe74e9a862c32280c73b500602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9058d8536acffb838276bb10747a3d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ebb6670b243fd976196374de2f7cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422006997d869a9f0a6db39265eec82f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590282c50b185fbfc52194f4e981196606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88b6eea46a4c0d3b67dc977cc2e809607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521a383547e32895c11a0b7dc36383a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab928b23f536fd32b523246c7c8f48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c56cf7abf8c964a05d4242c0e9542e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28eb31d8a3e6490534b8edfa61a863611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa140c85d1f918cfc7393ee7ca0983612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10268fbd4be1e79f57c0198924de66ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff310b13caaa892ee8c85230c3ab99e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb3d6fcac04bb9621f13e32a34341f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50b599ec91d54f268496723ecb3cfe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f6812c7c1d1428caa30fd5422602e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd69132a57cd0602372ea36e39889a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0573727ac3bc60b1c34bf0e942746619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3de34c1de6674eb3cc263aa94b54d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede865f5adb984315dbd3c24a3871d65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b4df9d8354cad8de9a98c688207ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608c47ebb13da27aa0c91c86b2ff7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51100358236c234890a39e9b58afb5dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f3889d209ba6a2346f469bdf25cd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521134fb9d39ad1389238d295481f2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21209b5d6ae8270b6ec70b617e13428627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08040fada0e825b4c05f91fb4973f58f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060df6fa6278daa12298da2b6d7d7b05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec48107feb686166d53b0f411fea84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf872597cf4d2a620d3b8cc9595c2df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6264e1f7962e27c8976463239c4e14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fbd651a2afc4c2d06769b29eff335633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef455d36dd8af2a1026a365152e8fba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f72607e533de52f7b9795677a7f42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608106697cace65229aa074b8b2d5a70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4543a05d9c81881a6533fa5806ed3ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cd65ca25887331f7a2cbbcf1a5b1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b691963bd4f7be2ea480bd25d32b696639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f372fd293ec75cf5afa9419fe0fab0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff07a229cfdfaa87fa3405cec03c39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab9f3a4fc2dada89484bfb00b8d3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede6247bd6a013bfdc3fbe915cad986643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cbb0a1350a0bceb67b70135ac33c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d946db1ec18700423dd09d1a84e99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e195e43422391c2101e2816fd101a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9ae82f5a2994700836bb418362bdd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23e1d58a15fc6edf489dc332268c97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438af5006144584a40117d106e35b4ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458c5c61281abb9689186c6347b3805650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31629c177b9e445b41c55d87999a9071651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79829feb46d1cbd99b1f716183627cd6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd1dc6b799ab9a0ce772f30056c5d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7aacf15585ecf6a097eef4752f4ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575879cf4620ccbf7cec7651c511dbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626ca0f9e8b4596ff76527a4130066f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e856a05bd3f6600c358c6c56e3ec2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7a1bb53776e4fa6c8b1a759843bd5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad3935b4b7b8ed6bb3ddeb05f3ec2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b715372dd39a465c7fb559a3072e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c9b9eaaf2ac3748698fab2fbb168d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b449541547a9a6b10352117a9d302d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f17b6b8411b88b40f31a7c9688d81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17669f44bebc6a78e76dc0cd42ac0321664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a90b11feb8d8778bbc821ea8c0853665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a03d63e0813ad547e692c23489662666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb2c4c48ec698a620acd26161e1fa4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ba01923576b5c14799e3b6f556df6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67b44def8edbbfdab50512bd4b57d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a2efe764aca541af67686e854ba0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70805e9a998e8997c6007097c9309161671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23343b7701bb19116f5cad7556e42f78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b72340f030ff0329016405d3946dd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fddf6b13b755cd819b2d9967d2d55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bd270672d2c31434bfe2aaba57151675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8af8c2eb38aa51cbc72d2cbac7fb4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e88703535a6fc0176fee4e9675016d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76604e516b7cb90e73dde45162f2d515678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511e4318f5bf827c005697681326c03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e39b04fd5f4768ee5f813d1fac59ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bebd78bb41e82f216f9c7545b7ba45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b519469bad8ab754ce18401d43ac5ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b956b569d9770c1485b871fc5969d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3619478d9bd34af05fccb935bbe54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aabbc01b8540fa8aa03b796ee6feab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c42e29bffd7525b45ffa13f90a4228686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b023d66665237476b09bbc78204b8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c086e4c99510a29e8b589b197dbea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131143ab9a6959fa6fc823733ca25c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64578f89e81645038a7220c69a7d716690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec55d51ff93e5972c2bd5b9938752ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90ec7080526b390608b1d48fba5c18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5f3277fed0002411c242165b08eeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55139dc388f912228da30b84959045694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d518423b1db915f2baa3d95c969115695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839802649c36dee547e802efd28b050696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be72cdb33ef6371419771acac96d719697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd38e2557b42753f6a8acc51f8f9f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1330546055c742633d1f1515cd542699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7343d2785bee3345c97d3be67f39e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484431e5f3677d26aa0484a1e67e85c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d89940cfc1b47f9f8680f7e6ec31a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62180a944a722f38b103b9ca8923150a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413675b37dca1edbbca4300cabd376a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c60f1ed841092eb738b2a05cd2dde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f12ccb232d8aa7fa13ab441ebfeb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a4ed3429b363fe38a78c892255195707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6765de90a42b9c7c41c7db8c14be9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48f9447a56753f66df5eed65085330709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459a3edd77abb2f8309943984309efc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465d42868150bb43c502c92132f750e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf1bc30f226a2d3ab532bdf7f8f707712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd113837bdd0d50a7ff98216a67c2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e21612f22956a4fc6066aac0dc4d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa842299fc45f1a76a9c31af46ad6468715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbd2e5ebc688d68c4ca94d9d37a991716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41d5fc34e7bd6e0dc7cbf87ba352a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8c2ea5b066f7e1bba201a72a27546718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754d90d63c684448121b23d9c2cfbca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0ce241b2fbbba36ab0a8cfb2b7db8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f46df182d194e56bf11240018f6a57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179116829b34fe544fd6e7ba19f38b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a6d0dd92885821ae16592c4a8997f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c7997e3427666d06595109f605d2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd84fcc466be84586c2a3cf4067a37725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001dd6a41b243282c1809ea79e01f57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a597659bea85fa12537c7f48d249d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffc3960d043383a960cd8ef038ae1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4c637d9d8234d92ddc5bfc10bc854729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969bd5ad2501c7bec395a6aee9eb483730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1c1727b2b2e6ee45f14ee2b473342731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7ce6513d5bebb1ae87305cd4b6465732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca1667149d8f9341ae523580ecd199733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c69cc1fb3db85e036d68550679603b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478967455e6ffd7765a0d46b9885d801735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953c046e2207750c0ec9a5e34af3083736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73611a83fb15d90505c8e3e41726e1a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88a3a70803c1ee0a20b0c60f957112738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb3958fd97801abd6daf6add299a3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5032ba8c0b123934145da3b8cc8bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673ff3e17a90f8dbb5c8b1dd29d7352741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e15d1f73c9911326b05e6ad4957dc1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5305c3d0990c0d4e7e462095d1de98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7205546b5fe0aac8833c913f18aa8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e705f378ea8797af7261be8b7a4bb3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff779b49a2c7d6e1ad4a22d0dfa7b08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eedae942d6321c6d8c1dc511e99e23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585417ccc9814e7e0210e1a30f69e8b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b8136b10a40b123859572aeb7b1b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb4461032a19c752c033fdf49beb8a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318165c092721d8b820ebe7d7ae8e232751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75e896e3bfa75ebf8e408f6e1b13b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbb3c35eb12f17f97e9e196a610308753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2cd39617b55ce94809f22ae8f10cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3a312c0905aef5914604f289af50d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88409a48b71b87cbe8fc3768a388cf3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a20bf0c036ac5803d60bfcdcc3ab7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb4d276583f2ac9e2d4e45270d6011758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be26229e7e1e73de7c8ed41a02c634759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b470b4320b075fe21c2ea1ad613bfd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013365c357a4c3c9a7ea8d72d1b4bba42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e4d1e3a9bb36feb1da03e0fd5ae623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67ff7db0b9eb2ec9d5dd835a405a454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7c13e46fa9f2c2f58b4b1b1ec85665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4eac1e1faa631018026c1ddfdf5776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b43d7117dfa790f82c868d35526baa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf599e8e58ced0d16333cc89647ee58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21238a4fc935773163337541246780f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cf7979f2ec9f058ec4ed6b887210710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efabee9ab4fdf631bcce975014066ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87d7f04925ac8d8681f7aae0c8747f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbf64da2fe8b4653c742b8f61744d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf0a25b805b3147ae257946af12c8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6eb15d23807d235edd75cf0bac24415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9452bb9e1eb504a35a4670bdf4bcc5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510ac40765fcc95d7fbe623a6ca1ee917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd2230750127baa60562dc8b8df77718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c19b9f1e8c1e092bffef2d07fe83d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a14c1e00dc3516685b400a9db09ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8875ef99538d25e112497c6a06e46a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd903b71bcc364e996fc16812d83d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efd2870c79722863bdd1926c0049f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc51d68f380515211552e0eac051be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5e63f26bfbe116bbf08562383a69725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca2513d9f9353b03e5dda27318928026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf9f87644c24aacefd28509220786d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c967ae3e230f30760837e0daa0ae428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d09b3cd1bb1382da39c02d37ddade929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da9e1ca69e5bdb9f6a52626c4ef2a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071981802433832895d06cb79c641ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197daa6510691264a4feb62b1368d3c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd1fc3ce7b6c98343124302adab78c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c944b534c9517511ffa0ef370f56dca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149aef377bd402d6dfa7a3216a49e3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7162769d5e3fd035a41e193d95604036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73e3662100465dfa9a38a10cf9305e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abeb02af951082624780df4cb2ff7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e596becfdbe742b449ced843e6e9c0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d10f0f5654b36518134abfbd7f70440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf5e5da611c944835c602199be0ff641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbef4cf9e1e951d27efa4ca283382a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978cf0a17ef1a891d3dfa5929660efd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa1edee4e282122c6455be0b389fc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56db7f6e8ff64f08485b0f3e80c9d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43200bd8ef975c51a233bc2f6923430846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3b20e1cf8263b0b29287af21520fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d099ba838df5bf92c8e209656ea0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45ae89a6910ee2504cf221cfadda5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f386326143cdb2a98ec7fde55ad70650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dbb42a9a153b92c522ad44fb0cff151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac234ddb28c07f216e51fd0f15e9ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0009f987aef4ef9cf2292538469b5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201839f5a4343da0e1a122f48da2501654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315fc62da8aa03499c0c65f943d4a6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa48c0c9675a30c6d5f9a26ce8ee4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672d4cc695421dd2aad83d85906a8a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c0792cabb71044958404d39a3afea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53185019602096893183a932602d948e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73559cabc423a3d431f5ac8d0e9908560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18eeff860f3ab7e5753b0c3c48e61361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5a48f5aa52da5e5c908f55ba2c56162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b11f07fca5e3fc4afe5c19285ce19863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4430bff7145ee1b06247d51312c5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d9481abe3ed4eb1d71e23dd6eafd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e658b4beb8e2cc0f60352eb756fbd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d378cd1bcf42bb94de72bdaf72efd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542f9abbca239135ed08bc21617504568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5a1c866c96b44d961b75a6f95499669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e077600c0b8b7599333038cdcc11d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a0d11657a2590d831137772b5b32471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7290498790aad16bcc183f05f85af2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573daac5b72bb1e285a5616b918c0cdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607cb82c95b17b276e07727c92a950574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3d18822dac4cb9e2780671abc2b5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dde67cd1709347ce0ba9d7539b598b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aaf25ff523843af6bcc29aa3428e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319694d3c845adb3db4ae86d43434b3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5a2d3012ba17d85ef5b74ea3d373779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da288074b69410f98915cdbce6d781b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1add1aa5df9a5e922fb1b2777076181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6bd2edb6693045a283b28eeacb02082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8c3aff13471514d1200d97b639e6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72f8b214bf5376b7b4f4d266255efa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8b57589dc0327b3ecab3542e4237b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599e37b4492980b98e1d9db35e3658a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3dd593c5d61b48e131de6114c781487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a4df4ea0e36f91e02639a4f7464d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db682ceee6c7c2e48e6ca19293e76c9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e23d441c5297cd43fc7a142db71a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb3e24729d4f987fe26f241c0f01be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906c7d6b3cac80a2c59584328124dee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264770aadf53bd39237bfbf2c18ae9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f565b09f4d70092226f15ea2aa3b7ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771a071aa9e8f01de494be6ac96879895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe70403783b23171589d743c33e4eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb433493a7b3f3e2b660d7115a8978ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0daca8506e5fabc50f897a565ed0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a852cc451ebb0840803fc9de2edf8b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6048cd349f68667333737e6fd5280d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fb30bb90ac5954b90ea6d2356ea55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5706e68a769470dc5b9754c6c032878102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843d5be542b63ca97d54a387c8073ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b2a58f6023e5285b842821568fc3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfb9764934d323d109dd1feed14513105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d53572834dff03fda43d6d81b728a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842951b2ca32fd42b4b3e958cb82a2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36a0dc2d86b954aa6f6677843648f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320091d02b043777070704896f4f33d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae30f437bf9e4a3c7c18a78dd50aff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda53cc9b2a56bd15f5cb2274d068d72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c6fc154dd3a129bb3019c3c121b52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b926b8905fe1068b288387d61c92070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02322da205a1dd223dac7f5062b8a2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2652e0aecba6d5392a0611916143f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a883977b0bce411645ed44a1fec545116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6e29d9a7f825dcf1a49cd105fff5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2043036175c75ca270794684db5fe5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469aa1831195b869ddc792e9860ff7bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f28905d0e548f5f44dc2db8cd492d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8facc926dcc30412a3004e9d918e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181a9c46d6e12789e42a4fafd71ce01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d347248a4e8c73715744e2c67e0d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e4f36482dbbe45149bfd0778d14aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74ab42b7650af1ed39ac42be597174125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad204bb89cd92a94c78f992d5c8ae28c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2b2462a2eea0173af3409bc47f90d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73a76225b95e48c9b91551cd5f8660128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef2fa3f03647e257de74bb7ccbf604129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ca073a32a52afa9c250b1fbfe8d27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b785bd399d9e547bcb96761d8eb557e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ee2359b23264d43527609ff7ca6b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15415fa7ae03dd08814662e82747977f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6646a0b6e80001079d430d7a90aadc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524cb0ad07219489607fa8c3fdd66a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ff48751ea25eb37cef0d021c1276f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb155e538328e9ba9ba1d891a44731137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607efd9c5904f91fb0bf6a2390820e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957417105fa9ba356c3c39eb9f04899139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc93b5911c2eaed7cdc76e70e5107e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fe1eb2cf5364635b4679f51ca1e4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa836f13613ff30ce325db6f01da63f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9bfce0cd0d3cf555b8381585c9b13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff8c087f287da5f7177da75382eb56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fe64f6a6a329ee5acdcbd8257acde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2dd94dc1364f000a1dc0be83121b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e6a7d819c9834a7ce18ce060b5c12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3fdef651781a3dbaea360261b9f45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccce40c9d1ccfde99760f2e579174e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192a5155ac00d6f55b04f7fc9d7819f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1ca17d8525b0261583435717b84ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87163c65ae9bf4c99f634ee307d827152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595d578e69d6ba42eed970068af433c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c513e512e9e97ac3963140fa9f37668154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637641f40780760cce564c2cbf93bc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bea3c71b7256c8d86ba1cf1ea8de8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a1185f1a64dbb5b79544d5b52a6c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8068ab194778414fd3cdc3ce713d37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498be3b150b6ada5b9486e2dfba02451159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e518c7fca35c56096580a19f5e5ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584fbeb9d948414be474f3758bb8515161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b922e835ba6c5b3260d872db64eab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7515294880d3e6d2114267f092807d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4019fdbd8fa0b348d1b6ec31fc112164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f60ef7ccab7a8fa8bf788c60d6b60c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9444638d4059a3cca97b50b972a67cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0f9de68c47d6a5d14634a37476e7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a720e7fb9f76cfd64fac045b58ce2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0a8072ab4315ce6a0728dc3754c63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1c3e8843a6a1e8fef3ded602875db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068f126d2dea40fb7906c28252d0fc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cc449537f1d53ce9955eba19f88af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fab4f04b8d86c7a877ad4ac15e682a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fc19205ec1d41b31f145385a40390174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872b3a923492471a14edc8a0bd86159175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9881ab2ae6b7a115ce6fbd4791ce3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e63ac1f3a78fee39c2efee0e3085c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a12c906bb63da9201dccbef3e9e48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf66e0aea80f282a4b75a523fe04eb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c189326306ee0b6d3aedbf6864b354180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8242767292f5548292f2140b29c2649181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26ab32da02ec6fca083483110df753182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fcfea5eed68b39c67f9d8b6d34e0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f657bb3755f4bc976abf6998602863184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556644e9ac8191a0a3c7ef0430876adc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264b88cbbbfe73fb76d768d905c99cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71cd1c9c7560d2627a2a157a9052ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e5ac36afef34f1e188eb680f5d733188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4af3e28d33470f751579b2ada03b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7214aad63a59707f2f1d9be3ec215190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0b472d78e7964cc21caff01a24071191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03148ea634fcb1f2f5467c287c5a19e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa14ccdab18081ea42f440df9778f61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff71f978b4d706582843fe10ee1824194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7cbf189fae279dc21a9328c308b5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf75b0e8da38aaa53f75b3f13e52f76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc7aa422577d5b999cb97649236dc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5120a8a18c4f63040b34db59996f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9967459e8e3335738ce982fd19b399199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726d7d3072459ad9d7da281baf0a789200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288833fe360571acd575731d9f95b75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d734bd60308016958772d2d2c6732202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fcb28d12c1b59e4046434b5e5dd66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d879593050de9bfc88ff5305d1022204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955a2c54921e453696a31260b937d50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595780bd5515a69ec6f3f1834f2c5e5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108e361d1ef2b05b7be5ad7b9e7aa5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9cedb3e5b88babac3d20715dd55fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00f929d0626c6e5fc685ab77200cbd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6817d5be1a859d2686334ac5ccf667210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a900d34419b835bb8d871715b89b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdef7e6f32039b2f87621d75724b251212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914810858715a3d9d4bb8c5a673139d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a736334299d46dae1e774554ffaac6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7b44dbefcc34fb1df40cf1b847133215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e6402c1ad8b70c12e845ff332c3fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd27acda7a96371a720f0b65779f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adad083f2a68a90ead93b776a23c07e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dea83886baa08481130307a73e680219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c000ff95c196bd92f5a410744490a94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933dc15566949bda981ba3154737217221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bac3eef92200bb477336d579d7154a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a16b2591a0897cfcc1d19ee4bc316f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86b663b29e6014faf44c6cd68b3a06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5c6da2438cb5567416b87e545219c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40554902591cb22c1124c141058616ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaeb5bcb3059eff2ccc75cd31b9cc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963587ec725d2bb5d55ca1a4af47dfd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae61a3865499ea2a754b99e493f0cf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849fe7b961956c5a826c6888f7b00be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bf044bf61c244f036ff147ca3e3f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a9575cfbd3ed0b81843dcfbb5e92d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90eb32a98732be109b660797200c52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3c0a5ea813b325bbb856ef561bf6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767ece3800fc96a2853b76d8bd305df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44509f4af021f052344874396d563348236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eca9333eb5a4f3cdb8b19e8b54e2ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c42c8a039a406ec1aeddf797731f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddb4c41fe3699a5afa0be3971dcb8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89276fc28a72edbedfaab0a82bf417e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6414bb827fbbaa681da2d3c7ff626241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a409633a8d96e9d4cf9a3a3e6f2a0d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07a274a01a8261b22f9b6b32cb7166243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e54b313225865e90c2ee530caa702244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761afa043b4b1eae635127a804630ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ec12ef8071047521ba1a24e970e9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d48175357132c4dc4319a27a39cf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3384ce17b8003ac9434f0f0a55bc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf727f6221fc77e319b6aedcea2ca0a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce09b3c50d0103cc98014c13364fae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ce045828e1464556ca56e080bc88f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a500c94079a0c2364d212b712e17e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e8f729ac83b5f54312ca9f2380b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca57e8a5557455eea45db70e0f6de9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27232ee7628ed0294af93cde5454647d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a37de925ac15ee6c0e3ddf7b83536256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669be73cd1bde780a22c30d2a6eb0d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feeb65709b18ae20970abce8786b8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cc19460b2e75507f42e1e569f8128259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfcfc103efbc1f60aeec72aa7a30ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587072c1546043a360f3f2b9e764786261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cb6370a1047bedb5ce66cf7970bb7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd33eca55e10de59051111d9b0cb0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b993167d30612b04971d66ed7ca5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a96fd45fe659a2b59c08d834a16b0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a17e1ec8a5d66eac97c2693b9b4010266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b7eba0a026342347bcfa5d0ffb7bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e047beaf2288f425cfcfa4d43125a57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59772c79238b03a67587e95005b404269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663be53985d4f261635304d737e04ef3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfe54d552510828281ec4bc20e69a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad5d0ec29f16e33f08f3e1a2b13299272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdde718a59f4c6e25daf171b1c03b83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4617a83a0d409f97effc2367fd7ee58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cfad55d4714495145cc17c586db08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665af1af3f6a93255ddc6b3ec8a690d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81804efd07511675598b883f3919bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b640d7c919e72c543b3185e4b6148c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf429e6a4e15f5774222e9bd42d7ce1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c0a07c3f28c887dfd7141a0045c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17c387991d211811f791ac51bbd0f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d764e911ea3deaed2a48cebaf8b0f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1b29e847f0d70da7b1f386cac8c3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb0cb348c6b185f21ff553412f7eab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed5e0b164e015cb281c34685392f81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51ee63379641d0dd8e7eb97fb72f2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b33d8285c719e6d38d9d7dfcd64b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b11fda09c623ec34ee41061aa1bf2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d75aadf3910a1156add55c579345d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca4f25a2012d2db2f1a399c34e9008290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5ddfa79b3e7458db2cf27e93d9ac8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e67d8d79cbb5b7e88f0e8c6c918bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3732ee5de7997c0a3627b938d4d493a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076e00eac50bc6008922ed78eaa933b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135a14b70f53d228357b20f76637f8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4abd5c9be4053ffba506644bf0896296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a07b5c64df5fb501d13b1afe9764d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ce735027f8c5933962ad799ed8421298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39aa0a0ddc2208637c2e843bba2568299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dd83950ded30f71e8794f48153268300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7f5f8ba672d42a6f32affcff8d2b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0f12a931528fc2f8ecde5bebaaf2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6124d217f3af74f47020d1ef6612a1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77307caeef6454959cfab32e0508f5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626352d8aedabe08b8f619eca8db728d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a574157df1cefea96bfab844344c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe184a09648a7beb51fae91af15677a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceba5857dd7a477300921d07dcfced308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e354a91a033e2c717fd0045582c1fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791eeff7d761ed7c77cd305956740ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6b1022499498d4cfc25193998a3d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290a2132f2c48b5e412da617bc173eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811fbe40e6545a4931ecdfbe01eb718313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bc87934211f687f9ded9ceba614d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171a83e3207552a769eb02305639a4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792a72f2ae56712b59b22f9bf48d0c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731868f60fff9203e45f3093ce314884317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cf4af3bac32247116ac3918341360318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0bf639b904e91046312995a5799d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d70639182cf20c3f664ae2042b4ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be36808e466880343a3d4f31316eaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709eb68725d5fb0086c8d34eb28c0d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20ca3505681c343cfaf77d63465d84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b624b1abe3f2742c2676a024e87b77b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beea4a5c46967ed2a6741e12028c25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9985af752d5750cc28e7fb83c46e29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6f67dca2ebfc45f9fd0fe30575153327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49926e3308550db88c4b5825a302b8c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e01ed7e64ecb475b4945c36a3c4080329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bee18623cb03f567c221c3b7c0ec6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c6dbbb4141e6fc327de7b028ad488331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ec5cae0f01cabe216b5a34e989f49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b778b84cfd8558892f7489aeb82ccb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3702212e11b3a4d7218108f16bbfffc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fdf767895b7cb2d5064b44ea603f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7acb7eb9d659e45a5ecf7f889cf871336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4433493f28fdb2a0c30aeea6f299a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644b0d9d308bdde859b7f4ed72ed329338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c9588b7343b78eb5f54f55450e4bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c5e9beb5fbeb3e39cef929c2e054340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38016014a5fc6672f7516eedab4a536d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdadbd3a7e27100efc0836bba12cc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf41f697a67b041ebe4fae18fc5ca0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b052a734ef23928667559e9b69f01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46705ddd6ab4dc5096ddb9f1db4b95cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1195cd2233cb15c8958e553141b7f47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b976fe5d6f08d8021f6a120ca9f90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98e3f02612fc89b1076e6114fb73fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ce0bc0bda1f0c21daf5adf45267b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa340b9fe4e17fb4e853396cad615b40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c97c05e47952c2102593e6be510ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef55412798b53fbc39875aac8920a6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a8a39eb1692b5a76f4e191453f03f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613b84d04e689af472be7adb2aadfc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfbfc8352618eb55f30d2271d815fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec335d1c70358791dcd0249e1533a393356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6433d06780341a9c3278bc1d8bae866357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4118a819b031ee50561a4354362b6ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b9c0ea855b242dce117c3aabd1d12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c01608228c9a39114df4ffc8dcbc69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfb6c9c21b7dd45040258ae34ac0f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ea7a9ad68de9e90cc0529326adf26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712d9da6dc1fee88a1e94f15a75610f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c25d453b39d38bd097dec9ec1264a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda23b5198ad9321b3ed8e36808bcebf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4b688a7abee5e5e00d32f9ed3e00a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1ba9009f24abe51b2af2e96d835ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b28a865bac7a4620a7f01f2153481368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2002243d627b088f2d55778f723d83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1f2a79edaf50c231fec1d91e472d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e5deb85ecdb1450cb305e82df886a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec301803f759599bffa9f465b2c7d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a7445738501452a56fb916ff708f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e01df0e592cc65eaed20a1e09a167374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326f605adb70aa19360e5c3f02fee89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e60ec5bd4623b778a98115d08d944376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca88d00d81cd32dceefdbc42d7d65db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039445c60862aef10408883402c6555378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00525c1c54395c443643c7521667581379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f9fb3f8c054b8a20389cbde178fef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7eeb5c5f713dd907e4e3e3c8e0d0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaa14b13712736177b2fedc1d0364f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570076b410ecb41b8bca3f7254fbc761383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b65cf433a4c243b4baf7dbc0d335a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c647cd8df3173f60b18990f7f5289385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f01f9b536d3bb9e54d6caa1c5a1f86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c34765d6bcc1662d62841dd5f3ab2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd60367092db2ff80c714da07c34fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54cb483d723ebe327233ca9d04727f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e428100a82cef3712ac31bc16c5efc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4bc474bf966a87098d8fe5ace7f0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaff566949554330481210dc548f70392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1e0b5d29d8e68ff1d896eaefa3afd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852df5bca5637fcc06186417bfada55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c95c89078c83678952c0f6d38ab40b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de871128388d5888e6953307c2a44e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575dd93452cec84cecc4c5fd9a7c4a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47929f5f342df8810125861afb853671398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4859bba5bd1d98e79a85f16aa8029bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948965bf7b3c08efea49cfb2d56b5a77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd011d0dcd8d9c7a57ddde58ad2645401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94874190ca4d70f555adee891d6fd0f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aaaa473ce3f5e693d24fbb893f1cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd5682fa147fe463587f78caa5f37a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f7ced53e35f470e1b14285f248b39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94744a89e2f09e2de41ac244bbb10a80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b56d589c0f861a4c238e7de66194b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f3f3af7662c776cda381706334d34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ca2e2c5050b126f0b821e0f836984409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e979fefd5fccf5884a4592a36d582410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77db5eeabdc27d6e59174d7cd77ffd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a799e4e4debe38f7351ecadba0ae5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7aa6b42b948e2c656e965f5da6897413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afc05f2ad07c99d02359de40be2bb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42a2c1f7fd4348974a4ca5cc9b267f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91525c64b5d6889e836b40f4c82db5c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae98ca2dcdd9c158e03d8707a485c2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ccb7c5551189a75b7981cc4e07e99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f303b1881b6cd2ab8c05123f68214b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911faf5ed1ecb952aa18198b96e79a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951696f959623f3c90d52dfb6f343742421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34283c4d0ecb77b067fdffbfbcbdaf6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80961e4143682e572ee6ebe4de5adaad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8039c6e6dc3c8b78f13e5202ffb2b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734ff0ae024cb86271182523290bc6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5a504778ab2d8de0da916483e23f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247b1506d2e5103809592a974016c58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c893cf6df0c251eb2baf9feebb2a1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cede80cde04354d6b43fdcf14eb8c8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6417b6527ed9b1550798034eaa66ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5d842a94543cc3fe0f01994fa4cf6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1d1d8dd5a540ff6e876ea27cd5ff1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134f594b5cbc344deb5e53f77115d51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5179dbdc79f7c73df5c91631bbb78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39915ccb1d25bf34a1eeb77c21e3210e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273de43c2a2ebab9c929f4dbdc02778436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a260041a3a8f40e52469818e29ad0fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdd6b836ee8dc8f8a2eaffddd6bbc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787ecfe8ed6636c0bba83d90fa045c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ab955ba6315adeb7513351ed5a55a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f713ef97139a726265b435a6f32fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a785cb37db6cbb11b72008fc82ef5ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aa3f4c789f8ab34bd1fb8a6237bb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c7d315b2fb3368b7cda16989766d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feddc4f92cf3df2ee1ecb154e1ef42e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66daadb79b1574a72f850e396c019e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508736f0b61095726478aec2a3e79c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e9b80ad06c8888e892411d59f3ed9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d39684aca471608e2f4bbdf79af2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be509879e9fa66a5be0b38574d0c16d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db7ba871a62ff1129794488cea66e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ef2356d93c48ba8344ee0f8d1660b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3ae15cc3d1f9b027aff3f35c785a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46756d3ed4d8a51006b2ce2d2bcc593c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa028ae01d8fef046a214d3f16ffe00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f8872754fd0feaf88e9861ebfd2db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203da403985aa3274044eeb5822698fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f1eacd928e1d387be00ffb9dae212458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce098ddaa98b82a7124e652020df14e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02333b317d3e07b76312bfd9f784f658460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9384531a15281309a5db8d404adce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ba805b8c3de7c025214aec63ac0d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09530aa32cc6b5d1abbbaa7bdc800cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687895336c84e92d8a3c6426b9759e22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb28eb40080feaafd201a3febb28777465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648d0d73e17ffc8c7fc9bfee9d7190d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b353b421c3ff967f127e4cb1cf6c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a63bdaefe43e399c68832e6ccea514468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d035d6c1d7018fdea56e8af99d54a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582a5d129ee81d1dd2052688f85964b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aff2fca51c849eb9315296cc8dc81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f8c368635b63ce6991045eb9d84dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d41773aede88f7e522270ea801fff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2befd6faf16bfdee6f0fefec48fba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c955523a2ed4fef58f59287968160475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7e6f3ecfaf0967cc8be2cddb23a02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376c3cc304a604015223da82e5d9cfa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e628041ae1a222e8615353b9941f82a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17e3e33f2440c2d3996d6121fe4cd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af1d9fc0b138aa357fdb52c0903bb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e719b50a2c5c13eb9cf309aa909ca35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2ff9914b6c39224313b2319c6138c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28404fed3417ba91b1aa403f1065e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddbf2d731e26265ba778d4072132ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60e02a2e7e445279900b46d2f9f4b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd52533a9ee999d07b281933c8f465486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166eb67ac5573ec64b630cd6e3b53da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dad72498c4061b790cae8b9378831488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232aabaaab8dfb216db7fb88af2d630489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872f46d5b4228f2367d3f100193df2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f089f290970bd2833791f78b2ccf3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3eef5dfb287182dc33620916075ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64806ba29afc930aa57848c2e54b07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c012d1588343528ccc900a317eb6959494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401530516eb59f4869f0632982735e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c218f24b31e4403369fa25beccba10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae356cee3a9435e438b55e6286d0d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed75d1c1e221e95daf42dbdb189287498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0380128b39b5665e49b87dc95e4569499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6fbc17b88712690637ca801ac68fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3027029c9c6b4220e7fb12ddab2a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e46f99d7ceca6954986a24ceddb01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a865d3c66aa49965eecf5819ea01e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbb2d8f62a53ab69e5431d2faf2664504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b048324351f5fed3ec2b21e22b9aca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aa58e27461b2dfafee7f1c26a379a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ae0df4db3a99a7bd32cfe75385124507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30249bb1abe22719f3addee14addb92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3e3425308a1a6769b02ae1274b328509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef96260e7b9231e63b1048fa56c68c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bc1764ee9ba9467d7f6418f293ac3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3535e85cf2a40a3f46819f9100fe7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b602ed06cc3f7de0251a62d71d8031513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aeb27d31ece0483c2e04fdc7d47d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c44c3abfec9c9ac3cc2fc51c61485b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1f0c3c8c778fa0e153747f716ccb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cdc3d396db3ccce40bd3981ec6ba8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b83f3a5e9401cde88cda5d27f5226d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf29506cd8e9c445337e30d4f35539519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc24f6979579e5c401de9a7904f82e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d933d0fe9a4818363a8e30b37a2cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd96637483b7d55559837295d3d6165522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7dedd38e4e88d1badd16d70503759523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df333b70982c2069dda25f96c448dead524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2583432586419b4f1646e91639ef87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bd09acff73d3c35f1020f5ba4b60f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938949d2b2ee31e1026573d30bcd012e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316ed13bb1ee1f7246de40cc885c549528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5193662f05ec4b298f9efba2dbea96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22c95777b467d9344b154137b241f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8e4f68c89d0f9e471a288566c451c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cddd38aa0ee0faee051bfc319f036b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85201b8c501a0ba39a6931da6493f25d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebc0c2de63d5a7ca9d900e7b6e68e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb623b71b6e390a2c7087e287b821f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aed4fe485dcf9b1023b4dff00f9cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ed9363f15befac06fff1b91fb6408537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fce5efac78dba4ed779213ece9b0cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce56a6099e400354899ff1c025d1f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85762f7be29382b4f38e57750ad496d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f3e1d769e3544e53b8782412328fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d54ccecc5925829a6fcf5feb157e3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f2afa770d5530aa4a1e76e680d62d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf377c7270e75ad8e8549ed62cdbfa1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a49b985b5e36c6e92d12d99a804a57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35ce013c761cc8bad25429b2615528546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5c1018528727c7035d7c0be7dbe3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e550ca8fcc105791f5255150a8f0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd9fc97fbaf9b2613c6c8123b0160f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f05ff07046dbb6243a65138b734650550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926da05c626fae363b83c86675d0b562551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29559b7f9b24379b97dddf203be73308552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da80f6f63fd5e5a63d227c603d423a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a19b158cbfb093446b1d89b2489f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be87c40b21fcfad87f33bcf13eff4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cdbd9832ffcaadb6a44c77b4c25e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1b2e9be180703bb57bdbd42235ba3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f97196b266c9d1da546ad31602bb48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861cfe0d5d5b22a43e4debfe8005d50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e697442ce08ebd27f516c272632ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35584339dc0428b1d0994fba05d0734c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad7b1a0c8e883a5a212f65b0febdc6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e253d5bccb41047564b00d6fc4f78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfdbb4cbb6f783754e9c6e1d02639e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c240dc2cf2cc1d71c032bd5e61a97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b815d6a8540faf5e2bdd01ba2eb9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b56294cbf36d1ee5dd750d22c84c82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c07b543fd87634b6ac04ac540942d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e44a530a39c9da127287e9dc0156aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efa6175af426d186128a81b1b44f3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1248ff45ab54432fbda98b588de74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c45b391f6e05ec99b14ea1ce286a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cec24317aefbd3207bfe1e70bcf29e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552354eeacf84300bac2b141ad3cf8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e084da0a4edd033b5c742ba6919000575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8761c59fb2fd768e27b67c9332aee14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39fe156285481d29589942015a39d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45b78bf2c86ca3f359991b340c331a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce53c95b0567ed03a0bab3dc528678e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492520f64977a5077ba8f69b44dd2a8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58e818555852e69eb892d63592f4c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bcf71dd19b1cbc26ec66afed41ad7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b57f63c667f6c421fbf8e73e68c4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7e528e01408b8ed67d091cc531257584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10780e0627926e2dcd4f8c95c91848c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9019e4cd3630842446ce95c736023f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccd537abcf99172027f6ea2e326b93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d37c782ebc529f9b30e05e6a21da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696209e0de62f52401a81471669c0475589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763ff03743413a096622f5728a9b664590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0aff95cf170aef00972cffd17b59b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac966670c0ce9785ba7989562650adb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524094071c7b13a2c42695e961fc7f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6530d6f11559647cf57a2c6ac785b24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b15d6d3da25026feeec6ab6e2831e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a14fc45f59a73859d7899ecabaa4b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382313a72eadd3c1f296b98ac57e2000597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5f88d41b80d7f98d7983bfc0aa6f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93b9eb3a33b68be807b5d1dd1d2067599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d842a95904a7740368cbf1e0cc810600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130796f661d50940149a05c0ee1a7c7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b11e31e7bea113df256bafa5cdef7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645846882215382d9379061449ec49a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd288c16965bfa0016b431002459ce0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0326a3f7f3fbb65a2f373a07512dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4f1e6b9ba2756b817958751f68fca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3633c8c5cab31964f5790a6ecf8a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1df26ccc782b22ffb566727a2f736608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038f9f0367596882ab999ea0547e91a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915c1dd4e7d0e34b09816b211907edd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57431f068aea78b701d364cf29510c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd98cbf42581e16bfefc1a921f1fed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca6d1d74b4f67c8a1a4aaa22642155613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb73b1ff8b38598cd1d187ea30c54de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9152551441434e0afadec33518fa6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5293506c2b8bf14996c03cd7b84dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdabe05a6487f4213b8613c23ddada4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2eb6627750b1cc77ee81383d0dbd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913dc767e147210c93231eb7e7ee67a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75b70a81421f360f4eca85d369d67e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d474d3f53ae60bacb6219974c2be47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10e1c3fa78879a5bc5847c995a3314622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baec76cb0c8a47d55680c52e7e4b732623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a8206a727f67ff5fbeb5d064929a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fc5edf91630633086992560d84e0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be161c37a01f96fff4bbd77a89e89d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df2647f2a64fbea64b065fb364a79c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d86a7316142bf94ee7b8f618f04bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a77053ec0080131632c1766c039c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32008af6383e29bdfd0e044b83d83784630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257b849d2d85b26935a04836eb892c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2654a561ea87026eb96b3fb84476cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae943fb720f6b5d5e11ef4e5d9c3bde4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288dbbae402ebebaa9b3d01ab847007634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd8329694b03514066d30454702f12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0edbb391e55d2f88c6cd56fe9fec1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a0f74d9ea2ffb27092993eb7a6ecc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c383e73964cca8be5407af759356e9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0b022f164cd1f837b669c8a5fdae0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376f6487d4f1841c03552dda7f61985640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce0c1ab99d74a7e29ce34a0394dc1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46535c237f433def0314c8437b17af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97673c0e49610711c15a6cb02e27bc51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951bee3e5522b27d9533eeff14e4762644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132429804cf5658624705a867ef1e73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f638fcb96bb3588a38dfb046741d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0b96997de8b74257e1d8f099839c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d090bd66cdd2f5f78965c78c00b789648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5823b41a75b9e7d6a7922a3cad0dcab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705a575f36672b8cfdf5b346fef8b89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c2a3be817c35448d8d5f4bcd5c4e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b54d7a4963a31d5ec3b35b8206a68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cbf6f50e9952496ddd2d9fd411bc1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcbef076d797f8541544db60da897d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d9bbf17dab6a2475d96b523e908a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330756e27e80842f70feb45f5da476e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d2ae71e9b66370bf1817d2c3f9d9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413c0cb94ebc3a4920e61d30adafd8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d74cf10d3347aa322a337fa8c8841e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e49ca7073d4df2863b214ed7a499c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076f6c94ec10f7b249e44cb877e6650661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10452413141676a11796091e73162c5e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b43162a08cd2b8454bdae2c4de949663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9554b55bb6b36cb58ba227f235c503664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb3a86c4e969216b27db1e603ceedb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f215b8e0a72906e1e10dea8e0cb339666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca109500a521f4236b61449bed75bd1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c963ca1c90f25205f3fc8f139bd01a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4407ca9b0ee1fa6d613645dc70f1c98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f985f5899a4c1a3bbd5c7c5b7f06d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77063283d944b002e9c235e0ad5a481671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba3cc3a09e2d372e013102eaa72c1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca238a4724fa3b0d7178b47dca27b49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c819d9df32178121602f0a1f1c10b4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c246cd47652c8960795bfa973a122c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06205213e2b7de6b66fe46813fed92af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9691f5a0cdfe3a5ac13aa1f71a9aa12677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f13d2ff99a8bc12720c60cd6ca1ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f675eb74744a4ac45f8d99591be2d53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012a08831337b5ad6215edd53f8ee03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7e304fe27af010777e9039bbc045c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11f0e6f3cfc4f105cb3e36aee20a00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1582afe646f163d47230c6cf3e85e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aedf6a9684e7048f9a354e4ad7a0a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d4b3a7f9cb4e8e00d0aa56840fc37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24886a47ce5d5ff7774f43aed2bbc02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2eaef48daffa168236f62f117a63c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6e51c5ac3fa2119b347c446e18b09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1203dccab746d6bc94e6e863fd04136689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c0f99c5c6a1ee808d3f9c1b85a4f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eed4d8e75e42975793bc3a24f9e3f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed2bf38aa5d4ed499fdde417671397692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e086fe7a78ac28e80ea81a7f2bc30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889554e0d7654898ef4b8cf9eed40fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c2938eb84e13380fbd3be6c873ef7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa859dab91b67c5104f06fe6575f1db5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330c0ffd0e151991718f90e17730f03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eddbfbd302ae4ac8d2540133c6ece698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309977e7203102f4991c245c19ed22e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f35511d01ffacc02218ea19e3dcf1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6c14ec4665b592cfdea79c76caf5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf237391f0529ac029e97ae3269827f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10907746ea2543d8a3e2928ba36330f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767830236dd304f22f22a796496dad7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4969eec8f5c307b24c9a315a26f676705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75a099705a9a5d839ce51b327944ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c97c8d2a9377730368be80c948ca2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef0b16307657396091e9e3e3c44ae2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68cff2dba6ad688411ca0709279d52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666b8cc16bb281ef558edc3e4e72a4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e829fb62d13ed89dd4c487e676e24f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a500a46eb3da91ee403ce211298b48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33ed6153506a53071fae7f59027bdc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d577fe9114dda95b2fdc6fa5c5c8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd02a6336dc2881c689d961d4ddafe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b0e905851a5c8e611ac41cbcef559716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c234582d94ed2184f45f3e68efba7db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9c97a1bc131dbdb9434b0056353fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335e55ca10c8dea77ca96a698d543da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42766d98032f77112e0e59f0b55bd38d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcb742810ea19f430b3fb1102cbdf9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d95b558ba7644009ba76a75555a3b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeddc53b5ae9b4d7de9219a75d13980723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a8e518dcf765c70b589edc04a7439724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d05469545f4cd4b0d8f913ec2a3e5a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e3d4cc84aa7fee89705bca32c0de0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731c1cffd4f92a24a4de42085cec98d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0b8ae9b83405335a3c90416500e65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ef4fec3cd54877bbcb2b3f031efc1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730da7105d9478f52595284783b49e2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac023497793856cbd55a88d686b6867731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e0759e4c6417f8abd2f182c180aed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f4d7e2b340a70c1609859838cb12f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda24e30384a1bc60952f363f7d65791734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec42fd6ef666ebe75a6d4465ba9286735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de8baa2498babc519f3cadbea57865736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55850be291040b3a48dc83b4aa511ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6fb68c3931f78e3dac7376b500c92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee597a1976decc3d6361978de6d2869739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ab86efee6baa813d4728b84feb585740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0501c4925764a5727ca4535ae907c81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9801e4315b6fc35b0d185be9eb96a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d637551b6e4449a8f3c8df3117a34a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb76e017f21cc75be94096ea07e7e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca44f625ac80a461303548268a47e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12477c0aaac84a511bd1cd18d9f6d725746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d01c14fedb61c1c5e2d92660354a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef0a2daceff96a7c7dac42b2f64e8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264530d3f88222007ec37dfaeaab34cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc082d94b902b864084fe79977f1b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c0a5ac0c01e469d32d53dc1f336db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4be78ca5b4f528c61902ab7141022e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d133b6149bb0727774a80926ab54810753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51772900a27a92298a0a47bf328c88c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425107fe073ca0f40c482d388f1c339e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d81bb984d79b887bc346bbf7865def756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda1cb7c169489931dcd1f2971fa791757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c08316c0044c7df9b447a09c4d1201758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8d01309e3adc5d1bfb52dd74c4310759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>