--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc8b64ccf5e56815fc69e6bc2a1f4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590c2d3ce97647868648cbbcee9ff852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d0605eb18e501292a9999180143853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd103eb26ce9704bd4e9f31410c2c6024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7dbfa35935e6b3fa17752c4b91ae05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d0930f8aba1b6fe7642975cb0d7576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e21d1c584b5c6fb0b3874a3228d2117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50559f8885290187cb742dab05292d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641e4471d0f6a566bc7f3e82eb31e9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fcf94ad32a5ae32231a71382068f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964657e5cefb27d8aecfaa8dd2f972111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e73aa845e9121f79dd832ab4b0533b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f055d7118ce2cbfd84b4ea4542e0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321ce4be28c9640e88581f1af8bb02e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7282681f3ecb72b5bdf798655380a3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f3b7e9d64467c4bc419a71ed2d84c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3ebc261003808c197c5f5e813c6f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6f08a9b55f9da1fb078c89fa1c04d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d554b21d897cea6608dc6b93e1f9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b68d7e75d25859d56eb703dc33d2ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909485c404acb967d07acc43bfe490a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf914a567b9ae6d797404b977d7e0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae8781b04c0288b43afb964e0bd2ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dddf9f0b3a9bc184b96379ddd605424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b04782d41443dca4b7aa4feeeb9b8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0c5a9779750fcc6fbd43d10a9a93d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0578d01cd3b33e80254c9602d74e59827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582ff1355461e971afffb8dd1c8afb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892740d8efe04622ad58bb9b879e22a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e4750eca23dde1c2e15cc7a5707ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499705bc5183f1b24d76a253262f720d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa72eac12e93a0f952ff60b0f7c8bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1994a90af84454b1123efcc645652f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802ce9f37c8b414006b2c6d09f7e12734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e709b2f31eabca76eabc2dc334009835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12d4fa6a9d6097bb513279c4d0bf8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e5e7bbf00762c477ff7350044bbe637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bbb0f58d674f2bdc9fa82b32eb73f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e7999539fec6f6b081d7ad5ce9fb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be1e8d4e27ee3bfa8c216863197e8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c68b7e0879db4da68f4fffb18c0d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb9f1b9dabf60dd5c9918f8a6187be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4236b7fa66e8b4e087eb726e0126db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88320790cc1e99c148c9c1a34683a64c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939f2830e993a4b11035bddc2f19db045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315931bccc11d86dce053b66cd417fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386da18daab586ae20f491de2d4804c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f3480faabba03e001248ca5834c9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562e0502929e7c2604a925b0b51105749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825345faeecb348d9ee194340b0e6d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634c10cebd0d36e25a816d0152a1beb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8ffba8a65061b46f6266cce41af6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e703314b33d8262440035f529f86f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1875c895b9578322d22c67fb7cf87c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd1c352e50f696c77a5d0ca925713c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee15b1ad2cb0ab5795eb2e3feda29f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2198c3b6888c9833fc90f4f8d0b3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ddc3b25149f874b18a941a186bfe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddec93bd5ac51cf10fe5824e4f9453e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00bbb2642dccd6fe3fe899b4ec264260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fdd2512c33b4a2cd95ce85cb036c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe678475a2d6ea5176497599231a96c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a34276034fe3f24308a72760cce1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a214049d0bbb9d0e83504e081cca064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ab8797dab0fb7f04a64b122613ce965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15641cbf0828dab10acfe879c595481366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07d760b51d010279bd78285e33355967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d439f1c0b841011741a7b7582fba99d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6aea0630544aeb9f1e714292c80f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d772a094776a68dc9ad076f65eb38070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf224fd85f65b2bffc39e7807b8554371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486de1b118e31633824a7e1a3e580de072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0971fb6be5c6cf350c34e63b96c1af673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ce03c56a1a5904f2acd969eefb4ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b8015ce38be7907068d73ade801bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89362755c0e1a16155c3eae59a46d0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3d393dd15e939d637d65f8812830b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21650e2a8bcc79ba922258cae414f7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6697cfd0f2cb5a9cb1e84d9aa7536c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acb060340686b82b99bf5d908994d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad507aa7551d7dec3ba58b884f5870d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af8e4f115c47f99deb1b8304e392be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17560eee8b5fae2f56d8141a76d67483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd900290f43904b424721416a85814584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b378586527b281121346128342fbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f459c2d5f94de3fb1561f479fa59086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64933abe4ac78fbc830d3b24a01963cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c18d948b4a1323870d1f1b0d44ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bae1c303ae60a796bc2df7124f41f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648888b200812b271539a0368ecf79890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b64880e441311e0a7df180dc4dd9d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973079f681b3c15dfdc87e1f3cdef5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d481f21cc8b88adf90cabb04ca0c2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ceb318f3413e2246c406cd1a5cefb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf321161a7fb842a6d8e629b2ace1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c140403f6aa6a7bf886cf6733b04696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae7f5258ae2c5aef16c43ccd3f480297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acd67b361c0e24376d15ae02f8787998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0b296563da6d6374a4c6d521e06e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc01615159468ab598a5160c7263fd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030520e8cf83657efe200706e095ba3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ac3704561d5f3210545b52eac8008102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e04e4de6decca27b1a547aaa9b3c39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16d911611f115c2a39814ecb1adfa4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740a108411a36eb0f7e2b97d04f9736105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338ac6ad629c202ba380f97caadd0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763e5da18cbc395f50b13b5c71eeed6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc24ca9d8e4933d4d061129a83ee65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ce9047f514ea1494bfe8fbacc6a4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7576d6033811ac630e15660e76220110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87031d90951ca77572a47e2afa0cf5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33829aee3ae1da5e6957cec832b591c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d91ebe00f78acca6d7a5602339919113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ca4a128fb312de4b9440db12bc4ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7094f110eae299d3a3d1e5b1423b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594980763188ca606364a69e663a314116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8970a5162109965bb16754976f49ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42fce5c86a89ff77be389475de5ced118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8656e59b4226534f3f66fdbbad90cfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84ff67edc0298272a80fae1d5ebe45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9d5964cda54c1359466f75fbd7cbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ebad5b418c5296200e7134e5de0fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0eb1fe531dead8f19656e878dda33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a6880771e18ff39c0298dc7ffed21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee6eb769d0f6078e79ca14ef20e7f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014fa9ac7567ad1bb6b21167b3e74cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dcc2065a080bf4b7df130e4d90aba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7706d87e0cf883df125c2a9930baaaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510abca47fb933c47787ddcebcf0616129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537b62118b68035e00d04ab3f2dcf63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418a38773be175b5ff10f00ecb758bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52468f86664acb772e266724942b773132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8b80576317369bffa3623da868ee5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173e0373ade43a00dfcf9d4183a3c17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1da7c25de53b93c368edebe1dd36cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b6401f422082548a846701e1fae5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dec85f40b92a5252a8122cc2caefdb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc96fe90ec0ebe57868a533048651d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847164c91e988dcbea4139d2a668f16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfed32bab67333f4df260025ee6065140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9d842e189d46ec132ae1e484d1386141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cd02a9a57f1b83099d81594305e04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e4bdb7cff1f0a0c3d98eb4e626564143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1204a20cf5c9feaf9bb66893693b73c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63121ad732123111aa0ee5ddb53049145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fafeae1f23976ae2c49505dff8af37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3def62a64389dac50fd676bcad37446147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36ff22e467eb0f414da730bef863c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac340cf46358f79333d1314c65c961149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7aa24f739b794750b2d9b51ac014e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937911d7e10059b815ebd811649dd87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6536fafc48e3497c743aeb4fd0ee3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634370903dc8b98c88758dc1b63b558153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccb0fa753063a9443078384220aa47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce6cc07f83025c2ea3db96e539a4bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd36be09a1d3f25303469d75654ba6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288e71cfe41ec57c9909913c738ee03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e82079061b477432437f8ec9f86e5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f3565b9c05c329569289ca6580c65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39986c94bb60edcb52913fdc5c16c6f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaf97a91dfb186a294be88b8727e5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7a1df00c9fa42c49bc4c4c282320b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e010825367d37fb06286d1e97d776b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b258b7340146807be688e257f586164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00aa4f7398b9ba2d76ca88d19d2c674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c71f7340c8703c945ee65bfa0d565166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec17d4fc0cc4e3caad771017307f57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7c96c20209920531f2ae2d7a3efc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b50708bbdd839cb2238be259daf30f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c2c8cd266cace93888f0e11601093170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7502b8748dcdee841e74512135714171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f00e2f31988a40467d2f3b9995a58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77dd74faee0a44d50a277f95d1c4a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc379c41579aceaebf98de7f35ae8a8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cea24a1910b0646ca29d83b18bb41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84256b0695963df86547fdea2e08bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda446f4c3d17e4e1d430f9803eb74c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1ba6e13020108adf906e538eae77a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33067481fa3686d019f3941aa4d7e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25a06e64922739756df968d499022a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca3d0a33c8d4a6413752194accea67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352fdc2c235a34e4528b76fcec4cdc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893f54333d7c971ffd986d03c17332f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e36a3da0cbd3cefa4435936a9e3581184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b66cee6b91aab3e3d5e3464646624b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3863a1a9d00eedac7fd0e7a1cc6dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388f453b4187ed0e2ca44e13268fc5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3c1bdb459afceb5d238771b80699d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d7d53d16d10b9b7386da4f6f4621f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf6176303c7d2f17d058ea4674e134190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6acfe988711d3fb718f0d110d3ec6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e8f9623d466a94f6323415423c4d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa1fcb5e79573c3854147310bc4775193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae5ef56444205a1f68a0df474d71db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a44c95d80e831a177f4dfa2bb95941195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2debfc43c826f2e72b4cd534f91ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d0f7f662798676bedebcb95f6f294197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3511b80bf35053042a363638406a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48db2cf6473fe19a66f3faed337078e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c956ae24336a03bbdb0a3071de7b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b80ec9e3b806c625a0a6c4acc4c7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621508e07a8b5ffc80f647c1c31b84c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc487d7c8f0dd38f7e08d8bf65bcb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847658c9383b195ade3db995f2c0f26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c4b45eff9c0d301aeb511cbbdc1f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6bf76d27cfb094b02ecd1078b8395206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3e17b4ff451bdcbdc53efda16fd1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5df73725552a42f4d234d29ea3f5ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f1fb07a400219d16829595a5ad8d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eae9f42d36326060905e929ae14aaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e350fbfa537b9b107a7f31dae6dfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d432fbafe7d93ecb6be92fa526068212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3c05954bb76ddf50487979fba0a50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b5ba60559b16f488106db2e3c2953214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613523bac695c50e1191d1f125acb14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b247ccba38643de18ea18e491d070e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca677272fba357e0c9584e58469fe8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35927dcdbcf698abe44e05ca3a05943f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03208a23a0232e9648d30d3a032a5eae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a910f085d411493893ce9c39dcb41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0653281aea84a21ae1ec08ab1ac88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f86b892ebaeeeeda57109dfec9db2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6969149ba189d83300f1d50396ed658223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71546e14276b558e0bb48de99b20f7f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e256420cecdcb1b45dc8d3841ea2cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba941e9b51a4b366be0b026296e608226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad587c85d9b7801de31d4bda7f3850227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddfa1761c00da9aebf3da617e2fb0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5a3061f0b6fabfd27f2d3f496e381229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beb9e934d0cb3273133d0890916045230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bec5d904d94d61abfd1b1f6526ef38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc247d9de7c34cbb3d193d5cdaa66c3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403796e4478415914571ee9e9327ebdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91454fa8b447ed2fd502ea12b894dd6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3c0d6cf22713a1ae6d26ae6e51668235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da046ae707972b06b2d393fd3d7335f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eb387909741a6ce3c2593b6651f23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc6a1450bbfb9fd1c786f88f8d580b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c80a5e66b2b0784080f6bce4d6251c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c433110fcf2f044b114cb468298c37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cc166e45465cc133a18849e363fbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0fd47413b4ce99914d4214f81e803242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39412d428ebc418f7a4b99c5aa058180243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd9011388b497b2c83f0c06592d43f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d5974c4ca89122cb79aa03d4463e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eb752ed07579d4e28649ce210cffe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a8c9cbe7e4bfb521917aaacc51afe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15255477d05856375a9a228a64054b2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812818b57a4b7df996ade45947c31691249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc412645593957312b845134d1aaec7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425c1ebdf13ec69c6ec01f59b403bb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad3183ef151cc580078a55f4c4b00a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a156a42bde36ff2449b42201c06a5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136072e349be03ec7a49ea701d7fc961254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae059c98ea7c06868137b4f41dad68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96424d09e74f25f79c7b02a2c0b42329256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8b00784636ba0bcfe1c8dba0d7395257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfe317bdd4f960647bb212efd31b63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a415082637b1ff423b65b5da0e5ca7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9493d44fba38298036a859ac4d48f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dfe2174677e4d00834085366cd7c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cbc2eabfe5602743f848c6fa7252c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809780be3f9433adcc8e74917f27c4e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fac301f6460f73d727b4bb08af76bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10673ac9de2752583e1fbaa8115010265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551f4a60929de856b1cf9677722de88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6734723962cc3e05eeaea4b4181a77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e38eccae25f21ee2ec36500876b6d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b420994fd423a444737b59e58ed22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63ab0bdf98e6de51d5b254b5f3d320270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66ccbcd5caacf843f8aa0fef867ad6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b76477d3bca42a757120259628c4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd2437b1a39b2026d35c01cc33895273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c07fb49b39c723911d54e1b1280bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096010adec849bda5df4db15569b9322275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7683f7e877be3a3102290893f99c45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74390c35d11c868e5a085618e22b6c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c16be156eaf8c8ba883ef39bd480a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aeb805fcf57b5958691b02c34e7fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206f792080eb19a9d2388fdcb832ac1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcf1c9fb75ec958285eb8ce8963fe8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75cd35ec612f464ce46b1bf9599ecc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898360f82578d209797532cc95c7a6aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2600c39956f0e86a1396bc79d6617284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969e9de0769fb72c1c1d5424f9aed6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bbd248ca52a5bbdffce8aa5fd6994286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421b54da8a0ca1330b34b2eebfc327e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cea3bde226aa9c7732d0b944f33f4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de54b11a52b9a45c584629858e4e6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba613ec1baf4df47b11c90d64b1401b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dea9724bd71b4e87c1e2e73faf35ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a8175a05c80f3a5371a5fcb5ab1a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975feb903cb3354009148c641bfa54b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253722e9f5d2c21f8f2b0caf35ced0b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15814882f35585c9adbb357803f306b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3638c6f46ff8e9035cdc146186ebbd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726e1b7a4051c526ca9a17d55bdbc0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32325e22575f3f57bd91dfea9be85dfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c850229912fcecc61eb007723835aa3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0c3b66451f95cba77ec986f653dcd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ddda8631a0f1fa4025ac1a78be9cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228252c95fbb28245a21f87b9619844302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577c4d71b0fac0d9e7e189511ae0d14303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5202b3d744224751b79a3514cd07b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6189bb0ff0aacaafe6d3faac174e2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1eb11b36ee2f31b7e0082a272a0b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34f0e46ceefa47a8916f7cc48f43d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d77eb992f0c663fdac4c8505370563308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873605675d5005176b8d832b69691f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f49460a53dc47cd040592325620f4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e74b40f33beaccd9188351f2e6eac9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b538a67c5977dff9f19f9f67b6bcf67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663b133c38a23b31d599598089cd081313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa6e7dd36c48fc89d2409c1fd45511314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a020e9a552fd8a668cfa3391f70e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f0bdef5a9f86dc73cc7c95831f4e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c094b05c2a7066ae41c8126db2043317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0bdbbb66b9f14f6449dc356a69c47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5716d4e4d6bb786922067cb3a9eb178319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57405d42194e1726bccde478b047af54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d69ab1a9e48813600cd767400925c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bde1bd2088fe8e7cd6a51917aedaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b8c31ae39052631604de92719b762323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283222e4de2071b86f2226c032e85eb4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112a9d7e6840b6b5d29abbd1814764d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8c1b19d78459080e09e308b9cce51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843018eceb875fe6105509ea61b655b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19893366fe69e3ab719f53c0c92040328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7990f1caff0d80437d95212662568329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec22a2e951eea72d991a0a603842f9f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336ac04b208e8cecde0a364c49ba29d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecf466ea2f69e5b555aae88de8699d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bf42a6281f6e52fcc4769bfb00661333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac33f5595b4572bb67158f2ad288df9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bb59854a9c00726792fd773b9bef4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db55c40237e4be51bccaa3e9495d07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f39e3f18b96e1991018d9002b7c8c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc15432db076399a9275219c2502034338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178111eb61a926ac8b44b0fa3c4eb5e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b45adcf8308f624ccde3e0811e550b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faac9cb930f4c8fb35d264c6f5073b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42150a06097864eaaff59c16fb656da9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c979a80445f41239fcb8db4fd076eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad366400ad5b8ab492f3b76e1531a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f085476a339a64739ad627902173a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90d6a4cc6b8a63f548c93fcd5f9528346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23411f11a2c3e01d9493f272d5216e83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7d29d13872000802f814f82c019b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacf156891ff00a04b4ede002e96451349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4f67758cad36b9a9e1bc760fe9ae0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f3e6ddca71fd85bbbfce0b26517f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3848ea55359b0d6e72e760707f2915352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d3a4c92f3ef8a17232f31136bb461353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4267d9eb2025474c6022e11e75628b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a40c38bbe136925f795a734cb6819355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7e375e036ef3aec38ad028f08164c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e72fc2c756cc2034f8f8b1ba6c1f7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf69cf0a85e1da85202baa11c5e3158358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f652d07eceae7b61a5d4662785d76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f937d0c26230250ca31e478cab3264b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c495f96ba8a98d75edea8f5299e2d9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e278cfddba02d12b68ca8220e23717362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a8a5af27072d465a6a04b4ebe158f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e3788b6ed90d94c05f8febacf53ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bfc8748802492dcf182ea84373215365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3446792938eab8107d330cbbae5a24d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907b6da000e5cd6cd7749da3d9c0502367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a45e637b813aa72a8149256194edbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fd8534533f1da5a6e884185589593369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c01e84e3885ab0abdcf1c78da0bba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57232bf45bf4f58eb42fc2607fd43fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae8bb9b7ec23009e7eb51459ef1508372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3727b9c52353ed2de2c804be4a23f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697d0afb8796e53473664018407d189374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f8d14486e8c8c8a76f99aa242039375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b365d3e38d2c48e97b8a1b728e176f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cfc58e0929fb8b9191cc211aac523377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4563a72bc7259c593f574822e0dbb3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d46f2d67adcfc3ee5094466a701da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb390abc127cfcfef66f8843dbb4b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783350421a6114d3d4d4c038df27ebb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db097e54b1fcc62902f7fe91505f4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca762d3f178d8c24574fd97e7bb7b907383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09d99e3c5f271ea4ad2c6bd0bd7268384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad40fc637a6c16712b52ac4353c1e82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b405a1359f2c3bb1b6976cf85618a54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c70b3fb5a55288407b192ef090417387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10925066826243a574cb38c3d17e361f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a576e1663eb9c34467ecdc05b7b04f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50118a558f62efac887900bd21049a28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713e5f0d11cec0d07eb904609224ebe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a78de9425896e3dbb4b8d3d229615392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb0b19ecb75d5c19c883380d89fd03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f36c5da30cd3241be3c47f1e317cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b56ed777bf1b38e43d4f28c370b876395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79219d9f3aa8668fbe145bcf0e9aa430396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb23818d7d2f6b4739ef4e47dd40737397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78336629819ae41629ff5218fc5e29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb614287c2ed6ef0ff6cc50525ac9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b818f9fd3ceb6b58c8d9b735d9c0e62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59081d3dee9d6b480055dd3e99d9db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176503e47ef08c7f109263ebb24a253402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3d915732a49374a71769b1e64446e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18050c8932f5ecd3ec694ba518c99217404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19872f59847470e08510c908109b81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28dcb2281e0350949fe3926ecf78a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38622ee170173e9d48dd37de6d024d6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef401fe5cda29655695ad607e5e0334c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb0c2f818ff66385f6cdfd0b9abf51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841bc16be443d296a796421a5b49664410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325669b357fd2fa3c76db6d1a5f0f3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ef4d6d6c2e9dc848971889af19c48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07f7225631b41c4ba30bfb81657036413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1edf6742e617f9d0622e424ef11bcb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160699c0d049685b82b33ca3eccc5616415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7da6b05c83a6aa7aa605e12650a23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0560a28db9beebfb8655dd9d93966a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5fcfbfc69af92a54f5ad80ee1f37a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fa0c9103b45d957f90c7b684ec223419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfa6112402f32c6dc93955394b8db8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001432c8bf6414d70b712d295710c92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a61696441746551f20447dbb857142422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49434286867a7b74c22abe41f787204e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d049c3389df9a624a35c9aece9d444d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa861cf90cd395ec3b118c2be927d80d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ba3b8625a90f39ff737351dc47639426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f354031a68090289d5bfd619aa6cba6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7677b22e8091e39027bc9d15d869f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ab420c0185dd6cb42f3cc2b714036429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaa952645b9afd6bd68ba1d413bf5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35ea648964596f378b1eb992c4877b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1e0d9fc4b7c4889799f776db937f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76286c1e18224bb1d2561bf5712dccb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85e88732d5501e6720d22097c8b65f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402db37d813bb935a9df8eba333f22a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bd5a3bff284286d9f1bb116279587436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7eb42b1a66525c695478a7023044e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538d4924ed57506cc9f9ad0e88f869d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b391bfdea34235771e8af49b6069c26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651de83f3c7fbfc8614f3e61cd90b511440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c6778ae12f3493acd45047a77ed48441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d776e6175c1dcd0bffdcb866bf27ddc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408bc97870cc1bebe290ae1a96e0467443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277bd8c8e6e45c1b8892f5a66221be9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c8e233005acf814a4cc77faa10527445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bc03d9c0e24837f37c92304d915de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bf6f02267bfb078474cecf9940f28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509b09c1a6d689d6d0aae601b843474448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d836dee4397ba87f6b40e9d1bfbf09e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669f0801816920ffe321e9bd98055fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23470bc948a96163cf16ebfad8c372451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576147a40d6aa58af862cec73e94a8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb02d3aff38054b429c79b828a94a56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7442bdcc942ce58342b6c811caa0cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619dc512576ea798d6a430fa1c3fcd5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787be86c1421b0fa8a2bf05aaee71fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc05d36f292c6cb14f65aa066ae3f12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4e7033149596f8d10c3b99b183cc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f91c196b48b2a7067efd989fc14c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f981d7bbde22b8222ff8110a5e12cff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91faf2b51e175824ab214c566e00b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634a40ad5497091b713a982cf14e334462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a0ef99e2152fa60483625d9901ea0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb4c00b387dd5691e2d1690b995559464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b5257b9249c900ba4a8d95e9d1ad8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382da6a6421edca4ba5d7ccf0977be1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfc705de4ee6c5637d33dc9043f1f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006356cb9a830a85118e85d2652f0d8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895a8a3e664e9635ef7805b66b8cc16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082042d0df44bb60c6f1ebde2be6d131470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8133a80fe045c0a531576d133040060471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d43dc9d6ef884d1903ad236d253c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706955561233d56984fb5336f04228ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc886107e4c4005ace87616eba1f812d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f561eba66fcabd3f7b4900a5e72994e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a10085b7cb6aff8cb6718e22cc0af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc09e2f0064bb3c41d8332244f15cfe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cbf8c9daa4aa2981e635c41fd65a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483e797e3db73c929b323b6152ac10a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862233d63da040bea241fc89203babf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3363d3c80a1977109d93eabeb306aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49140a95696f2bd15dbfd0d06b8d6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb19e536d6aa2a99f9642982a94478483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef4845c63f1325060326da9f6e53a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd11f2ae14d21b8641f5c9c58bc33e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e532745abc24d82bd22386ea9b49c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d23f40d1b6501761204a49f485013487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283ad416cf3f9dc12a28d64346cae64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12257984187b67ee613ce1cde863dab1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acccde3eaf8615c79be216d1f46c38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0ebdbdb52ac2f6039e9a988e56c1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aca1f99b870438ecce399b07eef852492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47be317c2b6e61a29e11f2a9ed01cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba064805344f23e16324b89427c0723494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2c9e3dbfbc6f86374710b31c19c5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa654b510cb762548f1147b94aec989496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7283a41472a6c8547b814c9075b8754497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012277d9dd7d6844b4be286362fb7d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06511683bab03c0082c2c5c3a37b5c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb580922650b18cac0e5ae94324b821500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5012432d3e485cfb1c14a2c28e44fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9639e6f61e9d18509fc6bcf25b7aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507e7eb7a6ebd5c630e918a9f9024a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f201f6845cbeeadc62fe3738554435504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212129b33e0eb5489a07d21a67a5e67505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d90c1d83649da9537a40e4163adc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6475768a37b7d5e60e285ad1528ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6bec2785dbf5d76b01a828667452c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5312a8dc04704fdf55915f26da982e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720a09f06be35e28c7c907ac6491ba5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856374c3ae76745114a209c47b3cb33e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203328607e90594c6a76bf317b9c8a29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2b1a2674515effa63d692c297afa2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020888fa4daadb728eb851b0b67d46ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3c9303ca5258fac984a259b4f54ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895668f3d259d4544c5acb7ffd14291516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff7324d933e46311ed191f2911c98517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66ac408edcddddcea84517cd9efd10518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b2403d3007ff0da6246118edb400f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dcfd68b8b844dd35d933cf9fdbdae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298995efe5081f9828eb0c2050cee303521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0ddc121c640c6dc5638eafa26cef7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90c4e286e365e9307aa5166e76daca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba7c41c7373f61dd7619ad258d1e5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac431db11329877e692b987323ff809525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55387414a4f0d1da2e8e381a79e7607d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c86a4d797c9550abfb47f05ef91da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab836cb081227a8f9560960c90d9dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e24c277ae145242d3b2819f57ae2d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d787da82ca1e080cb6732e1605a8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e28f737f8b325b65aeb5570ac9932531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0b3d485a17c83eba863049e800a20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1dc900378fed6dc1b42324da0b57f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ed113020c4317748aff3085165418534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c320cebf33edd4ccb6b422108496bf8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d858ca755e4974f4115b641efde9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2199f7312c2f88dcf63e310d4df4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2254678e364add5a2fd94ce3ea5e0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4e4bdb8233f1a149c0a12cf992a3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3d0ad6439df710f3e429d10566120540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a74a354805dc1decbe3229fa2ea462541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74821b92122c7becb7c5fd6f08c2ac9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a848e08605da719f869ae1b072e38c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f061205f613e8431f6ee66e2b1be81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f659fdde995428c770a57fe3711d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ee891b3fabd98073f697e5f741d67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c683a1b70119e206cb579758cd38081547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce9232b06c2d155eee939b61b65d7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516db1c686b0c004869592f9befb40f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a9b302da5aff984654e73fd7212ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60367656d7b7f7662934d62f2aea49dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2a2f3d59b2ac928ccbea481d8b152552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a996843b68bb50722773eced608dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed7bb40c34784981a4f83bd615b88c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bba8c0b479522e6def851e8f98103555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c35f01852786b78802e733213631e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a978f354b4534f164bb4d87660b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23a7eb22d790fade398cd1e9937a98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27beeb0fd60f32099c1e97db7adb57f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9309b8a7501785d9b90f6e9d74e17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5432daedac19d5dee4e94f9a63c6dd3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc6d70a87ac31a940ed47a8aff8b83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0cf048730d82ba71ea5f75756f1fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76784fa8ad09575e206a5e751443f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d834430af92222a2a148c494d2535c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be47db785ba8f6842a9b7cbd45bf34566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91e3239438759b0b886b20c6fa96ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1526ff88eaf8a66acbe7ad5b4eafe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c248fd7d691178c85440c3055039a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4a8f32fcdcb324565465780055f45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfda501d798d31a456ad704f4a2b4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48da2d321ea185e2763f5ed6576786572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf814f73fdb402b33a7fbb19e11d55e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec7c68f4351b166a45341b2e4f5511574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960128ca3d7e252225a9df3d0c96155575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c0e4b76eca8e55b39c07db8484026576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228495659ef8d999b584150fff76e909577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a23304b53bb91f24dbc00632e2f2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218dcbab51506b6c22caae63dc060d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98927daffa6c4cad56c7652c5808d92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4bcf425f16da05d4bac87918043f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f95f490a722b3e26d09df606b4409582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02792f532705de31860f9c7ff8ec1986583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf65f9f6abdf28babeb678a92fc4c51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbd42b2453cde9a101fec6af272675585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3534cc68ff6183d3936458bbd1bbbe3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e4c8fdd6b818c3b04abf804517e11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93989bf2e0e1db480257626b561e25cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d9854ef9223ab21f8b0f9d9a5f4e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d57e0c1485d4e8a05ffe3b154eb8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f3c4236e9bad61492c056f08dd14c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e6c6739c3d041a22599fb308b2f74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdeeb7c39554a2893833472c3b0204c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3691eaaeaad72d9dc459cca8c2ae0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a81e386318c3f89d7589882493733595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4a9ea8d520ea1c22a280c07f69ea2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be0499da445463f6d6994547c1c054597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c93b581c1257a77564d5f1569d6410598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad16fb83bfb2b73b3db92376da35bdf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246b9a06b5c06c77a97aec5fb9c97c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b6a274d6aa32c41419e5c98bfd94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48572d5f94d2311e1da1360af9817d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154ea6501e2e3d9947d6963613dac7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bdcdf72ce12cc44906ffc933e775a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff8124194107eb5305f53a58c4497d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64f93c29a4de15f1659ddb33fb1490606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41796fd83e7a19b0be0fa10b9208566607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b321891f4e30efad580e8d89e5fa37f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d32fb37c67664a138ddd93febfb4d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f1fd0529c55a8c6a0a7670d587d41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27a7c91a9fdd46b7b9cedaf1431721611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfec60cbf79cab4382519a553741e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07b25f6f2cdb3f0d07521c88bfa7ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca116ae0ba95e29e0ed200efe5a4df1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3699b1cd116269d4a8960f3dd028e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610a0cf151b6995bf8bfc4d84c14691616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fb7e9f1ab3ba56497cc72605b19f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b07e6a50efa490546d139d82489961618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a441512e2d32a1cef0976ad3ab0e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ef7918aedb5049bdb39bbf6b9c7ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad269277d0867d5856ce125391b3e6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4ad9218d1bf96bbcb08cce14a334a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b802268e9d4b92dd0727466dac8a68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee8ab8175a5be6be7ad2cf551b0464624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf2e8307ac512e213fc89ec8a1dde0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827693721559b6c13659fcfcdefa0424626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8daf1bd2ce1088dd6d62476f88099f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc36ed2c210b9c746403a6b8d328da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd04c1adc73c6d75a990482192ad6c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b365131a267e8ddfa82bcc909eecd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788932ca5d643f86ece47c2a899e4fdf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd27d5c293bc12e6e66847abb06800632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1a7506e914da6dfc434c65d4e6d23633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a887bdf9b5cb7c667c7a6520ac154f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8b29642451e20b4f77e3de2c416d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58983a96d9fba6936ff605338133cc6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd08d155698b4897fc54485802d94b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dda5f180edf7f6695e88c908977ab3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404e12f009266c21be61c7b654a7f17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdc39bb8a1b949547a274acc6b31ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee0e235dea30e1d6b0dda3ec024843641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19535ccd35c57ed13337d1e51465ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79288fa55957f9ac14e0f96ccb56ef47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c3ac4cde280d36fe96daefa6b8220644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7079295cf6016153f21ee3e34cdd05c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ffa23a470227d704226f386da5e57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dcced21c111e5e9a16308e9f1a0a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8dfecc756d586f3b775a1237d4093648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487840b69bc46efff7fbea608632425649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfe7fcd5ae671b7909f42cd91ea329650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6514dad0e1a99b27aa57e8e0f7de438651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1abcca96ef71ed0be35766ee9b40d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a374b9ea9280f4642a6359c5b5288c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a6e16a9027119d5d5056bb20dc09e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d66cbdd5ce7e2a59e67212e8484ef4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58ec51d994b3e106f9ba450bb3a345656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e5ec4bfa1ae4f21c8570c2b099ede657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48425376a2b18e5bd7c44e2ab1a8566658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd826113f542726fb043bc98697222659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80502ef09d2f71b7a0b57882a2a95f72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba573dfd2f7978884b441336e6f96093661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92555d2178049279bb7c960e1403a163662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81026b054f10bc90c82631e0b1419e05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ec8d7b95591436d134a1b75369ad9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2ebd1adc72b9bd55102908f0f9651665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3aaf6562dd56c33fa0ba17e41fdcf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893c445e9ca73a5e07c5b68ad52a56c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885a1e2d9077993268b9ec4461688f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1486167dc767f29751e366323288f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662bc555365b09b2294e8dcdf7d3cc3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0509a25265647ad8b3bdd832181ae8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cf1d84b15e6592fd582a77c631840672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05485847ace83bb72fea6e2a149a163673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995b9ec07d51f4325d5d418c8ad45e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfd12d2a360ac4dee02040c70fdde9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c4be48d77ae90f52b8ca77ca9d791676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a7683d7b2c797168f43ad5b0cddd9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44735eecaeb02a6992787f4155cb9620678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e989b8c973c6951601d63fea63a5eb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e3d9b34319ba810ea57ea71f3e5b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee9c8e50db7d0ac6a3e0ea3034ece6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e1a3b0773898e6892f1a6c3f25b29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f7758198157e3940f40acc5a2867a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651c9a75406cb5d1cb8a2caf3c76cd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c896684211567984e97c7b3b28dd0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512afe26668c60c37367c5397f68dd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17601f59432ba12958d529a200b4ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8afd2aecf1219e4eb672bab6cd1942688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d666198be7a6e17329738d9b0bd534689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6589f9069619e178831ade18bf8a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e812be858ff5b7317a560010a8a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b9075a14ce1ee1c5da21bf0f30974692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810eab5edd504ddf09b3ff43cfd93a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f779a2c6408a12449519186e0543af4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1bd0d6bcf6bc9eb44be10e18b7903695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ceb3fe4950947b18e2de36b53e467696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e11307642dd45656b733192a15a04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef62461d7e55228bba6a862ef9ae9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f083938475a3994edb36b9e48a47156699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a52a1e0ab0a57d60fd85ba0aaabe6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5734ebdc01ff93bd013c860d39c146701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eba248cf8ee1c8c0371a33905fd16d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b3984709e04f3c1485237fbf4dda7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65efe62b5e2779dcc700d9ac81dde1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307c196ee3770f1758c745163933f53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03015b68b6c2331ac6d079bf16125f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895c2d2818ef978b1541edf33ea0cfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ba7fe5d6b0e5e22f5017cb5763573708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a83b633f6338d40c2c0e281d45e5f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881f151b3e1f3642427e714d2a0d68a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6608a0dd60577297aab3cab068ba4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114da5a6b5507e2264356826c8eca9ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb174e3788a55ea8b65894e9c887892c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bcba5123d33a8a92127fbd574d2f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672d0f093da1b3ce91da21a6bf1a7a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed60070b6b9f80f96e7e0a95eebef37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a2653fdbb36cdacb01d574dc2b27b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbb7e1ebae94c91b42e830d3f1612e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f303d62793b7181256fa73f9ff11c8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7732e04ce50bae91599c7aa08f4d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00367735de66feb4e30f0eafb68bccc0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93925c4e6a27d76a52c70b18898f60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce211d53b7ffb82c7ff9485b99343bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a78fae49eeda9ba4493390bb81c47724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fd097bc20f9193784724dc6759aaa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea95e7b96cbc061f3412da3e2811cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1f96dbe19b23159faa9ee227e45cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc7af2cb708caaf3a8aa8e80c766c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f8cabd0c057037dc02e09fed5aefa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de1b9b44f5f2ee70b4e77c96c637de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb61a3b99efaf4464a56e667e4db2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548416b007a0b643463ba3258742899732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b78060ea322c597867001245574ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c73f247e0b11c493d4d3bb1f742941734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1e199dcd26d17eb420b3da90b079c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3025c9cd18b685505df593d3b8e8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae54e366beeb9fac5bb9296f27b8a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d46cd959c124e7f31a746485208852738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8244b18e890046e743bb53394e3baa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c84214809a8652adbb728ccb26951740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e845d6602d6d49c22ad2207320c73e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58b783e0558818f8ba8d39460420a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428d2d15152dd7d3ad710b184202687743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350b07f9b5595442b34f2c698b0533a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870db13f5e9fd5bc3d30071d2c27aea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a50d1021b8c86dc0bf9f5cd7c21ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcbc0815769da375e5c994f32e973e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c0d5fe080322619cfce8a6f28112d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f76e95dea7e00bbbe5347635364d20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f96e50c8465430927f735f288ea659750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830527fc9d63717760b8a0b72235e4fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff12168cafc1266ac6733901ffab422752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf230a33cf2444ca2aaa8d1e2a7a811753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c3c3e82a343e90d8b53b2eb7da664754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd572f08b590abf5ed3105dedb0bb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bfb797a0fd3c40693be812b0e006c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88523dc713ec583710b8dcdc614038e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd68928c8b2018249489b112eb1a811758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b1e00f34c33818aa0386da75706e7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c354c7e9b65e980d885e82bd4d065bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fecd44bbe4cae414529c4821a301e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f5c6a6d2e5d9eea787921033dfeb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8612ca1138db74a967fd7edf847ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c303636e0493558bd5a096ea2dc355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5303331985166ded304c58cc1c0846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87998504c48d5e5b865d45ea2b67e2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90677a8cb5185566b03cec0e749f15678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec967b348cc08c5d4f6bdb6d30c5589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83852ab7a2a5ef5d42094eba191c6a8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cab02f2293ca3a2439d9c8475d96e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f0021a4f30388d942e43503aee42512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b85d800a76c847eeda9e33ade927113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0287bea5040f076497753922f4ce714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fb1ef0f68786b493a946250cafa1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc6f49f4fd5a420ca98c8288aefbbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545af2cc7e8017057eed79dbfdb6ac817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6bc8ab6614ab9efdb9522567c6ee918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e8120871ac97b2ec64181f20f83ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235b88ba698ec9af7a6ed92a223c53720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fb075040c7021e9a07c776ac87d6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d40cfe985d4603577871f87a4f3e8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd909506dbb2ee56ea77dd47b0e1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8430a32915af46eb3874cdca61ab3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dd97e0310afd2e6e508b966392faf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92ee77ce00cff59181029eca98eb7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ac32a376b4eabbff810d6b207ac3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f773be38a32fe76fe8333eabce691028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952ac5a8dbba6efe169b0fd6307496129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5ffb3ae4c1844e621e77cf7bb37f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e602058217b2010179bfb4311f995e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a8feac0811467e783ea73b62d853c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e4916bde17d2894e052f0ce38e23f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d809e19a8bb3a67c03ea6d82227589a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05366e384a929db8d8ac49e3845e9fa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc95e8876b3d633d07e32b71f2e0c4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9d88388c691ddd9afe9093c9b298037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434497cc5795b6dfbc4e6a7e3d3f29838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201f4a741a46d220a11b9cd65a0637439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab4bf2680e311598d32c7ea358b45340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9721808af8b1b178cceae5aa1d224b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb09d7d308b135306c217809a5717f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722e60dc9ba1cf7b7955f0dc8f9650643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0a85176638f01be8395bc1546762744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b15e7899e162d7ba3af6ef87910c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3db5a7f5c155057f4dc32749ed68c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83259a24c03a03160b74fccb199ebb0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4125714444ac36dedf07e0d76510f2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9b05d1c94d3df3c527953e56f16a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a069119422628e66c4cc4337786b9ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85768363d173aa0038655d3148c8e3d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008cbca55db922998f7ca7fa97a135152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aa6b318412170ddbf8cd69347cdf953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e7ac2ef2c18e6b729d7e0bbef479e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5a58de086d17843ee94ab798246f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc48d045dd880c66f7a771c8cf31f6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54ecd13801de5f31031ece16ba682057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dc6e652fd2b6dfc36e8cd12050ca358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f3967e129d5dddd80157306242a2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce017600ffddde857971c38f0c2564960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49d02d17bc3c1dcdf392b7ebfe5cb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508a8dad997af71883b480cdfe043c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901cf5f161522451f5fc059183c2c4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bfe08afa72af60fa0952cc977806064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fbf9d54eea9f760b064967ab602cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a829c6de94fbb37fbf5be48d9325266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297b8e7fc1d7ab76af5be61e7fe402c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6c00e53cac9301c50dee6fb265a9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e71790badf2ce32c5f851ea23e4c1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdf51ec6dcf2e4d219ce868e71f3c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5da72d4748f2e14e4940910d5074971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e45734e9bbbcd2073579c995ea8ecd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb745fee5558f89dbdb64a5ee28b73473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f96a2c2869c47205f152a10c8422874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3becd6f444dc763e96b775ab6f679075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c47acbd1d861030f499f8acac0d9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40fb4d7457cc37b73a2d597502631f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bff6eb1ec8d3ba15f7d747375df95978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211eaece7d62f1ae5e8168e9ddcc6ff279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1206416f3839a5541bb80c54667562e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7976d3e7882468f1bfc39e3139a4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663f689f628d57eaa7a6a400aa7d38482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4938ccac22364c7c0f3d4954ed0d06583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de42cb9f57277571bc3595a2b6f463a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9777d6ff6ce748f76b08103638452d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dfc28ea05f0465ed7626342764f6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02051e362ec4c861902677dc1a5cbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc64193d61c2e2d9a0b40e31465ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177c685d9af89e231b6f57d9d9b99ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f514b669adfab2dd1129ee3b35f94f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a43974cc8384eff3090acc3d856f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945c722e902739f8dc95a52b907824192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c59578fce207c78c2efe1f5b6bd9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff8f440b613d038d8d068b465d574694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1d40a50ba7eb82bb0cb9929be107095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924290951a9047c648a7169e5db39c9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5b600c64804d78fad71ba099960fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c621d8111c2790e599b1bbbfdd5fa9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0ae206fa1afaef872a05d3ae53fb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ab6113108754b08db8f4ae134ddc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4c32cb11782eb32694799feb84317101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fa78e96782029b67d175a5c3146a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf0a0419eef2c4862ad45c586abc82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5445b62d0f1aa250dde05fbf88a76c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8fb8c7581e516ba78c5c3a5588eb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db39f37e9403f0416cc0cf641a7a9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbef3586b773275cccf554e6a81e7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226eef90526a16c0dfab12514fb579f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fd4f1e806af531306a599aa7d6721109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b221755c402de49415f74e491f593e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e797942ddcede4866e6cf4a746944111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d1c7fc3c70f268452e381951651fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d6b0484a4f5fc8bba71637d023f06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4e07bd53c2f25cacc3afcf4cb3430114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf762fe7dc34a2c8e6f966aa4fc4d5dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874683a94aed7609e9aa0ab24b5a4955116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2b00f03c0746acbb595ebb8fbb7c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf90205bda79d5820adad0774e3b199118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c378c47e204f8d68d3d0e76f2871d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92357d9814ea311649be9d142f9486120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ef80adbcecff56aee33b9bee46de2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2f14d515967766408c3e8a27c9577122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14757897ef78a34b5ae09748053b331d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932c731ad603eb5d3438b4e371d4871124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72175b36c83f1f421cf87c6e342c9555125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17a47634946ff65d690557eb9ef26e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f87d96e77a6dda115afbc774072af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faf9b66a5dd6b958def4a347db8f49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a0bf8e0f2c0af2144933f1a3d7671129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21335742c8deda61564e45925ce0961130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097324bdd4cb6737cfee256324b48b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5c213e26946d30762cd74d8e011ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17804b6e1e11dec5a047a42238239518133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edd58f2ae48b8cf6479ca43e49af6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f96df6783225557d45a13acd8fd6e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19f51230a29b09daaf7b058ce74e2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad40fa6671716bef34454f0764f31f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e8dc1084e277333ee383ae7b30192138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca439c5b5e4d7ff6adc2740f5e4a3a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eebb771d815c59d542409d6b425e36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9aa1a4e96e750ded09b22d55a4aae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba13454717135a5f90a43839f657143142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf52444e2129d94d4290495b2c3f452143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0fcd87a363a79b3d5cd9ba1f01d89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ad855e2f158c52050596f15e1bf10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd61c61ae62f496d654cac6eee54445146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bb06afac10762db121f5c39b770e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291edec67b2e5eb7fe5bcaeeb8ccec1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d33d026c45fa1d14c5d5a68be3033149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804c335591e2624113c9eb016d18e56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a05393d921f081a9d0388d4aea621151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f30fe3813895a92b2a0a881d6941cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6ff5c8585c5874eb29d494c03fdbe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120cde40d9ae43f245ee626d31b9648154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab8e6fa98f0e5451313074a8f7407155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d00cae79cba7fe0d532c78d15d001156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c227cba543cea323168a3a655b844a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9f32cf8a850ee0e5ef9e268b39d13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822da2eb0e5b3a073e3077110325c5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c1d3ddc4c1248e8e175e9fb131bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3297eab8c94460a712f287e0b27f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e4a978ead84afb83229c3ea4a5d4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6345f341450ac2662d76e0b6d3a32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d18bb683fc3bed0434113df41af35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bf41086628e865d6bb96858a265ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757008f9c0fcaaa29299f646f499867166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10656c15bad085dfc51ac9f9b9d1d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461affa3c952196a08f6da3ff65c82f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b61561a8172576ef1de8b11de414c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8961c9f6650a6207fcbde00a4aef931170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aed7206a4731b5d4f108df763b533171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb4430de597aa009b06f8bef52ac61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c125929386cf3dc08ffdb70c18684b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef953b63564b88464ae289ba374688f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee02d042d84a1ca9cdb56ce252b2210175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794ecf16d27cc134f1b2fe340c2c4f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae810b3b875fc10b99e674cf43518a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93383f74928febc302c5b5a722efa10a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0045efc04b01c80d188b7ed39ede7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c99c65acb9d62261e83db73020206180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47afa842135694fb2aafebc51d711e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d87045001f11c2265ab90fa5131985182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba0848d934e24d22de9e21f5db2234183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e63cacab2e2cf4b8e7c50c85177125184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf9df030d52074cc3aadccea590180185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d503a2275286d5069b4da69c0aa53a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca72c3f3b4ff05b3b1cad10acd9c0b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcbaecb63d493c8c92fdd311d931f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ac894deee582fb7cbc7032782e779189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee44051a2ecf21f63e46da39313e7a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff95f29cbb12725b49dd878a85ed00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99debe2d8312a114436a43e1fa6e797e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eee8ce8440323f7c106066bef1b7be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffabc69d5485e89e765062e43d637f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f197083d594de78fbad63059f87f95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a73143d6642c54a21df78be21dd73b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee3c865bd333570396bc5585a2dbb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5f70ce709237bd1fb66a06deab851198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed17f6d79d19a4b4747431af26eb906199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeead6b28e6857b976b69a8838405b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3059c8e2e0de3f11aa9afc138421e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae1ad554263002c17c80e0c4681c97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121e61960383ead88c537fc61d8d516203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976919fca434e242b61054c0d1cdc49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adac905f97e34f2ecaca61ae9c21e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1deb0e44df3ffbf1fa245c24106db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366b7393b373ef5551a6d4c84ac181f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce7e7b8331d5e72b14a472edfdb7c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c0ab79937de94ffc33b56f05286b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e645fbde2db95bef3f264d36b84d281210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9701313723de713a2be11d96391867211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf10f14620b0abc7a90222530d88312212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa72e1c592a0e35ca3dcbb76e198ed7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f21d7acff99750e097d6205e22f526214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d7c3fac0fc87d8577e30ab3f66fe2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f0ca37a2cfac3eaf19802af11d0d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63796446906f0b6c58238279e93e71c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c79fccb40f6b01ce23b86cef9487a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d71c57e06a332744df008414338c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8f198f13d5416e6216f1ecb66562f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c90553d30b6d17818c5c372c79044221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8161eb70c929388225bdafd588a6d87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f145859ba452c708da784d7bea0a2b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b2be2bb4df274dacbc3ea7347e32a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9c62bddea2e560baa4676fbcd5f8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ecbdaf351bf4554ffc0b0fcb05dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea129432e7bd188719328b69f472e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67da3490710b635aaa81b8c33c40f8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e295e32dbcbc027f68e550922d879a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c1667a7f5a69bb73a6f2dcde35715230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3b1a31e39be1ee9acaab5fd44c00c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e17e4f7091c064847a689f764e8bff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7222720f215222d6c10a7a09b0ff2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aa0b60f62dbd25fad0294338724d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a22594e9e48eb7e6c9c835ebbe20ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cbcdd492028c520f86bc625cdfc83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976dae702f57fcf58bb95a2b55fdff2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d957fa3122e8730ce94d5be80f2189238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e6f9e7edb977e09b20bb3e5493fd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595f3a5d37bd39c49edac1e6961de34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3735458232b58dd4b9c30dc1503db9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e8015ae663508a207ba59f8b0cc6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c76f22b4214227a2a311e3c0ee213e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3343a25e2cba40460cec1873a41a48a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3278666d52dcb4a1040c27f825085b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179fc8bea73a2e573d0870791345925246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc048f0d326dc350c2971ce2df3279247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596155d89b2e4c013b006f4e9fb27e7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94da2b330fd6b345dbabc21de5596b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e1fd462a16b057ef430f2462e5ab3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b36369437a7836fea3fb8a814ac27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ac6fb1186cdf3f077cae10a3be36f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57f1ddc4a081f98b8734b5c819fec2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b73d78f4fedef9e2f56e28e4a02ab9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7269af984b1ce673070fda2bc850a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898b9b3f407680ecf996e5e96cc3a42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03efac94860d260fd6fe523353702e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3ebf928a4f94b490603e052cf6421258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe7b5bd2c166814a1f4b64e8c71bd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95806739247ddd672579c31f737b2074260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791d780a9eb4e06cf0835ed02a30812261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297ac20bfee1aa83a2e1fd6389e9cbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b34e154208da6a52b96e3171d4ac6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72efb6365f72104868cbc0495b8fe79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa5011d50a7c0f7dad783ef26b10a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1edd793be1b6a98777261b8da295e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bda6da44293e49d42c432e060a85e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623543d482c63ea008bc59e2a7371524268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcf831aaf1dfce9110a3edc9725a52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba871c6336489538e83544392e9044c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf08a156c525c984ae94b51c2ecfd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48acff0a7fae8aacb27639e8b3831d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee956f07b76412c0395af096301fa0a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a9f27a7eba7b44a08969f1f371600274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372838142baf53215f58e6949fa4696275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70cade81d3e256a76d7a593dbf0930276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d3c62a3044ffdd53faf87f8de8e84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bd2a00f7684acee7b2e4f68d8b01d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18e6eca8aeb269c61d23911cd84c3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2263c31dcd8d790930b0b3875d14a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f60b143fda7c4630ccafe74769c59d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545085d4b5f98e375519778a9406a14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a54309a1864d349ab21cdf177aee33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbd2acb4b4ec6e04a01ac3921b61b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d73243da0f3cd16d9561a9d95728b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23505f57f18a7d9d1f71da164129e597286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a59777faf62c65323f6b15145e818287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e019151cf8b6ebbdab693c634a1dfec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e69755d1ff8130c2cafdeb7bfce53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2f24037d061686700c8752fe91b44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f721ef5195d0d6c874a3e3ca0ead4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615054a477637fdc4ae3261679e5dd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6690952478af5e0c2e3923c88d7bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17ae61e90492084e47c3908c80cdde294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585a890cf60ea87ca712fa932a1a81a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522d8cc61860a5d05627f0c9449cc8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51d4756fe6c323dc405b8a620b15c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d855747bbcf59150b8b3b094ce05c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f09acd249945e514199757f3f084ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14eb0198a937c5e50a04d0623d14ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5d12ce31147421e64a0b53b89f8c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f4061ee1ed31cf79aaf9371f72416302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75752762761f1bfc0646a7b90945e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010ea9056857e0c432164db4d71eabc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fcad9191301668447feee245f0a02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12262e2ec92a65d19dc5fd41bfb890306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476034f19c2f5f62dcfbb6be51318db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25e0398bec50dc394d40bbc09155db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd80945a1ca762d99a690d0739281e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942412f70f6188910f1fcf21e9064d39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa546de482ea771938229de97c7eb7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caf752bc5e7c207f7298652613c1cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473cbc346f7fe8df32e455ae7c3599a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2df935a1e75909a6af3e4e38fc70e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4725ade492d6d53c68bcd674ce77eb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e97d67c2e9be8d5d547403b59c3ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f270015b067edd03a2810cb9ea7d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7469487e60a58a6e95e50bcda5d910b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb80acae18ebb8e2bff0ef96d92bca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e3243a4888b58e6558a5abdb0996e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8653e95f8806b6d54ec9a4d1827a05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba13047bf8f17331671e288352986c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8be8df9a940eca614d7e37052510b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6acf2e99bb3ed22f49672ab065b73f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c24f710874a6a20fd27477708c7c20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb936be2d1e5be475b69fe289356d16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907e718886053121f0a18fb147d81f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c985ff4a9d40025f9a5669bffcb21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3700ad5e94e8082b2b4b2f374d69e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a8ba9df99234762d0724e1cbfab65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b934fd5633ca0866f3ef1560279ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f67116edbe023105eaff41e5e0cde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347e29a81be62373c9394ab1c0d779d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e866a3fa1c2c01b0c2af0805d15b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784e2d2ea40b6308f74c471db73fb3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08776812f930884ebb46dfab4f0cf2ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64dfcfa589a75d64c7501b4c2f165e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460d6e768690012b2d8c39d4134d884338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275b76c3164d587301dc5204f9c72aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a78bc23457d70f34d4e283502145d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff2b0a98f0d55c68c7ebf00aec8fbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb230a32ab1833eb929b69872ac95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa87394f7333f49757d0e23d244e261343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863c9f976d31f244a48431cbbb66d81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e51ad70f3374b5c7f98360ef363bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b88ff59ed7ae49ca84e6e4f109c7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732995192c99e1b4b1fe527dfdfe4b2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73cce157b60646ade586e4c87de272348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8863225183adae8ad704c17e49b4fa1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc293c713b46363000537aca2451ae3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cda3af343322ffbb0cee820e42798351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361bd73f769cccc5c4101a903117129352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660edaccce2e396dcb25cc04d5b43bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf18654d31effb60e977b7063b0089354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dae5a5f00317893d106a97c1576bb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2dcc07b4044ae220b41d189a8e568356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceb063f094ec7a30447843535abc4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c12694d1f6c0f78dbdd8b1ff21e24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa61965e5dfcea154251f05972063b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a85f8d571aef43077a537ee68baf74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8530c0d193bfd6772a21679d375e72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54273facd26842c595cb2164319946362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee870ae53a6f3b1127e0e41ad8ad3f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d773ec7cd29d670cd4f77397e0f995364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c43300037e0739f1356a5f67514a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b2a3484180ef3d68a64f0d2a86646366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fd6c5a4a9368ed08d9b7b10b207e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c0adb3378d95835af463632cf8655368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d37729852b529ff9aea2f5762a140369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a1726ccc052d167841b9a312c45a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7642abbb3e9adee28111eeb77daeb23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d409dea863a14e9c37612366bcdc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb4456f81bbb81e05041b14014650e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a70a0cf1862c94a6673a9fc0bd2ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00112a3975d5890e892cb978301d4ff2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aad2401a7da89d7fc9d9758317da3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43ca67a5c834b3936995656eaa866b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97a977a74d0fcde81ca41dc3651b86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aeaf1f06bb4e1427618d2507e3cb1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c1f8c98bad9bd0bcc83b68c27403c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742f17e4bca9dea94c516a936ff3904381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f53e2257fa59971ea06c2daa25516e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd5b14f318d3f4eb68ffe9849179ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc719518a6955c5a98a5af82c7d7905384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074a8242eb38c5ee724d37bedc51cdd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c11aa57a8da30eca2d5ae4edf154f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423d1bade1c0909113b713db659c941387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b314f780c09d06965db7dcb3aac98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25e0c4dc0da0548f42841ffee2f96e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e60db8ee97782be50388b140f804b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26859cdf16505486eeb8334a38adc1ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157127528118e4e032ce291bf58bc3b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6e9a3117eabf16c701a2778bdb41f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9064b57829c0ca0aac0836381791ab8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd6980eabaf8624ee107f54ac318b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40b068526ee05d0ed3b45fe0460e62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061a5b2e3393bb0fda6875cb4edb010397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3b4b9369edc842333ec2f1915bf75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a8c1fefe9b865500eb3c01c2fce28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f9aaf54f70140df75181d7d373a43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef0278d476eb67736c03a1562bbb69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d460434ce2950eec46231470f7670402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb971d9eaa67100054ec3199a714a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebaea1219bf8be56019076ecf894d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3b617417f92547204249f1bbfc706405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c1918443aa472e8a73fbe15d7b105406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0fa324126590e74a70d35ef3ef4d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4148687015b93fd72e06d7ee840bb38408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa248468f78b2835f47ca296579ffa9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b14b7eae5956e384dbc09878373a91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d957e728f5fb90d6fd740b84bd7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703ba598cb79f562d08974b29b550b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f639026b761e0ff8d7b5083e3439e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b17512f118f16139e1b7a7631d9c8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e8bf617d629a544792bf69561ca31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e39f054afaf76d33e8fc0373b1d565416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d512c3d4a41b5ef04de69e2623427c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856003331943f55ac24e0c2cca815ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bd3a24de1451d783c751fb570c864419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb419dd1cad836058777d892809662420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0b2cfdbbad9f8ec689171538b6369421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91e9237b266aef25ab624174922c18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5f53f5e37907f1c3e4c13089c1c56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce8327ed6daad7b37957a13273a643424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea6eec503f45d0b29c51d08f09e956425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80656bb71298cb97bc26b814f3fcd0d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930571624672fcd142f78a6fed3885e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd759f0379db56cf0baf8625d6b3d44a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2c217d5c50a5f29493780a0d28f9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e3609020538015760f26b017ad93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7cdb5b717f96250f87aaf80441942431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1bc440e78e042de5f02ec5d5c2793432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86248ca1360c104e3d1e06f526d729ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423f905a013e248377d01f8aa575549434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e98db28655eb07ee92f8d35a631d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934afc750f2f83a7114b13863ed9107436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cafb8711cf101e052357cbd2023803437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89884f9cd35b1b7d2a8253c48a8eac0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82473dc58b9abde161c6b2240b2773439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb98dc0a47bf4806d211606d6cf09f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0561b4dc236dbd37d9597d2d05712441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e7ae4a5cf2d9c68999d7e8ab4238b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de96816c21802dd8ebd86754f7bc3b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6a1c8615a7194e2f1710679b2d235444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7185c5b0a9f117d64812ce43f0c8c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdb5230c0f1580421676f8d86ba0e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0f8b6caf0b8fb4378a3b176667919447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c52b305e2f717bd362f10a76ba5f51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb031c102692686e3ff6e798086bf1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d936c260c65738f54d4ea1f1584d155450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffbbb854290841a5223788852a2678451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb166a4bce30918e9d3f64b95bc1ad1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89137a4029457107b29d47c485764c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f13f9302799432d6ccc1fd3fda380454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529257d54551fed3f634d0e7bc347351455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79f62f776031643817616340631cfe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ab84a38a18ff6d5a34ad7e5d7a7f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8d1c83c80bef3126b029f5d41f4ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93113d5a36c6a58ff3fa08d2d0ad3234459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc2fa02a4d9852a59e63ac528cdd3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a31154e805885fb12a1a4afbe71149461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394f32de5ea9eee38cbdd0e986a0fd9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632744a2f987a6f50ae5482a60a675f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff0f0dbbdd51e2afd93057e1a92716464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b6a1d75ad2ebe16d619c45067ed92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bda59095fe730f5b68583d8abe65b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8443149408fd2be4c12dbed4e04036467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ac14001792252572b1406d3d763da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a551f9c15a547975234eac389cab83f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e6e484445224d0463080866b29e23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceb88fae5ec9eaf4afeab14e533934471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb505fd232fd667a65d1c366a9d3399472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4e0a90c5b35719a51ab1960ba1ded473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8a9b9d0f59394cf8b3b166d9f3f17474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62d2573a631f35b487e3cf0ed9b8f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a234c13d046c637b3e98d3376dea30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd87c30d036a1e7648a49cd5381803477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ac9db58a71b73ddb9f09edc2cc113478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c6bd7e4c8e0c50010e98e08f0edca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014483c2217f245b49395930f0a16a4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f47da9a3249b3ace04761289ceed38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e640b84d75182ef46a5ee3580befa76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757e2feee85463f9508aaf13ae383e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e8a806994319757567dda5a2fa9d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b2f3d0d2c99d9aa34724ac0661259485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d1a147a1d7548bec6da00cbb6124b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6f8cd34bb2455b09ff8b67e267c9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb18fe5eb29b294e13c77f06c583249488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27971003b25e2397a2bce3a69624c01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335706a4dbcf1df8b1522f9eef5c3f94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91680cb388637c882e04ef239f481287491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b77b5cd890df3acada1c70f9f6dfa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153f970bf4575b2e649edebad1d993c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaf1d9b7f34f9db6aa67294c7e9b2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d527ecdeb19035e1c2b636aa482fc20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ea0513d89e55eedb159048367bff0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b553a803415f04e205c7123d617e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79da63fa65088a1f8f08b9d1829d3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5e748542fcb789601acc6056d13da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b2c1219c2dc9ffdee0a25870b0cd8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c28db97738ecdcb7ae96b3e7b14e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54975ef41386bd616dde147ea11a570e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b356338c69f5d3497aaf381ab90afb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca850134dd4e9d9f714c790cc79071a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac96f168c37ec9ec8c26ea683261399505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c88c28b33e5d7e73e39d67ecee2b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bab35215c29866c58c9090d4cd250507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305d9b348afc24cca37b235d1a5eff9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e7a5164ec8e715ff219f1be3b4174509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0f82bae311804c6a5fdac317e5f8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f99caa6ef1634927e3d5276f6234f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aa1aabeb83e14f5767cb3e7a61d9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf62d08b89b302ede913f948bc87271513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f657a56a959f41decdc94ab04d9e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c2b1c66c7dc8a71942c0e0aa9b6a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7ce2467de9b536fbe3e7608a16721516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890667136e1cc081fdf27934d93389d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdb0f625d6a9359646c3dbdd212f91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341341384e7266cdd6509a779126423519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbe8de8f3c848b9cd850e2864acb94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c756e8864da9ecbe4dabbe6676da39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7c8cc3851c285ae7fbe9998527fbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32cf93f2d1dd9822b59cdfeef4bd83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc703895258a845e05a32e8e8863fe5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d016188aa6d2b071734a3f3afe701525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bfe7c6a62e15054d58c1f4e54cab2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4678e7ece067491e5be0eca11252cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaba5f8d361acd8750252f0bd610378528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d277891c0eeeb68aaa1a901abea1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edde56ad83c8769df3cd4157cb5d66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d7610a599a9e398c823aa0e3f3be5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b7782d01719b89a5b016f678514ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16829b0ed43029fb1882b528a03ca492533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4123a664476d01636313a389fe393534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ef85a88d6821212958748e6d48d47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3ca42c0018f8f79c6a5f5c3c26c1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e91fd4d7e196bdf39fb5e43de1c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ba446985e45bb5f821d29bf10ca1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba6dd8ab35904a9cc8c5e2c51ee484539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a10cb574ac56b5dd00e792e9cedaa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236efd95f28bb0b02f3353aa8e7c89d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69e56f5c3f5eee8c506052ff2be18d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc20d7f5b7e90d3b8c8dce0aaecaa3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3cd873c47a6b800f36ef2982d6bd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5204b186dffe1da39dae2ab8f3f624545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf504189748af19a7015767be2812ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b628c2088a0a57ebcf3ea5ce6a3842547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc74c00bac6f4b49fc6983ffeb00a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45407373f81c6fc9511b4ea133d20a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674521b9cf1fa406ab16e72defa487b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691f9c15de1cab6c11bbe757f7ea1f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f873cbdb55e0dc9a2d02d775f61ef9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0526dafd93934c1ddbde208e106bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c371b636b11b10ef2aa5549579b1dde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083f843fd42bc9d6ccaf64ebd8cf715555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2db719c922e85183da769922ab62e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09ee7fca9a809ac547527d3ca57c90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd67fb57a069a5185ac159c191f5854558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942d3b4b5299ca0e01ad8689d74e355559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b5cbbd5c1569876ee650fbab4261560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2625243145ce7f639bfb2ece121bfd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843375b6b48911a3c5ff7719188bbe9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3f23d8ff237b09a86491c0ebf89f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891efcb1bcda7071e32da299db51d888564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23c107fc15126f55686b3ee8f7447e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8598e0c58ff36ba564e400608f75837566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb50791dbaced083cf9f26542a4a1fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be909337684230c7b5c1d33b85ef78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79804bfe755f772755420a70fd9d9af7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf78dd04511447834300a8bf4fdd47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09d74ff79c1e24b37deff740be44bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fa38f0a0e99ad3c8c47e6bd85bf9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15438c8f49e159a243fa6f85f74a6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f48cae025271026d7ab42f5421eff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98216bde353302c29ef744f4a6860fe9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb3efd534e5e1f7751c0bf1191cd33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefba41bf2725582242653f36ac10bc0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48772760d7c1abb858d752cb6118321578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f636196237ab0b7a6c7a2cbd62fdab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd816d7593af23d9ff5d18bb4140cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141ddd0f5d5aec78c29c286399bd680581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23e298c71254b7357f7b88443ca7f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87510502266f1bca2fcb24e5df50532f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e72ebe57489a9ece855c69e46832ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8ee8448827a28b0c4b5b1b8900f6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb1bba22beccdb5fd32832666fc349586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efae85813a53d8db0bac044d4b67aaf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc6fe8e4dcc060698ea85e01f04b27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ad003ddbfd043149869f54c4dc1e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282e098a4cd396d1f625ea882e4a8b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d274e5ab688dff1ea62b1cc7fdb72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035623f7da62fc275015d9deeed1ab7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bfe777e0708c2a6db9c95a3886ecc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7a260bba27a3ba248ab2cbcc65ab1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c32515ec6f3535512a340703d9279595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea53691d8a6ea417dd8a5e49e7e98dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d9499dacf7a61d02e1d84e5bdca4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90ad710ed54d3207bd902bb829b8d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5a3def7fc66a563650a4008d09c05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a89b27f8b3fbef7e03c32428eed0ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5982e072dc8c29fbd800826dc8dae2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f040a55712dd9e0bc841d27cc79e29b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20b5457213ec0291143fa8a589f82a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1e3fc6c3a4a24200e95b24c282e5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f9caac31f52d4ed9c4957c1cac2b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deca4f628f1210e23a54c95586ae7e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61947eb284ddd2d10b4e6769f3463a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929bc2780fa1a8fc14a278418c27a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb5d3df247404da01d9d3011d50f3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9d8a4bab8305827138ffe9d697cff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aaeda4900b34be5aa8478ff382a20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86a5980f7d7257557c1540185b9ee0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff0072d15c1702f44d03baadc1604e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7728e85e24b0e3bab18176c749f10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31761b27d27d7b194a053168e49f4808615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d79a59405622c7c782c92be8faf00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0d22fd7273893fa2c62c85b46b570617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c17036aa7f49d8c5ac5d8c3cf44e47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7903a31af744855a60b9ad033d2c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551d9d331e8f81ce1846e91fee3a644620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec090e82d6177fd03f67535a4fc96c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d849c315fe6bf7d55e602973a4afce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b56e9d8f7c70721e8e9f40de38fc6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34db50ddcbaadc0fe4a87237ba59b36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5fd739e634c29158304efc657186c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4545170ae008ea1f34fdbc6b03de1b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade9b63a903b078cc662bad7ee7cdd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad2692193e086716d5b97327d311ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e942f7ea460025dcafed4c2156851be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4889e65e948dd119c2edfbbf50aaac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce5d4f0f6a0c5eb451dca9f7d1190d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b59497ace6432e35874a1080e5cdf3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cba0e45820873fa17d723d5ca3885633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91d6ee2d2a9460d7cc1939a06a7d4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e0e27e602995e824e1e844b0106d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4b65cd2938a09b4931368a18081a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c4b162d247828b8c7e5caa908376a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e94eddd4e896619878240268323dfa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c732bf8a7ba76ad5df8c76f271dcdd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64403207f7fc191c20018b45a35ba4c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76015a438ea8766f0e761f67c8361811641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9d8384c066e59fabe05a79f9fdf9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a686cdb5bd977ec502bb377d32f1a3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ee30fc4cb974de9eadfb3c449f069644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab810fb69507e81985716f010d1eaec0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb8751f309634eb65f1b0a5d69e8db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcf2889cb10498ac69b174a867d0d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d8b29c4c5379978d1781f20e57aab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3b8df8164d02df809d0b7cb5dea11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ed13bd6f0acd143d4fc5411e5b2f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddef0743b35cfeff351e02c99a991ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa215e31f8a166b6bc01a9e10663be2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173647c3e58bee500bd295a614cc28a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d63a1e78dd0a755ccfe5869d3dca4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beaa060dd6e72e5f0a871f904b6081655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3a92f2a05a80fbbb8f4f8ace24716656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7441a73886acd2825e3f2b1414c54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a1860af7cafa103d1003237a080e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d939f20ecdba7924f54b6b5b600b0e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8975396889ecdeda047edc58752c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f8c5455e1989c16c5d4c7dbd1d07f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedc57dc35a1f9e3db1a249256ef853662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb36fe3a7dc008ff3706de785db2f0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d58d0aea0a2d08e730aa9d9c6f984664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c908f534fdc1764f1f0a7676d50999665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229acf0f8756d2e8ac607d5191354b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb86d1b876dfa1465cc0ab06f7a26c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c0d4df3ad29b8094b530b9ef4c85c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586e63e4955c50b7af38cb4ba5e94a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ec4ad44dd2bf15422229f7040b89b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6f1740d1cf43bf5b471fe618f0c60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76a7e0e3df90e65e90476630f9e928672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9b1edf2e468117265c3f4e3e8c8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c8f4225c54cbeeed6336b5d0bc9f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a64f6553d2888334fb74f6943eced5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bfa158588cc9f677d5bc3048e8cce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228ba06036e43881df726b9f99b6e85677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6580947d2552520fc72f478bcd104e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38159d3b37458408b56c424326e20d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb8784a92c0b5988c82850c3573539680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4eacf6441204c14ebd6de87c4f287681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d06450006328797002731b170c4f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed5709ab212300d803f20b349638e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda034d94a015984fe4e7a6799e301c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f23145037b2c521ce6b665991092b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9579f1388d984d5954120326ea57d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea050c02c38a852781e7c342f1368286687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf019fa66658320837ff562ca61037688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef4483eb17878f3cfb6ed52c3aa10e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308feed61f6f302f0c83a7b3e2b1ff9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff6bbe6cb3f193129d4c6cd9f1d448691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc199d9b6c0871d71dbd5399e07000692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559bf1a772467e7a7459a672219294693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d37fcb156144ec32449cd9f55fb4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d4a553c97cffcee0349e3bf299056695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0444d410761e7e5e86b6d10ab25997696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87399c65c5425f60dec212e13d143274697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89a9523c6adc9e4d2999e50a34af7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37bbe17f189e1425df161d315d058d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16631fba67ae3b1ec60c0154fa60583700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e781a64a9587a3dced68334ea59ed60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c7f5250f18c5514cadfa343e79cae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de72684f15f45e7ded833f87b5e564703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8942f3ff15fcfa0abc8bc95b249c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace67cc6fe9f0844da618bead908c88705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ca18bf3a069ee2dea14c755e8f88d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab37b9196b6209a02084d2b753e5cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c01ef935bcf4a8a6a08a9c33ce5c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664d277424235e701a3eb5663ea4b93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140dfeeed1273c8ba4b271a38ff9521710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8799511f3b6f4baadd23c6f48556f6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d53f846c1a101636f9ab309c37ad9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34657cb04b8e5cc2139f3123b3c8efe3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6c6f28f3469a5e93950585ebab4f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f064ee177a094ef7606d2217fa0b68b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9368aa59dd3d3e752d389c95fc866716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21b56ca0f092ffdb8d9b9a6a7bf9fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f8c35b3492fe492ad2447d6ac3738718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9113d31a11d2d9f381bca7c12873ec2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accec463b055b609b45eb81e0dbc920a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271dac4440e29ecc8af17567958b143721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547cd75c70b2d49f4bba7c22e03696f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c703dc77c67642e9bc4cb29c111b467723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83826864cab81576bfbcdd27f4c478724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f8c4dbf09bf58760b008a5ab1f821725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281664c99284357f476ba71294df966726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d6291ca51faabb0e7488d87ab116c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baebd3b40002978ec8eabd48663f83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51234598e510794574cdf344d546dfd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cebb0d7770b98c655c7ab1e0243633730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef57c30650a66e0387fb1138d04193b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb368a10b36c5ffa622d14b804d068732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1270825a0e2471ad818cbb3c19b7d5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba241f0680eb3bb42ea43f5e46fba9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0737fa08e862dda95767f8849e183735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8293ebd653805c525f3290fa07dc5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00914caa3ffae2a6f335247e23f1a58d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8df08f054b9ec8b8fe0154df297f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723973dce5c493e4812c9547aca08f7f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dd9c7b5957ed4485b00cc2716a609740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751daebc52495bb3ab42220a6351b98741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e5749a0f82dbabc1aaa92b45da312742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1520c2717c34bedc9e80963aaefc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcddcb1489f0f69510788a778aa9acd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e8ab3f526120db0b092efaa5a7357745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7af2db8b352731908d4e63b51804b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353f9b1cbfc459a5d8d895e81e0bca7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689a91f35c71e4617ce77bbb196da0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecc5e1ae6a6688a66ea8a51c24d8ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ecf7e000634088750d75b9cd4e942750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341cfec3eb836769673d24f385914bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d294f2c0caa0052cb5d775f1e4fb1d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5058a47d372bdadbf74118c677cf8db753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>