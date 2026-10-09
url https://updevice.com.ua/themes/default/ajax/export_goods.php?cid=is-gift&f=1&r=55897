--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42023c9ca8c9c6b548eef5f5093c8ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aab04f9bf87b18af35cb115105d5042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ee23578032a977101149209fc60973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e2fe9df474894d1818d57c6a79f994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71988469ea383bdda37e1b674c70db155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd5e74bc517fd986fd839b6431873b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e540baf6fd2400219a7514c4c458f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1467e5212995c8497f9d9ab482369c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041d844fb50f8d1de58de589cc002489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6e77cdbc0ceabfc0e3d770c1abe6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d42723cd8dea0a438756d1397fe6a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad04a2b53b4a3abe97adb78d0ceacc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160b490657b52970343f9608468b9eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3697451941ac2d25e84abba42126514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06314294fbd8036f0e27c6a54d6ff7e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34058be0fbcb75650dcc115de8f87f8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e11791247f82e720af8da649ac939417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60abaeafc51b38b32bbbca9d0b1ab1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfb58a350517b31d3542f40ba1dfc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59670b2e1bb05b0ffc956879e1e9609c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8a5c183b05507bb2f2d8cf96f5c6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d599b0e56d113a33cbcb81eb327ee322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5a23fd5b55ab2958d0146e5d8487b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992cf289f1ebfe6c46bdacc654f20db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af510a1229f9e976e53de4b00cecf0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f10d7e5244e2636b42da973cb8788426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad66e81b3efff9d00dadb22e8d82d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469def4d7dc3c5087258cb536f5a733b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acc7f08ed512c822519143a3ec75e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caaeb5c2d7b8177a55d00ca315537930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffce3e832f69e2f9a18c690d3f3dd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491421a596a637ca020edb9aeb1a281832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5602f0d2e06ff1b1a460334f1e710a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37cb5aae6d146556fad077442c1e3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b1b0ae596d0ee21cbf6781d06bdc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f56e6e390518e273eb6b7f0d48c0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71aa5b70e8f16f07fca9f44f0652b1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041a27465cd92ed102e8e865ba8728b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921033a4a15a115c3b41c2c6d129e6c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef27e54bc281f78a177f543b67f5ac340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07883acc7bba3563ddca441f17b10c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419b3592486a9476d33c4b545f953fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a12f2a35251ad818b4a6efe8156a8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e772dc5609323b39cfa6b823d84a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5577f9cc106648e95b3cb9a7b57265245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6e9c12b3f39a2573e05f571a854ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96d64cbc22d8048b466df1ee134bca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e9a3df1a7f21b3ba84e2e800cf55c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1e333364a5a17211776f80fba35fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d236dd1f5090475942a5bf100354c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc96522dfe966e28a7dcd8750cdbde151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b7cd9653299f8df78c7f0448cccef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52878a29857e9598584a924f4f3931c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5427997f3e1e5fbf2f9745d34d5aa3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cdca82c49db877c5ec7d8a1bb043e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317cd157e430bd9d985ec102be7589656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e38052d943bc071732f60662adf2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797954d860c20a2eb2a3bd39b42309d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd34baa5ef7ee89d296028b9d7464c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16250caa044312731bf7524594f49d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa2adb0283ed25526cdaee37d1fc9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f29b2525dedecc21f0ffb90bd36ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d699ea0943f131b315c3088475e9b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d954859f8fa67de6d57f7e41b22bc1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3707b8a9854e1d81ab4b9d2652617c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cac77b04eeae3cf84868fba4e2243e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b625c93f4b11df1d286ed56d031a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce286a1fba5a8ef9a820611746e21e9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b8ce734ff7196592e1b7df56e04b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdef660262e467a1f1e1207db0d76470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05edba40bafcadfb1d0af997c225aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b45f60eb9a288432010eec81af286472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cbf34268493c55569d33d5166a19373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdd9c59725c56240b01d3911460e8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20a3602c8d1d0bc952ede172ac2a3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370013d8ed8e85457cb689c8b00faa4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14d1bc731a06653f67c7137880e79377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d7bd59fc1496444b84cda033736c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caf35f1d1869376960d052640498d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f8b087800282770fe49b1c512729580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0df1bba659e3dab5f60610a12252c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bce4ff809db8b294d68d5f8dce2bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119d0e18641b89eedcdc9354ab5c71083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1f4c70e75fe3c552d2f56a7091f3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cd6c67e2513c91d78d60fee7cf3a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0d49cd9932f2f85135e9bd4ddbb8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c35174fbecabf1d7cfd1b07b20f5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14898574f0ea6964ea6fa4841cd65a9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920abaee1b550c893cbf9b4ad420d0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6a055482e02acea563a5913cd1cfa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967941501020f2b1ccb9108e6fd66b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544dff1135a2ef5433e28369a5c649e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84ddd14c21d621fb2eb93f7b6972df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befba61575addf615e67854ac08842a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039621e4c2da6b2e835aa50006a503aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031002240b83650cede5e180a113baa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1dd3a47d573458a34c3849370d4bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786c38511172ef4c6ed205073f53c1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e455dd9e25501204e2ac1078b408ff699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcdf11790ed394c7a80aaa1fb1f939100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b0e5e871c51fe8fe6a92a2b1c01b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfe3b306eeb1777a338c18435d1427102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947f271ac794509f73d4cd0e1d2a9ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78add7821c12bb059c1b14d0cfd3a3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71da907929b813c6569bd6dc7e8293105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533ed261a6e70c1ab688b1c207c826c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5bc0f0c619562593b4f17a629dd54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a4887121f8d64d4f6c0f62629960e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68f2d0dedc3f9fbd636f7605bb7c8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f661b625d98f031be70b47a4e45093110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eadf3b167e875d2c64c1ab3bfe9e0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e70c614b05d21c871c0a1617d7ea0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86eeefff3214787807ce178490060f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde39efd2bed830557e385f1e9b247ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c2769bb3495bfa8c3f855182f0d4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298f03a16b0eb2ec8f40e1c3a483ffb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbe3a8b9820f466826653547e04a41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fe24e2b3f79796d44f3a6fce032c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dcfd1c075e625e042e96e25577fb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f6bd061ae2a98d7dd754feed1080a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaf3968444b45a24b8733d33dced67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755774faad06f24d8b11ddc98d762cce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660916247b83d8919962f4053009d47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ed382d0d0d9a221d66a1e7e15c78e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6c26b2f6acfe3075324a931378ac5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450885918c1a5837f16526b27b7b64b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a934674eb33d23f28345b816dfecb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2e03c619257ee40ed20ced9098989128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ead833e2dfcfaf377181573acc360129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298bd96c80f63b38815d5b01db0e6ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22788484c9314d64cbe5eee35c5f374131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9480dfb7f1995f6c3aca5b48b8233c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362ee20d9f4c5b773b3ce743784f9e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc714e34bcc801696fdde7692812a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c0bde6f8eebec2b491c73eb570bd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f5d13d0fd51b10ef3417ec998cf57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec35080905ac1da1794c67a5213f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a8233b7f56564a06f4ae559a8a602138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840103fd6abe8df8d1630cb15063020139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724ac73d925674d857a1d555a388156140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0434e7585017ffa4c61944a2c4fc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd939400f3e78378c7931f94b0700d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8dd744d514d13713fa247a8324444143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d234fa7867b7f1c72f6c3b4afe188a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a82e71cc77e08a9733e2ad5b5c917145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86f54b65ff72348c0dfb7e26839390146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711dcf3d158c0d6b0e1b7e664f3d68b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f51c22024993f19118de688c55e42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc36ac39978015d92c8bd271c66df1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594c26c89f9472277fd5f91e91cfbd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4245f9791070b75c74ac9ec7480958c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011f1dfc61358941ec19a8e9d4f9936152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2576a110113a0810a922ef02748df87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cc996f03ba3ba3cf87d2a2b66283a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad679c379075b356e5b81477982e07c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffbebe63f78801838e34b37a5584d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8209e7479d34dcc7397de195b58879157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531209d9648534ae6afc8a0534cce1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130e4c858a49b11c612c969e05169f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6da9df953431ff11f65ba0d936d9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea12d8aed5abae52777a84290c1056161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7a5ba8f71e3b4e50e76df3553c097162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424250b468feb86a5e8cc37159916982163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daffee6082c5d84c27c1a1a4b1e0c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3a79c937decbcba58b868e96aefbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ed30c74e7c0f7c97847daad1f0719166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527ea109890cc3877c7a91e3fbc9cff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a4366b1e3def299c387e94f406be9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f9a5d37fe3c72ab11b2208c0e169b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafa68530f026e8a1a58a5817d57739170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022ad9db7d373cf27f31909dcbed594171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eae3d7f39a75376b89e881c5195690172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459123a76216f332a06b4db2ac886d05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac64426f7ab9955dec5bd1bd2da331174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea1226422b8f3dd0544bd1e7ceb3ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac745470c90e67052aebda713bfa876176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750bd6f63d6787c2ca587d2e9f4b1ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32556e2ac2c4c3b4fcd4c75ac8392b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bd6ed3694e18e06a5181977b5edf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097079877b7281ed859af607a0712dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fdc22497bc23a2b982c0614034d3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b0250d453986484ce8a48a57e1213182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c75a3cb19b50c0433a6c94c4c2e3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087f7553df673858712d45e256fa34b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8575a1af31e213542c631dd4bd287185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec1c8bf79bd13c92fefb4f2b0ecb3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2a400e0d605c0bd7dd8a6c4e1d346187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e903ec4a777be8662d6f271bf20b37c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50854f7b7f7899d251d267c09a4eed9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04d87560b010b5d944a6ab244852b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895d79a36a8f73ddbca32cab3b9acce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4707ee8b58f0949301e22a87e1727c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1869b32aefeb4f5b52179bca09faef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cd810b6096691846d74339684938b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928375cc52c05e2872dad2af2ab82bc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bc6b88be2a3e54f22206349320d8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ac26361fe495d33a26b7c1b37764b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a841b952fb3d86217008079cc5a85f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727f1f6e9c3c5e5ee24514f603de284199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bde221477f125b539fbf24603b657c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b64346f9ddbf6ec4fa76288872b982201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcbb62b62d1340be0afc27a9b74908202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224c5c79e218784c87e08bf259337ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641093a5edd8d3b5cf9b95b8ea84ede1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713f253d6ca7b9227e58373d77c994b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e99ce71a66184018303de4d07f7d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae374c292766980b73314accfa3029e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fc16bb0a3bb825979dfe8d106dc36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce90382b438ac3d19f498cc1d7858a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9188f8b856818617288568cb3792460210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287685d50147f605b9453d47d2686dbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3498c0e7f669522aecaf27702d89e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4466c2521e35246e55c801531e4109c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c733d5e3d9d6a9833aeb36a2c45258214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7017f9c1b3e3704c90d384df1af474215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97232d6da96389e44eb6b56a5be20cd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55d3b0ea267354f566d47df3c1dd63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a594f8a40c484586fe1e0b107ce91a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce278fbf080ff60f6fe59e9fa5eb034219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f35e1b0a3ba164bb1a6eac80c8842220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1946801bff5b068e2cf884ebc03864221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfab6ff3f96b953ecff50b1f1ddd761222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96adc841fb00e6f7597e2526e92bd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9a8d39bdb9d276a8489513ab8d68a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ce33c05373a1ba2c32c64166df797225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9039c3b93b34c1f39e20eeb1ee46371226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbb7d8a048cdb2723e8853730d1d40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6adcfd6b2eb826f16588261bf4dea1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26abc4b69221682168516bdca68474229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25438f57f8180082cdaeac5e1b75c430230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef08c6fcb3ada8aa2798f4f6a125a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907add18effdccc2fc691910f96bef6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc3ae544d0e3411dd7153017c98e91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af5add87759d09549e276fa3d8fafa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4df6204471db0d755d8a2be08188a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec79f4c818e23d76cf3fb998a7cfcd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ddf9f305331ac92667ee450bf8d79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa0044949b449cbea45175d389c4de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9c8f999acdb9bfa72d8804966760f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f2235b65b8842e99fb4720b73b3b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25ba3731111116c27e43c7832352e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488256499336339d88acb0c96d13f88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b28563b7fb217810316cb4b74b22ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfdfded43e9eb880c5b3b3c35204e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba25e31e17d636fea86875e891f5be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307085fe59b51fada247622299203a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed47050ad12fd766816cb16d47ef0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f1f30271b9c4437c3ef51ae27c5e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726bd3a7fba5f26afb4a27fcf035c1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d5f5ef88167186ce247243f1875de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317872565db28a9410716bb0334e757f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6d5ebb5a8c04a1409a2ca88a63995252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef00f06c0de78dc3fbcb27cf8b5f390253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2158c5c9c6ef992a2284f159187d1bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5b8c49dcef2e9dc38f755eadd98ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be85b27079e800fd67b54c56d79b03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965c95acb6a3afcb152b1afdeef0dc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd174717b876ff79286483231c32d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a99c14eb35344559cda814d89d4447259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f042350bb9202d850887fcbd60646d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edc9093a6233689b9ab47879062e2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0255c76d25a39c1824ec1168045e14f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b742416de0ad78f13c601141127bf0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdee9f0714d37a74f447227bd24fc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb059819eda3c887561e435c167db1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc908021427a1cd66815d9b937cb4a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9821db2c8327535e1334ec71b2a0e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028da306aa455bd127b287b0451ec980268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9060d7151fe15799668603b331ba85a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fc20168f4fac90cb75b28d206f114270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667721cccd00f49d00b2076d9a76c81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040969b8c29cd8c2ee6595674c7f6cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f933025acfaaccf48ab730b3847391e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa2cf6d36da2a94c42c1dcd46757e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf707edd359997c65efcd85e898fb34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bc740d8f307cbfa6e2bb47736991e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0a577b345ba063a8356f8097c7f99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bf2cfeae86bdd6750d15942850b0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b031f2106e5b53eeb028d113ff5e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8f792fff05714190ff9ed2f032d9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7300905e15564f6d79df920adaab9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6e9adfb54237a8e73382c77e9e8a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459b2c0bb48be3e25898f988733f97e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660f159e57f8caf024704e4d3d3ab94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161133ddcaa87e6bb3816f1ad821bf5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286dc5b513e877106dd46ef90e27409286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06940c34727a2fd9fcf34fc7bc0a87f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dd0a126efd17a12a263f9a4847187288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da747971820734502bec0404e67861cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2aef54c92ece4aaf3ec496b3e9b4c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719bb1d0c893caedcb1c6b9f7614051291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49923a8bbfe450ce713291f453ccac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a506b7a00c57ffef514a86be26a52c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f6273e41aa2439cd0aa4602c6c624294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66b861116fc080d2d076ed5bd255d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accca1cd269d86277bef872b20ed6c30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f4eddc6a47c7225ca62b5e2acc88d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4927127c5f852277e76c57d771c4fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dba5da504a53db3faced0980f44bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b894076e2c6a7c10dfdf424f71a51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39382e5f7fff902f1097ed6ecb720b5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743094649a992c8a3484e2e02917aa4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569f3fabc24240d76f30d02dcfbb6b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990c0fc025a4415f58c27fc277773a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932849e32b6d623802ca1364e186de27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60237aa30e31d3744860a2ce36308fc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbcaf16c9ae88d347007bb8c666778307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24c9b82d429becf467ceb1c51c84c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f7499d4b8906883f60bfa6197c6b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ce8b082d785b313d871b245c74321310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c6b4205752d745316c5607bebc4db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568b6f9e969fdbfe4b0270c7e5fa5ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc918762a5b0d299356ffc1ef122c63d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3c580d473ac0a4e6086dcd221baf5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c0673b5f6bf6967e8e8b4184667ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2443d885c656d7205f1234b220200316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f33fb19d168f476d9daf3fd7799008317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba324d710c365b7c825bbec3e30c6c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3737248047b26863b8dcc3b1dc4df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bfd7a4c9d0f6d780259c049b61acd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50d0b8f59672eb0a6b9ac30ba359cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d1c4c17a6368985e16a3822e7cdc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af0ea03ce9a5b9d69434716f7bae35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd9d9cf60d874035d75e6042d564d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cbbbf72950b2028a6efae8825d9cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a45c42dc5063016da914398f774fe5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8bb2012638977de2bee39ee9a8cc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ee2b2b24ba18ad25f5e91406f3f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b21e0ae9de44d980c749ac4dbe19af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41efadf6b984e43ef590726e54e848330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa86e17aa6a279088c85faa43f9deef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357de3ef29bc9c3d75d02ed0b492dc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c4cf20063b3feda437ba2d56e1263333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a84fe3aa37efd15b925224354869d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8334e03526f9b15cddde47a7b01db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4a0c1669437f7fe1712644ee209e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f113b90288450efa5a23e150db1a19a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a7aa2f38316c47546b959e013b55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f5de624ff688928403a709757ac38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae6fdb66cc3e78098ff85dda47af52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26850907a23189bbdf8bb757e7aa7f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e11243f0656d609087fd7de0d0918342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d6c6895a3d4893c9b935d4ec4ff3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de04cb34a8f01efee35819d3efae992344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f677d1753892caa23fd2b6e151392345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2479c938f8daa1fbd6d7b21473d7af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bc99ae8a54e17869b1d9c9a039d0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad881bbfe13f8d3b7bc156ca5037a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0cac969c3e8c99636e94de60fe6fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508f6a0e407aa1a28a509bf8f36b3ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ef42eedad9fc4773d22f28376a5c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e66b461c7cd9c6c0f7d1356c6512d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1e3e8b754a572fbed39510b828e0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf80945621d0f66734833162160dc8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e83c3783578796e58333e8be8ccc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cbc9fab391dea526dee48155c0294356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8e493318a1ad5550f1b45c7e9cbcc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e96ce1309a5957e3bf63066fe8bc3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9a4a4b3d3e24d9acae6a04934a3bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05e5dc05ef09f1d7da7035295834bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709f99a6e0f08dd88a15a7760426a89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a801647eb270230d5d31a18b4b7b191362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054698b98a5e03f247c49523fbf4174363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0156c7e6b3556318aaa22dff96983a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251032f212609d7941e0b189e4bcfa55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1d8b479a525ce22af01700ccdd081366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5f373d05909c0604a600de9f3123e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b40222e157bde47f013d29f281f781368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128dc8e645d84db381cc62828b37ad7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be849ec8937c0c3c61a2f3d7da33ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0233cf7a48e9d8e4d8b35b22d95acb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a659d691532ade3c6cc3ab1486e06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90572495bfe64757d983f671546820373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bf176889a2d8c8806d5e2dcfd6b6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa4233aec2f4a5691d032d12daf76c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de9b52d0bb5563c2cf2847923919dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9bd49969aab871a2edefccd4ad4d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a513abe889cf8238981ab882e4211378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7e4cc95b03738e6c3cacd21f0bd1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5622d2b8cd5757577330d6c18352ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f22effb2c25cc221fb0f80b37b55f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825dc6193f6a7c03716ae55b980a4ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9b417112f14ade19c36ccc9bb4065383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26920864e4c6c2a4aa562684baebd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee010ff62d092e68b09adcdbe621636385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97915bdce826ae9b2b7e92a26563a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177b8cebda28fdd7dbf54cc3459529f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1292194418ab1d144e8508a706068388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca5d982e3ca2714efbf802806439c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5b5cca8add681178f7691038b3691390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b0ab1d5b111e0ca43722293028a19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28872e75c8816fa910762c21038ed6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d7e43b49898fff356bcdbd97db5bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f091f072144499f8059b29f2a7ed515394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a6c9dec7f553302b18bdb49dac082395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bad366284f2a5aa75884275b7e1e1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069622934c8f3e003c81ab28a073a3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfed1ff30fe8ca2cee2b212a4412493398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03458e0df2580ecb6cd7a6cb71fbfcc3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f26a4fdf7e58ea98afcb42c9e91144400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4fbd82b2eb7c227942e14477dbbe6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ea968ad929d6f5066ae7aff5b55e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70666ab3f498978b00543ecd20eb64e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba3da838b7e5c654a13ceee0e8c769404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392fa608e00488b4ef01f83d24ecce7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b9441bcabdf1953aaa504da14f82b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da57403d6f78662a9363a667a72aca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56debf0cdeb8a10e3e6de3b25205d5df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5643b157fa49a15d0093d2a6ee0433409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaeaf48c306f068e0be2d6e84d7a46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613701a8820e8889a2576912b2cf685411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b504ab40ba92bf69aae0ca7ef6e361412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fd94a784fccdef3e699ec933e8dbe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81229151b3ae56d466fb957460ef3893414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f30273d5f786519ebcfbecc2c85ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30e1fcd6b64537054e5627b4c21c85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329248e0cb491da099b2f2a29d89889417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190760f65419fbc615453b8647bd2bf1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39bfdc831df9bffd5f63b141ace7ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24627c41c2dbf1b0c5c31548aafe97f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6319fbc9e607f43f5d142b0d677a96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d4d72d8ebef87d208e6317f607e33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e317c3d88a66c15fce100d51bf4f819423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63428fb34ee5fb6244f0b9507b768701424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc49fabd85cac15b911c9c4ef5adfa5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1681ef9815c5e139cfe657ebbf318426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4af2616f8d99c73f378572d57ec1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e057c9f76ea5b68e7da9cb5ca500d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f69baf7cbf9452079f6b39228a310429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b38e284d3fdeb8b35994a5f621fd84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c0109601d95baa582dae658afff27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb574f034a48d1808f4bc905888cb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e0f28d99ed28360df6e8f166ceb1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dff38e306752a2f0138aeac77a770434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6202b23c7e16d3cfff094892f2c0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd920ef9ff06e2567ef27d2c0e6a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fabb83ff3f5846d76081ef10d4d53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a0f42721ea20d95335c84f26e1736438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a2119ca0b62fbb3277397605f7e1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052949505c0d4f9c1de882513cca1f28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35032468ea2789f54672e286559bfc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868e0b46ad2c0723cd7593feec7296b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe84df88ded8ee026c7d6f190efbf5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026a9697ca44bd0b2518ddc1520673e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8b6b2591b915b7f53a2ff28fc2c47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fbaaef4c59b549264d700ab36b469446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115143bde4e456bba643ac260a911491447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf380fc5513448d448abdef2a22b825448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a76ae4463fe9672def0e07edec41b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f7d573410423475e49c7e768e1526450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230e314eadd649b95b6715dfbd55dfd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63e3063bda32fc38dfc9628e215b53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d63b06eb1d5d1c1c3ae2b1abf2e3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569ca0eceeba2500da7c2a6c12e5f00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967274d475f04b19043b418bbc56512455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3b29e28f1bbe47495b9bfba18cd80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033c98b741e1543fe6ce69d69d29c4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b7ec389d82f86184d686bd5b06219458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6caffe34ff26772c076c523b870905459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94b37f3686adcab5917272698fb35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb40d873ec3e4a40551f6d78f14e798461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b9df22bb281a5b307722d29c89bc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff15f66b72be7f7f10e77ef3363202463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe623bd5fdabf3d376d6cafd62fc2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9eebd33da79f144471573ef72ec4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f48a807bf24dc290ec46548940ca4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55a4df3d5f22c8e54fa5c016e29eac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487da020469bf342ba64f3176d188dae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f7da61f402e4d002789f841d0b5e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983a86dfdcd6305872701d49e4b8ab7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9d7d3b838c9f83205ac20fce66340471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93717ba84312722a5b377620fb0d7706472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afd2d6988f3795a737f6a27a1e2161473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa6468915f9b33a3b4654e8dfdd294474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cf24d9364b1cdc60b8546720771be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e227b00214b20d0129b111b1116e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831800ef8f8f9b871ba4c6639f88d64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b289ede0e03e89c3fc748dd1f22ab7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe21ad75e18e7730c287d93f601988479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb313a54813e97de80dce789f5ee49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914ffc0600d63454149bbd31a11699481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692c65a50f8196e515edf8df2033721482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d0f0c8fcf7aee865ae59c75e4196f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85c193c5913084a7d56c2aad7c4abf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40fbbc090dc6f3779e3ce767808dd8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae795bccb10420d6e56bae9fc070fa90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474a53f7783f1a6750575b3eb4b3cf2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8feea81e6247e2cf93f0def33fde6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e3b5433641c674a7554a65b6ec322489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e5fdce66dbca59555fc18afd11cd3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aa908f75a05534d663a444b22f054491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904be1aefbfbc0cab2ec6b91f6b78d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f883e7eed44697784a935e49f6f712c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070f7d6b6ecd74a3d3d661cf6bae64a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fec829aef0d773ea71c22de8fafad0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0763ceefc80e6775431f3383b28ec5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4240ccb4fcaba4549af78570a2f403e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f190666e427fc2a0ab776bbbb134030498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08f809e3058f0004fada6b0bfacd15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f9366b1bb31f503c185c6cb6ec583500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da6a9a842c9de0e1256f71cc9f7315501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee16d61ddc07c4f01f6085cc82eac0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39f1b43bce79917932564fd779ecb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d089363d9cdf6a12c6e8b8a8194b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963b902c10065325513e03d26bcfee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515461b73146e73280523d0bc6e256c1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5d047a1a1f8768137b3f06a1d1f87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7989acf5864dcb9c3980c84e16401508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaa6cfd47ff939291e1ddeb558d47a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87d4449f9297d73075069a2d847900510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380ab0f1056c530517d3cb1762f8c40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cce3b2d5b01ca181de43a12bec69fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9e7f7bb25cd8ab69367165256d238513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8106878a9947f77f2f84f6cf3161273514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e77c0f33e714f30874711cad67215b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dac6bbc91657f786edd41ec1888066516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af80d85574758856c69931361f70a0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d18f62c85d6f32759b0c03578d14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dbbbdd9aa645179a04f64d59b0f05519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaca60e5fbc874e6e9ce61427d71d69520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea432cf46f723e7b5a079fc9b55498521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87088efeffe1237fdcc17fe1588f08c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f7c039cf68d3880e0872f99316a66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecbc4b178c980ab2f07a2533c80e4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465833d7dce9464d8fec63c4c8ef7c1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364669d404c08c155f0a6871c9a18f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4c79cc8020395bfa287f64e72174e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07a621fa18de753b369910c50e2cc1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b8167ed03d8ab489b4de01ac6141d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747ae06246f4f3a44be69d181f3dddf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08211ea03f6dc35c77faa3d3fc44fb4d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25865fa591b8b8827268b0929fd837af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4114799cfab519b2b2e54c5e3f1c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf051268a36c7894231b3fc70ae9c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67e9c737cbdcecf8425bc606dbe2f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18577b6aa9ef447a3a1705925680e2e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35794319777b06328e68db0e17ae642b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734222af4b0a61f5875f87e953d78d52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaf458709ef893763aee2a6bb01ece539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f4dc464b243453e8b586219d97d71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd819fc60d4e345b5ae9c6489bff314541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e8fc36c2c0b651c711f83f04786bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a3f62e57c0d1ac435a3a54e7e681d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0209aecddff7539459da6a0fbd57a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115913c26115c583ae74564124ed18b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0366a2047ee938f22b99278664704546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcf2d66d4da82ce93cd371dc4bc119547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf5b48696a40df272715cd9f9ee4f0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43086bcd986aa5fb5e4246a319fdcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d08b39b16040ab7c49da965f6f268550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba899d1e4e6f944d6b58523f4b527447551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63808328d0132a52b0723dc6cfd4929d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fb8f9a22e0142fa0a7c91c8812957553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba0092749c742e71bb129309a50d50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee474c55b2eea117e7bdcde1bc235b87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb7ba4ef2e8b8e285d8430fac34d19556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101ced2b86c8ce7e28ba40e017199b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71752ebcfc8fb45f333fe329963af3f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c21c5b6e0dffb2aeb3ff1ef1aac8e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064f1cb65e8ba9778c8ca5dbe151052560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9e0b30c13d7d20094c8cc87b96b94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02549c122d0bab9a546e399f7cf3e33a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2d23912633451886e027126ebe027563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d4f3b7c1671c3f0e7c931da43f9b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c2307837510f734b0d54628a6adf5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf9c411091230286e099e896784ebd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306122744c23345efa714c8897250134567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54792a9deface4c3c4817e96474710568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1872c4db59840cee8c12c38cb057894569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748f8c7cf751febc7201d2cbb2ce234570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b63f0bf7a6a7a1d135cc28ce10b339571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6827fbf2caf649c92a85152b59b03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06927c5dc7f0b015e5524b248da7d99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd564f50ce6ea0905a5a2085002f2f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d577094f59f955fef419027f41b5f1f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141101c99218d1b7ae51f7f75633f83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03932f0b260ccd876fd7715127f6d8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de664bbcd998c9758ac5f65084b49df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416989cb4c2391119ae637f6ba33e77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddab8f33b7d3ec6722e2b4d057d8c1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc9be1080fbe352bf7a9c52db09a1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a93831a6713a4f3820c3d60d9b23d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc74fcbf941a5c87a5a9ef00e35930583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e584a5302edad1238ebbf4fe27e3d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804c6a072813ef76a3d6b6e17ab069c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a2adecc26ae085773c15662e5eb41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf47c0312aace6e3b6637445f3c764587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822dabfe4e114ca82afcf2c515c33d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e84ca5366877663c62114acce98526589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d9c9ca9609341d0db12b93e50ddcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae58a833cb16c0687edd2312eaa76e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a8193a8a369fd37d968a4e79780b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dacf4fa356b8e93ee8ab0c9e46576593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67182b6fbaf8def25ee1e03728fe59a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb47f4d9b64fe66e6ef76deeb7d0656595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25d412de6aa5187142dbbca1542dee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781586b394022f53240e80d186966c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b88b6d24532f9432cb5886ad4a0482598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e828cb3bf5a6767f1a64177d4c6e62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a760eb8023ffe59ee64e25dee0789600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c0d78c14be81e2758e0a58861e09b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb042b9f71051d4bf6d039a5bb7ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99db0f6f62b383472f6b9d5964f93d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290f00ba49e659458c5bb8613e5a2b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250357ddeaf050c9e928283e5a5fcdb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b1293f292237b72dd58e0ef47a969606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06036c772fc1e53c73418e20f3e48334607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d610b63aaeeba781ce980818dee82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99b422f6b722cb7986bc30b676961f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fb96c5ff92fcd75b3f2e7ccccc407610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890faa6c737b51b81fc9ac1b9889d87f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fb5c851f2bc6121ff3a02bff3bd2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d94652fd0e90cf2e0e0704de6e37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959b871a543bf2aaf0fa4ac2a518f34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c375ae2f308db95b6c0b0d9d99405615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1fcada8b8eeb271f1c63705df447d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5958e40c012bc24c552e3ff9ac6cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17cb3b010f511b89ed867b5d6e1dda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bc36449e3280f010d48acfa7f460a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eb67bd1b9c0109b9d71d66b594810620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee426d8c8e9325e7d4d6e85ac5fa1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c236b010bd856ec0b303b0be7e6b3a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21f45c62ec8da39c4b7b4559c98a20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2be8303888332e159424529338c81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a91d80916e211cc599c7ebe8eb8d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4efc7eb91761c18a10f729f9e5247c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7330cdbb90dcc7a784f6db035d1b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841371c4271d0b6d1fdfcef8359691e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e2bfb381765de8cfce3008cecf84c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe031c9c56d7323a754051c646fcb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0db40c77c940395f972d3cc5335fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b627aa9dbb48ae10e57ed55754073632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ad6da288f533ab1a5aa71addad65e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d88dcadc7b9d85f5dd692f522aa1b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dd9bca13c5738769e358a657f1259635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438f6320a4dd045c2710d95640517d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42610e7e2351ca901266ad9f9ff159637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea91c385f1014b242295c023fb2458e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4024bed55fa8058ced8a1849a2ef94e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2afa74af7d329e3da293a21294ec64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50812d59bcb28862e15fe48871691a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf0262ac4d704b501dec4e9be4f2aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d4b208f8bf9ef6811691ebc030f7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454da3421de6384a30723724bfb46739644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d071b215cb44a5482e93499ec40091645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fce02d7d5185347d235ba18e8ceb3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2762cdbd7cef7013200d9d9673b20647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9af8fbb4d65403cba5c9fe4231663e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f4fe137c2beed192b1e358083347d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcd2535b7b846f61df742f623ca4b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b31d1d9f691cd2d91b3b8d9156c0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20537902fd28d7b7396c2c16a4c30d27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c47a2258f9efb2e134e3c91dae8fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f3b4ea638a4ff2ba9c6b41a804c89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da27ec9ef64e9510f1a2bcaa781eb1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb944e0188e8a97defeba7b4e7d2eaf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f40bfaed0a7c638960b15a854fca2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6290616361d628592fb9bd02e2c5ce9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15136ffddbddfb6ecf55cac82a7042659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe019426efff19ff7d34cd019c71f2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a3bb056171508f2b2fe173e66bcd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243c3a1c38d665fcc47d8b78014bee9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005eb58acc223c1e16432d69db812a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec4679732ac9d03f38c6a671c509b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92a6d8a3ffaef3e02c060c05d79338665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba605282d10b3b77254f45a35f9e83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa3e81a4eff5fda5303507158cb108667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f01afb006a76a9c9e070bf2449653668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a11273c99004227347e214bbc6566669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106516a18da1677214fe7c3679e68ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec291db79fc44f1d3fea15e3c6d116671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aab8be11e4e5d4c368fa2c2609bc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b43368c97aafa41a928a3c66d7dca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce25bbf2ec30ef9b37928cc32399189674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ebb3ae3bb9702f16e33f4dfff4499675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcff0fdbf5d197d94ab067e436f88b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e567691d07655031e1af35dcbb4679677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64848e336ffd9fe4462bc882b8af61c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1ec4f36483c63ab241c66d9108eda679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e2452f2637e1a0542e0a605ff27ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50cc617d16775da72a9e8671a8cdfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2c3d6c496d0de9758e90d9ce18c2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0a19f97a1c4053c0d83c9b870088b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0779d9b4f0575f8c3ec589c0a2873cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f150fd91772dfaae7eb71640fb2f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae411751a4788c12a7f69e92bcfb4cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506f4553328d565b4c0339b08582274687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bba2dc66e87d68b98f4d8246934c01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569024643c8ab8c853f2f09b0aaae7d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e4ee824559343f4f7d25511194174690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2bf68043ba9de8b662bfa57af3e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c08ce91eebe2585aa5117d4602d8c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9a56dee055818e9ec7a65ba902967693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06953d47838120d1e686d96c9c029354694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1d6d503ac2599dd2a407da96c78d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79d9512dfcccd91c771a48bf8a9a5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dae6f8734becb2bd716047efe5847697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3314ab54a356234120da4ad21dfcd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7725dc538bc2433fdb0925a77a982699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ed58b1767f877fc0259ef1657038b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e73d3d005c3eca6a92b5177bba8ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fa314cd123c08dd14fa1f30ff90da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffe66b7a37d77f94b374f20e673a6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1c9a8aaadf2f8a618307d89052085704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cb5414be87119aec7c33a7388168a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db37d3fcf2eea93a391cb358fb9915d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a525f89a6b5b42c1c10a16f1e7c7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003200084a72506a57acda7533474c29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f607a324948735242abce1c8cd266d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df41d835a3232bc257616f6208b71f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686012724e0b651d7f07d770ea127b96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec60a6fb2234995ab5b593d10686d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ac56b3b801d60855c30386088dd38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc96d08922fa57716665d75ca95207714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190600087a1b6cb5b8181109ea60392715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55be56169e82df6fe2ac18138c7a6d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d61e710eaee40f0964d1e89e0d2e73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6b35a153803b9a0a7bcb79b8a22e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6aef8c6709c7d67618697613bb576719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181227c13c4a8f9e4a24c3dc13c59ff2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5531c0535995f44c2c40a017051d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2c65fbffbe912df735ddc6f18242b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bf96069a02e0ddbeb520376bcc742723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc6cab963ed70b4da6e3663769fa3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5131ea936f6b9145611511a73411b47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad94b372e98724f790f74d19a4db83c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c5c80abc571f5678f7de7828de9c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc069fde51ee1fe17ff824241202607728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e87255062a29273a55adcb9e68c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7337a248c7a8fd4807cf57a572b0ed7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334915dbc336e3a98d5e87e0e955bfb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96a2f671accdfb330e74ac6304b300732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44db3f41d1991b6f92216d16407c92c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4e6cbe0d9532e9e2225aaf5ffd18e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8f511792929c5bf85f3234f860aef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb8de118d7c54bf3dd9700b92fba30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e004572a2313c29d463db780f449b7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26dff2325b0abf6ec77b497a936a72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3cfc654392ba13af3e6cbb87f2b9d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15851f646f1d76be457f27e840bb102740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75a04f929a96b5b861fc0befa21412741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eec59c6e0fda8d0d8a4889ce0c5c99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf6bbfb182b5a210f7e9f272078d16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d435b56a1bfd358d132de8c1b59bd5c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83c18c03970df2480f79b61a95a997745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13fe5a12bae9a0ffba1ebdb279ac2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3952f5e17f9bb43bc4555a0fc432e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf183012ec77e9f6e0a22eab7ef5477748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aa4c8d1f21bf6486e69f58cef6fe5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05d91d0aa21da5ad440c994bde5c9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7859dc845d2047c8df5c69e275e0f44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328681116a3e97655d312c37acd2b6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181282937c2ce517d12262d4fd7b4d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1f23e87d901afa7dc2136ad116975754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001572f545a532120db8300b241d8b21755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384b8fb7049e8d6c5bf64945b6563d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763860bb64f43bf88b692173778f33d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f85dcb372593af98e11b1cb8f7f53758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fd9b123ea797dfad73a5df14ccf5a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d289bf6d7eadaacf504c74f8bea271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57729fed522f81c901916feee70fe7de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de83521fa57b9ece6bc54729578e4533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdd8c8111d1878c5afc2a1a0ce022b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d073e85afe4007ee1f0ce6d8e338195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda016df2ea198b8420f0656c11c484b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3b6ca7b5c57cac2767560a9635ebf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afae628ec8ace274c214dc40f657f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f09a644f564f2e26d5f60dcb5662a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd667fc671427c1cb63511504746bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc558408b28d1fcb410046c475e03e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c2ddec796130a5da1313f705c8da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9cc3f6325932877c589220eac669c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae8858b07045b9855c6bc316edb67e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619bdf03197c91709805701f8bf593b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7060d89c020aa452ef4710fba1910116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e1a34133f3b8a775fa78ee5f12ce017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a734720a64c41853e7ce2f3a28fec818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5158245ab8fffe75426685a29db0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920cea6b856fe55003567306885530720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf1f1d34e1375197fd78d6750ae23421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264173a3e4d22c933d52523424a93b4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06939cbaee17fa5b5cd2c29f7b1ca77923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f62f67072c6ca7307ecc64123c251424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac0b1fb24f7f7f1b98321be9d7987525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98481408fb10ac353c3fff36b53338226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3789c197c91964f29160177760e5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61fec4112c642d6b8a2a0fb99b3dce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cbbb219ac964e6aaf271ae37dce2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c66e2487415e1d5913aba3d963581c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6199f2396cf2abbc23a659028741731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b40b1654981b1d0ee56cd359ce607f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e96f216dc9295451f9001dd272b56133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409faa6dcda1721e646f6c70c3c005a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1d23995389a2b005f5798afe0459c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b7d1216186b34cb4a4c9e4c16486636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9b4be4b3c84e21df9abee4f28677737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86a7711446b4feb7c1ef381b9047a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9737a703fc4b78074bd4dc4d41d4e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2b32c05629131ce4df7864c47d40940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b142eb144972c48c61aabff2d84c1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054b1ce41f18c0725de985d4b8fa75342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0c1d04dfc28a186108f6cef181ecf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f880547de13249b4bb052710cb37ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e28b1c1fce59451039e091905e689345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bef8b6156e0df69aea9a580e014b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7bd985f40e2bc25cc735e33a9ddbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97744c59f44fe658f87c7c4394557c0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a56f4259af9cd95d7865491a73f8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31685542c98358e1aecc83ce58b8c02350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf64979303e1c64386bb7c1989d5ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116e9e97d5582cfbd04c960b336c29852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddd4eee7746ce322272dbce5f5524c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecc86d7b3c36c160475a51893ed07054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ae350ba6bcc8ca087102349a3355655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c509dd778608488ce265bc8537e8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d37393a37bc50aa62326f0e86f7ff857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2618d424c32ebb2fa2c0d18566be2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e79ec529f8cde6e204a0d2f99f61c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbccd0f3805103b024deb308f8e1d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097da38e5fc1ba9be14bd6a09e30193261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27d2ac87c0422689f709c521a72ecd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f3b7c9a275a05db5be4fec4f0853963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3abcbd013f2a04c97ad50cb84314664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f557da61b72dcf67594ed0df2193ff865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a136dff1ca339919a8a7c94cb4c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e60d7596c9dadd1d601d5d14f218367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1c61eaa9e949b171a48579c5f4d7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7b121f6ae97979349962262c3357069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3c212f017d64eb812a59f2709f75570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fbd92e4ecc0598038bd642570474d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1296db139aff9f5f087306f1f300eaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3be546bf6f38d55224e48c9b60a4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db39b935aa2326b166f9716f1523af674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb9c966c5e40ac1f5348e8f4d8972275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd114bf146de44b010d440a3352ad376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccab9607fec2145fd48a997b916ff677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87c5c738d860c3b7f443311f8cc99978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d30b8a7d61f8ba856302acbff796279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7a2f137299029b8fd5d576a38e44780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c598d6dfa31a9f8be49e41aa0804a9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71abcfca4c3f5ce287ae65dedaf65082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5895c48e63cd145ec0c7f1619401b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2548f101857cfbb4713d9bfe05182c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d079d7895fd5cddebceb50af6162e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82648f71838eef7507ce6eecbee396386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf002b9b70a099cc899efd9e0c1ccb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8463fd1814da6ae51db8d54edcb9cf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa340940f504b6347b1a0831857b3d4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159cb2ac646326c936a730f33ddb70a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bbdc77f5cf179f93c47c3c6e66d8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21253e57199a65d09d6a11547121f4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d62303cfb8c89b1e724207e202e21c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725e1ebada64b1b5573e932cb61483e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e8dc7f0dd5017d2a7272ff089b59a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76624cd70b8ff77e3910e3c517899c2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d6527d825cfc1125d51dde62100f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b9593085039e89ad8c38e7a43caa798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002efec052844b70c6b472b84624416299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae073998d37db663546644942c384d2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91e0de4237cc5d73a98942676a6034101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55041df84aac34c7d0eb903367bc188d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477953bd474cfb6404aff63ae45429ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677802a3ac427bb5663bbec2fcff2e03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce9bb948a3fee4d2fdf0e4b22dbc4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f77fa45007383513435a972a03688a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065906607b5a8c54e511ee9471818460107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12129aa5c900a7b6e91156cfe43fef6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569c7dc61478131efda0adca444e5c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335173e91857492c204aab0405565356110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a641625988203b1b0b5a43169696f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fe6981375265ff54b6207faa95240112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bfbe9dfaf3bc0edaf618213e19a81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce078c8fb79dd079c2ac7e7c514ccb4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ea1b91dc322c6fb6a8831c7c69c46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f37830233dff6d5894ddb54fe61965116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ed22abb67498884433f3cf4c2dd83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8e1e914dfc890211c8e362476e04d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8488723635dfe054d83827ad429db6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b25ad60605f0df0ea268da8dd844c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8fc34bd96cff854d615a690892fa8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe05cc802287b31bf5c59e083e3edb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7c5a40ec4151a9334a832df0f30ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d4a21fd05d606e736ab245d4fd008124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd97baacd2a9fb28e0767d8b2bae720125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceb5de858465515d318f7fef857759126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d13bc66cf4399e45d1cf22cf42c9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038ae14800161238f27efe71c4452b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150693a8e7167cec4fbb4df3d11032e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834abb28f471c3f9593d44a53634955130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faeaae106d5ce57f8ebc517509e9c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d408ee853112426acbd3527eb71627d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca991e4f54e0afb10e50ac35410cdc67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf2e21e901d3913bf6eb0a80a44ad4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b7b9207ec607b3f9aa317e7d64006135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469465513410ccbdb597bb4e362a1f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439c0e10b860e6552d3021db4e1be88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d801cf267afebd58750679eca5d4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf26ac6711d68f36e69dd54dceb070c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb8c1aaf8284a4a9b00475a262b542140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ccdf459b5683d070c48cdefc56992141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9760f3bfd508d5092e2c0d2ec50331142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51232198f3f7fb92b7c15d7ffabd509d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b77c647ab6594b4ac529689b5a5d78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4ac41d56e7a541d6ebc83660574fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4f2e5d5cb1b7982f8e11c0439af11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fbf3a53d2df87c3c8dc1a723c018c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900f20fab4ccc99de2261fae8949f75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd9d75f6e6d64ccf51771399a06253149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e3248d490d160dc7e67b72c49bfca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b16998ff77b91e33c5ac9e3dde467151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c4353cc048a1d023d69d06223c2e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d86c37acdd587416527607f0fc6c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf76dff2bbbe85cca6811acc7a8dc3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab04d2f4ff1bb843850b6c16bb7ad2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60299c7cfe7ff267b39347a32b10f261156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b73a430ecd47e08347821958cdfd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1c170b1fbf063c69e8dd0394ddbb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f293d1a93c54d7df7b0970a508f65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a8b80fad06242969c9d1f976ff64e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4a2fe29760897363e1ccc4103491c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa4f97b61562a2e15cb018520ab83f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d561f2d1a5f19ba4c5fb491767fef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4986ebbefb0219d0749f4b3bea101164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173abbb7b1964c7e27d0ab6895060a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13246c428c3fc0a6a04e02e5da0937ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717add8793cdc9912bf9526e9d704bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d0c53d721edca2d80da132839af1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2fa3c5b3758a38eaddfc73c8aa94d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428709241c314e04a90f1dd07a8db69a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25421e241a9259960e71fa444188ecc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf8e19f786bfabff71b1c34c24fa7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727b7abb25037ba9beedfb345bd013c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e33e1e5dd444430dbb038cd732d59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b631872f3378b9dfc81634598eea8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b21eabcddd7d8c63070881e95e6600176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4062e88d60673170ecc67186f7862c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed73faa518d1f61be78be947924634b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c557c20616981734b693e473fc7b79179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a073d2d9c4253df0fcb1917018ed6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082df34ea8b36bb8df920aeaf773f42c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119db50c78a8e7c2ec497719c7efdde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102002087dd99f5aef550865e77e260183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa19af0906da3587b1b55001893781184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf7b88bfcf14f18dacd1e6e11e7f1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6174e2a0e710d01ec639caf92d83368186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8842efcb8a7cdcdd629148fa8ba71c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c12d09cf886c410c5737c597561a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4bd21d36d52137d27967bf557f5ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319cbd38faaa58d2aac1f0736fc1558190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d3f01fc65d5c7e5be2cfc05b64503191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a1d1227ab9aaf9c818a7dd8897466192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2d4fb12fe8c2870aa582b403b90a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e9846d6cd477be597ca090fe1e2c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13855e58a68c8a5c43fcf45deeaed089195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7540d9e99c315ee313184a59eb0be87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d3f1f26621e2b0e21168c2f89f50b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ced20268b612f140df4a9a321ba93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d8b98e34e0a1e2f22c5b6ff61917f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dba25ccd97cb063fd33038de09aa9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2bfd28e1dce26aae47f27af0da68d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164e43873fa29aa8a3d8ebea8031ec5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8730117c52f0b57bdca1f34884f0f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67556f0958c2791b4021fbec164636204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb013946a00c6a97aef7b76b814f7f25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70aabceee21fa63f68ec5a3dc97fd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910259ede6ff53673ba988c34c2024c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00661081d996a558fab68c9e9db5ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d86c4845e430bd0dca8c2768c33532209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdded91beac3cc462593facab7ac4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfc4d0c59179e9ab418a4e4d529f80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dddfe042e3b1e67b3e23bb62b8bd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5b9806e1952b2dc96a68129a832c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fb2006fc003c0c4395095f6e2febb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef3c22b6c15fb87df536eaa429af3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c6328a66ba24f7df472c9d2c92a52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf40af75c1102ca10d38debf20d990217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54224da6a4f737d267f03638ab49e63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866c7a78b84aeb042a460a5b25c58db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a853890453229763407773b37d0099220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c43ce35934bd10dbc78f7d7463561221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1f966253aeaf0f5fb318957b074a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d3ac12fb791daf9e35d2262c157e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e7e9f71ebc52cb50d2b245ec69102224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcd274a328138224b55fecac8d8af3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1013867e0d6e758db82c422a24a0467226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed179b0b057d1fb8098f233690c210b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face78f494e8db98e72038bcd47b977f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5c17237b1c07e2214c60eae09d689229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c58dbb6bf4cc5543d36bd8d1bcad8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381e3b5d9bf737fc7f8e7514248beec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5c3116af59882a067dd6c1f7b251232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501bea753381f0a396f33e758889289233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0cb2f086836cdbdd1156bb0973eec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58394ec5b35d837c02cdd5ee560827235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79603ad37e44f6034b6780ebde36a755236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b19c9e081953829b239979b40fa09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb108a9b03f57665bca1b24f46ed4fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f4c001c2b55ea75da4f2d432bee37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cd026571d061780739714146912c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad8e9601348166bddfea307d91ebcd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6169248e3651eb1fab4c8231d6c416e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206e5471f164871326b750b27d338e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5f03af624f2130eed65ca225efdd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe76ab28540031a10a84e351cafa350245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8f3adefa6ea7db35f30fcf71f832a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed547e2df1a0d35925d7f294e2971e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39e4d58f8621eddae1647a169e763f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506b3832c56f2c1b2cd99abda189b5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf7fad0bf7bc9003face7c1f2210d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756d201dd13198dc287793a22b69343251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b8f0369544a6f5b5c1c3e150c9757252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce60142a57136f18e1bb77e230778e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72d7f1054beac0bb46fb7884a86f7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a405e31108da44231f97bd40323b218255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaaa66ee56262120ea5eb427fd0811256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147d874dbbc3440b7f23b4dc03ae68f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991b7d582f03c23e646152000a75567258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274e6c0b79d1a7925c82409515f8da0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45374319147051735f8a610243787d7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919cb216539b36157d30d24b9fe3bbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ab74b110a994e403b9c6d6322cad6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab95c60e1c212cdfa7d34c96553423263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec0acd6c37d3f8f654194dadb4994264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef161ade3eb1903bdffa4a0801d273db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ef49e24008638908f5f3e86a9e31e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed334bd0f78fa15e926f2b273dfd9de9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cb05d9adafae6e96e4fdb681d97f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0689e753dddcd5a3b58726e2f610269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d0133082ee7efff732e72b37889ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aec4a4b6cdb5ebd02072e5216911a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748839f01afe573ed989760b59de979272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232530ebef3f32cf5867a6bce19f68b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7dda88c2c072d20f0894200a302b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1bf1ffbbe4a582df88f838d393f41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d85b1c436ae20bc86f69812773f9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e56c85589bb0c66c32b2217ad5c285277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2ed52bd60bb189bdf1069029886e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c53e9004a34974052cfa02fb3a49b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80006b0ef1275220c9b04a9e32722cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8faa9c9fd620b8a25a3b27e012a653281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c58acb380406ad80878b790b52a082282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badd3dbedeaedb25b98ac5903f8b790283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010e6f8c0d6d8cbf79859a869165eb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f62c0d2743a1bc1055569c4775b82f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ab496042fa78ffe8af6baaf2b87db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7614a828c28dd0b9e77ec98090e87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ca902cc4ff3034292d66119af7a0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5935f2e29ad669e544abb841e0cdc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3f3ddb565cfea140f0ab9d9e69d5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b43438243a476afe1cb893c6b3654291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68125ff7368be9bcfe641faf3bf3637a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc39cb271ee9daf244e8afab9218e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228ca8f190c2b74401b74e5d5b4df70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541170698b94716d5b78c9195570d09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ae1e413509b298a89c50e90a1978d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecea9f7a1e7c37c1e5fa0ee2cc1dd06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af63e960d13dbbe8b669c9fbe7e3dc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c59f99618c59951c598668a7b38ac1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872749ca679ea4ecbf0ef154be9287d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f297bb8ad3ecb714abe52d0feb685c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c61d70c2a2bb3f086ca6c6d4c46ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f33b77b00cea470fcc3a0adca9c6fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d486a7ee292073dc8d3b09c392b7020304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc76633a9213f7c7c8b317306e4bae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff660754aec26cad58780404b793da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae310f9a269bea6a7f5f2112a9612bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206420f29fe6d41ea2f639cf4e38ab51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50df8dcef2c9ddc5536bdb2e178f73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6427e3c751563464679a9270fbe49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a29eeaca4092e06c2a34fe3bacbc90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b27bd340c3420c0afe251847a3a06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adad1bc3bbad8d0a0322f8251334250313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51490960b29754e45d0744d5d349cd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba71111939ce28ce4377fbfd2f62e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aa57fb5739308aa66a86027425209316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912212537afbd775a585de64aeac1722317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888bab2fd5bd0c9ab4ff41458ec88e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c99c6f5ca1a5b4432c8f57d322b1f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a1b914ba00b22ff4bcf7563afa877320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8b47d84990a5f7880d146dcf55439321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367f02c3dddc504b07ebda60dd16722322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1898da5d853f7d4e492f070d0a14c22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a874c9748d6eca2638a7bbdda31e555324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d107085e94271111936f13313886fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353340345dbd25f69b0ca2f66c10330326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da6780c0ccc8abed8e67bcbe8e709b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fb3247b2fcb89a86802d4468bd873328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc0cd1efebfbc456e114eaa37e1cb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917e19c6ae30ce9dfa3ed6471810af4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77db07878aa102e14ee06c0255864d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2b99c6bf793eff053a9fec312434d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89043d1a94f2c6f71c53ec19d9758192333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e44831edde60916ed8403d1599a1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb58887eda29f3ffbdff79c885f5985335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591ed619a37d0a33268ee4f24aa4363336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b45cc2cdcfb36eec32662aa47027d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a4ed97441491324fe40d0003e2d3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aba395b9b3a045c85b3f12696f2601339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c430ed754fe49c85872d80684c09a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57a2d84f717fdc3f8397ae778898c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73919ac5a834fe18e42b4f3af5c494342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77725cea5cbae1cf91afee963808f9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9a5a82dbb332f729460895656de0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9e633813080acce680464369687c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6ea1ee4f47bacf08fdf69175e8e9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a58266d0291d8674430bae16acf76e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334c04cfaeb84dc4370ff80478b1c50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302ce05b7d6ae2fdbfe1818581d065a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2294c0a4a8a31f8786a2a27fcbba6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f539e441c898d248f96d122c4db879351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91beb9cce03835b7d53be2af54ed3c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e27bc84ddbea9bbbd3b69ffc0d497353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab4a29542d441c9e670fb547ac2232354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f0469cf5223436d8fc9d2a053fe69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e307d2ef39de5a7bbe60d0e164da392356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3416bf257c0f9039d1815d669dbcdf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95711690408f03682ea2c0b8f20c5642358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039b5453880e6e31987c09687c7b1e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601b5f7a3094ab40e3d46c0eadad2fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c8ab328149c0ab50b8e0e1b125639361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae7209f9c50832ebf33df9ced3b577362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742574fb64ed7bf215295538998e5038363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c25efa7c8f9d5376c82ab3d0d9804f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737dd3081895777cc83da89e4cd0ac5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24147ccb4eba2623aedd2f039c38c413366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2e9e4972d976a2660dafcb2e45e03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cfb76705d2936f03432cfd1f0dcf9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be12337a65320e8e9507eb08e0189c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dc80fa74ca49acc3bbc4b518b434b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59735031a6e50acd8b492c547d87fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33729dd623030f7cf97336e614fcfd9f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6017d4f0e7c219e23563b76e10a93f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d352c058b5b2134beb084a00a273af6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40460c3fdfe4be2c96bc60369bfe56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f82ff0d088bb395eb0157f4dc91137376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cf037643d37a945a2292267e15fe7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfcf51d35662f7543a7f59b58fb920378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa5594ee3b822f2a8892863722750c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be73d0f0fa9ba5f798ed0513843f172380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21ad2dec8fc0d1b8457b2712c79f49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fd271dd7de90981932c6b4830f562382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de401537eb237ad13a94a153127e9518383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac8c8bea898ec5f47cded8f85de712384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec0b68ba74358213f2527ad42e6476385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88d082c1921069b1cafc496c0981e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498487d1762d0c48bb306b7f3732ea4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8b40a90bf391608302bb814ef9402388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb21e4672ef61aeb1dda13acdcaacc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2b927011e11ccb2db6c5ff2e5eb85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a569dfea06776a30b859f303776e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea676c2ee7a593c7ae8f9b896ee1d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f34ab24554100c13dc4c11cbbb48a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aa0071a60b19fac318c682512bd26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204a1543ced675478505ff7ac7aef9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d7251851d50f8b41977dfb72c5580396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcf7b2eb50422d426e248cb0931af5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616ec1775cd5d25bfdcba69fa3774af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e10bb1df15a6a4d82abd62016a024399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2341ef7b08be588cc854d4c1eeb60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009120a785f564755df49b03b5946b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73b08c00f11f7cad8ed3917dc9ded5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fc9e63ad345b6465c576ef7be6252403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770975c88310d45af494b6dda79edff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a039cf4daad97ea3b00b02dfc348f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea159847a1c7a1ea0f2dad21329784c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6a5f6c7defb3d52bbc9a977741d25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c9256f424b8ee048920f2cd7499b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347c9c8f3708562e52649f7d64d378f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648384ca1f8c150717df51bed6ba557410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0011ba431a8de72f37f807f67d7478b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eb1c64a6387c23dedb36079beaaa3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c1f2f9c7bf0cc00762177c480f100413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9501149823dde45cbd56882f60a84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b04efe5fc7b5a716fd9d5ff80cba9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589cf8aed7f135d2f8789cf29e85bfe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a3fc45c6423cde65dabce3635ca52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61a389f2d504de1c93376c561d161f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32bc7f52f1ab1075f9a20520fe858f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523973beb016ec80dc41daa2e375977420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcbefde9b05b642026df80ac3f80b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223edc38ef21a17d826423ac7e67e374422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cde1f954e09def259799510886099423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732665f5db8f3b267e50686274437ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10a7b341e4a43901732966589e00cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec97439f75eca63d71bd840195ed47a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9645342f9d020b5c242d4d832070c29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e939523b0f30c18e00fb85a6206c0e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280cb5ab778565adf8ad9a2fea75713429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04177289907e3070133507ab3b848c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd09a02e9f397d393df5d5936c4125431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d0dd9feb8da937764278990864b6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69189fe2f9f38b0bab90ad64adad42c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aa8d0d7067072851c1a349aa45788434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea3c8800a67398a1a1d5e4f650656c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8659a4d3af1963d18c6ecdc8a1639436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0057653770bb27ae610d61dc3934b74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fd7e5e345425e7498a1df32550fc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99785bb1181c71cb2fb6981203c1df2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d407365446d84854a27faa3329911440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6400deba32e31c7ef7782ada4e79bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92850f29ccc2c1a29a1245cb5d43f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183bce42684a49e6f89621c7eafc658443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68a2ba771352de2260f8df840b8965444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb231a6c9109e0b48e30a9ec239b47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d4997ed7f9c87f5bb27826590f0a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d4150fe70121e37facce3d8e5101d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce4f83b09a12b4d26f5a2f5fb03dc0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d9ee2f0c43a2421ad4eae34c3a3ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eacef3508ab3e724648e03a9656ece450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d439e5b94cdb9c6b643dc6109a4ecb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2973a4fc4448ee223c5bcf8d6e007e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fae5fbeef4cf5443d5de09a4b7bd7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17c1556a80582c8e26d065798b5272454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ded621374e432c49a78b99c27ae6a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324aabe39371e73b7a118491795ca7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733841be7786fd53a499b8e272e49a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea872d56e17ea83daa4965fa0b298ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79003de9c807ba1dfcb73fad7d2bac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6abdef5b9d9ba733bd24a6f29c2937460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c92227329e77723fd8a7fa7f4e3d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e78a6bc55d8c8dd52050539012325462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5d52fb4984859e55d575da1e57d2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000555949442f3d9570374291bc68d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b58d76ab88da14717800c0c6ac93ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576e0169a59fa2463b8b0eaa8a73d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df26f7553c936e6023ca65dbc85ebf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9a2d37f7444214ff90d1d3a84f90d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1a8ba8afd28a3e6a7271eac072f4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176793448570bb389a7c357d6f1fc077470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087bb730703b6ed02c7a405d74742b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4788c36d9bbc96462cdb204c5f1a79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3b63a35ed1c0f20fdd143f452632d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a943302301e9b8832d969274fdd176474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b65ba1e11be1ef7ddc2181d33e75d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141205a990bb2b5243d0367829afadca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8921ee1417d0b84db6b4cce3c73e5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988e4d323eabb2a52f6650a9d812267478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255cfdad1561afc3bb285a317a7343479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6942f3608cec498456e028363010928480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adbbe2364bbda2c47596f8191e2a72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75180d9e25aed6ac3e4913cb8d4d4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad337ce5a48bf4c3b939cfab68993483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cd983d8d0ad911590aa1c84642153484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8452e7b12728d6de9861401bc4644485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c18044516f7ad1b6f176ecbd99fa9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743080d64d45583ef1c3f83a6c43eb39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb32460f5577825eeeab336b748143488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1603c89af06646dd3c57bf3eacb6637489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dac66a67554f636af21cae72430b9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb642c4842b8f8ac000bd16e5405eb45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa1d8645ea5bb22b776dad4188794a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dde5e23798f9561fb0e8f202fa336493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71029f29882229a9fdf274e33eff0b6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f3cd525961f5d7cca2b8b412c36e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90169463658ce760f6a79f99f7bb7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba57b977dbaea2553139c148b79cd06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f57d12f014cdc0651d70e122cb717b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf825a0ad41258b107e3e16b9abdfe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d944c2af49b33d565febce39f82d24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b80db60c76348759892b84fc84d22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbc7a3b72273c7bc1d42ad3b994132502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f3754b196291d9cceb4c63b474152503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102b506867f12d127b77065f4e59c2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de522d2790dc54c803cf35b673f25bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301386291d965ace8c8f6cd945a66e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8471230a0a05f2cd8b23772fde3581507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be704038581af6e07fb2814aba1628508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e092484dbd8a87fb2ab532a97bd4bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866afde412a4bf62c1a3f890a5b4ec1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c11ea46b083939289ca0ef0802969511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03535802a4cc0dd8038ab9a71c999269512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f0b7c5dfff8e788a9be84cdaf4369513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c591dd8dd146ac075aa2caeb001670514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b58d47c5e798c75427a9e6d8ea7cd5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7288a704a67f2f6face581eefd102ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c5a4ac88e12e3ccf0c599d92f79f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48a9c750a8901bd41c7121f0028123518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841181b46f21b5a53187c448f1d4066f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586ffeee1ac33979726b1d9dde6c6ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebdc3df0c315811eb84f9c3ab86a9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88129aeefea0e3d22d75fdaa52aefdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1badcdf2166c677ab7e0120a6494080523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bc9c468304d656648c050e210fd00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef7beab26570159c602f8c5f2577b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2e6807e108eabb672e2368686eea9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe052353e2987714b850d278067991527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496890d689a39ed78c5a898d9326ee1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fda6501f5ee89a7d79a6ba52ead2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d89bfe0f1262a38f4785e087b20c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b77b82e701f4e9dda3597ef7ea7d75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86dbeecde7a2eb8cddd00d8eebd18b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830e6039bda248ecfc0e586e3a405ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f2e53b5d72e2156126bfe2e61fb9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3611fc1be1eda878d7bdd9750ea0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011baae277e6f12666907ef7d01b8a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888074bbf521c4704dac826aebe90449537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f15fdca8c61df1884defde4cd99102538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cec3dde118c11e7b723e555e2d87f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7ab4e31d5422c36f9ef54320a3e15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8ab95e1fc06174a50c0354a8c42e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940361d9b49601cea8d7664df03f5bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c25805d9571c6d1084c9e3aee123af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea587cab701b620a65827bc585d0bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b29a9a4c43269853e6214e15472ce3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe52150b733c7a137df9728540d1d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be91a837b59cab04d96fa9f0ab2c7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7613e82eba45e32fc7fd93788b4f32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5ea0189348bd4c0e324e5829e6fe7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5011760436f9421930d5f8bfdf16e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611b226f50e374a97c10e7db0b17f3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3009457de42462d253d6de6cf6c553552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b76355bb816910d3cd6e22d5def33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42bec851fbb7ce7fdc5078de4fefd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bd902c5dccd2b5a38ec741f212eaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893bd433bab2e1e2f1a2282ed007d1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa866af94e708aead60822e48bf6721557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c0b8f0e94eda2e5a973132e92f97c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef341021f4daedc887de7c81fd4b22d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f34e7d3cb5971ed604633e798fa89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7144ec0e861766e1f186c5a0936e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b769d72de0815c69a7686c43d5a3ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a31df185a054a23a0c77bb4b09678b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebc7392b8defce07694a9b533661e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dedfee72f675a5349415543f96d34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015c75e3eea5ae51f6339a57433b1da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92530a57163624174cc88bd3c8b0a16a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea77677a004e258e0739fc61ba40598568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63139a0d3a7a97b2ff791d2d0a1a2558569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6392f48904b3633a927a0826f071a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908e48b4a36c27bc294dec2fbff3dc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464be94b0aa12be5d34700913345837572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d277213f9db4fad0dc22c59b6f1852e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e657a36523fc1b7ad0e83a546ed9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae41f44363cfd543789c2bbd5cbcad3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa77af9a42791e51d0bc7fb1a779a76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484cc87ee04fa20e1740c8f4a82dfcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b0cb72f5ac5a27ddf34b66511a34f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcdbef74e81ea0aaeaab98b45de773579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c238bcee685bf1f8605b256e2cf51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd458625c007001d275809ee0e3954581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e171f0f1cdc162c74879cf60392bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed83bf2eece0fdee146ea993a36d79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d0dc0126a827e8fb5b8686a0064cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d23d7cfd7c7df20f9f9933c8a3dabd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c723c22056916768b675227770678b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c6162f0de4e42c87eaf02ebc092fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcad50916e42885e9a1efc2c5e63fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b234cf44bd1c6f3da98c6cc0ca635589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d046ea361e47721af93112f21adce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af703462b01064a6a4f4f10aa08433591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e93ba4a6f1839de3013ca5e267f0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e09dbf1d697e6a12e7dcf0ff21f3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c136e3955654670c55bae0256892b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69fe33329d80d7c39964f4fa280dfe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0bd01020959fb7c326ecc1ef269da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024fe6b714935d48a41aab1a780ca4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9924c6505ec465b420e1e59d4c24b2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279a036496c99f4b05306706adfb401599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee526f49d9768f488a483f5081caca9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f1d6d1fc08247d45a3ac80d6d7947601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea94ca089098122aafacc9a064283f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40bd33cec860e29520f5146eedeb1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae75b46ddb19ae63803383ed88e679604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209aa3976a57f4fb475eb4b055a4d08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337baaa0ed85761590365242fd68716a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f501d466701c59cd59d1a02bdbaf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f225142e560e0757095add33fdf7cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cc4e92a5660c1290fa6629f64ac6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48caffd22bd4e69f857f5110c2d81b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9e70374a8384f38e5b2a6c85affd1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c68616ad00a24e0628a6f308c11163612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dbcf1b6418bf2c8101fe7c7f75963613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704342e7fc386c7b5d73afbf6a3ecc35614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f48231c8c0e698fe7fe63f0855bc1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c3f2d59943aedb25dd38683b4ab70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133620019ce1196f288be28e880c111617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b31bca607a59c68cceaf408353954b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efe4445eb53ca375b14edfda01457b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734879927a42e309eba9f0d5d9f93cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfe8bf6fd5a656356f013e57af81a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0df82208dee79699ca3627aab36ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc772160c493c6157dfee1ab641eca0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f74e021d05a8df850c6e0b2d67717624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0d2760529ed2b6b2a634b453bee1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5179b6d8f40c7e1964a093c22584bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d7fe87d83c17b1d06badd41093f44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd319c05f0b599011bbc9ad01a1c952628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3189733d5946acab9e854e6e1cf3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b9d510feee168ed474988bb1ebb7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4ac57e586da25c79a203e8e1ff8db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bf40a32d0e2dba109eec9c5b220db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea31c49e0b09c5dec5cb94ecc86d8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03766e3d4dbf719ed323d82138028a37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8725f922568a8bfd7faa701c9bb4af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc83dfa971aad7e1086cde53b704f43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cade068a2360f5ec29e2977f168dd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ab74c627fe772b5b2a1b34d58fb4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041425edb8637221bae3bf9b033cbc6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bc7f335ec5cc3b0edc543ccd01617640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6877a94927d822d180bba4e72a8d6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f94981b4e96e897aace2798a2d6c2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f185c9c8621ecf40c03c516b11418643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926331572e8d4d005d18c5d7f5d0b30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124665b1315951ef3707653cd96f279a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c95a52efc6306411c3eb2dbc0a77f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bda9794de38fafd4177f1e83162b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9ca7a04fae7bebefbd6615711fb01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ed85eb6f76fb879cfd4eae96afc73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69396e17dc0957f5199b6af10256a2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc721cd0cf43aae0698d19d73e9d06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd35b6213fd066136ab364f3db2d45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46a952b1a3404c4d6c0fa8c9b9f3ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec0e98dfcc68ba38c3368657c28256654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee5a02407dc8696affc2ea3b2cb435655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd32d56f70260daa2174c2c5170d456656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237aeb3fdeb8f8ec773e5a75290dd75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0842538e5968ae1681e7e018c0f3b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677498c661f79256aad799294ddfd9d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd673303a9d65ede80f96761c1eaedc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a526d23a9daf51eacf6afd793121661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19a60c96bca357afa4a42932af3213662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2116139c3c2492a43f27af3d6101c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd762260bcca14ff0d98ba7db81c17664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd175f1b6c9ec654c5754989fccf5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f6b8374630450883f76f7f5424849666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22773e3846c2072eb73ef8e72516281a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c31161552d2d362c34a1100ff57332668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f681bf9be77b732b0eb3507812f44d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97f695b6bfeed385be3fd06ac27113670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76609f2143a2583c7b415c2d2043d68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357d90d32a7242fb21f52c9c62fd0d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424851d0600dfe34173d9dc8c18dabc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445c9ff1e1f3af3261259b6a6bf0037674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faf7bc968508bc227eb9ed27da05ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd94a3fbf5e7cb2aeba9e24fb1df42d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3f8ceb426b48b840979ef78d4f4cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464517cb262603973efb3b7211e67af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb063739bbd792ace9ce77bdbceaf6d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4ef947e39181ede7fc80f1c599c80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737dae3b952ce59e3574d03e6b22a92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58be9a0a24f4bd3225843d46ea43d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb739062f5fed9f2b50fefe3486162683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5644d29dea1ea39a28d84236663c08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a1079466a693bdb1a3f64c1ef1899685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16335b29a90125ef16ea958a125727686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91356974e2bcadd9bd794a126a45e377687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab20f400263bedb18dbfc326374b8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580e0da5760591c88647ebe529fcf44689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a7aea11c0d65b1860e400aa8778bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf1a01958193f450cb30b5f7fc0a84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980940006d29229e67ba6b1d7184b8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df4a2728bb305a547a410770ddcdb5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70dbb937323c873840ccdf102bf9ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652872825d769966c889e0487079546695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239e7c17c1f1ac925e269af4c121d09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa34147ae7347667d6cc836767a0bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19eb535a1c08e8a487ae0a959a632a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9a847e8b3673248958d2a678b1d66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b492dcedd0a0e82a947583c20bad0e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224857e60640eb307199152d500810c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a546f807546366a895cb31be85717b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf99098c1c7e4a7192049b4d507a8e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0ee328ff7d57dacd98bb84643839b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d27993a350652c890577ab31b38da9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af36f19f5a28f94fdf2a2b114e77505706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bf68da90bba51566c8bad686ba939707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83639b7d7f9630e77e8a5fd48b7a3cd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66b63305fbb532f185069c63f040c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fced24614da5bbae5f27bf4203f739f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1ffcb8449b1bd40c783ab349efdaa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00199680d55c55627e333f41fddd80712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98740aa124e9c86321086d0b9f7f45e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb958fbb9b33b94af87fa3af5807c26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7f2765e1c0aed1b618c5685e186d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf26223b97ccbf0a301f4ff0ed66cc4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03789cb1ce71eea27898e964489f15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e7d23425576f2e3811d742c5950ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09c0ecdbc9a2c6b3353eb2f6523251719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418843908ccede7b81289c599c8d78e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3ddae1512a045a31cd6fd59cc3eb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec48f54e44e0205a67629aacdf6c43722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307870148e94ff6157be49b2b258474723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a0e446042b8e979131bf08e635956724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652a95546a972830eeba4e7c9a2ac92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eb10d48b9b0386b5be6a2d62b0d47726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a460256ea78fdbf81a61709eedc64ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b01112d177f55a65806d2c9915422728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c6f0ba59c4986bc8703bf1dc78ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3de1c7e60e3f66d72d843939c05c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1668df3b3e19b55f609b9c33c424579731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee829e5a33f115c852738504bac0119732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e10dae80a59322bf2ac481eb024a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2a43eddcd3d859b6b32f4884f45cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde3154cb0188b01dded5c547aad5f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75f00d3fca16d800691bd8b9deca15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa90d595ab9b7a07e9393ef9ad32f27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa3deb0436b291303eeaea3b760be8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7fdbb6bdc7b0681133efb019e33b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e59b798ce7b4fe31dfb04b0c75caca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901386ad0ab7524af0757994753c681741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f32428f325da0f143921dcf37be96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08af5afa5dabab6673e687395ff1e78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1b875ea634bcb362d56d47ce925de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9f8622edf20564e2b3a34de83a5f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd820d7b749d6369113d78d4b0dfcb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e693d385f44ddeb32a518451115f07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb7d7b36c30b4e41f9e4df5c2baa55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e034897c8ddc4d345184cc251d59af7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38808291503cf82366b055a5f6854fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417f30fd92722df37d5f4bbbb09687a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964ad2cd59a8cd424078bbcb43f1286752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be54c0caa215921f7294d491e84730753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac69d56b87d2294255c65a632223a39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7bbd501c8ae53525558ac0cef9677755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73edb1a2e39b8ddea32b70464dbb81756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15badbea4d7ed0cac1769bdaf7ee573b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3ddd13a709e97349afa1619ba6ec9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb483ac0df4987b76712487edf7f10b8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>