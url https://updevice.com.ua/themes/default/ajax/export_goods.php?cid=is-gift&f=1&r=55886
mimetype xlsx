--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a104547674c1df62287efb7da914521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411aae047b93cca838fea4ee05c9ef32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6d1561ac3f1e7e295b6fd4bc7ce233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a1b9a00e56c26ba0c566590a83f104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7615e5bba1eed398b6549d3d5419255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade839e82cce428fcbee92002a164b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f456689bbd663b5ba73d8564f382477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81306c05612398c2d89ba238d65ca2cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b484da61ec9d671f0c14a2996b2919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae351d1c031d1c8eb3e235dd16cf00910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380080a37a11b9b49b2595ce17bdadb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705d7275eff60070a0cd993ea4a853c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32711ccb8e8747febcfdfdc499834cac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596a4ea9b3c68b44b4e047c5ded0e9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3326a6b134d75f9e54a132a8e2703c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d618f6c59d69445bfb8352fb9666fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24669cc695749feb8dd432628c176bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec4617452de95dd7cbcc8df9eff0e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5cca6ec5c7bbf030a37b0c3964eb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e65185aa2941ede5a46535f00b2a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d29ae4c4d7d14504122f2d807af23b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac360fbd09c098691d86ab564bbe8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787dd4b885009be5955544e5acec29823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5006f03b009000c7a288e14cd64a6b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486b4fcc9e06b6149572a568e903adb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c157446066387d7c413f8051c328326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ea1a56be14b34e3e139e1032e1ed127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d3849d7bc2ed6660e3e5213fe644f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47b8afb5b698980117a7769aee4c0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14716da67f7acac2478874587a7d6dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c96cf59282b3213c01589137602a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dabfa9c6642430fd930db1eda950f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6f3ed1d0577c15d67329df2eaa37533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8151a53e2da8acba601c5fa9ca62534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad18f0043f8cefc18bbf8e55598bac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a177e0a25b1d95c949246518fc79436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4956a949814d60ba3f56f238a2d14f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4591267f0fdda4bd2b08ee3460fd62f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e34b201dedee08141b6788683862039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfa40f450f9a6ccce9b54d51969b1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b4be77e8aeefd4810fbd58438be8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebb2525e3147b34f127b067aa9ffa142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d601ba94cb0417087df7d2dc7df549e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4e7b3592959b4d0e9a881321b1d2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10822724870514cd6813f97703563245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0980e155e40e5fd871e8412e553241e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26c115df7d3a8ad76cc36a52b5ad2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529a3c7a9237c19598709cefa88656248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea128b3100f0f896ddd711960c9875549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1387c912172438f1ccf179541645dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32643524684f578d30d027523f56186e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01363ade3daa1d69221eb3dbb59dea252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b6e4fca4968cb4184f1db385bc64553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0a7a793df66a895930df56217ddc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f749a09580641e691f8c08959c571eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe3f92f034db5681bf71466e4fb0bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7734f2ced46e59226dd54cfc893d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b75c62f446002110b8c633756881158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5a5c02df69b0603058e4b22e99a2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df817758ec6ea88276be76b23b4df4f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404902ad13dee2b8ff8a87fa4d07965361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f2f6063a18fc9cdc75576c29d666362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b0148be6c4e36ab1f3753a881685c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0f832723cdc8b6ac16d9b1d293de864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f47282ce7d787adac27f51eb16209065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591a9220ee419c8a72ea6205e2726b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ac955be223b5d83c54ab25f68d13e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f842a58a6f89be6075857bb004f7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f7bbb5555176de02ded2ee9bed69c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590863d6a132cbd69fb1618fd10e919370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3b150aa255638f84e47d29752306871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f87986fe3d7c6b1f5bbd347359f1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10365ef7fe81c86e3a4211a2c36d62a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f35e9ee0733b008995b4ac8b194a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5d3ecd184ad77408c394896bd4af975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2b02139fd5335fde04f5ed3ceec6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff66c8c3c97a7b35882c3c4138872df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d757f273fbfef7a737620234d232278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ef8036dc9c54691e94c51ec8f05a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff448f69b864a9732ebddc085f2e3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31849005852c7879d9270304896580f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05518eabf9b6ae0495aae9450a1ef06a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5065721cab372af33d7b0fc5dd0e2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7ebf31ccd7ab5998bb54870b524da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649b1abdfdbca7479149364e54ec61285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d847a35f2031051ae981446ab74908c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da6aca9a08fb81cd069a180ab5674d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a05eaa6e88f877d90e6b9b5a8b98a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03ae7f768f1c58eb727d1e158b621f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2a991a5c44451bf9971f56f1e7ced90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f30f6cb28afc6c0b6565f6ba126e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bccb04e38554b791fe7841caa0f6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444b95d45dd59d3a7612ff7619b35c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2785474f6f79865a9061faad03d92d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a5c172ea2e0f18e77601c6b31218495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569bc405506169f9352c936c5a4994b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03735395e6dc675d3eb4e5a67dbaa2a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210633ecd5d916684c245637b86edcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e55e47cdfc73afa978e02e2f4ab5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1fd53aa96758eabd4d45b5b3a65a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7add414a8bf1e6351114adac917d8f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be8e62bcb4da5266836c43fbbbf1cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408734ed4fbdbee0c1f378c75f14136103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fb3cd9e4b1a4d031a9157fe8f2eb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51d0c93f09191e0c8f97d22ae3d4d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a595dd7c5eb827dda691e739086e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f34dfc5f17789ac1e5ef16e6faccda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da278657f64223ee17a2e927313ea7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb12bcdf644ff49457f9e9e29319e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd04f5a617cddb2d0b6859c0357511110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a69a5a2ee62dee64ebecc3466851f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085052522e3bce7497dbdadb60fcfa5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccbaea8e49c38aa64411d01d344ab7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05995df050afc5a680c5f07b92b6b7a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608a425082f4dd3b3b7f5be983fb950115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34be308e89681beb4f4c9db12d684a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580a7e70ec5a6e37340750f60eb4b39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd2124dac37bf04cf9ff4b3f5f4abe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bef045f4bc8cbc1ba44624fdb20858119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e8c5bd99f4fbfbf21555f9cea5de5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d33ef1075666ca9bfa3517a9d22b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e3b53ef80aa6be173e21eebc21e59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f963a0283dfcd4f105af2e3704043123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4d774efdf3d840f4f78b8209ced5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f630bee2905c8eaa7da4af19f1714125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a08e4bc2f0682ab13294be22b9cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd910a48dfc987266cc2513c6f8e4b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed0432efcda2ef02514016b03edbb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769b37b5a0c2c6a9eae7e5e6d158575129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065acea1920e27cd15a59262396c385130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a22b49464f1644ae1895a8a1777251131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5e55bcfd083a367eb1c3c1ce8764e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6da546a915a95df0aba6cc73db42a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a2e2d6fbd841f83cc29d4d2df7957134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2ffbd802d28b52846c64b38212ab0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb57c17476b82bf769ec0e082be367136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26901b3befa8b3083555ac6ce62957137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55831aa83c3bd60b2834002d7d4fe9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f4bdacc9d5a26ede4651368891b8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49ce1423e3838ad33bf45b2e8a0f70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04865e9e8f39c6eafcea9381efb56b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818f4481a5793be804aed944a23248e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a729205212af4d739308a23bc8e122143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6af2c5162db5595f2bfff7c55fb2c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcf7ad3c76941a5660a04e4c306cd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabd6eae750763539835eb0af73d372146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06682de3e60dda8b2ddd3134d38c15d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb75ff59b228e173db64cf897aac65e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fd1f61103b2e27de5223b1a2e0de0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9afb87a86bb5298abb0fc513d0b587150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc4e75e0ab3d3930e15d85458750e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f55675b9994367d465f5d5afb462c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a53374d9a077ac84d13b5f457d4b2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f826873e6d6f77aa884dc10d48e31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516afbedf8296ecae87181d9b1ef18b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f16fc7848e1e2c0e944086911c84ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0585e74508c213a641016a2316794a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f733edb6550fccd5feb6ced9a682620158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b39cf4ca95c8df58d38ffee27b1a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553663b428fd2e1aaf291f1af5e4a1f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe76f242f0e0f7672b63d0fbf848c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b98c3d477292fc76ce637b8f446ddd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24181db6012c1284b1759efe79df29d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1db0783dd19bc54a769c15eae279f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30623c3a1de5dc9d18fe4aac0bee7d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f34b75ed253cc341babdc4fe1433c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3608bff5796f37f6eb7bcd25405bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae154505ed4082ba21f2279e05f37458168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9e5e1f7c9afc7f20f042ad7fbecd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f210864968d8601fe8e6311f0d83d5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d6e43b12b4cb24996306d20db2518171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d492c46b47234c1be04b1e5db425a7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e2ed14c624684a353293a10e4ed35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd131713b87040d7f9aa071f37b77b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a71c8cd6e33a905443cde7f6c9b17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc22c09b8a3cf96aa6d8a3c2dd453a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09211106aad16b176147c68e48940c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d43ac35a940b12d18fd71ffd8041a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897e9afc5de9fca7bd458e16551e4f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156224bac649f9dc798a6a417ddff37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57fe31ac2ecf1100e5a2fdeb002ddb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f663d94fa5ef70f31d083147503c2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b55739b22269438f68d29b35c3baf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceef8a6663d071d3e5a3608f5059593184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d980315d7c3ed8d85c1af22168dce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fb655fe00fc5297a421d21c47a1a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96b90eb7bfc1e03b628d6014985098187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fb010c12039ed6dd87d50dfb63495188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5e8b22bd967584c3d67e9390f420c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130964d80019e7022fd66b3690e3be1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d22fcd22d3b4b79eceb1f586736c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048ab4c9108b633699034ad2c19074c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846594d58c4042559ac741ce0416df5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b3920245fb3b851595e7b407aee15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8eb399e47c5d4dc211c681815e0dee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200dd8478e9acaf66fb1fb5ef857666196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff5b5c342647ee0cb845a2f95f3900197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bf9538e66c2b8fc952304674e89a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ded1516d143eee85583c355dfda7b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edda3b5a797d7ac01fc82407edf79d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e690cc63c43d953cb2d604c505390201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cf7c1654f3467c9d57e55bcf03533202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7d704e46a728e3a97d5bce6040806203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce8e0f3fc4e07659abef13be1193dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85347178b7b8d08d548ae3ac3e957031205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990d4ebb54bb824e32437339892c005206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1246fb4038e7a2ccf4364823729f66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcdca396ff359df1cc36c4cefe7cef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3642922f3719f31a8992352918e6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0180ed13adb63816b78a4527798c04b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebacfc80d7877401fe9e50e397e270211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c604057f860cde0bf22508d8d5253212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3f7b103b16e9460cb15e61f7f9aff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eae1f65a38183244a7436898f17938214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57913506ecbea2a918616feb45986b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9608d85e699a6c08e79dc35ad61e33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a9ff6d4cd9037e00eb59fd870428b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd23a1a78af9639afbd094498fff222218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cb8dfbef6be2cb67d4a339aa068fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c2b517c987e90e4d2ee7a211db802220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cca2b71bcb62d173300a3f9baf47e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc6adb485ba0d215edb4b3bb6e001f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba6ea63153310d943642fd4e5934e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013080bac304b7ef70ed7f223481731e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9092c0f75567d55bb70d3a5f16528225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8f32f6ef2033aec1ceeaca1601b75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548920d5a998ff0b91c886757b907e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecf8f64ca95e788bd2356bb7ff62d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd834251c467c212b46028a8de8e4c8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace62437db810c6123679ffdc2abf137230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf590ba0cf2e22806ddafc0487e7cd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7af74cc36ea9736c3225eec6f0b24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42446bcabefc2a97bac2ae21904dc5f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e490cd408c266453c7aa0da7648e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fe75a0a6140d5838da5bbf6207481235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9cbb09179b2b88b10223b89082172236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff379fc631420d5925c5dbdff56480b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f9ba5c179ef0b94df264fa53c61f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8c1cf444b2961e5167d38d6b31144239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3490cf333de11b323ae94c30614cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f321295c852c515bfaaf9a84cdbd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36719854ad722927dad23be6821c99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c6d5a252d01ff6cbf816f0f7c1362243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb824ccf12a1aa4f76f57153c876388244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1227b114b6c2dae84f31457acbd1a89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc3cc867585b572f09fbbf4e709e11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e64c737275368838a0b03439355060247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee195956c94a752f6c6bcfc8dc738a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1eab8b22a1cc79a567314463b69a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31564283f4bb1d161c0f330d7c1cd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd29427ee9b809574a8d29ed305ada251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba618f2e90ae0be4ef5a3bfe47f56b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8089ff942979f6ad20df50110ece7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8853b9b78aab682e4791490aa793fd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15fc36b60b296df11416a153933f9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd433fa66ad75d3d746a571c8a5f1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ccdc58da5956170b4673d3da4496e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aacedaa53a7b4a68dcb5ab040bb9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed379fa8cf7fe59d05db50e7fd9a6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8eca0caf56288527d816837f0c831260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3485f9440cffbed651134e2403b5f91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413fba97ff9daa15e93dcb6b034ea07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a43a568250e9c8b6fdf4871db83ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cc4c91c0eab1a3c06425e6bd61df5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37511b952725d4a03eda54e962309f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0cae77a644f4330b9c49a04448820266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d034f30adf9a0759c16cbb575187662267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f50d74bcbc58cc5df24efde185db1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4614847db64994747b52f1bf267ca7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f4dd2f81fa69d1362e0f8dd57b2fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173be8fbd52f61df69f953fb7726cd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765d7380e3ddf1cbc06b5f559e57ef2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cee8fed6f85d350ba79d6004f52ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cce0d203c632776077f04e999ffcff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0f5b5d2ca3e52b141687904da1822275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451552d8a4537828b575daa8f50cb3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6689b6bde19a30a4104348d0b4d9c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab9b126e60e95a8e5e7b6ed794642278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3cd42dedf348f28a0eb852c0c2e24279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d19f8ba3526043c204b68cdd281d0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465635d5475f7baafd9d43f14e8b2b37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8ee382df7f26dfb72f5ed03753c4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e76ef020094f5ec8e32bc28bbe46c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f945e5c7a5ea03084dd21f1c523ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32f403faefdbcbc3d270f576b64de4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75172580d1c4e231878893764e54308c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b559b9309ec822ef26d0da89dbc97287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a92f1ab090972ef0b4d278437c90a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a17723c36466ae9bd652656c063c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896506e41641633bed6532b7a2e8ac7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ea669abdef3574d0581da6c28b5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0462b43d71f72a040948f416bec3ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd4f1ca25b459b7ac13948ff7aa600293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587c8719d766dc53fe5a94fdb8dd14d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99953186a63c5fa4e701a72d4273ba2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc711411f83c5924a1131faadcf7c34f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91503dca5236d499caf1dcdf260a4647297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a9d7d4bc9556b1b69e00b0ca27af9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7d0be3be09071e5ef6b8ceea3aed9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b5cb5e3a45fc33205ff8bbddc542a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f39cefacff4457e00ce3ff3ef0117301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fd17d4abf996804d1690ff9c058a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce10f272c7d25b9e20c6bb7b9025a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a06bfe69bf00198e07d9f52af6916304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aecc75c555104c8ef48e365671560305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44962d7e67e88438b901bb96dcf72433306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84bd4de1072d1bc5aaa5c29d0b1935307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952e753866909824d6dcfb174351d5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9e436a1e32a89e20e763eb885ebfe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dfe630a18f18cea16c729916ee3ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2748eb55e0ee7da129ea81e4e961a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbd9850ea4cf37812509b03b8569d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367082881d620fac1b208cd8a6b17e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640ecc4155373ef9780737bf5fbff1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3aa51dc1ae01d5426af0899fe335e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f082e047c444718b2c71663fb08c38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee6cd9855a4e8f597748f1fa3aa4e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82470b44e89205964c141979d6ba42b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa88122abe954f0d94915f6e12ee42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad820ab13c90966286f5483b279101c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731747405e5758e8d466c6b3b6da481321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb21d3c8fe33397e64090688f41fd0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb798b1ee4bda4404e841d5d4351a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d9e5c096670f571290794f73b340b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eed9bd60c26763d6e37bfccd25b9da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c129eb78d1a5a9fddc5025db62548326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7845f0ee0ff1e1a2a6a0e3e7d5065bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062ab0226c2290edfe88a9875aa1adb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f145dbfbdbbcf6c524c7c99cf336c69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e843424e41fe470693739e6356fa720330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7377968d518551ce824aadee75d2d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1419159049089f593f27ab413ab61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640443f9fb2f177fccf6f4d046341b0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268128b22eb6c77fd438797114305fda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18b80fc9c3ccdb3183a4af43c08993335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93be9d5dfca37cc7b07fea3ff3338d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1920bb9e434ae70ac16f85edee935337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ec015c6c3caaeaff9caa4e31d63a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ebfdee53cda03b937e5697259b3d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953dc596cd496bf04b1f3b7b5bf7e28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca4f5c38e3d6eb3ac3d5dc78e0769e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8d42392d8aad4ecd545ab3907594f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa0f75b7fb811dec7b37b43fe1789e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a6e3c70a81b6445582cf8eb231b79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5dc4ca5094ae2bb552e4ad6cd5e66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ede333edcb9d5c9df152e2c785d3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d919457636171f96044065fb9c19cf4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677bfb54727c78a7df2bfb5a724e5c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20115a016ee85258426c257bac4d56a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46112ff675bb33d2f96eb7706c9aca0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c67ff2e3d2390935e0dd379d09e9e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603120c1129d124deb7d556e97a58ffa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91c2a3fcfe11d75ba0e43c1f1fe416353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602a5dcebcfb31d96a036da897c4107354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8153684fbf14b4865a098acd0d3c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2266ce1dd928b360df6d570659b06f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62d205891a291e50d22b3aa8184a26357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3667935c22f4422bf276c7596c3e512358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374895e7df2ef226f96e9d05eb6cca91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b60e1c25cd779d9782640a189f2a46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84270c749131761b93483cee9c54ca82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fe44c66270f06150b974135b0264c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871736d9b6259f3d36eb6f8846dc5e30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544760438e90fdb3ca498bf45cd3d27f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f499be63dabf98b09f486b65af6b5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7bcfa07d571b0ccaf78eb737cbbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212c32b2e92e292dd15d898c26254bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecb56fbbee20fb96f5db74ce48d47b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619237aaeb743e328ebb435afd32d85c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b09f144b489a825b77b059a30c1228370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443bfe68e34b2a89846ef3fd2f4653c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae541bf7fb38c28395dacacb0ae8b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d63cb1e9fabc1ffa522d1d2b17ce0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e068f4349a33ac2c3a5afe37166ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd330d2e6451d3611010881d1371f0ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69a9a5e3fb90784a53e8bcf56cd0ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9221aabda823151d73c8e14c5a8b49a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25644ce48955b1708d10beafea3e209378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e1b60709c2edf91b3f990a8692887379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de185ac2e1193dbd7fdd3f90dedba1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425be6d1e5355b7c16ed96d9d39d957381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8ae8ed8f27904c62773797cc83ef6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74536bf81b6f16442ac05ddd2f70ddf0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2afc26666ab747dd2acf92c8b25b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e60246b58db031c5d7c31f71d081a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79df2b409a7c8a811a82b97c458bf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fefdf0e5b1ccf32b4b005e3fd87a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4687380733ad0114127071cddb82c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596053c3beeda2d2bab06c9e98c02cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820450c7d47017381be5c17f8dc95db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5392ff85ad46236dec33cf8bbaa2686391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c793117aaac821bb4ce4745aca55ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9f5e147b8ef08ecabb42fa357d361393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd5d3bba676243bfaf3856c3d2097c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730449d33d2ed3fd41e154d7d42ba9c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f70a64de6db4b7b11ea40638f40d00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e296a83a2b094eff0ee5292a51f6fde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da41b3165e2687dcfd709462d2619f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a246cc6612800bf23e002dd05fa7045399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e504a5d4cc6cfb033f6e0a629591ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81711ec6589ac0eef58a17185474a7b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3db38c0714ce0dd33caf1832e988a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd5d5bd956a8a09b4e69bdfaae33aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeadcc1faf68eea83468c85885bb12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3acb8ca3bbfafc8cca5f3df3088ab8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f30b1706b1fdbb6e7c4277d0763681406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc72a9a7ff5b8a391430ccca791849407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3aadceaa7ca847647ab2f2b02c9b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f92ff8cb85be4d3a5db12f0f03c26f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeb716939db24b7513b24885eadb02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12235ecabdfde79ee87f7fbf60637abd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1749bd0616cad8299e42eab35da16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f712a649ccbef55b503e2ee66cf7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966e01c956390727f7f545a861f4508414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de25a951cce0bfffdab7f9b0c57f10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b0786ae8d36ad38028febefd9ec44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da20aed732c3b3c6e5643c687f707c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c791f9e67aedd4cefa4e595b963d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caed0798f9c8a277bd1fb905f521dc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76117331db3736985972509839a8a4f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20463b37bec6db15f7f0dec5926d60d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd44d0e2a4ece001a995f8ea61af45e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1c3a0bcdf5e09edbd67f7c585eb5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259de9f06cab1d5e736ae9a5f96edae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05717f98c3917f0307f171611740862b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e034849df40361fc39ae9803acf90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bea5721e4d13fbb603b89290b43b8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc99f3f0dfb43b72bc307fb2fd4040428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ca7bcd20df702ea0834272e9cfe5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef321c192e81c600e23c5a96da96c10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac1c39ddfa1f262c99d653f83d9e89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feb4cf842c5b82cdbfe46306ae091f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3cb3530ce32e698517fdfaa7505b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544b8772955a2dfaf564dbb5db1bf9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e2ad0e93c36c21fdf8b6f159eb3e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82033e0b6f023151fea0460fb843da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef7fe0ce14f751e12acd42e69ef2cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c148e5d3bf6a6a765a94b5daff6f97b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6db1b9d905a711f27538d449cd3b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d372d96c87eaca0d674b0cf44a616440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aae65935f6fdb51ba57e56983287e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1503cee7b657779ffb8af88f56102cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922e28c78fc80a8cd7b75f73acc3898443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a268b5d852776deb411c7e7e3a1db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d0efe232e208511846b2e39c77acd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700958fff9d9549cf8a1395c10a45759446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe160b91496a160b8120a2f4ff00e4c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f5bbc9e02b9a030b81e94f2be3091448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aec3d453d36e5f6edfaf46d86fe51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4e4c9207b6d3290396c1c2c95ab0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69540411125dec8300a18faf8c98297451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f40de10b066d11272d666bfbda70a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87c8a7143c6b409c6c6a2067e82f06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6f05faf1c078187ffe039de64a81a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b005e83fc42bcb0a737b14a191bebd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfe942c61cf94fffc9f906b7f64feb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d94e7dd72c13e0a61ae7a366151ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0019033cda1c1e27816ad52f687b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba0a61acabca4a3ab498d2a80aba08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05c9a622b73fb902a93f35482a83b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7630e911100459e1f57900807d8fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661dd9dc9963056227405fd2c978793462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb16c1f045e0e8cdd1762af2dfdef39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8b54e6f728c04ed4ecfb5fa45408e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6583f05641e134922cc0a8615deaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81fd14978a9f46435709bcb35896bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78f3b8f420b2c959390976e9e60793467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f278c574e65d3c9f5108a0ed1293c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eb1522304c83ee76953be8b6e4536469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9b401e443afa68dc5be679fe5e2ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550205921116a41e5ade4cfae797095471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424c57431ca151ce291c166fad966e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0056a84122855e6f39f244265b33a2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea51aedefe3f2c11bc2c259b76a6cdd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c02d253aece0f77e201e154af6e3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e099858e804e1284b2d68cce3494d6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef47aff7528a80c89b499f64093ec4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9b935245cce083ba86932b1071ce6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e44e0c6bfca1460c6295f33677900479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bd92ab24478eb404bc3b54cb7cef3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed2b52155cd4e21a84fcf856f92f16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff2e85a11854c0b8af195cb569710b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498dcdc60aa59d1a7f4ad9b22be019b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d55633ac98525c1bd458240d95915484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633859c68525799d70d3ae6c591cf400485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20fd276c18a928a4c5c48d8215d1e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9d64680bd6a835c12200101e95ed7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635af4d70465c2c9603a13ce739f3802488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b47fa380aea161763996392996dd8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bf3b6d9b3ef1c516b91229b8c6469490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ee54b778db94b7a3c424164a72163491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef77a63d1f9af8c441bf8e8ee273b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a964a3f6f2d58a9fe2650e1e5afeada493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb86bf9c05e167e9c5bd98da956cd3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded8c17078f4899600e37ad3dacfd53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e5c2dda63dc01108b0263040b9c0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d286416dd78e77363c4dccc34f93881497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e12d29921eb4dc23ba2b75998c8d3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413787ca6f536d9c91a802cfa5b495a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2999e182f4e3dd67680b94d1d18e7a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefc3c0417d75116fd63d8e20a715ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319ea58e2464d915a311ce5f05912ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1be0da3b7458f3b3781b639e9b0af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af96396de0f7aba223f119687c6fd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408cae13d47991e17935d89584591d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa048e0b5c27a654365cb45436483506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff943b396edc77b128d68131e030f2f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c2873edb1c01c94c29e77aabf92c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff2ee8f15afedd91156e6d0db2ec73509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3cdbedd334c4472f356717b21ac16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191609299416697e71763cc2534c0792511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683c99e22fea31bc69bfb97391dcce5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3482a468495c37b5b23208ca02575e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c10b6d73b6ab00ee4cd86febd2c2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b58fca6d514bceb9d9d1d2e4722305515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204339411323eda4bdcd5ef6c6116b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425b3bf6a7aa2f84dd556563583d5f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376344b075723503a1dd24197e57865518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3683ca428aa3743caf2c8a5da37cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56fcd2904251e19b3cfb68efb52b63520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132098f8a17e1cb29bcc53e336ecb4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d0bbbfd76be71b1cce3988f5e0b95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04464da58b3ba72546007e90973363c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a89e182fb7971792a95adb51f42cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ca95ee86a23781e730733eea5cc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575968328a56c7740a77a599b708864526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb82d81f13d1204a9260f7949d0ae3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30981c5fae46b98765357c867c2380528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019edb26a5697e0ed9a522cba1c96bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45f091f3bc7d88ebfce86731e14f65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6be1db4f0579b4936318582afadc6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155e193b4bb1fbd36676739794a7013532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9bc31b56969d1539354d8c4fd908a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac8132a47cb480a8fc6013a88acbb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3dcfe1073d5178ed21917d0b4e44c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1fdfe3e34c2124ddee1adcea36eb0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaecc6ea60a3f48a61f9380fdc048e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e64fa540021f8c0346c789cc5b06d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc6d31f17ebbde634f535948555378539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c546a00582524038274447f1e93e0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd1c85384e3a8fa8d5306ce9b139ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbc5a16ade159b3813295135287a85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eef460bbbf31cf56c26714c50b4d3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f67441c88c1296c2f1ee8ce0d4adba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01745f15e51b31c9f4f113a5aa9196545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065038302996aab1779567b10c25757546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cb45c6987f1a5723afb7f4a60357b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bb1d154638be1647ce7ac38724dd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5dbfa1af16c1f3c3003b9fba86d51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80e2800725e8ae938c02083d4229a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f5f7caebdb6a0703dfdc2073bc96b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b469ca1b3f337e90624e86b10e0d68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db358cd171f869cdaec7444020edd1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7342b9782f3071b03596a2b82d2afa3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969937d66f0cd86baf2dbe4f382a51a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237723d661d7a36e24f4b6ddae613e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64f37f4e135c63c49c1325e51dfb75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5b8470698cd746af75f801e624bff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d4aff74d89431f85caac5c7741fea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7b6a73eb569209d0689d6b3a7a63c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01090983f0a4391b6544c9c9405d62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9e6be0f9579c6e4dced289d776890562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed032d01d78d5db868d5278aa72455563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ee799fa9cf0e03ff3c4a537047996564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e55925ccc7c22d13c4dff27e640e58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf89371d931bd0e0b2fb23f4349355566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10b623e0682acce0e9d084ba35fefd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c9ce68ee5156fbd7b65c955ae1392568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633615110478b9a7ef45a5bfcb0fef67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ccd88ed47da3696ad57008e3c0e01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfac5b9ca62125613efea206b0282a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7dd85d6b355ae6ce7c90d5e1ea971572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5788e0abb740b8329e904fd2b15cafa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc7005748432405a2d98aed2620e9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf396018132f83db4015c2cfcbe5d49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af025f6ebcfa65231428a5804cecb3a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4186111ab1f5265c3bed7000b6b2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7eb4732fb02f3b6869fdeead5d42b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70218674cb4ea802f9049a78611724579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741175522223215cb46f89dffdc8d16b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a4ecf26dd444de1fa6e48f5ac14d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23548c56ebc1658dd42645b423ba3e76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690a4cc972072a45603fd3c7beaf82e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc6115c08243b4258a08dd2f6e0b74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893543f38bd381155a45a8aeda1e3228585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14bdb064953fd4f173518092817eb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee29103db5e256b6ecf72c0c0fbbc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74039c1bde0c6fd55f7ba34f624cd661588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018d12242463389c45816e10cc1523b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048391e91a69cb297682ff4c783efb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742e85384692033e979c222b013cb4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e976c39e8a2d67703f7c7220921a306592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0373d0f26c544f8d66e397c496f4bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89d641065631d84187f5e51bb7ba4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ae49af4c2a3505990bef225560cc7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afe162e1f9e27e38427a735bc77713596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b519da8f833d3c9a434ed464a3d74a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c0926930e06fd075797888149c714598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54127939152cbaa89ae226a3bf45c79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec731fecd3ba435051df11dca6217a72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc9ecbbdafa3c7a4f2f952037509c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097806046b560ba0f183d3df2eaa88a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1801f6986620ee3a912be6352b934603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1534d6d4816e028cc2947326e21393604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0914e6b323df069236b41e2647416605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ed3f354ec00ae527280bdc0a9ad91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5cffac1b00ac633211b72bcc72a8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf44df5e42257027d161d04baf238ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034096cf843522d261038e587475150c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77d8cc6754d97096ff27b750de421d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e7337a9d820d958707558d6e50df1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1546a39d5a92683f545d9a95a6a2bdd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e8a064aebcba6b2bb66ed2ae5fdd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd757a30b3f0b7f55a43fda807f418614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748b67c6f32ffc1877bd0d334d7971f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91472c75d6a84e619930488a34edff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c047fa0c62884f48ad17abec5ef43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b647d071756f5d19f62211ae7ac575c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afb1e20d462b7a5e575fb7fa93016c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b284916ded84e84907113a32be24f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84f245d205ed01490875939dcea1a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96d8391e1e6cb4111a6d7aef981857622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b1c7c39b699c80452824178fcca2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1a43e755fb21522532934238b5152624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d48be5ae29b629d1f88df905ae7a61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad3c0f5a3458843d1e78ad9d316118626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c6f0d7a9d25219adc5c32427ccecb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93807c4155e2331b8a09fbdeb4a6fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9d7397cb52dc1407036da1d25d56e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa12f0a085dcfe830103d2fa91828de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cc29a450f1c7f46e40c1b9eed2fcf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decf9fbdbd9b84fde2f239d9860e54e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa527e58f2bf108f08fce7994bb3c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aad3d0ec1a66645a4411e7a12de2d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e236473e1dd7c0a32943d6a0130d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945a7443c2839dc1fb4fca1d87fa4ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984cc09e5a24b97f53c32159bfc341c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97bb5f21ad1a94315f70c0db871b87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b922bfdfbcca2c11187c78266a635639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcf9cbfe8b71c697afc74c74509208640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae1fef6f1dc0c96c91783c65cfbe2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a60379da9593dcee1f4489a8a69f72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49f64fa5ad7fb4950b614dc4e475a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57276ebaf04273af78ec20290db68fe1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2a9413a7e33978b4c6b6398943b01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c6257b698d6c7d651b8a11fd247da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee2d85a8a4bb732ff4a0bdc685635e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f26e1cca3b6b6e33332e515d9b5d24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1895a9653834ddd965c88c9803df52649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34758ae62becfe6110968ab83a9942a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a169cd5b6860314cb913e3cd618389651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcbb96a724837f8db34877d84cc0a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eac46e714cc6aa160d1fb5f3f8a9d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a1b9f542beb13d5e45d31440cb45c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ac034a31a14781160cb2212d5e874655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253c44c687f8a9dbe527d867a88bc3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161b37f9680b6691066c48e6e23c456657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb99b6122f3d40c58839c391626925a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911a70d42a24a9dc7f046b8b018c6d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683161d4f27189d91087b5aedca0c820660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850e0ca2fefca51ddacf0d14dafaeb1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3641fe8d613539fe391647ad356c30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1eb16cd73ff84107f7f3b91a74d270663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6526e2ded186b0bcd7cf82ee3e18d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5496058a86b089b976bbb7a79719675665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2ce1903accb76a7bcaa12403f0802666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8afeb2925f85025ba070f667a6b21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de32f218ccf64bf60e3a2253ff099a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c0bae53c38529601f555c45692c03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf46ef917bfa2df46c70218979c1c8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d40e834376f4a5f7aedb1cc20f35b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d34bff4247531a10d38e89a43f628672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816aed8d2cb704b7f55344fc8332133673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd1405c17da31ed5ea26b92cfb5aae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61116fcf6fd4d4f35a11641b5332c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff7fdc88f81932d3ff6ed5ea2708a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe554f0ced9df066964eb76fecc792677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1365d404664bdfbad3ac85c47605284678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5044374696c9756995b5e95fdc150a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372665110087ad7a16007708e3865fa0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd67528153498795fff9f9cc58ad2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd041f0eb6d57dcbf434a9d1cdd6903d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db73cdb72363da38cc92c9703b0ce6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108b770979f424071ee00d788aed42e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4294a35881a6d219aca90fbe6e9a709685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cc0399b426f62e5925086c3e75b10686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ba8a7a013d4c9b52a4c9d7c901f72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513d19fc6aa24fa9bff8a418da04576688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84220b6d2a879fb1f37d977b0a5fbdcb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d339e35a9ed7712ac0ac8b1b698297690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe10950b12f93714377d1b411eeeb8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277081d4e407ebbaaa6fc1d6ce7c0d5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b057c947fcba5abe7f1cf31ef14e92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4580e6a4696d685cd9fdffd0de4cd5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434335a8f0538580cd9e40ed43d5914695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759178bb6ab544f8edc0c1c45a19463696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f1ac06b01d6facffa7dc119cfb94e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e380cbee686db5faf1d3ef8ade2804698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a6d4ec5d4de1b0fb096e42676c41699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa069d3fcb979bda57fd2db2dd3fa76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa870945eda637c24c008277dfb25ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51af7cc66a056f1c2f1dc16a8c94252702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ced5aa62fb9f73162e34e659ede0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9eda439084cd4bdb18d0f5d69ff21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f86bf79192c13fecfc0db7f631be2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40170145e5f44dd07b16eebec2d5b93b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05e19360d17c5a5a17168b6eb4c766707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ad20c2417a94422d42c4f652b535d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bfcc92359ec2467d5ddc71ab8541b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c127d277fe55571f448d5960a7f9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764fbaf05f6177733ff175a75450151711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1730c80f29328decbd2b12cdd1a956d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26d870c4d0c5babf38a230c5c789e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000572357249a304f99a4e0c6e68cd21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69fe4515c69b1f0b0d604e2fe3ed54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ce3dd681ac451494f57e5c3babacc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b2849d4376b516ed0e596f56798a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed3189823b339e4a98de4ecc3222b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380b8a4e4a05fea15c91470eb62f96c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d15c85002b1fb9d7d668da91bd79d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2323447dfb65c64771b3bbb9ab96f55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c626c7b29730ab8274b201ec8a273722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b32e41bec74dc4d91a0d56e0d5cb41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a6bc9bc68ee4c7b311549989e9940724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023aa203f9997934f9e085468ae7ad3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318d6565a62958f207a85f692ca0a16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7494065be0e0a20886779a2d3b44c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21329acffe6ec9585cac19f7556f3c7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255708fe0921ffcef8b5310d6bdbe5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df78065d6d1a65951ae9c5eca929cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da2dd89eb69c01b7a4dc885c4fa9c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f84d507ccc89406b5c2d1f808f820732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e96fcd82d86e29590746b32b5a8e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c794cf9194fc76664c607817a97275734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5839cf886b61d2c2d5f6b081dead7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321b3c6f237aa279ed4597fd0b21bff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c63f50e53ab02ddee8bcb230334b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13d2690f6f50d8c4ac0855726e1f2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0e6ffda3de5c6f2237f6755cc52d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329439a11f26186fe93edbe5fc1070d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3706d0c73d365c94520cb593a30855741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588db142a0c6a640c2e6c3ad3cbdb24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30721536da26d783ad46e9be73ed10e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f40ea73616820a1e73312d75f3b170744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0258c5d3ff1ae460eed8c0958450d2d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b3cc7861ff582cdb2ee496757849d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4e468377d1cb93a7c1d7a18ac0e00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd3dc62295c1f518d65d66a667da45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a251922c7768b84b6bee253ee052d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af1f04a1232671495ac4a1d7a65164750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e849c12d9fd82b7ad0ba1ad1e8e5dc2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e874c30320fcf72654a6efa0a62d83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cddf48d89dd0f9112361826737e8b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecf7a30ad54855cb1c03f0e5aea1bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cce2511709ee531443b84f587a8f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50716e18959164042e19f599f842ff74756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da855c9ea037e3809dc3fa2d71f3cfbe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b10c5cfccf63ed04ae1c660adc5bef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcb2cf0dcd4124a17ca61644191fae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67d04e74e37d7b01559dec0cf8a8061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2d5b7c2f307e2899b2f1e7e3af12d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ce1c0b018adbb42219bdd36a93dcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0db57690798bd3cd338f6c81a711644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6ac73c1fb77f21978f889cc06cca95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb929886fa8250500a393cad7fc3296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f39eb1aae80e1bee745825538f4f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30a3199a8e48ad5072edc89a8819678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a523cf7a26e394a3559ae1ad6d8dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aba9b6ed2d6da53f95b2e8cd9ce5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77c96b6962e95cb256071026cdf2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e785a923f8a8e07ede5a71db24d9f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb5fcc2f2b398a97892b3d7669e39013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244c2c75707b572e37a7459e1e6413c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea739e7908a0975cfdb313c80558f78415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478740bc879e5a7f59634a5566d708216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6070a5abe5356c194362b275def3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6870417703598a1d0f65652f2f36e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af26875290764323b8e99bf78f27c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51ebd76ef2a6e2a96f9e07d1c4ff8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d267eb48a528cb5fc17d3cad0229e9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52bc84ca08703f67bd7aa7083ac98622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07945876e8487e1656616087828b00e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbbb59335e6fff9b83c49756528c9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2f75ddcbac7f3c429a78f7c9d0f3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5118c714bbb54908dc3eeb7e87894f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667dea6171a590e0267ce607529489a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acb740219eba8d0911b8675453610528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa15009065c82d1986cf817200942629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf24f6dd3daa6713632ef5da42fe56f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451b2a9001e38ec29da26bcf80b4a0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e642be832276db087c101f0492c6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e43fe404eee54aef596bde59009ee533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fae65d9aa29808d17e8c6f815a804734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72645216659e396099de8757583b255a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c8ca42a42babc419cb6f8cb2573c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f32835a8983af860ad5bae2cce1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c1f78a7d4b6095f15ab297d770a9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02d3dcffa1b304921023b95048c62b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586bf1155d860fe7d661aaada1dbfb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608a8046e582863814bbedcb0cb923341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae143caceccfea7cc867791773291b2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc766a342ec28906744ac6e151b14e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cce6f007b213f1c5ca81b31c482a6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dcc5d26086d2909c0ec6d68b0e75545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeed52c0ed49a9182e05870346bc6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e84f8b45269344e190b3ceaeae39e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44dd08b5ee88bfb3def2ffdd242b9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c201219cf782d3cdd32a1c790cd1f4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77778965fcfb9e60b82861ce4ea24c2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0cf37d97b94935701e577f9e3ebbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eff04cbe216d88df55dd1de5c41a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801a83aaf95afa182f960022a05239753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4df778b1e6f0e5bb8d906a7f3c66bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2a03dca8d92849a901cf935e87a3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc292b976b344560db5c6f7d449eeee156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2651ecfc2ca77d5cb8b7aa69a7b9ac357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ba932eefe4a9604c4f83979ab401258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccd0234969aa4628f71308367cde1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9c6a6cc72b99e0cd1ab12b6eb087460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaa5f4c0c4984b85aef464a6aec5fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f96dc51d9e4053666db5b94c8bbc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1c597c4c95784bccbdadf8c4c565a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67220f9ce713c2ae31421ec813990e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a7b49667d56d966cfad4bd800b6e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17e32b8c45e22a9bbd85442d68706366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d867340ab0ec4be6c791a2d8cfbc6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3cc8b7e61c322b3e52ac769862a5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c2dff60f7fbaadd2dea98593f30a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203a8547942b828bab3f7f5a0acd30570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab073fd4ae07e619ae3eff7ad2f495bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad69d243debe04152a057f56f630b4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bfbe9749f5d1d9e21486e4e72272073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cdb150cade2b218d7e1e809a86c0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d6cc560100bdaa5b1cafa3770018e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288baf387b460b5c54cc026ffd33ec576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe16af2c310dd6a4c0ea791378b489f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd181222cbb9fa645e80a909219c8b0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f0e8d4d285bbb0a944d30405b7dce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57501df6b5330ef4879cdb03746724780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a9a44ccf53038059cf5aec40dfb0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd283b73f349f69fc471c3edcb33243582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86708f25c11f2d9b6b7f26d00688ca4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d5681f557afad175ab70b16d786a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e9956cdedf7694058033d2c42297d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08703b9ee701b5e5e17d5212839fa88386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3c36029718aef567418a6f251960387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c91bcbf0529a662f9427ccc576393988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829996038f8fecd01c05eb537ace5d6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad981870d4c2bb6c5184130a2eb11c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cea8bbfeb99af35fba23e93f98fb0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa7e52eb1b0f49616992bea538213f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bd3d57a059e8cee1e59c0a82a070393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc4e32a2f7fc871ca8ee1d7e3ad13894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032b04f656331daee1d271d43afd40695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ef42534bceade7a1220704a17055696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f141c07354bc5135191cf5269b792f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a267c9e151fc5d136e66be2e2cd9ea498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b7eec6b6a2d85072e34481f1b81dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5db70e6b5a8b30ce72379fd9a30b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ac932b955fcd7fdc48d7942618d53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9478fe6caf91a12af6f40d597dd7903102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f615c3af3680b238603941b25a7ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae304cd02fa486d5d379f98e15350c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2785cd9b21b8575df50939c35c68767105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab4ace7ee981c36615fbf7eda34431106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68171dc36bb618bbb2c29f16d9e042107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b0770653b662a4ac631e944b97206108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d9c45bdaf89b07154f0c28031cf95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e79013bc5e3bcb57fcc7fdc722f383110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef75e51d718bee5312cc5f71552d12b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6213eb5df4afa459e5bdfa485c9ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f13b3f12270030218f15dd042a470e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc180ef208f38a5191d500d8893d7619114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53475d97289efecf0013a398bccbab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf820ceb454a3f256a9596bc46dc5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c4f61adfd24f6f88c36f2e137527c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1a36dc4146a8cd8bb39c4d201bd9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cdd05369dc165ae4329279395395f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda43995b36e7104ed5c2588a496056c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad98ee9ff9d1ad4f998f9406bde63b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd73434874d2e7c6f63dfec5228c1c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d488456b6a85243956dc0165e4fffea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6696d8f55002c2927bfc695464340124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b0b0afb250bfd5d0e24c21fd3a7ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeec38a0cccbcb384a04aaa05f0e8f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ae468413b2e9ecefb6fcdcea25f01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d4a5f5e9a29467d0e1293702aec65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d573c8fddb16b24d08896118f414d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8646c64bdcfb65e6315ab7f9da1f5d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabb87d3627da42aca9eebd1a06f607131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ec21f612a8c02b49708a942f22937132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572247e5d92119d36175b5a9f3a8c26b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe379dd42aa88eff22e5180a3464fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee154f7d835fae9c344cee6cd2103b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07ecef23da2fa7eab1a171b753cf5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa58a997dc6fc437ba20a9be11e5c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1481ad6f574bf0816122d579f4e854e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12da3cee6ce5a244f7464d8af3ff05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b0c212602f69bd9c91970a3c3a97d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a12501ed997ce5687bdd8b1b539fc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445bb15fc267f4ea4e463891a18de01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea080b34279e99d6fb49ccb276717d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67022e8202a6a87f8d6a5c008a32ec91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933435df529df6e00d4ef8043f96f79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519146c0e4a9deec4c09b8d7922c0c53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9ced84dc6e7a5c42def77ff12343b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425d431e67ee35e2926d34e65a9573f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43e23a631ba7c05d9b3e1e444943d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45492a31ece5e38f240f0353a0201b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4831958741071fdc197a130b6e286151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53990fc764b8504f023003e794b5fe9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55f8aee792c64130dcc75f4235cd81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea80f0e61765c49d1122c63e1a54d0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31947fe00ce23a8b82597ca3e477c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f27e6a4a66bc3948ecec2135faa6fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954d9bf181d59250645ddb287759d2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4a134ac50bba1a693da7d24378781158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebe26f3439f866dce5abf02ab69b1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad965304ab2af2c66a948e91f52803160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b34c152bb18145299dbb6812e49f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50b168c5cad31d33d4393fbe9dc5ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2ab8693cd2f5228954dd92951b518163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f57afd19739a6dd993ff89785306b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614d2ff8f9312982297bcc2f22717ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2fd8612fec1f1ac7e6b834ac22864166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0d02c6a5c0f9469d91e8df12ce938167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb128cc524e52a85061ad2348f5af0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457758a00f8eaac66ce49b1be2dfd21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6df9750ae60608f60f9928ea8e2be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b4b210c7af2e2841b87ca44bece88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a68332916c2a130b6d57c77015ca40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321b262b9649d7f7115229dde92f4ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3c2a81fed90144a5a5cda16aca759174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2b917bb8c41c76dfe996c903cdc47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfc65581fea79d2aa8c82143721764176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0ba1e135a5bf998ade8633834eae4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab57bef18f5db15f30e9f824af6428178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119505281c5710e42f615bf47e8eefc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08649dbf3c836d6e63d9dc57c87f82f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc980d5937dbc87d951f98a0e7e344181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24573d6025c2ec310d4c10ec97ca4ed6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c69a291df1e56c0d0398a267d9a15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546670ba98a072cb896a0119c0247c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa25bc9dadff0508227fd9ed8ef633185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87783fe7f97108f5f1e89ea394c4cf45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049ca3f5c394f758cf66ab3e3caa60a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdf4d4052123c4e084592e980a13ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d9e8d63a06faf8b8d185e5d674e8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf30ae95882496bfd20f4e7ce95459190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091c04714b5d47092e283326207ca3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d1ec9addffcd8f86000e1c75ac15c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa209044d371d18fef58baf40e851bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f9f59c9b4b2dae96480f65a7aebcb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0dea9167ef1a22fae8cf77ddbf035195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011be82c91aa31cd460839af96fbaaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ecd6628185399605ed6a10a92352c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f614932ab85dc6c89ba5a94386645e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb34ed868d03fb9f17c9dc89682666199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece69c21b0a814d03822f9102ecdc436200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccf290b80846b016ec3b5a29249367201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce20f0b3a03b31f0c16eb4e33cd9213202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8c63f9b667da18b0265eb887ad5b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6e918be4df6f58d8ffc3cebac25c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a13270607c6bd3b7eb771faa31fe0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3d66a41a30f0121ef10fb912fbcf8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e0ba9bc69ee3eae5dbdc512fad4c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b10c330eff97ad503dbe24a5ab726208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f51501203219abe35818f6bad2346e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afca9a5043517b2af68d8762677ee0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3935b2197ed8152d27ed4954ff26b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e0b4873a87ddc4502040a61fe8f8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a320476cf0b4dd12b9d6b78474a87b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176017f9205f49d028b33538e2eda81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a4eb93834b8c3177368bd84801892215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55eadc3adb53bfa155b0fe8d0318ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5bcab0d0f2fc5e0189a520653be19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cea7d88713fbc0d6330c4c0ed72e73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d0e31c92abff1cb6a7f6990d52cd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f3581dc3d9aa2551dd8604b8bcf3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39438b4da8e743b7f6b4b5fb1199ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321117123ffbbd130ae2863634f69f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83df079c7ce2b9088e1136f5d13343223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39edaa58ef3e87805c3e286dc7cce7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb118b2194ba67d9fbf313c0f56b526225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0ba1180aca5e2bd5b30fce6aa01c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13743e58b9beace4033c22c7d3384fd2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dba3e2ea513fc79ecb75d6873b2242228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5a144d586926ced123308462ba231229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6982a2e788146fc433f93a23e77aa3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0ca1f19a3ad1b3189653d71b3b606231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75b1744da38413761fa2aad04bd47e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815340988d18b56321c07c8e84cbe6e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4773b890543e26a8c59e238e53e6ff5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e622a539ec00ec105c7811d1530fa0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9c99ab6965e93e5ec36ee82165869236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001549307c0777f3f2e97bce3c68f75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab889a77f1c6cb731f9b820b7e6a23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734c95c862c1e41ff9e4558f47b5d0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45245a84c2db8e03fc95ca0541ec7c42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b2bbf4fcac57d729e0c65b0e38ff0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878ea0f27d63a4c961cfde825a030e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf7e31ac4f2ce3938d1053c481acbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3983effff800c60eb84e41849b32a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226baa2a4826affe96a346bf6f19152245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a296a2e1ce2b6928640077f3bdb29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32b14566890a5b5b68a4d181be480e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c30c48a9d62496cb0d059dd9a66bfa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d4bc3fd628a66cb69337331c9ca55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080e02c57a58bd7e152130c3994a4de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d82288ce7839d387986d43c32c591251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef947d7c8771658169e3cae6eded20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192f7ea0c3c34bfd8cea96c5b9f56f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b22917c2352bc67dd963746599c3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e1d905dad9caf3e9bfe76faa0530f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea114e0184246cafb1c69603e3ca7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf72b96b01ef7ffe2d614137faec00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca58c2adddc49395e2753bff8794ec7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee04cbb195bfd42d6e25b4b69e2059259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f853c0ee040cacd8e51f3ea9fd481d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cfdffec646a13d9a7bb468099ac12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77440e57afbe9ddffcdc9bd9c65aebe6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11cb933420902bd513e4dced4b4150263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ba206286ba6c254c57992e8603707264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fe769c29c7515f701eaaf65110e4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a05ded081663684f59140911113972266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874f09f8ec121c8d96ce6bbf9f1f266267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370383a386992720aaeae5338a11528c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9dba09d7218801cb5191a3fa06ec5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d79b0e741dfe9eaf11853b133df65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb52fbc8b34f4e7bd16604ef03f0dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430c5ae94f3ce14222c2dfaeb587965272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cef9185d7d61e5ca83640e6e3638df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f029e8ada72bfd268253c43f99919f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d5e6895dba6bdfa77e52a82f10b19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1510ab5671d2932e13bbf2c9b9eeb78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38745cfaeb9311efac2a23ad3e013c36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc09bdb4aa8bffc908c45eafe9d9026278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09269eb6823fec2ad3749639ea0278279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62390de56d16bb0fb43f29077782341b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3916e339e8805712442a84205ba3d9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77494c00a27503e98af42699e2f95add282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c27ad8fae1eb35b80f2a09007830b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b100acb132f23c2deded0c9fc56026284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd664e16f20332add9c79364aee79c6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad606495fe6f90a2b6cca40c24bf74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9fda4a1cced45bd743bdf79336afd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe73bb219b296e037685de13c2f210288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c22d02edf9385a4f55c72d0f1f69e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02e6cbcaa1bb9b901df40a074a4958290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866d6e666b564d0a277c75ec4edab86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff5ab5a2d1b062c74b8a1fe67a690c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94915a3709f4371b63a76e60aa95abf8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18997b68108c1afcad17cfec98ed60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782251e1cb924db3fe826ef90f9cba2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ac97e7b6918253148b23c652872dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149d873d2fe0e8b33247cba9f2f5d99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c2de08b16e02357aac480915e32f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f5712e1c916051fc6c012c68098a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ee962c786bfda6355d7b41c14d995300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a7ec88d53cfda0661a838013131aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6068506626a9a99113c6ee1547fc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f11128c41d7645fcd3afbaf65cf31a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f58b707715862a1470e0f7d2d8cb4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43620b979d594ac743005fea62d2ff2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0500a11d4782e4ae4f6d8b1b99b5bc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07512db1af13c3c0f9d6a5a6c40ddbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d695e376e305dd7b29059519c0ebd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334494e6465b75ca9d36314ca87bcfbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b02f4c4c7ed0b736d2f17ed8740a8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15b3e27db038a734342be393466d6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4b038913abef5dc1452e6de7fbeff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8ad15b99f43fb703c2d465e91548f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eecdd0d40953e604c14209c3d9c6f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bbbb1bf0e720139c909ac1550adb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cf143520474dc8b12895349271557316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d942b5745eee84271f6fc6c88d541c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2e5193d83b79007c912b4f823a9c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32372e8143acecdf621e7ac6b22c45e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98272995136fe0fd97be644ee01cf1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816f77a099a5de03500848229aeed23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245c054857f2b99ba44998b9eb91fc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ffaaeab74eed2fa42ffd3adb694ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95e60151fbe25330ff86b5f0887ffd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b4d3c30b127b4f6b681cf608b26d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456d113341608db716e33cb3965274a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9784e5163a5b473cde20cfa7525f06c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59d4846189a6f3a3768a2c5804a322328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf945e0d819fab5e37d448497c42f69c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe997c12e67f6cba1f3dd7350f7bc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a83c44de84818470355379cdb8a72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b00c237374bcdfef06a1ca33e8d25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc9b48de087779ed8e31217a9e64ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a99efb0a94c3a61a3473aabbcc088334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd8ae30f0852bb8ccbd8798d37003c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8385f9cc2bf13f2e100ad8d391585a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdee1f333494002bc55d50451e92464337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc46a2f9a444fc4ebaf49e267cf634338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63043e8cfcb6cc04d8c45344a1f3b080339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191e8fcb489f2ebf4bad43919ed035d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9402d96f384624c484edc2d439304341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2feb879b83565266ed15a90c493a606342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6e25feb41a1458dabeff19615ec84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd252828074eca7ff6024b9babda56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577181380460d37ff96226c59a1fa43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cc6658c63f49c38c4a4a74e47b5d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a8c42122913a74018a4bf7d1e2f78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861cb14d29be9e852b279b2336dbdfe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6024343540137288bd8e85754154ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c5b0f19faeb13961383b7c6893f4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca327bffe3100fc1d5d8e995a86bb888351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20c851e8420d731d23dd52e30beada352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07994e7852de0a7830ae048b6f40b62e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582c54f38679b6c76fb16643bc2170d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944571318b172cc03e4193d482afae2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dd16c25737751030955305ba4215f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6cb31de3d62c8ca99ab92d62278ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b460415da68605a586f653ce65fb2b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60754eb4fe666d3dfe04b3f62c4ff8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10574a48bf9ef50b4459a0b3f77253f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282943580a088bb88779b8bdcdfd88a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f72492bd22ca3be140de6ee8e742d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6d9d8a5e0da02ec34a0dd9dbb7d89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6a005b3426c0fa53b58aab2cb8f54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cda23f2d4dcb6f907ca90baab02eb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37211fabb8ae845722fcad5cc8c53a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92c11700c0e6b1e6db7b88334da85d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c566c5f59278d6366cb6ca8493bea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c52d50726bfa4b7b73ecf7bec8bf3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881ac1930dbcbc191418061c0934624370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb723ed6a7e62997e3ef7920181e84b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0aaebef7928fa551b7e40af33c28d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c7199201bb955ba6a8bc15365b50c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04964005b376dd0bf458a1ff4e8c784a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dd41204b25704be7334344e2fddde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4358b57f8cb794f42eaac678752d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ea44c953b8c054f22f497299f2375377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3819d07e59e82503ecd56c00add68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bce14cd2cdca26cbb9bef1c43df41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b28ee930f51d0091c3b787bdcf917380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3038d63eeee588c04f8bd26dfb5c3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5619587150faabe391f8f8a129948e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b743b9e9cf90954c8709a5d6d1a0c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091495792b98490179facaf06d8ae9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f432126ec26e24888a215f4acd31b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba81293a0328bbdcef36647b35abf9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341431fd16a426cc66e3de5e6c768c81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0642e62b80aa3e92514f1186de9c308388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a5d03afa06f093792d8930205b9bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589077ee0effd4a14d9f67572b7f507390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc857d113389f92ff47c7684dc001fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725985e3c9662f21e6955a3447f43b76392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ac2719761b95fc5552cc602359978393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74e285ef6fe10e2636f9e088884f01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49319713259767d164e1dc2408deac6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b7e49582991d6f1f835144913b962396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc05bd5110fe3da865ca7739835d71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2df73afb714e2f694af85348e5839398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda7ea859ca9690544f8367aa788ea4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea961e18ed06d22ee73586dfad13aa35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e83e3336a6a963a178f51ab6bb4a7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554218cb499b330ba7f5abe1438cfbd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a6ae4de9de25d3908ed7e7baebeef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0434da757ffa3c3b71720bec5208f01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e17cae3790d48371fe60bed4d1385405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3cd2b6f53d68c350c405b4c015787406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a7dcc2e2d16fe56ea6d29089e2bb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d9e1d265d16268d3c75b221fe3ba8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f18bf90625d4bf40ae0db2583396d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73994a27afd9b26017d46cb106652f10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5c3f6b187384ef354727feeae6e08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8502b945d0980679aa17ccf27c0dcd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5db2d288b51394bb072ad6c979509c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b39ea395dd5f0616febce1a5ce2f56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714dbc878bf75df58014f39af0ce3d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252f08a8075b13bbc96b1f171cf09f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa857cacce47fee8cc67ab3aa1d99a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2346f8c82aef417ae531c57ddf5fe9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548753a7639a4641de873c371ff21e4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669c33e39b58fbde6c37737a03e56b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987fe4747883774c69c85b553d34935421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19341a16af9ad9940790522a1b737ab9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3da413d920b34a674e0804d639289423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53209ee0bb2e245801ac06f01f6008424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e0c5c12557065c23528c13434479d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43831811f9c3a47a31666b5bf40f2547426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf4ae7a1c35f888c658c15d227eb90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405f20af514790ddfda68b294ff7ef2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e7c321df2d2b06500b61d6e7d7e5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f91adaaf15ea894ea216789f8a151f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644425c6aec97af17c244f34ad24991431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a626e058a466629e94436192a6630d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7b3916a463fe210b6de609395c466433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeadcf6ebb47ba88d4ab91bce63b5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407151216c680e657fea0bd9bc32c013435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5c987556d43fb784d067ae7c009d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf79dab1c56f2dfbdc00eada6eaf207437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3b51ebe98589575bda6e54e2bc42b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b9d49681daadebda36f6d6b06115a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5b8771657b153215e9993c9296315440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922022f53d13407cef962a90560ca3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4971559afb650dde83c9b2737465e60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cad468919e354c5929e02a99bf6768443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11bffc3d43b63c64178ed404a65fa6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5351820adc8432cbb7058a4be1c1f3a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a43f22a88e6b9c8b6e8e3a98996eaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c6f220eb77aee899942528b5e5281447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3099e34c289cf2ab996b59e5e43ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fe353a146366b76f2d3ce8d60927e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca15b73b7439287e13a9fe0ba6a8721450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d733b9c14695672a13dc7a13860be0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011529031bf71fa48da1f71d20df09eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbd92fc1b97d32828c067b4f65043a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93badcb1161808ee8d1eb35d5aaa8965454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42797762690f863ba5dbe3f6541f45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c8e05104df68b343b27057e894262456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7222186fd75c6adfd75fd1daa9e6811457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6434e491add08dd59f208cf4499292f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5860e63dcd6bf30e498c870a35d160d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457c626bdda5f1f2dd03c340a88f33c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5294864c2ec6de1ddb0e8852dd7061b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954df626183553d365a875c1b5f344a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338dda5c24ace385d014471f787340e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c22a543248a0de3b596ddaaf1cb917464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e1cce357a1989d3d9bcfff6114afc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac480f25b4004ca1e536d97c90acce5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f86eb92ad3ea88ebcc600947ac76b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2b424bb094086b1fa033d64c0c762468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e68171897ad0f13d14f76c1c81acb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27804c07da0cb595491b4a2dfd690a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db5a6322cf4ac4ee4cc94df41c45f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1269375e298e0e12f6d708d84c42b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbc07d6c063c0216a9812f77fe4f38473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32034561e050b0b812fa6323358df27f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dec4547d5d2abb55b91dbf88db8ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30890b99942f407664cccd0767c65f9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfdb1238c6e63518bdcb006dd6b04b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a553a5983da0028409f76f695c9b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c2f46cbf7f9df0bfd3ad65af0864a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece313f004d7838e78e8cee8417984e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62201f92c5495da0ba1ee44233afec5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc4f0be2b80196fdb18911aced33b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d47ac04fe359bdb20ff4aa1a0ba2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9531fad27e2ffa1d320698b68906c6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f78a4fd3551a285240a83b1cdaaafa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e7b72502fccd5cfb32fdad988197e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d9bcd7699d39d9b5d92bdff9c7b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5878a3b907a2aadc79f7e03dd3154488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775072d19b1d9e5ea8d005546461a60b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ff66efcd40fbc287488989e1ed74e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefff666f902d18143969e9e6cd8a4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb5eb92dcafc97266ceba7aeafa980492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e3998fe80e5b7ca7ebaa822c3e749493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c2947e745f067188e96f26ab3c4f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cedf5a84bd00a150da4908d6d4fefc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea118b941646e9a7dfaf652dd47938496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad9bbff082d0fc92eed7a58333597f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a8aedb8b67b52b533d22ddee12dcf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28386934db03c4a6b08cd18338d51eb2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3fc390fb29a93c0fb102bfe8520b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c57fb05f995096d211cf6223b4cf28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cfe0545470b6c9ef43d348ca22995502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e77310874942be11bb47903274857503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c56d51947b52d01617f9090eb0c63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3310fce4e6d605dc10d18a17438391b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a57a349fa85da001307ec9bbd36b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6f143ad581b92bcfcdb3f667b3c6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a886aceb25f6bfe12fb2bf6ecebe08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371333061ec81f59e293f9229b8bc4fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89876002a37f2d752b089480936f578b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cefb8deae9cd4f984161dfb9ff3dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd7db12d050bae373a0fcdf55a883e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d242ecbcc5f0fe095f3d9b332268b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd3e41131e6e417f76291f7471485e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ee56c5da3a0c2a719e5c88cc133d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f872d0f804008431feb30a03062ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418e3d9b0b73fc8e47ccc34aaacc497517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376eaef19cb081144eecdcf3a2689af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fe75f70463f5481f8771686f00167519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32864f338c4de049ee3ef400374a18db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581ec99ba125fb40a7b9e17460f6af2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b32e954b82086582ade5f88069c41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093cac3fb77a73064e2ccc9d4bf7213523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f72cf9076494ed5376636ef849dbd4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77dfad8de90099e76513033f747891525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18284dd2b6bbf8798c9c014dee0857a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c69be63e3a88598d3b20766bae29a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a99c66f59ee499e47d7a2c2ed3bb4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbceff5966c38d3bda481f9193002d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aff4010ca013cf29c347032a7495c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ee001c16385a3bc60237b4db1aa5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f7b43b40d1ad572a453ee190bb9e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fc70e3c5fca37cb581b5284185b0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf85e95d34d1da53714edfe6f65bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec82ae9dd2e7cfac90ef4844d2fb55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad8894d7f696d3c2f9a7dfd9b3b519536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261394a7eb2dd9f56eb7b254ba0e112537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcaf0a3e3e31441f5f08d0302ef856538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a899f785c6756749e5a3db90dfdc9cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822efe016338be7734dd77368aa69595540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09222e171ab5d36378647cedb6657aff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7ff9e2ac2ab39764fa7a3e108ba92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d4792b50639f57f077c7e1881f99c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85db0c2f047fe5c47f8a7f0d0623c15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a0a49a75defd60abc70165e301d1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a34e2de0930e2221c24045d3ee0b3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920179b60c26723f048faf52afea5934547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63652ee84185f8143a98e59fff4b47bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7357235c027184299f94677fa1b83b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3195472161a6eb670e6e67e28a26fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83642e7c841f1a99fe7bfff95a52d8e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f64c35804a045c651548fd34fe254552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fbe37703be0afe05357340fe0c3a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e79a7806e43ac6a1790d9cd773b92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e6dd91fce1a33c9217596d13c6253555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312205b63d92fa92adc1f9b5a72b1a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53403554f7340df5e0d5535d813424b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029451fa40091e9836cbcaac817336a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22bfa48b78d5f1996d9cf77dcab25a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4c4d44939c4b1ea58fb12eb9354a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae20014b4fb1ec8923de91691de3354561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04fd4cb324f7531c4a48f56063cd21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7066aa00fe4682304b79068c10dcf47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bc7440ab46aaa7f7fd026d3b4eee8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274bcc074ad6606e16edf09cbeaeba6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb44997472b2715f828842d3159382f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d55663dd2c912df824a36f14449585567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be8be3985b06ff3c7936bc436e662f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b062f17826f91cbf3dd50914cdc9cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df6092ec7685774dbac00e9a26f944570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a5e94e7e83c30528176f11552f498571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691aab0ba3ba268145e25a13c409d9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c3f2068d6afddaa7d608707b4a16d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4529691d7a175548129a703586488574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592dc5f76d1b0d2637e1cbee05be804575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245844d606977fa06bde5d76cdcc223e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3fc146d1c40ae0454f933f4157e47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd3446d52524c26ae7687ed63b4d45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2cabaff98420b3fd93abfecc43b86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483da1b37af4c3d2f346a8cf106bf7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e074810d1a56918908b502bc38036581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade97de8b40ff2e38f8eeb9d5e44d261582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02f3ece5b6d160ab1db713c7bc9881583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e8210011cd3764c9ba9ba30e8728b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd17966b1214e5a3aec4b68b8a29a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40148aaabfec9eb8d59f8c7462787e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935968761650292b6a18d350d29d9f73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25923cb35b0f15a793d17174309e41bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed0687d9d8f5252e1a5a7cbb3b451589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d425cad8a1fb3d11f007ea1eee21d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbdb8ca5d31a0c9d0a686f808918f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f5a813e8a491ca85f2d836e03502f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693ff6072c1dd1412a396f89739388d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dc0e04be011f115b5fae3235d7643594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1452efb4f058c17d6dedbbd7a453f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3de4d027056159932d8f5d59195fa8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d141c5631bafa904bc367a43f3bed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b9c54e975b3ee0920288cf7728040598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f039f586b84410786a70b83fefe6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f045c3d98b56cd86cf9a2c3873579600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247cb163b629045cd589627f9e83b47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c338dc55b84d0e0bb6b879af0fa58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba0efa6c83ab865bdbc10b8a2e968b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5a75b62c21cd1a9fb9e5abfd6cb25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a52643e5d33c2f764f46f40534b7e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689dc4ece0b129b4eb09050298d5e3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3172ac67a331321a7bdf2e6ecc561b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73e00665d939fb60eeb059959c3414608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274777517bb38797dafb48bc94b10ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b6c7fde72e18f80925079c59f2225610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868971b9143d7a39e197b8cbcf22d39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e0f75dcc183eb5c6a1f1184ddb52d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c3a0408c455384b554be3daa9ba71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41af8b327a445b9edd75830a6b66abe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f36d24f0efb9bbe61b531c4e5aba0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fad541aa029a8ea173fa9f98fde5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607793bcf4d45536aff36e20be8cbada617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358998b91498932b941a7c64b8b5712618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edf92a885f5fc0d9400469f1969671619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176b4a166050f38bfa652d4a438f404620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb17e1cafddc6b67896a847beb1ae6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c87ac0b8eb07197098e896299754e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b3c1a519885ed9a512b1cb5ad1f83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe47bdadf46bac31eb6d5d32b3edda624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b2b9d852ae207e3c2a68c7e92e3d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f3cbe7cbc8a3064dfa34686a1c215626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeccc2a0d07a5d62aa2155c5cff8e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ba96de96aae9557f7f8056690c33c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11940f2c04d9fe45262ca5cbb543bad0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6aaa1dc4b00458b474d9b3071ded9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62107cca98e5d682087bd8f8490cd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c6a4307a21f65954c5ccf50b10fb8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d443c612462c0238c7ee34abafe214633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038b116278ec7a811b866912eaaf35d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fc7e8d3a9cf797c0bf40faa46c327635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a26186c249272d7e2d6d12345322ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e38fc3e9b3fda2bb3cbab3d760a7c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fe1a100c4458b9f335738dffeb75a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fc6c8836d232636f6a984a7fadb10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d5853ca9f590660d10a69f3318751640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc453800fe29a4caa33524485a6950c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be53761a420056b4abdd9511bf6f9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171834a00867d0992396e7bd3a567536643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bd87d9532091a04f4666bc59650c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067e0e72511b4a8ea4501aa5a2f8aea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7bdeec413658d7930a67d4a014033646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20533af230b44e06ae289bc20b249f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3481c3b764dc23cf524dd36f4ad26a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652c0cf83327350463f98644c72ce8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead11d1b3ee3d1527c25502c51d9d074650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dca9039bb523b39ed3e85161ec892651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a0c345df26b03bd68a5dfd50538d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddf16c34037b0f03a59c4292276fca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedd26fda9113d9581699550761dbc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc96987eebe7b341a351f4d423e8e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9e4abaa7faedded78a96ad53ff8b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a40ef879192be3c7f3f42d886f8d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4bb1460b613a2fb2f60099e4962db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325763c1f31a023982774796b3e94a1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d8d5f4e3b877bfa300ca107e2595b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7473c08ff01f77418b5bf97b019ad1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3715c115661c7272032874b6d9a0bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb432e850b18ece1a7723ce0862cfde663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe71f23c67d409c5701eb359d4fef3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd5bae518f16a5c4500c092ac9de0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082c44d983e90fa538b5a86dc0dc04f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25e2b328e9adca8dd2c12e8db49f20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b0a1bbeb3bd4fd605e84dadc944f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30575dea57e0e27f0481326dfeb1d91669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268a9cee2a79c30081009f4437c3660670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69cb9240906568b3b9b3086529b727671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c1c3ef1294bf22c4f06393a9c604e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dd33b6d702b836969299606aeb311673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1e840a057c41649cf8a85d2b630d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a1139e746a06c4d3b7d2e6f6bce40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a73b6646ccfb7392e7b18160a59cbc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77c7ac857b6749b8ab1e099bd1b2a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1cccffde46143bd29b0468f737fb2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb606dcdb1bb519761d1ce43796717f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616c6e3dbbc0880f998aebd1f088665680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461456df6612f9269e3c97d8b1722e3a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93899c8e1103088a712afc0aab815793682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aaa85600c4ba91fb4ff2192203cf6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170f323d8aac6fd80a97c181e4729b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c82f8c0e54f684b36b5e615a05987685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e1f9348b6ee293f6aae38bcbf5d27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9e08aa5aab147eaa4c771ac9c42ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272fb9811453e9c0a419d0de4561083688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e9ac98130607cf9675ed6215237fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c039c2eba1c39b25800b5a11e2095690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dddd3ce7b2f29e1ebbfa026436737691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a027df352f015a51b51b59f5a2aa2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc689be0ed4dce632fea1df753977ce9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbc8596d3c530a46038612c0543dd1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7fb484f5fe76d2368cb7cdce2102e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f59d72ecfa94b8d0ba65f5c1a6afe6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafec707ee274ef30f958171ce7ebe5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12b7a32be3fb695390a4825a8ae29e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a7c72ad6088c143169516d7bff613699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc4f67f2641c16f71cead0a7b6e6bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f05a0986e965e3569ffc03c1ab2e5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf6b1b23f13d5cb0e5823c0a2bce41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbe4ecd643253abac2fbaed3402fe7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b51ebba5849cc35faed4f6227f1d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553826e77b47813d7771f361f40e5d09705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65ef995b93b85e2811a54df15d0931706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad705403f4e502b15b74cc9fd1c13cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e5d849db7a7a7763159fe88dc9c45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af79ab511874e79b24a8ef1e8aee4e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5f6b0e9f58d43c203bb597dfa0e8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e71c53f5ff0025bc8a7f959d90f1be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa422d874e45bee26094ea25317de30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c794d3820c060d6a0cacbee161f5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ec307150346750e222892103b962f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b2378f92d434906d359136339ab9c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a62eb5d1f01bab740c26fa390b77cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d81a3a67e5716a1e7d55e7e7b9ca4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06025609a7f658e469a48bf2258fefd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3991b82428d7ca86161dc45dfe09a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347981fdeb656e0c1de93b1118f8ea0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8493c1413049ef70d9c59e6deec9d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39413d021b664e15fae86e9202133f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346502c940d9d70d4efeb766c03e3eba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190b98f3758912ffd0f723e6a7c4c83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f815a37d3f0f8143383c18fd6225927725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccab0cc0dd0d27de97ac3f7f9a1a6ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea454f9d0be79ba41832daa9d9d7ec2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c9a674684c7ca6bc7c09242b55a3e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f50c6c64413f0b3eef2281bdaa4cb7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa02f50351696cb2ce60785f0b1e6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed906dea216660e29fb3ab54ac844b3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248b3952d13eba6b25db68c0680bc08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1b33d34c468a460dcfbae706daf43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804fdab5a9ca6cdfa474cb140288ac9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac291ff63c14d1f84e41ca93f28e735735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1e8bd8d9e33a7b8ca4bfad0f3b3a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4704332829df41f0d4ca63ae29736737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a3d5321cf6000522037636d420867738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f27e6b9ac0f47017cc3299a4539eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbba4926250b75d4a48e5141083321740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4db65f1cbd43b3bcdd0dec8b43c55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b41ac0b08ff3ccd557ada105074030742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e059383a46c6aad83fc5807b564234743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eb7ede8d4a197ed9aae62bd418ccb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e70744adc1e3b036539275487060b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8a00767121877f4616e337c620cf2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce75c7dcb863f9ac4faa123f18267b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fab8a3ac7079f3736e2b1923ded9ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265f9ba1b0e69e2f33dfa3f1e357413749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394684abbf1703b0c776c3fd7c71f01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fa28923a764eb82b29bb7347f40cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7957b43e33c845951896fca7a09dee2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72c99b655675c6feda4036ae364c28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9b931346ebd562a3921366f94b3b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26b167215a99f4df55d6255fa0f142755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3378f30bdd22ff79eb1d59e158040f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658bf3cdd3b6aef948af7f2b27dd8cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4676d0243b766b4785904f1b13295758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd788d98863974d5a8936ea874723b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>