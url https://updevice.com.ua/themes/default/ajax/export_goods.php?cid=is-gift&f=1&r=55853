--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838b08e7a931d95a8b980bf925264b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008435f789997d0e2b0387f6678b3152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115443b509ef1a712a13d8a904f902063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b241414df1bb7302c0dd2d89910a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763989c46f47d1f7aa508ed5b7faf7255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf92db9ae3dea3737ff3a1c8cd6bad56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6296e3b1f20e153d061117c8ab21d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66e04a4886250bb34baaf2517436c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864ce9854dd45bd2fdbaac26e8879429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31e9ad9c5c5ddb23bf587880c66b2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc1d2e45fe52ae87ca10ca3623697311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a91bf9be267c0600688af90aea8ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b1150a18410fd9724dabc992cdde813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae880b661eedecf901241e80049da2e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010a53f882ee7d150939faae9ab278915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a64e7a27b94696e232666364021bc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9bf647977ed53c195ea6617ff6e7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e16444257d6fdcdd894932c2bbfb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe92cc4fb6fd5be417f18558e22095c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfbb9687ebc79692c8ba3caf6c510920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e8dcc68d9d36ab716fa6cd0a5ac8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20e44a0396398c22e1c69c90d450fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a024225cdcd576ce1ee5728918039323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89e1912046ba282283682682cf78e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89481661eae063eb0bc1c05229a7c4da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc604a025a16e16b9f76c1c2be94fafb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b94c61dd771f4ef9770bc91405d42327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaec87404bde70268e2a61e31a160d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bb9cb1b09437df738c540d429c8c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb3f4a499e32437d8c3a56fe09f8c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b351a77ccfaabc3ddc360712f3deff031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dc15e5b432e2593a38ef3feb5144432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b6b4b946c02dbcb37f0d699302d8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4358bd059090d887c8e6c2ce29f8bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9e30ca59adc0f48940b77e279304e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff1bae5ac16d9ea8ac7c9246aba14b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a9dd44b1947d0b4d4c8939b0be02437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81daaf45b4f40b51b0390f0c8bf42ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af56a5e70cad873633197e6747124a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db44eaae860e4421d66d7d517c7da040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e8f4cb3000cc38b657761cdf14c5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a52d071624ac156b8abbd61caf74642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dd2614aad870bb0271b51c52bfcb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c61e2e251d134bea8db5de604d54144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1852c6bf5ea1cc992bb581fe2f6839045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54ddccd192577cf6cd01b9ccfde1e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff255b7e18445a4882540237ba85ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c60876504e9d9965d7f148e086fd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bce9bcb1a2d89085b58ac62dbeb66749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0352f551db4e095b35ba1c6e42f19850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5c56f4c2db2b2b74ad1ad4eb183fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275093dcd74d71d1b2cddba4ea979fdb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1364be6e9d4ec6586ebbafe3fea3e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560fb739553214cae3ad5837e2fa09454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83662df644c8eb11e5656a6f095ee2ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23710392608327825b15eb4209ed44556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debd60f84963e521d1d0c83c48ccb4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f910eb2283852bd1122ad6ea11475be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb254d287c99bed4b839003742727159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba631b75547682acb0ef9334a786cdd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdca1e565b57d69457d76c240c2f0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad8270bbe0cb30e3813d1927dc4e1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16451672a67c36ca0392eaa90293337763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d84555677207bfc3ee03240867397b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b803596547b7b029c993514dddd5c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9471344c853caa30010fb394fee0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327276728a60d613d756331afb7a36a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaef1725eef555ca7a88d470aece6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090658887afe545aff07933486162e2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf607ca6b6415cbc9e02f4f9434a6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eb81b40155a4110a47a6fdbcc102271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce84643484251e49e2916e46b737a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b77a7130f4d0e833c9fc3eb7082dc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe322147ba1dd677fe3ee35833a377774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bacf8fdde5aedcd82123b9fe2bb24275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d2773f0d07ee33e26520b090f67376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436ae355755ee60f7ccbe7b90a2f6e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04ac2e6216f4763b031ff43af60a7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68424161540f3d0e537dbed0cbd7502b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af612a30e01b085d5abf2eb240a8d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06274a6a9d910a64ce7f97ed5e87492e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0a460546e1708417fa1ef2f70329e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5bd56e88c377fe1f6959a505487c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91e23fc0fb91864a8f49ef44126e9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348ee298afbd6a4f6c505e261360fa685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85336b7c9e08db3fef7e0c10f6950d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0490485f45a3e7ff2afa2b3d95055587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642eba0dde2755ef17d04653aa3292288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efd569cf0418ed0b51c4ea3390a2f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0958b55fa7155918926835d3e78571490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727a5ea27909cfdceb8094f244f1d3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a104531bbe5e30e87a8190fa41ac95d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d806e149a003d9093e79889776d97fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473f0bf9f6fe78d2ebf08a82dc97a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c96da42bf7ce4b64ed73dc95312ccf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c5c383a205d0e9fbdece290e702c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15691306ef054096df0e9892bfe102897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59393b8619ab1eb91a19cf1302c9afe598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a76617310eb888a297bee0e386b3b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3d53ed3c367f672c1fff4c1421e16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f088887edcc8772fa88de2234ee77a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c3fb27db2dbbc1b91dc64ac5ba325102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287361db6af797cd1714fefda649e286103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656919904a3492f0081900707368c46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab6ee763f05f311ebea09668b20b63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5f2aa0d1895aa56b7a20097621de1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7b3fc55bd81ee9fd15f4e483b5347107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2743e74b12449a7eb5ca5ecbdd913108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd254e13034a6eba3aa227da1b667f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90955349b034439ef085f0d86397a22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821c30adc873b9a5439687e54c2e585111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed978690f41068a7ebbf343795b160112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec8205c1b5807666233544c4136992113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57189e99ce1e30d2e7bc48d7ad2719114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d4e9aeb529e3fc5efd91c6c7670fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57220065db80fc367eb7ef6104cb51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e02c907b908f7879fb51b635ec285d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9dd7e2e9cbc2ed8a16711362fe68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2522e0dd6097892923e8abf035f1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcadec836af45aca6581177ae68ec8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f67fcdc119613a6066348bbd08cdfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49227dbd62912830ecc8dd5b266713f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db66e18840ef6a27d0cba77bbbb53e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec6692368996bbc12e19951fadfed0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fc001e1b194194f67ee7e8b16bdfa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c91af6753a89aaff7028c978ce006a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8713ea2cfbbb0e8b32c324ba1f7c99e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948fba9456e7e3bc6af250e1aee3151128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1fc5adf2defe9622c076acc61e2e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca64531f49a77a69ecb4bc75823dd38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f07f3ff2f35b32ce94a36e5f1a1742131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb743f081d34f74a09e335d00adc3359132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d79d9bbc3d5bde34951fe1e43caa64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccd40d863d3ccc55a98677c51a3550134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ce3cd23aad37d5206101a6fa9c096135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d7af99d8dcc18b1bd469a28828200136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12834868e6d12f5471074a57e114ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569145ff9805f1bef2465af35efc545138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213cf9cf35779bfa4b6e973123b44bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f85f437c0dee88b68bf991db2309a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fa673dcf387458a9cdd228ba34e96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae4003b5f6ed8e7eea5ce960c289a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351a23088af658393187479ca700da2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98e9b2487254bc7fca4dafca0a0c1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58348819fc01a4e969bad69ba2c5925145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef65443fbed1f3fc334bda4f9a60304146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3f753140255917761cc05e8b3d5a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb96cf9d0a23a71dce921970a316af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3e2397dcd643c85886f5feb676b12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb52988af6f096bb345c196ac8730bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fa91dfb17523f1ac3974195375545151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed004ac6893e59f1d885cab5eb3814152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c19a3ab4c7dad8a066c720b373fc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c4189628489280ca668321900ad68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cab9b13572920094ec4e94123dbba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2de64a67095aa64cba6d20ed84439156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046df053d10ff00adadb62968175cf4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b01e9565527ce01f677d2ede4324c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b235c8523ea186b61388c3c41859409159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c2280450dfc047a797abee1b3111f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe7e6e204b53bac32812ebcfc763d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f628880127db149ff0ad4f916c51e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7681cd5b9893dd9cfe2e3ff9620d07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713b8aeefe63735785d36ecf5113c27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c645968dc619afdcbfea1deab83c9d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a602f55bdc069200e974552f9799356166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994f3fc6f4986ae0886b74f0a59168e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362e40eabc822bdbf3bfcc895bca206168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8f532cd0dd337c16c088d9f65405c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184f92e63c6258a88bcbed658b09a84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847359d30e841b97dac19eaca2ed471171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad15711232b7ec7a2ff59bb8b7d125f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729a1b61b08dafa7809f3b4f1271f05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9604fdd7742dd35cd9f60cfb166dd56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f084736a91afbc97410484a4eb95e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e939be8a6c769009a669c0ed42144176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9fbd00abc277a47fdce76b6cc2e57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71644ca229ec62ad7f6df7b03d035a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312423b9786b899c6a4fbe85bfb26f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ea5af4e6db612760be899731c1ac4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e4cdf7da71a9fb4c91e85dbd69efe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91eeaf1422654379b3f62027531a3cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303d0087698660d898a92b83e0d6452183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638c753fc324ba8d2b7c86daf519ceb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4d0620543a0e403181f11e7665e83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026d2c88ebaa6f9824b26c57e21dbc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f58286e5d8e325ca0c66b9c09036f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f3673ee3a741ea744cb45dd5c4cca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed513d70a48680c9a6281b624d99838189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092db4f60e13c959690217d219cda4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0103ca6619b6eb5782fbd80e9d1f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc7ba85c570a18cc2524c9d989c8fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2b4fd9ccdac92578486f7d4787012193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc54df506924ef38530c08ebadb9947194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66577156ae827efefa9c8310934c663b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a246d3b09575a819f244262a014dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa264195af2f01e3eb81eac315c07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3e515d329f1da657a921d706bf269198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b5a0890c314e0e986cbf7c76ad48a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3915d98e34e1ffe82cee8710c8108cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e2d79c947d2c1190dfbdc4c5a8a85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7f3c713fc4c732231fa6f9d9da59d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bf5a2281155b991b1abbb8447c414203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbdac185f055e54f4e4dc595207fd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c2d822a34bb0b485326772e1eea8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac605d5ab9594e2f8bf2b8676381c9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e117fd50e58c003e52297aaea80bb11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baffeb054caec69486fa84ac84a612208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c92a47b8f404576fe24f182616670c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd3a434a70f294b77d561b18cf3961210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61702bf10a0319817efc2af1c53485ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d142332e437135a2d498bd3a58b94fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaef95592c005de8775d064315630a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81574bae6351a942903949911840fe31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4311d141180f95d8ed3bed46fb8433215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a92b8a270636186a49f4c1f98afbe6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127403f1505d68e98b4b4ada3f891ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1046157f6cd81e2e493c776c2b62e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16d4b98cd774eed2e0f0f7d266ce24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ae97b6a6f665345712629c7dcccce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98823c8ce72784b4dc76740ef204789221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87efd0865a5d603e25b4d4729123ea2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966483ebe3371b23dafbbc2158447a53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a80ba252ba7c4cd85c110f206804e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034eec0ae9565e89b0077f036231acc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab0b6e845ff900769f1f5c8e496fda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9314fe466153aa5e06b50a859c56b26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fbc36a27fdced63ce2e7c2028d6fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fa751bbd0c1074c55f12cacda837b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cc2d46e2f60fcb17445627da0f981230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b04c9b596a2ec50346a94a835f52a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452b246e31b8dc7a11a9e5f95b99e73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0378625bb3054a03ebd8b16cdd8c4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071710932ec4d94c5fcca38bc46d928e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051db345fce2ddaca45e0e91739a2cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1696eb865343210985de4d22e0f53b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f739795160575f0dd6182176606d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352150c8e2dfdb5688146aa58a0cb550238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246583ae220e80bd669dd2348f04ecb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f23f3d8734e229ebc2fe7f04cc79d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fc9d24a6a568862a98175a282e332241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d65fcf4e08183b0bb2a532a58b98a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065527004ac6202272a107d800081c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2983bed937791291d54ded9c2cec58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63df56c36d9df00929c1b1431136e70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e1250e074c37b2d4b5b7cce10f83d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9bf7a1c43967aad008f13272eff8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed5e76874295b9815a620a73deb90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b6d4906ba6e90b991cdf54dedf5e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd14c1fd1cbab3474c1bb8d0bd6ec12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80cbdba6b681de910abc9d20b7a02f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf422b96f26c82c831bda864056a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c728e99cd7be21ed4b6943bc27f46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d33efb1cf33d806468527f3a2197a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c47814419eea18b6cb7fc4c67bcc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3bbdb00b295d0a7cd5c97dca9ed73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429563fc8ee58e41ada255c868f20ffb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c3bfe3843ae6cdeec53f311165c8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dfbc85645839dceedfa1324a22ca2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958990dc809357e9c62d9176734c50e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4290967dee2c7a177d0dffcb8f043261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f2849a948d564bd212dad13add123262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0414310a10b4fd1a722c46ce4b4490e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d68621cd78e9b8f651f78035ccf0e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26967cb504d9c5ceae1cf9cd3ed7b2f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7d8c205017ad88b152648ec338fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590d35da1613c5c43d44a5c82651397267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fe42cd14c437d4d41b62cdc9182af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb62fa9a8809e2f63fe696f8f51b3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363e80afebd53e6bb49929ac9b573df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d503e8848aa3720a59e165459f5c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2184fec427f1b4ff4623e0989dadd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd48eed082565e89020ad278eb881c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ffe9ff2cac6f3dbe2c52446a2b1a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dcdd05bfef8d5e1f5bbe8166e39a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038fefc6c310c3309b0d55b32868c4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069416b963283eedcf82f41be0945fda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2749120035fb40ce57aab1a6b7967278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bda52b32fff84543f9be84c7ec2bfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a631a184b67bf030c329d1a99f68d80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ccc6e700f9ff55b9804387e8733ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b6fb638c3520f5c2741a1ddc25505282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37d6a04e7430dd47db0203b4a8186c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5f9a63cec19e1577fe357f773c070284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857130fc81956497f99ec540c8f2add285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589e709cb01b85e41ea5d4257543356286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4195c6572bd8e8763c6c91a952b061287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a1a2c511d663dd2a0729db4a9f0c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b221c734b1c072a6f1c300b6482253289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264d1df330c1dd8aa282472fc365584290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416885ecf970366649c351412195322291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4abf89496bb7a5433cf7c024bad76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e71365da32c8e7916fe11181dae6b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a87bf812cdbf798e84a932af95d33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4cf90e6dd8b034ac75cc306286f70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79728ecae1786c05497dc0d84381ae1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5189dc1d98c3ae4231c0b63abed48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d442056d61f90961ad19b46958893298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb18177b975564668f8894fa404ed1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e993da65a862f901bb76f33fcd836c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce7c8ef4cd87e9bacb1419516f83d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886f38703a8efa07d74be3ac4dee45f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53bb5e8e7c83fe20d086d9c57f7066303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ff3d81fb848b2f3de504b9e217fc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f36be5ec96fb288edf604bda9ce9d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3b7b209e1ae3d0780ef34e116603f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cdc7d11cd01bcc5adaa4da35b297c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47f5dc5fe5ab8215e2755857423c07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ba418421b020dbb7cc58077aa009b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792489315d8de592ab88008d98aa329310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96debbf301c9f6df0e9f53816792d6c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45fa91aa37a0f5bcff08b490ddcd15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4a51b18faef9c4b49853734bb3249313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9ae9f0fab7296de76554b0bc3aba4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee971ba0664b50872997bc189740fabd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc51c1e5184760f3e52970c55832b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8ea74944192062bc4a60c88b9ae3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b0540e40ace56c35a1181d95f9867318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873d029043e2257f30dd77d331bd40f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f740b6d92d60d1efaea31d5c9af1eb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00e24911e934c82209bd26dc569e59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b34b2fadd4b484f1c08f09ae03ccbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3221cc100ab63fbb2ba133ed669c4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc537d52b4c59803dbf14a93b345752c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced98b2a079e800434c3dbf6b5f3677b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09144015d3fb00a8054552657bd773d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f739dd6e9e94e247472bfafec687999327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84150903d0852e6e003ac535ca45b33e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6607224cc9c25bc8efc749cb8e21a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac12e993be4e320e0b56875957f7014330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e0bf6bc918354c2d938a0fe20cd5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd276699648982a97eb0ded4747986332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc5c73063589e95d502edafb4c1384333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db869d084133a1d7c7b9a410c08d0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e90e29196e12ce32dc33dd650ecfbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441537692c8ffe04e893a530edfb3634336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc54b00c965b729462fd34981ba02b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2e9d2d28960e654243aaf57cc1618338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d013186758f074e645b57a4980501e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fba4c7fcac5ea991978c240791ca18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0014f243706df17a77809005f1935c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40aad539789d415ce9b68af1e9f3d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be68eca790b894e2ae9799ddf2e1892343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37232b9029f13fd98d07cc843b5c07cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a44839b0cb5aef2468d6c2ce2a4743345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d6b88c9cf63fbe1b7d5dbc38c9b65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff41f46bd86d1e9192ba301146acf3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa90d2b166411b7e0ac756c3d3f2f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48615f5ff223c6baed85af287eea0fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05650bbcca343f98b5ae047bd1258046350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb0256fe2965c21062e28ec2af690a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519f4d5fc8f2cbed71fa9643e297a02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1481eb1d0994b5cf14d67da052eb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a185747c58111131df65670313319f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d66f48dd585c9f6ec400e0fbd8a9a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b32e8e4cf6e145b4c4eae5e28c8f49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6e114460b78d3d67e8c4a82147048357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58ddec0feb5e957863d465d7e4e4c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff082c5657a086218adecd4e9ba5c122359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cffd6d6e3b2126c7ce3a33005ec3dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6af6b5e4da7d62b543d8ab4fd1c9aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64de9de3c3f998adf991489537de216362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5b2accbd0328d2fbf6db62f9b6a7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d73dc4c8c7d9e65b4a695c2cd7accf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c7c6bf02adfd2dd4bc48f10bbf7b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73570c36af82978cbadf6eddd42d96f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a35e36d1b90c263a432828257262b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc686ae41ba89efe821faa062ffa443b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ed46538835445e58c7a0fecfcedf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0857bca28cdc92551a7525dda9b30c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0e149b7ec5313480797c8b1f40275371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf007cb9ec0463b353d3fa11069e7ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83408b577397c29b471ef209b2670d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c4e98baec9d86d10ad087a8be6827374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27528bb81d6dea3fde7c2866367c351375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008e7af00045d7d632e67b9da06cdbc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f68dab23a6019c5b3f4afafd9103da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510d2bb0d16e3379932db639dfbf8e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e61a80b3af4fd501e4d4eefc197c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d7b5c0bc5a7b36d3ec94c1cfa4477380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69b0cc455f3ed7f7aa4979052fa643381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b97e1b2867c19b6e9c6405c5e5405382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f10029cc5e00df4943d79b3899bbb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08c1c957bb0d483c4067eafb4653ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bcd02d46bc81054233b0f85867f5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab10d6c7c6cd9ed2d819819efa8a8c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714564ab128769ce35fd67baee48e61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9932a3d4d9ec3b184170b8fe627014d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1775fffb434cc4091463ba1ab1f0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e640a378b1610fc6b06a312eea8c6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafd80c8af1332cf1248a972850b776391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f621fd42250b0a4ada59ecd9e87475e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f7e8e85be9515b1c3e0b736d7da7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb02ddbc7e6fd3acb14dbb764b085f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b6778fcdb492a15cf05ca7099f3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a1443822acc212b683d091e175d48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6b4f3e9789fc2395ffa7014bc4a85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebd5080de129db39b5db3025ca4834398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17d95fa30490c82b11292bc20eed89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea960964da84771c5739654aec9fd4dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ba9244b01807a26fc9bd92c8bd295401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa921ec59ae4aff99043fcd32d21943402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3234f66c97da60cc475edbc26e6502403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0262b100797c7768c58377e98906d4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb4ac527f91dbdca5fc1b7419823c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3585c50626b67a527687a00ef0fafd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5db6644b16c6b799f82d6656238fd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518d8d41caddb5735e716ca988b6b99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41579a1ee2f1f16b263228d967de9568409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192483b2db9bbc3067e5304947eefbfc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127e09e8701be49e691d937422c4277411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb06d7091e6641dc7af7a2f3a81d36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53fc44834b7f8a5e0affa00de61fd1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b26db2ffb7fef0ef6cf33ae8b80b57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc621cf717cbda95c45bc3d646fa530e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb137e2f79419562f1fc93a87afbde5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13bd4142eae3e5768405ac2d8b4272417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a6e84df2d50cff3982203d5a8c73a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20433ebca7e98bfd56f42a05a921984419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a699f9f824259ca4306e7544e2b1f62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6d197c2fd83c5164dde8eb422076b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd337b02057b4f545ca68cd5e0344cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fee40448c074f0742907cd7fcfb89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4116808d2e4f531aa5656d8a23b11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eec8d6cef48bc99609cbc9247d891b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692412315fb5040d77841e6cb448e17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7023f3ef6b294717937b739930d38fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3fcb6ed7d4ca4dd9353737632055c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6aea6daa711343565a37eeea75d3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098feea356fa7afe426a7193a1ef48b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ec1af70b12ba15c9f67e9a3be9f78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bc963a60569cc43b4dd35cf4ab895432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8811fd9d88b8d5fd1dd4de6ec1f34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d12b2d1ef31466c1d0dce0fb3981a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceca8bbbbbbee2fad81b7e7c2ece0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067d30683ce0f88e99a86b4533d4181436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab9d801a20069021fabd196e77ea4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553b7e4288140ad8eb1a6cc0c350c3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7f56548f6d02d0c6d50d063532f28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19bc37d922d9f9bce748c91e88ed91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676add2e1bceafdc3532f2e20f9bee01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645716daf34a0e1d42f17983376427f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049b0ba57c8d1c141bde4afacc47182443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6bae96c7553cd6eed67769009e38b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b31223800dca930961eef4d4c24120445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328afb178f5c930728e1b40dd22912b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833b2dd4dc131b203e11497db2b4540447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a59f61d78e71f46071bd3f47c126b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f63a21946d427b21cece07dfa5f83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c92ea64c4ff4c20c4e60f44621e27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bab25fcbc472192a90d4d1689275f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b25d16924217a780120965726ce76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890690ccce89b5ff4f393bd59ee3b9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08267089fb5b60cb0f86d65107d5a7a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438b092b35b3eb7a8fbab0f5b00464b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c763ec9fc28b7da2a21ed121ff0ef7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf85a8c8be8f4bac14181a01c4929b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2686a11b73dbf6a2cadc7373eb7aa78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fcc8f1cb2e7f9ebfc21b86be5f150459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e3a175553c57fe11594e88d5c792b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31445c6695a407f6c00585b0be7041da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99a6b3242cb8d3911e17404e556a73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003643361b893c47cff81d0319f9ec2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8bc07d43bab783485637015131999464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0860757d94eba537918dd4288f071465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaef840b52934a293c17d1de1b3cf8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7427442af08e6eb40f7c356bf54c3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550704236a228915c90accb1ded5eb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f30551df8bd5074eee365e850b807469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3a6a222f00284d6f2f497403c72ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f63c9cd7b345ebec23bba11ddc8dbd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4302abe70f95a2ce66375fa7659edd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f11e1221ca8e6deb09473caf0fc70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fed02ab50b7bf56a997bbd6a2d7736474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c2bb72f7f043ad0e63fa1252af2e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da0db771ec06a5f26894827a5f9016476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d392d971e9f8e038a538fc9bb3c09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417a85ae0d30d10f13301f340849c86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a34503efa71ddc2a9a2ce11e4405d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa809d49c8e447491bf759ee9bb9c4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a135224694ba80d472ce7a5fef65e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3a604bd5605ccba41589ea5c2d159482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e300bd192b65e554c5e9962070234f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540136183143cdf13e16d11fa7d51395484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a60fb03069acaaa98e862a38d3b88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb6ec497127ae173db3c453c194787486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4785faa9e795e31c0a1a983442b8a0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d765e54e64a9c2c82ec581972aa8bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdcdda61c274f172aef9c64a352da1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d8e2c16cc31724c67fe37311b9f83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe89ef08722c0ff07fdef2bb735682491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1587a8a611e44bd2d55a953ee30820492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ba9a85af2a7777ed58d2f6bc9a5c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b5d4b7827d5aa986c974f8b6bd66a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d5cf7a022d8865c6a6f819b016374495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51173ee6c42ff537c5a610ec42a1cbbc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f8d7ce428a06f5f7840768a2848d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eb26022c9a290b7ab3d5d99b41c7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c83ace91510dd14f65eb08a8360f26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bd0095e3795078d8e75f534d85d59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e30fe52a1df5e5ad5659f4bba6d01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd0cda3ad295fa64b2f665cd4779cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefec77f6246a3706fafeee10f18e6da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a7954e1a63863479dd26350a94cb6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552bd870ee1602661b3384f94857f4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb5a15d74008a640de378f7286aa12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f981815ce45e0aaa7beb565e1b47232507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee2069a7ac81ccb770738e31b20fd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49da2bd8985f584f142eeae65c9353b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd7c06e828f7b3303737ee4096913f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475daefed8d34a6db4b5939ea70ddc8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bb640a75dc30bdcdc984133cee365512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eaafccebeb56469b5dcc011806dc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805eafdda2a53e3d587be85dd6fc475514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e206c3626a14165936a6a7350dadc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207f86769aa9bcdd16823cac4bc9d13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00efb26a507b73ffc9cd211c1972e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e1bb61fd6457e81de210db295d5bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe24db1b53a850ecbb66219809caa3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c16edba011d6a96d39e52e430f4fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf71d9e4236363e9369916d02cf63f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba42b61410f1354a22601d702c4fb4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0eff82c897b21886e20ba8ed76101523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15da41b25f6426549e7b3d14c011875524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77ad785a1974f4e232a6a4250c1434525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684764fac3aabe7600b47f29bdf1e3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8fda4b058f8306d5dac95fc632c5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64475203e59b97a3bc2292548157aa9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cfbc6a537d8e8d6fa5e04cb368d2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cc0471014b5f521d7a4fbb7cfc35d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685be47fe34c2b3b1c0ef910422a38c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12520f8692fb8b98f3fdb0eabfa758532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279a70c9487844cf0412db76a78b035533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922838f918002f1273f7ef27f4829c14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e83452e2aabbfad0bdef1e56f4632b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66020540b4bd3d3925cd41c53189aa70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1f49dbd7a59d29d9bfdc059d1d9f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499e8f267f63d8b9c922f41f4b24a7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77b31f0fd9aefc34683ccd4a453294539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0482c95b3f11d4618076bbe1f6e13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f6c5eb541422f14cd1de304c31dfe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85656d096054ca21d6568b384bd850a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7663ca5361b05ebe1335c9e77825d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0eb11dc6af2bdd2cf984b6b80ad0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9203397b40f1a692d0a9f6451a1fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1683656fccfff2f049173d6293506b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba6bc95ad33f5137fd079e4d0a1b9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854daf3ef7bcb42bc090eb763bc0dcde548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a54ff301f36f43a7fccdc71b34fe2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad073a82ccdf0b863bd07cc60a79bdcd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdad3ed3e856ddf62d0dd43da4394dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d51331fa1230c303f7a6423c14d20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1b3adb108ed4c07357ef1c0273d89553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6cf9d2275890ae4802284bbd6274c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a1bf067a9ce3c4bc6224e0514f63e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de9da41dc90748297576a39b2d31a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e97cfb0f21bd94d6a9cd8e2b5d0e58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9dc6340478770586ae68815cb4f0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d1033b41c4f3e5b05f458deda6091559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63028ccc5047b3e0257ef8c6df6d61c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2185cd718a9e1ac9114e74fc368b230561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684554330a865ac906dbe2b511a093be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaf08e5650fe7ae5849a86ddb111b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932e8bf2f804b641b8df9983c32b79c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f60b73203615dd2b55afa907f2915f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26237504ded3c64bc0f3f9a9a09f5b37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6439a3a542cd37b7183215cf1bf716567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080ac91c4933e1f714ae8e5ccab5454568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79acfdf8ba7c750f14e8c4ea6d6412c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148bc9a7800944b5859558674698417570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375b3f25302493eba3b9c6122f39194571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44cd6ed16bd9cb77433e7f02372741572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b041e68bfcae9bc86375525e14ebc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4579e3551873b07f65998405ac3b759574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb93f3d9510ace2fae625a494144e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d17add688784f80cfa751b6d39cfa1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e06731259592356c550739367ea6f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e512f3090d4f4dfddd523b4b0e790fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477627571f2535da355287979726fe7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a081d9586990afbcc6c0084d2a7043580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170fe23939eea05b0ca20812c161ffc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab021c897926e042d4f291178a0f78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb846d56576b66cc62af048abd36c3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393613834bf9bf2acf9c9fe7d1bc863584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cab47f8e5da825987d6c3ff9cc305585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca42740b41d864c567dd2dc26928c0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e0ef39e7aa11453c5cb672ccd9974587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c33d2479f004a7b55b374ae35abf6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e59d6765d9a7bc6de68d87ec1bf3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f070af9a2a9eb4f5df84249ccaafc4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f96f82881c7c6a0861c13393e8c03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b1f31cd70000d3287ab4c293a883f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a8847620934dcb978b3f4abf45516593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ad64fac66d41b7bcc2e0311b4b87d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d84ce269aad29e52d6e650e31ff8cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dacf60785456799c4b18efa1e34df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e279654a02577359be47ddf400c727597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466148a610d8bf2b62f1d2639a48714598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5ecdbb890b428386b751e49d22764599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586c6476826707a14f980f7fd472136600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0a8505ef138ace3e3155e00d9d2f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30111bcf47217812934ff37dad0177602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4a072cd4373cdaf25bd675c29cd79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5ac73091eac2f0dbed5d0d9e445bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbafb0de8ead4d0efd43429bd6acd6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008e82aedefa80d1ca77618d329232a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e606e4424204d2d0e07a5fe8370ad22607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d78198846970af84a531a8845a4018608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bcf1a910d38a0aeb48fc7d9ed29a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978b91344cd79e798c0d54b6a8e73a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa000a5161a7c807732e07ec7e2082c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f657acb03a69caa039ed8ed0c5f0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d74e291c84908d45b0bfadc02a23a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0831e08158154a9ed5ac29ab04b6f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d01135630dd3d83787fa64f8be6342615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11467d905e582c637151dc8a51092c8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ee40a5308770311538f3c8767b944617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6c3045c34dece1ba5a92020809d37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1a91fa7588e30f858ba6d7b42ba64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5be1a9347115f8ff7060dce77a210620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6897feff4045ffd6ed52f00eb7e8ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe3d48b27d47fc274c1da5177885df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58aceb3c36f576be835958ba5cf7b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927276051b7161caac46394e053ee83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a305f2bba7fd713b8647c493c5b6d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4899da4bedc3f78f4d54cdc491d5cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6b23e760c36522df6c06e097b7a15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cab12e5b69cde36dac7425064cf182628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdd8a5faccf9ce61856a8450eafb5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c81a12525300c73bad2cc7197f7af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74815bc7513ba4a2694bc8d3a545608d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d9a3a524d4931e5f0534ea5675638632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2507d643cb4f584485dc64222dea0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e09a66a204a998a9a0192cf80e4ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e47d0dc8ba0bfb266e57d4af93e7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd2f3a307ae60489e51ceb06353a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588000cb3a8353a636c0949488e90dd3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77448be776709ca8218237b328fc3218638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bb72389eef48b68f917f2f4b93e09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91404d97b4f75cfa5986434a3c0cf119640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885e9e7fe48c1950856126196f0a2dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428863ed1e48e7fcd7347493cd90f50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c0c6c543c25ca0836d89d02bb3e37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f552ddfb7d61e33fe33a566e609e7ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17332f7e8d4aa4d1ae9c02fc30c8f28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3cf7eb48b7abd7e01a66ac896c3cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a701986330dfab01db01a560af57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b60c493659c4591c84743a2799105648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12f092f906881d3447f5b3dbefafff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e679c7f5d48341f3b43a6a1e7b074650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9003c59609ee562828d20c38a4f49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2656c01b3670fbb0202596b0117f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db6f4932fd0cf374678063547be74f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bc6fe6076b2b70245d3ae64dd76a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32722796ec7e5f7932b26bcee8dc5e14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fac51c4414e76a45294bcfd6dc7654656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa7888dc06f268517b10021557cbf7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114de92132c6614031c1f5d0999b238d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3151af6b120069d6f545064745c854659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037b074a9a6e6e5415ca9dc0b8c8e0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990041cd2f757d7330fe4b59962973c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d66c9f4649d5818d90894d8ca5c242662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3d582cfd2ca1eeaa0701238b5c62e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49963fdd862ebe06ee5b158b3da442664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546c85dfc7b3da46187017106b2ac81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759736b4d4587d7ae27fbfd80ed8aba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a952c089e5d6ce4e0b97eb1c8334b5f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7991f718d76678e617e1d9090297a47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865e2c2d29742456e851f3932a1b378669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0bb3a4237d23fea989173cafb713a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77fa4be2ed9d7feeba8d3983de4f69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b49ce6aab567d43b25cf3e3f928a1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928cef4e138f18dd50d8c7b3a361943673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ab3f0520a39f93dcc43f0b97635b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cde7e8d7379f8df9eab01f18cc5b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78bba093856e6b3580615ca105ac60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3c560b0cbcc48c13e039a7b721ff6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2578b804a7757a932c5a04f878cc34f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ea083421f20a31819f15971f8a0b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deb7953e31217617f7701267fabdeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3db30e4e97f9c59566ced176a73ec4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e23372fa52efb3de52c7ae48ac85aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cfecc2a1d48e8e25334e82053bb59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c71d45e5e0b6418ad7e358e277b9d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a961ce1c04d02703e57bda105d15f1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86caf509af33c7dc8d37683c33320db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14971d6f7be9fb06f218a52e235d5f1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655274496d1c43a0ffb60e7a97c1aad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb016c3370aea90868437d8ff943fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390073ac5b384c53512a325f117b4879690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff11e08eaea73f41c8792ac26fb89c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e42c1ccadc785798af379a139c09fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdfefb9825e953e49b977b3e196dc4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d731aa2d0229d4fa0eb5d23029a528f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020e37e30ab7d37f342dd7d0d3fb7e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847181b884ba4f513a25f468b3e3327696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29741e09fee608da094e757c6bcc7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5341481e69af11bc132fd1424243f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12261bc065549f071a0e3f8f563729699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c50bc7f9d53970e2ee35b5dca7393700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815ddff06b937c9946fea41104e89a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c5168e5b5ba6bcae4a87e7fe9ce0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab3a5c277ca4412791c49d32b0db9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37a9d9d2b1e6ac6bb3968e2d31834704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf27dfcba7d18239df4ecceec8761e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295610499e09659129077350c1cdfdd5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc729bc9dcad506c3785dbb09f27c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9daaf392dd6782221a8dc5ec0a42e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475e4ca75e9247486460d3def313fe4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33932b435187cd17ad90ce435863010f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c849607cce63efd861f6dccb961fb4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480af19a8e3e17682d59cbc0519ebe04712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924870d08497de2db8a0dc2369d85da6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab11dbaabc95b9ff4e9d876d6c4a279714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ecfb37924a4ff6f290f117ca0dd11715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbb3580b2a3066fe3b38334c0dc532716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00fc419ec4c18d3f076968ee247fef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e131ee9529231ac0e9f445e329ad2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deb71b2e92df2be0e3fadc66484606719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809fe86175468b0462a202986596007720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f69e8911a895fb5d7505bf920f332721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c92a08f410ce97b37dbb6c3510665722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad936d5e222631c8703dc1873f62c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973625a7b08e9a568bf94c67a5469d07724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deaa6aab886a018c6ffc04c1b1707f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951424038cac9b9a510fef3dfd396fe2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e8c6ca7351878eeef631bf40ac680727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478bd4b647cfddd63cad069a041a5da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ffc2dddb18716ac7c8fe8fbd2c6f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5868cc8c7bf33c279c0e3619e5ab3d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05249acf8892a51aee38dbe6530b395f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d65e27c9154e24b39fcfe6eb979b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b75070f9485eaea87755f75e626720733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ca9f1c82eae9b0891ab095c595c85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1271c9d6d495839af9fc85506ad249735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed045410a26fc20a892cf71776a86ec3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7715ea776ba854c3ca2b7a756a254b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cb7652a9ecc1da358a4ef5365d7cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77268cac086b335b030d70952cd53c1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ff4fe9707206a724a91a422df596e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac673cef224088451bccb090485563e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1f7822812fbb5fe001714d80e5cab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c3e92557d62e778af32976fa7ff75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5e7939e540a3a10ea76b9c23b2490744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8411de87232a6130592dc9b49246e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26d0daabf7c42d98a4b790e46ed3f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4482ff279092d09d882a000a83a5da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6506406787ab3013f59975462de86fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e665dd909e086bc5b86ff567877f907749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfebf09e5d1be1ffa26d9426da765ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c948492eb11a02b9a4a6b84d1c113751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004dd7f0fa8426db55e56ab83796bcd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46165adecdb8433d016e6ad26c86ddc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efde31abf646fb7a07bbe1fb2baa3f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff91f9b6712576c287542b8e5a7b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b9f89df8f1c5e464496ad8054024d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db80768f39c073bee497b15e729fd0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a4c5b8122b5866a50ce559d2736ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56af60e5573e0bd38c372fda2b4680759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18ab6dd8ed426524a630e93a024bbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf324c5a0572bfcd08f67c54dde96c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebacd09c63b1f8e200318402aee7c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b62ca8d090654a6e7716bfa1d6b284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d80a699d1d60633f3b92e486c587f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ea974f17fb2a1b34df3d54295aee36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a56b315c4ac0f7a50de8e87a6868997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272857496060f7f3e10bc1cd50cc65f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39d7db56e98f499d321ba6cd35e1119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ee5086e269a15e4f6846c5b60e0da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e10ef6669cffa2cd10b978df68e6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94835f86d86fee41bd9c2f0f98351612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30903d2c7cc8fec754c62bd7a3d8e1df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8ec5a3669d7f7ce031865d767251314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc0db422044ed27ec9c8360385d50815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4dc742e3c1f70cd074d93111aaf5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d0bfd89ee60ba2c32bc08a3c6e7f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace7d845fbebd419cdc2ea9d259ccb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d64f460051361172beababbf2cf9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79461764064ccdcfd998f07c423fba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1386e926720341209909d9ef17c5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923ed78cf14ad1cad3b9018ff468b3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a0e895c7053abdd7ea2c52957a3ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376306045f91925130541c9672d13d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832be7511ed98b495d1acd13beed5c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e02a0aacc7fac14616107def809cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4249aa5c3e87ec6a82ce52bd61147c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6affb57ac6730072f548dd297f8ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b9db042272cffa8aae75295466e2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1ad218670d88c5613333be5f82ae330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f991e53be89a4dae8f7d36557f153be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95702e63d9377931ac2bb185f16ae432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17530b7de278534bc7a938b80de35333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9948a97e2985b0100910f4ed3f849134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce142f37ff23bea884bbdf1ac31a6d2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfeb478a8a2303b9a7ff0fe473843d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09496bd2e44d9e5e402c2d542b4ac1d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c65cfec5599acb61f344c0fc0898c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbb28e5ea3a3a1b1d1c421ca21569d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774205c53524a8e6c7ca158325dc733840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b1969ec19c4d08bbc2972099e938d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04661955b94fff7f50c4e4d52b758542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eb14f80cfc1424e57c7be99584efa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbf34e68c7e302fd35822b1f36218e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1df0156801f4598c34d93b47c8de0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adc9d9da0583dc4b2cf64e42a7435846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d729b8dabea58e70bfbd801cc3b0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bde97409acdc32fbbb6523686496848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fde769cf000542f6d8abfeb470afef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7019fbd83b9964dc28f157565a5b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76aeed089b0d642acc90c44e8014f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ddd077415cf093b33eb1fb75aa72052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776519eaf43004c7f5aa1d43efa6a4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c29cadf508e105c4a7daf629f476ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef9e5b890f377b12d6d270b61794b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced20e4c5603aabbaa6e2a8b43bf166456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072145658f84f4ac36317e27affefeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa44f26bdd814442faeb638d2fa5e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d9c3679b2aca9e3b6eb08d1cdaa3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf6a0aa9080bb47616bc0c67ed8abc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b57d7f87bdceb31b34cf730437b6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6650b423369ef223c93ed3e20abe462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed82ba52831019b541eaf775c8865e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983980faa592c677aefda1fcdefa20b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90d4414b55d78016fa19360d5418a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41442258c4d6075ca3cc3d77bb38d97266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1379f062f05a26ad048c2189bf7f89e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f843b06293de3b98b5e61fa6a975e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd9f3555ee1d73f5aca2c0fd74649869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4840346a495ecaf740940b42e5d2fc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b0b392ca923c2b3226f0ac04fee4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9798ba5c1db7e6cabdce4a04411e0e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481d33ed61d34f5fc651b10894158473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f523b9503302fbbb701dc62085b2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f8258110becddacb844b4c66556d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a30b13bbd4f692be36221ee082dc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df852e7348e5251a5ca130998d791a7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06ed1a43ef18ab5d6c265ca0d9e6d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b650d1acdb21f35c3fadd0bcdb9fed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89708f3590111415a81b48649386b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f03435e0c892ce084413b1b96040981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90490a928670978e08b8686623350d2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396bfb1c13d004a9e0fa0817698b26083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6251df89cc054a525b4ecd9f63946784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c189b67ad2f4886b5e80a7c3d33fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f607bdf4bbd7ac62c260f0f39a91886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce44ea48b189f7be954c7ab59d7fa3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f1f8a667b4821e7b27c07ddefad9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d260fb1e7e773cee26559b73edfa5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1119b182cac2ffce8c788c74496876790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac2a4ca1629781047fbe85cf3c274191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7883bbf1121919debb3acbabba058492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe15bd571901467b0656e452d74e59093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1f34a7698f8f9a6945ed75ba3f99a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109c051858d20b3f1ad21ee39e4a40195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed522c06634fc28fe51fa546dcb5e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfda0ca76bb5f117b6d73865a9676d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b670797dc48bc317ebe9f2e628e3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc439e1718e4a42054e51a04fdb2d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989e05ea150d8421d75d44386a87268100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42da9a3709a06b30ed0ddf661b6d2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b57aeb6291acd61637d3080fc57bae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3647d64497076057c0e25af4c931f4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965f17ed2ee789635d364e19aeeff47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede06ba7b0ff951ef4301934480f332105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95232e6b909e5528aafcd81fc41bc4ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d3599ed4437a6b56092d23102dba3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8176bd8e3f656b5abe1d69e4579e9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04de6d840e1387311e8eec53b4e986109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f7f214c85d1faecbaab0d040180b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea685b10c531824eb51d8e3beff481111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3493b1e6b67ef7c0204eb91376bcb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb2f0f5b21dda966f00d27be29c070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eae4a23d71055b66bbb9b3707644f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706ac646a392299917a93953cdf5430115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb83e845780ac14dcf84227bf29f8ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57a06591e5dc221a9aa9643d9230ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab03501d432a366982d9347b5b3286118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdce9c220eb06babd3dfbf74fc9af12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bca101c5ff6d95a82c63106bbff06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0c6eb2af7915ce42b50f240828b16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183e74ea94966ca4190b4c7209c3382122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc068b66feac0655207d4186fd1752123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ce5fe66a7b6d1d633d76ff386d358124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213527bb86e2712100b027c526b29987125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fdad92e93556c3dbbf61a40165d43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267290d2306ae76eacd6eab99d7c757127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc515973513af8cd9c47c3dbbab8bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeab6fb659859125e78bcac2c9767cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d7776c7d48bcbfe79229d2f5d7147130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eba7da821cca993c50a56735ad9516131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5943b5e07bab4020df4339b4abcda0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9178ec5ab78ee27f180c0f531c4e630133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa50dc2e112a7956df7c0d4cddd7e57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eb8146a6c3fc7c97ec0836e13ec8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56295949bd40681abced0f3470df77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6e96f88b807d72b73085f1514d13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5ff88a06217395761eb3d3fc4a793138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247f5b472c1e1ec072791a1c3a281c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34c02cb8ce3db5dc369f47cbff3c27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e262198fb89d1e9308762450e585a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea7381cebfc5b643377751e787407a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cff40c20eb96c2e71e89a65b601f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09383f537f0d9b0bc5797152a19d099144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63246e5643ed46bbb427705012d321145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797c927a45225fa3e639c07512f7d66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7edb5fc7b21da815cf22f605a1e227147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced600bdbea8fb6ec08855952e34aaf3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8a3e6476821ff0e9ebceab552737c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147479b97f62d76abaa0b432c78a422150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39452cfe2010a4bdca9998ebaec14b3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a295e7c80192407f702808bdb1f563152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e011f0723ddb21d0c767e2d39074f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c4156835f8c77028350525c373761154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33376bb09f758405db59310981c606155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f606fdf851af0d4493ad5914358d8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bebbedeac80327de8618d76981cdd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0165e67911e35d5337efe549464ee4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb152977642fc29ddbd1494d2498cdc9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1a66161ba5f73ac2d40c18c36f77b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd17a279c18267495759cdb00e1934161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebed2c681daa7c51c0d9bb26f181825162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cc486f09168517c688a2fe3ecd594163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9d9568446c0c4b88c7ce8e7154a0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909bf1c592af7ca951f6cb3a573dce5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225c66547514e012e2337fa9d82f15c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842acea12247b40cea189ff1820afb32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085678120064f15300a17a6528bbe321168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104683b3973de65c87c83ff1af6618b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920fe4bfcbace19a4852de948cce428170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056a7bcff31fcbaf850bfea94da42e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb859689137b826708f17018fce6476172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3926527563cd9bf004d1c141c3109173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b2042e99a3727b8bd14751568dcb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fc9aec9cdd4d7dae5be229e2203d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbd4a81e974f59f23067ac077831fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e758aba8617b25282a9f6941483e9da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc56c93bd3264620c28506e916a1f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ab8081e7dd386f97b67f2fe2002b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a075f5b427d50340151c744369135180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5457f746c7fb4a5c0a4eae578ddef8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a89d0bb8b146167696239abb3c6a81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821889c8fa1a6a30bac4d8f0bba543ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2461067c9e6ed51611c0e9074ad6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597373e33e98283633ecee79c46e8110185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e6f701eb2b18eb1fd5bd8feccddc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce5f7fd01ee683e41848aac96c9051187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f89872535c97188bdd96c879cb6649188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a834349e0865d0571ae173fdc6166189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f7c718e2e1cba2ae8e154ab44e5e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d0132b4a431c85545b369885cf760191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3de83a08fa7a980c4775eb73e14ada192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968b4b21a19588dd67fa46c9f2b08bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef4188037de40d1c89af8265ca4ab4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db70d49598275731e7578c1e67356d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98548b67aeb7e4c633af43f4735daa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4740a4fe3388a6efcaea8a297e2890e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574faf88b24d19a937aa254fecd666be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c8c805f291a191f9b324e44fbcf72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b643dab80066cc25e5b3639eeb371200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089fc31da5bfe4ac1ceaa4a1e9c35e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c1cf8c8f86aa429c7e0124da37fd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce990e8ff25c9371e82ab5a17f4b99d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9018d8a651c9d6d57e4772c5266f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c72a9d664500bd28a22a1e996ecc4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc52b12d0ec414c6367e47076aa0f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf1339c05c9519f442d33db6fcf12a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c290c622874070941aa1f62821c84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d98443e752151c80e10ddd82d115d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6d7ec535a2320846800e415a7a290210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d02b7a20dbed33d2f72a3b2d2d21a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3d08652ea4557a0876419184c3530212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f699c1eac601a42bc99519752666116213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a456ed9aca9ab9d51bba16276a5db9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a37172dd84a81af2411e0b93bcac2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fac4461058b4f5e3198ac9ab339715216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c23ee03ce290471bae0dbfdbf6dbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6ae988c85edde72c8ac5560c72c8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1f244a60a5c5d432fcaca7c9fdc82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be2b07101132d43bb2444c675cbca2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda899284483e82b423534fe565603f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d31a35e392b56cd6578f995cd26d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975dcc23e5a59e780a28cab9ee0ae78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e733d83ec69e8b7f3703f9d4b9aa34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677e8f0cec85c3fab2b2b56d254e96b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3e9527facdc1e594971a98450bb0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b620f9e5737128263e7fddbc90384227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f6dcd1d6be655176bd47e5475db7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6dc470b7e0192cf37f3b50b947849229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedfd4eea878972b63d683b991b78e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b83620c1e69702f42e8993bfdebb3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aef1e50747937135c82c956d5b1ebb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f607095344825676c78e16850aad4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c2eb505d7cd20250957d93ea503b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b4e6437857abeea012422fa74d484235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e56813f9a2a19d0dacdb98d4dec07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2497c06bee798ac043f07135478eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f20903fb9395bd30d423be0d33c14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c0839f22123e5cf59bbfac5eb486b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c95ee0a25fc39fdf8d059eec85f5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228abc21e9f159f01da06f57de2b3c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a193fc8ee7869e187db8925243dc1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862620a3f715114c44af22d3914882f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae6ec0ea2c72f5bf84ac6b8379d903244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99157a6b7bef4a2b0ae3e651d345ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95339c950611549d4dfcb2f6c4f826f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb02e31a113b44e3d56f6dade41534e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e534320f85049c7a29a3594004142a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1fc9076fca511e40be79f0d33af4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c33490eb375ddd40c4174c26aa8041250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1ea23e14570304c67af808c9b44fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e8e073060e9960c5e1e1de7c54b59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3019c330185e265da91b649330357253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568cbf941e61d207b83d9b7dc3565ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf60547601d818d038809f31a24bfc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2de6d6b16abb5a20dfbe3de0e074c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce995e0407fe0de5d272a122fc774ffe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f7c6831e12e04586fbc2bcfcf12c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9515549a7c3dedcc946dec39578945259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b3dd060599aec39e12afc8fed1a8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6348c4f056a9e239b09bf1a7030b1f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97f91b5be07cf3490b234f8bb84314262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef46cd52bbbff74fa574302f5adc5a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e16118515bd3d7eea15a09e4fdb57e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fde19774562ddaefd55013afe0de5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a52585d94748fc842c47ba80bd5a96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecafb395ede7a849577f52b1fa53acf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d9a9607e75f517a3a0e8c0a178308268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3228b0854ec2fbedb38718ef73038de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106443d5ea3bcb35a1edc4fd38087aa1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe23a6b45cdc2668a4058da539937c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a6b02a54ee3ebc674c63f04db78f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0590d834f6f3fe541263d1b343c4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230990bdb2303f2bf42a631df898209274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81a71142536de670158e4bfbcf1711275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d82b2f6f5b73e6b2eb95723260f96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755446d12900e5c76b5cf0abebc3985c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8af9ffee8c2126aac16bc9b4b98c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6834ccd0696277c3f5b9da5bac72ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377ad034ffe590521aa24ffea2422c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497d414c382246b452518939246f0ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68caca0dc3ed1da5600d3474b36ddd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991f2e8d30dae14b4001cce0bfc5cc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364224c852175ab64ced87264e784a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4e4c464e596d506a81d1947c94d24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d805c7a597430c3d9097b1cd6fb052286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2835f65d091d7287bcc04df663135e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5e98f6c66f2bdf6532bfde4ef42f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399c00755106a54bf56b5bdc4dc836a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8539bff647e09478290a72c94ff00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f85b336c2dd1d1671354458ce8b76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53901b478b2824a0dc697616752459292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f25d7fa0b928553b9755cf7a114ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11160e5825a8114872c0533157ccabc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1f371be54bb5f11d5b9be04382867295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d2e503e0071287d39afa1b0148ae1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d949f0a1c9adff5531d0c8c1d3482bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02753bcc292bb0b26b42c82682958da4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692e08bc7e425b52ba2f5d75f771e42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350986c960ffb644703e8444c8c52489300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd71ce03f6b3cba3cd2e5cf48c77c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc832367ee9110a25a487156e604d4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba63c4c3221b76e6047c24d9c2e54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055979f3c942dfe026d63db08c8481a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac0ccf9ef01566a1cc858b352ca52e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1523e087ebec9612ba0c1ec2cff07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570dde410038d604934e42b256ee0a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536de3f3255b7abde8097c49446a85d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694bc55313a1f04b9391fc9194b71bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce47e3426f18ff51737cb14a291c4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037cc728cb71a05b4f5733e86415018311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe08a062cc98ac38c87f9a5573805dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7661f5749ebb85466f3137aea49c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cab9148ed9e9236ec728979a508da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266755acd3cd87a85d44865f6b2d81f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014269df4f6e33c30e2807afeab33b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62943c09e801663e8412c78206d3c0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebaa00857ca2a0baa4b396ac3c6510318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306c70827cf702ba7b3f8eadb96b9bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781202030b73702296035258921df90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6614dcb1347970c646efd7b2e7a40e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea95ec64631fa50fba980dc6e058ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c5cbacf3f169f640d2429c9e5dfc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8d5ce8da866a9985c24f66358d6e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f554af7b24054bd76bf9c43f4eb9790325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc78bf63f2d2b31e5aae1437761c553326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4c135190a8c0f8879efbff110a51e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db71f7da1ef4c422242261ff4e90e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9db1bd9e16f31e4b751246a6dbe37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e2f108bfc93e9b47b6a432fa0c60d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1720f95e80e743d1c88561b63f1eb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1963fd07098e632a4101644cdf98a45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bd468662329c0bd49cffde919744a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a22cce64c2b3137bb1bcdb87e133f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cc9fab48b852a5b464b88b5084935335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bfa60a4926814c65dc50c9bcab259336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503bdb4463c3eeeabc5d063970989d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9333f577f3d08e50ed89831207c72b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed7aa860ec55a255cd2add40cad825339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc344248512f88a552b529baae5c3d68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bfe6b7bbe014fde08f1ad35772daa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b51e77ed0f92f4e97035a37b5ee3d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e962c51e46aa172ff69ed4bd83518343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8b8f1a3c88468d37e91eb1b3acab3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7610c8baf0db1dd6c001873421592345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39896d50edea4d24003adbc466944aa7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf01bd6550eb4f5cf0e32c0337ce279347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbb4c0811f3cfada0a7309669bf2e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247085bf3a49bdd531efd3a6bae7818b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d01d8b7ed8354c7641e9f4f136c918350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7cdf65c583317aea7348516a7ade351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd118a855c9b32e2691ba0f45f0e791352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc87fa86bb063b789cf885ec8920d32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13614e2b73ab2f15bef1fcf7891c4498354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5170b1bd90ab9789ef3f0033e2ed989355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796757d0878e4db334dd6cd061375b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f4963bbb2e64ab17ec20c8cbe990c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7845beaa0d0bb322da119ba1782ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0775f16aad24a5705e52941d99bd5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bfb1326044ba74ea71d2ce0510b6d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bbc22f085ea2a3e574359ebab6b32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9fbb153c07df541e63de79a244b7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32953808bcebb06db7a31691cc9b3517363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59c1008ae374de74a1000e9437b9f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a92330001a379e9b4731cd96a051f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7087ab0b2e1eabe7c081b11d84d384366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a746f769e1fd2cccf46a21d5b2c13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1d92637f015082240b21200258bee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f1c5c67bc4e5414f46f876d417f90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f23ed76b9bec654f5b2b18cbb094a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24d86c79a49fea633fa0c56d4127ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff3643ac5e65c0a55cb8d8ea791b8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b8356c29e18195aeab707600790fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59c295a656e262bb90f93f60d7a426374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e757c99132a3ad64f544c31346bf761375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaa0bc06e40a7803561cde741679ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c9eb772b881a0ed1852049cc178c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d5442d795a228fd848e66f923b90e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cbd231a89976860d8b7757b443024379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9102db738458b9d33d4f8834b20d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a3c06f78c8aab69d32f7f0ab284b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd669d10e45915af926900521c8a02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f8affec0097895994bc59bf2d9239383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6db640338d89079994247b54980b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326ff981a5072c91f22d1c176044dba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3d30130b78afd94935a09a4431f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145aade846768eb0e22f618bb20e806387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b42dbac9ca5d6c0ed72527f68d782388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b6a42d24c7f647eb0e6e41ea0ccd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec478c3f28eb6869d13162a4d4b106ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69208f833131bb6b2e93f7b32dd67f75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47400fac7e4c5619e3d918a74ce731de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ad5823f9163e61304ac4d8aeefd22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed612e3d3fbdc04185bbf102a93985d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946a506df7954e13fe20cfb851d4964395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d6d8da48b059f2997cd5fcf8540a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcdef4acff51b60b2d868b5df1f447397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e89ba9efbc2b72678426bccd4a1bb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6093b4b0e7aa76b39d408573b6e532399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8fa0238660e9fbbacb9af8ee2a3cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0ad561837d97be4fdd886120a3161401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bda448efbf102dedf7fdea532695f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deeb728ada1e934952a3947d1a5c26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b291bcf0ad50903b9e41d3e136d09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd761f9599ec25e781dd91ae1b72e80d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be2bab54ff55a4175db163dfa79174406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb501bfdd0ea35c6732b85754edecf55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12f2cc5104b5df63adc34dd95e7093408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e5ac0501c781ecf90d31e3ffc1ad2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36421792b263e82fb1d0fcce984280410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2afb49d70ff49eafe412f80074d92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efab4df62584902c4bb507e70429d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1b457d5f9238f878b24efef8078ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5907d868657a1d38f0236c5c7bfd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95731f8d73eead8d88f716aa2fb027415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb78341a1fac3f413382f536f36f987416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cc383ccdb6aeae006313843c358a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1b7eeddc8e03327df476dceb22b98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394de4c5accb34e93a84f7187212b9bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f6f49cb117489b95a0569dfd423c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1979419ef0b4be52ba541aebdb59e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a9fae93156293e2be01f5cabf42c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9811494d8be2bd2b5db2b60529187423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc775be2243599e62e65969f80e7b41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fefd7939ce13384358605fbe06f7bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be530aebea5049a5a3d78be647b233426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100d0f7936ab9203dae96e744381d3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998a448645e9e65f74559b0e55b3a88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61657689023fb5169f56b2025e72d803429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb94fd8c9ca637d5dd3fd8839633f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccab744ad345b2b6462f9ecb07479a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3996a3d53e71e3f547954e3c993541432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0d31880fcd88e8f11767b421c8fbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975165897a06f9b74b3b2862a7d1e0de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec488aeeffdecd9b2cf459562a356f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67bbb1f75796f2ab7b73cf41eab3cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48d7e6432eb32150a92545e42b8c94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041728441d2c9422dc6aba22ae0c8aa8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c4913cdae74ee43f862da4904bdc3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369a5c4ec4a1a0fe1e47c3680546dab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459cf29c2e9958aaabce2770eafc608441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556353d4a3053758bae17237eb52859442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e120db22458b37e081e28d52a89c55b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45932a86bc9f2d185929b5ef6117f4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3e8363406c5d8b0e61d1fe3d8cd59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5832cd15e4e1cfeeea9779823232e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94225d2444335b32c49ee60b650dda9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9683facbb36be62649b782ea70146448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258546fac30fb1ab2ca551ee6d7fa7f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64c1a5f5d9b980015a63d58fba6a82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb03932aa09cc068315ec550dec3713451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d785549c4565b6065ad21b3c990665e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e926431e34817eabb45631a76414b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a436e9c6af31c26a2361b90b0098a39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4147b1f4456eaf93cf7b1ed582b7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7aeb49ebce27cd9398e56b8635d6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fc74252a8ee02bca08c935c9d1f46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183580ff5762013be2ec0be3ad0b4f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6a9bff724939f4e0617ca807d382c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5535028b1f259063049a05d6432dd39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4438745f4c613d6cfdaff36796ef5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5ae0a72b49a18fa08bd703c7298e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c453cc5c744e86fb2c110c690936ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10021a8ff7a4a0a69d05640d7df648a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd27417eeaba3a2dc46e1a3b9812cd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594f61c65304b41a905c1a8d45d31c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f967e3b5a87a0771cb52f65ff85326467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b544a8146ae9dba4a6dbd5f9b86f91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6fd3257b0d54560b7244e90d8e8ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48743de6603da28d083eed79874fcf1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff445b212bba55674afc4005352572e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c976bb0e89efd4ee6502d934d3329bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da004382ae072dc786df3a69cb84337473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f64187579601342a63ef282464525b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fad15c0763740c0834135d5e8c04b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884eeb18a6d7ac876a6bc1a586555e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7706d05be740b6a9fb61b4287b6343477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90390cb0d7943df0460a0b0b9ee15f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5fc79350d970ababa5783b7ad7342479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11519000df9287b0d1e7625edd37d507480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f26e6b0cfeff6e5dba164ceb59466481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dabac45c5013d9eb7aac2845048fe7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401d3e668f277db00726222bb721782483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e11cb90581013f888cb101480d9a57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd110eeaee39492e835956366e236e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595824999a8432af207496157eaf752486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106fa0a7fa0c216158f430eb9ad4ccb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc7eaf7fb28c03e72023aa2065ccc8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6299b4633fe72c95db793e4b1985f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00f5e5438eee4910d7c14238295332490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14851cdf8421aa86ecffe7eea4847e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a519f57648e353d03250f2598e0422492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba834f0ffcdf8f56123e077ee7bdf2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421b7cc16f9c490ded9f930c6f98455494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490cd554f70630abe3bd9ca8e212793495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465fd0e95da0b5fc047940a9526e5ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9614d75bfa3b91fca4dd9b66065399497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f753c08f2bd66349e572e25c01755ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a179f59f24dc0173837a3b7e4cabc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ee92056839994fd56385e3a5dcedc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7348f0896cb1dd9245586f5051ef3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d14a1d332e624705428d954843798502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87900315ec13a6494e72ded7ca7d1bf2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e30e14c08280f9ec6e70dcfd7afb70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0061338c0b513b8a5a380c99224de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ee77f8a130ebfd167115165d68422506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7709db5d0e3b119ce46a1c45da1973507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455078f3f96896021825ef45f7c3b751508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6456a76dce371c3f897fff552aeb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf957474f7ab299fa25e28b1a6000f92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7719efc31a5a74d734f5451dd5326b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedd9824e6a25c43042da51fbc91ce3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf878b0eddcc07b72ca523421452e1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e38c9a24795d3fad696c9dad2187a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e27e0e5b7d261e9b791f1b97cafae7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448008dfd1dcfa63e843b0cd611a7ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0af51e063ec14aaaae0df162fd4862517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e4a5868687c04493f1615e085a625518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620fb7696fe28a7f761b0aa9c1bd8ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd9d11fbfbf1c3fcd693409a529683520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9a316c1d21ac08dc057859bef448c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7994cdac81c35693bc4a67b71caf95b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c79826f68243d5446a1f8b37a6e202523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc351a29a7c66b8e7d7a0eb5b4be4cd6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca328540e3c964e8745787e7d1c8a27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0f9bff917a8dcfef6b97a8dbc27ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c816f77f18c4a6990baf74967603e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61da68e7f0deb4bf1aa7684f1f17d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea428f624d19c8d351d6483305f43f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20199543fb46bd5a240f77c2a8c46c46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa71c91924b5e1f43def5f75c159dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c03134345083f8e181ffff36fbb84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecbfb9f90692873658bb4d33416d12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b5437c0ac4b88119713f768117b2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d7c60fd0ecdd9c8801438e4dd2365535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2335559acf397b26bfedb36fdcc9f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135613dace9cbd6a963d64ed12bae24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79708344d58d7c272e6ef2cd3c90ef96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c24f1cd8b81f363ce05682a6831a07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc5aedcd7ab11f38ee315cbbb996de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043540c87a83ecffe8fcdd338a0dd40b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cace9a7c089fbd666b12a091ed5605542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69a192b8a6eab9bd9112005c2152f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0169836f25a3c0175f1fa01d44c64ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e02364c70362085cd4848b3394f09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989413d0566b504357d7e1f761e3ae9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b7986989be4999bd265448d47ad04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a9fa51ff08162a9139e71fdff4c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9923e445793f3093bf5efcb0d0421549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cf216490b49874e4e69980fe0533c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6760c2671f1b78f1150db2871d7ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edc8d482a2eeb4a30ff9f796903c42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc6e9e6eb6387543e91dd1cdc04b55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e46159c51f87bd518111b5af50f4a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ce52aa58277ce835b5015550a7cfc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c99b4bc12d2ab79866ec11e34769a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fcf1b987084ba9a703214faecd317557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269225aa18aa999c500958ad35288360558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0871dfaa83fa51e9a40c21601d4b7fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1811e6dc3db12830c9c9bdc40bb0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce40a310f941e96775efdc47b9f65eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f062c30fa8a6d1c88e65f9cd90280562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff7e4da9031c9aa77195b1e4743cc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ff550eaeffe6ac11bc200c7809f67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7135f617e7b53308a1d42ea10f0774565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09461ea7af66c29c31b7a6ff1d1c3125566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba911cb9de34219b54755d76d4120be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ffacee8ba8cf7bdb8ed4238e38634568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338126f27edeb632009be35c1d631d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cec3c619c783f087ddece1c01c24d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93527cac47855eb749fab9de7d1ce66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfde44e06cddae61c78b2199d97608572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed40ccab03bccc72a6e98dc59e0b85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cea99d89068e437710293f2d20376574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1de5aecfd64bc8676994aae77e383575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35834c66012dba0d989fce980af49e05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cb90cea1437f96e177f8683dfc408577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040568cba7dde20433246dc5c4a52076578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9735a5a279f0a3427c23e84160b446579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab8193e81f1ecda8e0ae4e68a5e572580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b991da3ac8da090bdad6ccf4f1809581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c184df4532a01a0ae7909c4b93822a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dfe7113f149341e02e7f0600d3a26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada60f9f88f014f268089397956d0623584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d677f4c1a89bc8aeb9d47f097f3588585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f2d28fd2982cc7e87d6bde641ba8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206733f4d0b26dc3dcb94af87476740587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc119a3389dcdbabd2dcee6560eec25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f719aac1db515deaa2c08f348a340ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d06187bbe40e7c07e084e829fa201a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea02f7b889fa00cb58a3ac7599a835591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9df1a70a9c4c16e2b670572d3ebd2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50537e13bb949d80a96c798ded74ac90593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033206b578b557f734c559a2e46e9aef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e647879d14fd4acfb608a1ed92d9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c388a82727c83d3eb7c380bef4d7c3e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482f09ba4ced542a4384a106326e2f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c7fdc6de1dc34ede1dc10b353f96c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0a1520f24441d4a7d0c14359ddf6a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a33813f5be46d0f87ceb3c549031e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494281afc5b812c51493f935cc83457601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1ca197bf74b714f2a2680656572a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9a3a6c68d4a01939e72f1f920c554603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9aa166f4f64c3942feea6592a998e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec63df2907d2aeae308db6b3c401fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956333032823a081953bb6515de3ce59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21721a66b594625a7534e79474a5ee8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c97ade73b44cf70f5aed527eb2bf3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754dd318986165f85e9f1bcdd830a31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328d137e9fef2ef24f207ff306c5717610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da130c97b2ef3d9eb3ecf64a30bd4554611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed1726dad9194e811d1ebdc9fbab5b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1b7e5c29b8de1039894fb494eedbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d216254f600b7a5a0aaa26d5ad3725a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39e1a3c8e93d1f7e07030b18ed4d0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553a62dd068852fe77cae3d0db0aa55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c543e40732831e6a48267da798ca0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257504b244c644451a9c7b743ac8bd23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e7242549c9b7d83748432a56e35ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bf6ec98477fdc8ae090100eca7ad7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10311953e563f9939843d0d784e86ae9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5710f56635220a2bf6d2b61d8930c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396aa97cd6f90038fc99a7f6a588c49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17e1360fd17bd9c59e5a72ca38cbc3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2052c6d84adbd62251ae7078925841625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3b42ef50c9285944cd84daa796288626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c7ae41977066d99db11917474f8d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71ef30015e6d04fc99246068cda4c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b186c2fed4ed9cadac9f3d0a209b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eb3482794a149b25718c0fcfa501c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a52f0eddc759e88ebf646f91973990631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1acbad3e7d218406a9be04770275d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24bd7b0eaea0b5d8e8872a146f95fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbd96deb31009dc545d080e0b4e55a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d87dc4bc7ad71099a12a7479c4411635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1c2300b0879fb0c3d679c85f72585636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a7c761281ffee40228d5c183e5a0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a881228d0586c425c76a0bdc330e4c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2e71f65fcabf31564b2408f126ec4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345032eccd816c083c24332455a1e6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc573eb49ed4bfac82c2090dc49189641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d8b31fc81a265ffe57e508936b62b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865814afa1287ae63e95d7def28bb16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37e8d406e7db479527c2b5a833e61c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0378392262c99094791c97f80d9af3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94de1aff94552214130c24ad5735d1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15682227712781ab9849c486f115c08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca6848ab9f87c454cea1161f37ec4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752ece608af74574b4e3206dec544bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760388094212d1bd9a9d04403c878faa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c438baad472afd189806439781d44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f396a7eb5bb8d194c52dd1e2053084652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bc3502de2ffec748c61239021c9a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560eeb6f8bcc6a33a14cb04ff642c94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77318bb20666976e67166318d452b8eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d4e73cf4e430ca703ddea900ee7d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12b1ffe7b8a996e76a88c205e8530657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016795c56b5dac041412fc70624bfa2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7606331b4730e785d8c01a2c6996e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e0d54f59771fb1e99b75156318ae5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e85bcfac2f8b55006d8b3f0a7611b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f13efd7880739fc93be3360d98a2a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a38dc54f9094c08a1ca4238d129a31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ec5f21a28a3b3b2b5c887df16a2b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bbaf23c9d0a349b5c8df3e29e69a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1d16917dd2c9f7fc143edaef027be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b580095c4daade2f41ef6fa085dfa46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2618fb0f2bdf55254cfeec38d937a28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d33e8fd24a94ade23c4876839a15a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0dcb19fc82241cf08a56fbe07a916670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b88fe321ef65edddef07cdb02ede9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7527adc19553bafc288e42efbd15a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e0c3d73ca816b9f1e357c0763e2e5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74112ef7f346180a77b1a43aac6a16674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf568d09cda35e7b6772691ba75f47a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c75e598b799f76d8373a7c0468d195676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4390d5d0156dad607b3336fa5957971677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01695e4d2a2bea602ca6cedcfb7484c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae281e9c8305e149031fb40f9d059c2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed2b9b8cad70af83fcb08c4015c6b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdfdf8e1c19a9c67da947757c81a90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f76cc1ea84c9e0afe2e78f8d27eef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ccd96c4c5286cb30b3102baaffb42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008da6b243075fe7a3e0b7f824db6f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154060f45500501da8522648e485651a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdbdccfb3e4d6d59bc43b8e3e1b65a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243004a61a7dd9fcec93ec4751a9caa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c07dc975fe9612e86fdc0b3b88556e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6b174e5f6d178be6cb2718b8a5ead689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07d1c1b487c7a14cd69eab20311541690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d4252ce8e609a1fb0b3cce7bbe79a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5da2042767299ab67ddcc76a3193e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e214f17b22f507d1c2e82e16abbaa4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205255f87dbe2f87a6a1030918f9201694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53b4ad3478798962660fbdcd1e7a14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631c7c1c9be14a54c16379d5e3bee22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ebf889580fa9dfbc9c845fad4c112697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d64f44e1d75e28beeffbdc367f0b6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba79924a85e80c307feba4bfbdc7c95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b4dfc0aefadd2724dadc9e554975700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ff0b305a1db60a0bce2203da6be30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1531460215c075ca245222e21e89e9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6855c7b25f426991d09275b1a1f2be3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5e48d88452eff84efc60535ee3002704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaf1f2794ee38786c22eed74aef5f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb981f286d423272e27a1833ff2d5ae1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b4b71870149aa047f009204473d45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16d6b451de5e8e52e01dd9b8d11770708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97345c890f89af75f94f60d66d47e297709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5079f46ae2c291702d27b68cfc93d95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9433e9d8f1c79d552dda3787f6fd70711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f38e653426225ca166ab599791eda1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2023cb280268c4aa75527d9da23c18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccf9379249f7f5f4fbe109ff1608b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a70079c9d977da0dec26f0d24cced5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ab17d4152597c0d7006d32c6f2b3b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23c8de7b4c402f77c412f43b50b5f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7a8daada86f249dcc927be552c456718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2a6e93fcd0c70c5e6798cf277b819719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510c164959f19e680b294c5c2e1f3b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f629cd93f44ebeba468e0d71451c2e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d3a985b20ecd959e0d6d34e561d01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f93ae3ee498e2ce336dc3a960f63dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d46a4ad0d8ee420de58ff1bb3941d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edff41cd60dea24bc098b17e2b25d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a15cda5ce2604e838b82273808bfd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288692b520d503cb1ccc557a282e0ef1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656cbe8614291bdee79202764a4a70b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af686447905e0f1a089ecab4722fa6c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f4988bda95c1e34b7aea792bdb9f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46435286c0b6902a9ce0e7bb95f5ab7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccdc01784b185f9d830d6658b66114732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe34dbdf261876c9f8f0c5f29c69a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafac3d4588a67328585d298b1b16da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ea5a8bd225b59c0bfa3f4164e9fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9608e55c700fa8910491de4b85e10af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab0f47fdaa4f65a2f365cb90b9d10f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8867bd0248ccf909e478e2d14f91ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cce23ed9e4e6e1094f8f5b31a4c59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86236a8a043a29a40d846be5b994e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c51416b9330cb0fd612c378f73c6cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529fb70692999d12a49997711cb82bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9780bdd604eece3c9c7940ad12a6c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1194978fdd0a1cb746e3b1004e0565744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d766083888ba11f8de962b18dce424745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe60d5e7d998f01294a603c377ca5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ea1abccf62b767a012879de5163d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dc6d3943fa7345a9c5ac2e9b4c0b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ded359cb33ecbc6de79b9ce6cb3a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f323869d5b44e9fdd36e4a8897980c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a80681c998dcfe880252735649570a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d509fcd49e607996f6c114a2779cec0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89e8b9f0ab160b556ae8f9564268ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd72c6e95b171d8a094f71877b36c68754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d074cb1f69ca3a5db9432088c015e6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2ac580cd0e8a2c6472726feeb5071756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf70e7a85ba333b5fdd36215f481fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ddf82cb3793c2c03fffa19967792758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32fd393d1e1d559dbdfd1b5a91c66e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>