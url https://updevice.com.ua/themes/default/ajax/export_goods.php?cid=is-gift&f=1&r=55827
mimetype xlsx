--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a54d4af3691c02effa9d62852f7b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74acebe7833db96a3a026b13c665b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3b569dd3510bc4059339ae33c618b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90079c53453efab10fa60102ea68139b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c6da264ad4a56bae5ba979638c8db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870fd5cf52e2e5d0472511695060bf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d09b1a417a06ebc95b38a41f1e41607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401978e676bb194106d4e2738545e118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea407105b4cf9ca71d9b07791e6746a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6289a7848ae9991466d1f442cf3fcd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60784da68f5e3538af06498f82e33fb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d16823e96879cd798c828eec06b2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9565226d7587e6b5cdce38ea1435a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a992dcdf77ff1a05d1b56dee722573c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912a5c9c94e7b3a9ad7423d620b0b5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa380730ba94b5d07a012be95bebeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e154470c51b201cd6d56de997b21b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452fc2b592ce22854d53a7fc9593f4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f332645152918dfa7bcf655f7c881c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d38e5a0afdeb7a9e2723cbd50570920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4b71c98d530ab5f97386f941fa4ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c09fda58d8ae106875b52317acc4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc09bcc9fa2b2b752e1ecd6d7379ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3f173d3020307e5148fa7eddc960d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832fc56fdb89265ae8f935a4647925425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa856139ebcc415d7c3feeb7f510caf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b765ac2121a2aed7408eca6d41a852927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88eabe9406e7acb298321a8566fcf328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8e754dde6e9568f70e3adb8bf51ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d43bd73223e789ba65b4883fddc2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc055d059c0fce40b401a981da3a67c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbe6bbccefc8d1b2623d00161b45ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ed2a5780a3465784f2470b24743ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a889610734e253e23b6f11e6ae6d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d12cae727daa86d86823b564b555c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f6d8d221b4fe8f9f2772b2175661f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3472fba7f8c5c9d59ef40090554c7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d26108bb7a76beadcf2836a596e5da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ded9934942cf21422f0c7cb91b3a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ac1aa2e5c31d8999b1194cf61c54b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73416794de77f8eb734efb2186860d9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c069c67b343f1da4e434964bc2f6d2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c6213dda5a3f33c8d5506120aaa8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06ebd320bdf0e29b3a7c27356ebb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50422cf61b817e23827b480966372e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96bfbf6e26a9e4c612ce4cfb1f186546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92321875182da1b370540dd75f9dd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad32a7bd1c39f26ea3cbe93315a638148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08268704c32f0efbf8b12fae38fc17ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13092c2353f727db454a17e99e16169950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b097479ef696618edbd3e88a3fbf8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadec1335a61698965642b1f5a7c9df952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a84cdcb40426a8ad3e62acbb56ef753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22f247d1c64b83be9ea4dec5f2974654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f44d41c78d57af2f9bb6d6577870c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50a2187aefcfc9731097634980d54456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0a049d0d63dbcbc75c07ac08fdaa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd116032e45e058792c01c97c12597058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b04771152d1176423db6df1314e7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1d6ef4953f105fbbb1dde45752f3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a476475c977c63e8f63e0fcd1947a8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a05cbdecd05516a659e495cca0b82262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250f33a8fc467fd83d407e8e42e16d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5367544ca0b53eee2cbc308fc0ac6e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986d4c953e563e5f32961f1dbaed41565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d3364f7468cdbb6f925452a7f006766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3ccd9e47a698c6311c0775e14047667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73765eebb22d0fb23aa0881193516868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2abffd9d73bbfa911e379d9052fc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7784d8a91ce44bd320bba2caa5f12770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71f0c49cce53df9f4790508dda771d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0233950266b60eb0628f9c4d404db1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50473047aa399d7995431fe3ccfa38a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afce4f6b0c8a7d075d340488352810a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62769bd307a026ea5dc9d9b8b3130a4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafedfd46749ea90afb8ce7e0dc034af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae40b39557314eba5967b86dcc505a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc48d6197159f7a7befb307dc6467d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290fed247c91127e758924f8c751d9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dde3be93e836952e79b5ed5bded5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51141612256e3383aa2cbd4b2a85300781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8136fe7bf2d5eba8e0423aac79302382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ad02ad02181b8f19438bad94cc74a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070fbf41765ee269ee56b73eec70b7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec4fde008651a3588a7da44618f89f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8847806f64e933301a15e9d3178cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506b63cba23a5c32a7a5cbdfa7f979f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419c7ecb4cfff6fe71591e38ab86a2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8637f3d3670d39d1a11462e96cbd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19a1a7af838d5f2d42e552cafba59490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c4b18db9fd235b717d5b51ed8f57291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f32a3e1aa52ead404f7ec102c8228892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c776d51351d838a536a100d1a97bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe2b16f7c514102d76e8bf98da87bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e874087b65b8e75eda9d4b70c3edf9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d061de91085b95b29df4cb5750851e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75b1a4fe98f95fbce45dfea1d34a6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a4154529b1b715ba8d998ccc4e77e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e948abd034edc83d25f3f8854bfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16d245e3d7c45ae729bc9d2cbc6ce1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70997fcc1ba921fc0e901d1489dd812f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4c2596b7379a336f3a25042320b08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2edecd6ea3fb4b2f5c3babda3e2ed1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eceacf5819b2410e4a32b98b488d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbf5c9d3499b50bf7197c6a81e5c69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a10a62e595131479c4e4eec6aa0e6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960542bed418c6566a0c2a66130fe372107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c99c99cfc70187f3ae1f0d2c9efee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a0fc16d8a870a1532e8fa680152b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824adc6d162c2aa730c24b2bdf0addb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd422281aa208a3a7f730be172114a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022624f8ea5e0bf2e8ae8b7c02ab0565112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b38e4103d313f38556c1575e7f91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe79a0e3b6005c2306b62877f340e45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abd0b5106fe1a54410f59054db1461115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051d6c857ddb4c567aa4d2ca5306d36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb99f5de5f7a1266f5e556f8274cf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af048496daa2f5f1d89940d13220d680118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602d028bf7513fd1d165b08af55fe47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1089f1bade5bc16ba94ec5eedca17c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055aaf8d054d550afd34d2013eef96b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50089f705bf05c7a2bf51d4bfc1a1668122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bedbc10ca7cc7f20343786117f34c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d375f5f3e634bd8a80e75e7683f812124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba944c6a670bb79bf1fd1980856049125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dcacb68988bdd054b6dfcc700cff1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cc3f39fdb7c4e2d0d3b66510ba0b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108367c5e4c23ffaacefe0981db6bdfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea846e88375fb96672ade38f66421b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe68dff230ade1f6bbf3403b035a7e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f702e4b8376fd38793bb075c3c563131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4742b3aa3515cc74ec181a8e2781514132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a046a1ad28615373cf54379ed255c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de3cc56ec88d02f0b19c5bd93c3e16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363ca59307112239c235c62b5a98abb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aad7097d05ee04b5c7c88e60401c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b843f456979115e7abbbb90769dd335137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db7b335619ac74d15e95d052df4d2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e9b94cf23aebec6234abea45ab33a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218c5047a93f36985875059894c70c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d7da00f8a0066d0d20a3110a26f65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e42e5ced4327a9f74365101ccea07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a202fb36f652c442cf114b41af9995143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd020f260ae2084ff057d45066d6d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57d1d33482db346fb42803d89022fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b90750e8c631b06ed61145e909136d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2b19812b9b0badc913759faebe902147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f23bb670580a7cfabcc6932bfc81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0ee010c43d040c958935d620ccee9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4377ac127eed3c36964ee4c284ddb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866a13dd26b7ebea534319d9329b808151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8efb743ff202225252796c00010fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d11e13438e348af37d9b2986796959153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cd6654a32dad6984c73010e84dd74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88d37f4d20353278c87106dd7c8d08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eea762651f20fb8f052243da2d58d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a69937ec9b8113aff896a4f4b0e0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f58691f36bb81bfb1213b94ccbc919158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2675375ca8a2e8a661646081a8f73b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf39fda433f61bb4d3b1d06ca1b643a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21ca41804d6b34a511edeea7f06327161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7648bf19e0877394b8490749e39aa2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1ce977369d5888195eef1e7ffa1ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b20c903787d37bc881c04ce76e8d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15fb96ce150f514019962a2fbae246165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e5b54504750c6d0d167a2a2dfd93a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292202d26c33fe5d0663a8d38e1184f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8722b674661c053286fe75534f2f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830505a953bc7cae40203081717bb0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a4cdc9eebfbc3bda00bbb73358914170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c21c104661373f4b72c75e2561327171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9a01b2e59427d093dd47ff824bcf9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92e2ba79908b5acca71a6a60294b9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31489f5eb551d96f5f86b780052e7be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df58f8b03cdf4cb0dc050625f39780175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735eb3f117bbee7af96cadcfd996b6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6491da0edf560e2adcdc30796f0ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0fdd1f548a6e820c97dd31aa86b4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b28281d272c8f419bcf8fc6f9f3a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e3787535f98f0585e8d3b2244c3e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e512a5f7ddabb6b2f117f5b633e267181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f11966bb4abc7413154a7e5429c63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecdf551bf77dd351b8bd225e5f7ca9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232026a252a4eec65394f439d573c83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6698e7f1b7a6501b66aa7dbb045e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2689885f02957b601a560b5dd6665a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677c3ce64314d53c0dd414359e97945187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5f598f81b62f64fb212be88a1dfdb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4cd7269a3ae7e946db4243f8f668c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32022010ab7513e2a89f45eee16e426190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3800db873be2912ee2a849dd071c7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b07960d30455619c7691ca9c9f6745192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbabf40a47fe57f5414e03ffd19b2cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999156ba96f4075770f047ab9511fef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d167e7a50bc91a212b0df7228684e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e70063fa92d946ee6e875a5e71694196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548d9ccb92072f5d5e43a032cb9aa47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678ee16c939d502827508dea0fac938198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2536b7414d9b853a23277beae862e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a5305d0e8d50434315293db299b38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d122b6a814d6022b12b46c44aa5df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922f56d855250b22f7cc0368517a86c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da002749d44f9e17927bce2427151f22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2044eec704bb055404a20e7a0101a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5830c9d935be8ac98cf197c4770ca0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97d4afbbaf04c2ff4285f41a1e0c02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7247a7d9f6dd9f0831639b9c3d63f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81d40e9126aeda59b113030225c1fb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec92384d51311a04fb639ad59f7bbe5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98d99de0c9ae1d3e073dffe8e8be61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c0aa606ba68f1f9bf0852c9989478211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f24d1b78de638b5d252d281295e8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259bb87598c7c96543c5cd13d3e0db9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283ab1940c0d814a0d269cc16bca92e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c1ef30e5eb654141e0cda55f52300215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364fdceb05f7ed22d77b095ce1275d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367afb148ab216f9bdd51391d6e4110217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a6c7c53a085b58e3016c5746da68b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223d2f6ba99bf54e86fdbf1693f5da2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6298cf1994c8a0445893c168814e43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e293a5b26bbd8dd0bd3518a20fce4e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e44503fa3c5b1426f8d2999eb518222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff6c05b97e6c51f58f4ce57e641edd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165baba6e91627dbe577daae2bbd445224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf02b4e93b71dc97e7e4c2a0cd9a56d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f737b2fea2bd2448634137392df37d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a2f61262cc1a112861b9cd93284bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd96692274f2cd11647543c2beb6597228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9d43cc1647feadcd97d08ba780718229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe029e3ec9a7eb101025c42ea652a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61ce6d2ec3827550a19dbf4ecda60d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b31f237f7154928e3589af3c3c3239232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ae0ffebbe64c11e831a1d92ab3d9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980d6fb808da299b11412f7aa63ada2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7cc85face862d96a838537d7f56e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8805be5a65af6dedfa7e79c35fc6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b262a49b841311b6bb2bce85c970f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc18f2ba1374e1c6c782e7689a42cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e279177dc9e2be0e4b51ca54dd30f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc518283890582a9a114217449021ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2243a6416f44c9c576f19cf89be1477241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d2eacd33776fb9792f0d198cc9b42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd460c7991e745a70ebb40de8c2050c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b2d86cb2c4a55f1abe8ddc439ab1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3266f2e798e7d5c7f63f5a1aec2ea7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd887ba61ca53b05fd4bde0fa8f355246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b31a0e4502131b0f321754946be57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20f835134fb93afee944821d71ea33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e3c0fac7e615ad0f211adba3b6c5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274cf5329fb3587570e849e3db0e16e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51980e455d426b0cf81c3fc49c21243251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3daee1690e36d22562ba2fa7fea94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa0d3fceb98e2ddb83668e02db356f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5c1d80f9a90ba32078c1e7c7b6498254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a326686150ae12a6c409e38c72f19f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d21fb5dd0ed4db0dfcefb462c5afb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f351acc0f43d43e558e28bda1a9ea2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64589de59b4ca8d2439bd3992be788dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c15b9ad3f49deff6b07c18e6e8341259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0482372081bfa231d8335b86956f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560f5a5ea1b542069b86d9f4ed99f9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66fdd0686f8927ebdf98a5b5175b54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f1062b6f1f7ecf68d38df96f06cf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85273a0a890ca1a8715fc80ab400ef4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed86e2669c033b376a434a01788e4b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104f6f883b6e4db72bcc0f8ab96460f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317439b3a0e972f1c15b081c867006e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bb61ee636f0ec5123034774331470268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678142ce62fbf7f6a8cdb93e3017612269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9b9a62d43417c12f1e27dbb0608ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f185d431226c1e834867f9bb8b66f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcb02849a0317d69bf9bd4a186da63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fc9e031e6958aaf0b4aaa18a13c4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830152557f5748b0e806dc22d13e834274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7565bbfc0818c5cb2a30e79c8dc1e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d911962fbbe2ed203a1e929a52db84c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6001e8b86ec24cb6ffd1da12fbe31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4327f3f0d8166008ae6ecb9c39c39b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb01d02066ab8532204dac3513efe57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6ef85803fab750000b3f9607006de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22142b2feed92d0922402331077d0479281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f87462cf8579b149c120816821fc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc9f759447b8f0e074e32022228eb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6320ba3419d1d5d5525196f34030f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a185a3305fc94b950a902b676c6d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80149b08d5ba6fc0af37c7aaeaf7d2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aea5697f4ac06d9b582965000c221287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb106620ea24ddaedf290868cd2349a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce4547e89a45a8836ec6039bd7e08b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68432690b329c12ad6dff2496e9785e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c95d72b0a90283ecfc87a24d562037291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e157fd2b442a843508eb6c76f2993292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44ad0b584637542f37552948fd50c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0958c71d3d69193a8397b537a37250294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2a37d6ccf7e716665bc1faa2f8392295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dde080f4cfd00ecc2ab075651b1bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15808a68b697cc621a6ca827e4376d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94563bd49d8e26b41d4925137fa47ed4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8d5ceb104ba2b19bbcfdcb406b3ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e576c417112735f192855a6170c55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7fa865f45de089e65f549afc79cc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f08a15df77186e153457e81eb562e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8e7ce52961f9378fc2fe5829d666f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcc852476e07acf439c0d7cb367aad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207d3c9d7a5ea705a0ab84f4a618234305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa32c767d85758a57285e2cf9a4948306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b36d3f4a0fd671f4fdc8dce0d5f37e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe92bfdbfaa16167a41dbed74cb2f55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a87c7a221b0f408d5381c8fb98787309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df93ba42afa94be12c00ea7fd48b05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccd55343d45753703419a729c11aea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107a87c855aed5fb9a7cacb698cc69f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c680545eac6c4dbcb95c9b1e090606313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4684bab5f195ab7e5d30059eaede426314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787525672fac57d009ae401b44ee61f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7657287fb286f9fb6cfd517e9c0b32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7c4e1411a6f2775705910c32f0d43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63739974080a4bbd923f007a56af961e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d81e33c9fef937685c5fa6d43af09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6573dd99fb5b588d4faba54e6a0e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaec228892c6fbd4188897536f0078d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32093a72e9740d467371d239ea9c0ed2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c4e393f2eb79336fd6bbd6c186ab4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6140d17879972a22d99105f4453667324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b8a8a3c9f74aa7ad2809f9916e124325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2e5abe7a87e52e29a4f03262afc75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1fb37004cf32ea64c5de5ad902f78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77440efdf8547b347d0c0908f586197f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d37a5303e2708738ce5a14b918fe7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d7fd4c7050156ccf07096e01d389e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e8bcdd9b8466a1a7d22e4764d7465331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d782819b26c669739c83201f6039e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d9d1e56404b298041a9e2465fbb47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10d3305ba350caececcf08e13c9ffa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92c8171f0b48414bd45cebb1177c4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c07964eb1f383ad99d5131b0bd3c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55181b041633f1e8ace544522ccbd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b461edb7eb8a95afbb98c4bbee9996338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b9850af6fb35d611d036930c9dfe2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256754f5380a05e6e111d2c60da752b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7ed90df8bf6b92b590d34ba21f653341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24800e904d17a941db757f34b3c7fbf6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6efb991b2938a2280d5b376b6a5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39e80f93bbdfd754e203aa9f404c22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3f9e1cc66cb7c51b280f99cb065e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43f35b9c60655042265a985955c753346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94c077fe9c6ea917ca934a4cb19383347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31078150e2136206ab3c7e8fbcef5715348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8187ff327bfcc67fd004f6f40d9364349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48701ffa263836d8f5d2787c6bd29aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a54a4963e9ac3d08b5bea81adbcde7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f9f80ab74a12b4799148a766c16b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248d2191bf4f4bb170f4e04dbdc1cfa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc8340305347cc7e7bfc44c5ca82d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad985266925e70dc4f91bcef9b422adb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05dbfec95bdfb46c034d3e790e50c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9c8538e8eb84a7212fcba8ab59b1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d125d47cc8addf30e77f3fa9ccc5a28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4422eee078fad665454a67389cecb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0675c13e28062f94b8405531a65164360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24893576526d138241ed53e4deb2a0e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42751253f1c46881519677f72a660e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bae807a2a7607b706dd8452112f97b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd3c69c33dd81a1a3a9de487ce426e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e090e692dc2b24a826f84078ee3253365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead11a68154602ce2fc44b7de3234280366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946bf4e236725a917a813a9b3be0872367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa5905da5cd387792db687bdb004b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307276869191a8a5e08c29cd6d7ac78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db969813309ebe5787fcc171af8160b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01a20694337bc1eb8300b1eaf226f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221d5ca1ab5340b431b55fb55a79fce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcf8149b39a44fbce14dd0a4652843373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623508570c3ca118cb3aa48ceee285d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2fc44c64310d94a61f185cc517ed1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd700cf26eafa33a0919f87543c826376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1b8fec2aefdea343ddcf70291c07e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4789e1b27feb541b34317e1ae2d38d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c823f76b047b6a8a36e4c1ce3d8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915df79f33140a8ff75a7ce1c571799f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60204be8f76f993e043bae7485924265381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859af2fb24800fd6711b3912c37d095382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe197117da07355d480f2792a5bf62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d9945d06c7fcecf0f7071639a339f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de905cb142df75ff2ff6a648a863ad3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517b68870c84c436432eba0078127fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb87f324bcab58db802b36985a23f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582372afac3fd2a38f72ae7fbe2faf62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477fb8232e495fc132d349fe1d7f903389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c73c504c95ee812920969e36243bdc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4dfe4257b42929328510c2635c53b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2335eef1603450cbad39d68261390f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867e83544ab702bb4805a7b87dbf5cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa0e4128bfc7eaece3a3b103188ad0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392fe6ac3caced8f4f6a746afef4a78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef0c7ea99f003196362fedd1aff4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b75eb1c04265fb70ccbaa26696021a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a0dd992bdf95aca939f75fe43d586398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd66975208c31de92123df58366fb9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4933dac5b0b4befefdf0c8c4c1b2c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623472e56355c84758e337c4836e90a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39d19a5ac5d3d3c3bf186e33ae23c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e473db0c08f0a605fd2f545b8082a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634199ea4fcdf789b6ca2072dadddce8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06042a381a34d0fea736a4d0df42f01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a28f86eb1f525c963f1704535bac7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b8ff84a00a72bd1020657be52ae95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e18cd1abf01cfb101a9154e608f8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d3a999e480eafb0f32f2149a00d33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58b72d8090d00e063ae84ad45756a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd1d1710396b5b4a7d7de6f87c051d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7008ec745c0eb979971bb116e0b1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09b3042f4215bf3bdc9b3320991582413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce44857397beeaf94f4f4a14ec264fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f3c8aefb66fe6a2954322d8261bb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a131ab7ff2193b5ca78070003f2c65a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77119647187b2f2bf612e8e0845da1f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420ec216891fbd83c55dce0778f6a10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7e809079ff49621c6746a6f81b2c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7542218938a359dc58599f593315f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85884abe7293cb5477a8839fcf6ab1ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2993579befd0654b7c668d5fc9a02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c76d35a1f88cdb82fbef48a51a7d83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fffa89b835268755f2544352bf29a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b3b70cbaa46ff42404f80816f9ff2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d370b8110ff387a55bfbacf7a93f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c2b28c66f59f7cfd70eabce7a4a3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50812c98250995e0640e749ed563d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326e8cbd3b92be7e8c8d87cb513ca77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a9783dc732301085efd58c150d98a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084d5eebe29c8317d6688d093213280431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66c7192ed50203964158807a215abf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4b9b07ef60bd2cbd48db17f6ff91f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2dadf6411719edba290d784c1125f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c37a5262a14160180016e819e61d87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b07ef685531f6c0ed20e5ae51beaf1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de940b2c681f9d26b2a2e804420184437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f7a83ea7194267c00553314cdadf2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e97c4914143eda3e359a8c842e83f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447f4165a7a4f9aa6e1d16a4ba7370a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764c46376e0227c9b0a6c2b07303513441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51563979db360a4efd8b3530e11255442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5341255f71dace7cbf30d4b23b86b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f05b595c45d114e1ddba919d2449a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cac3869db575b9c2e3859ef7cab77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0e42ad50f9bcaade43f0ef505d020446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e0e04900899faee9bad7ea451db21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144fca0c9d32b4f16e5dc8652ceffb7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7212fbe042447f88bb164e40ff892449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd602c71f8a70e1c5338c79ab9b593c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e15aa90c2a20eb858597ed6b9ce1d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaeb04cc869b1ff79636463fdd7714452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46ac50df40299d7c73616bc62ea916453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28741927e140749432a85d2a5cbb0ac7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c9588f82a399c47eb1572f305c0a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc0184c99a7d31de8f62a790412983456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42aea77919317c667789cbfa9c8994457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba94914a1fe4a27f4d492a85ccae275458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd530faf540bf9c3eb51844aa3d621459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae1cc786892ac5407c8a26a954da0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2356e4c09760417a8773a20829d8cd6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553203293bfd164f83a08cbd9144667462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce92f418db1c1b8d18ec2e44e494f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac88bf78a6a73268f3d6eba587b8613464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e147b0a1ebdbc5c7e6073a65214f8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537328941e915e76e3e240127e69064466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb58ecfe56556e181b0cea2462aee5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deb7b9dbdc89034a8617444bf5e0af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bd687f6f15bda48d2fce97c479f63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c8fea63a970d76e80bdae1bf6996b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b667c02782a746a143bc2bfb572aea4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147c0189333eb0fd0f2aaf1fe90b289472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963040085d2fbe95f37eefbbceff7d00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a05e478da3aed82d31c98df7de641c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9563e0ca8ccf20ca52f9e60666e48d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1b7a2e36705ae987f59b030455189476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01d11577bd0d28362874b85ee463dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b44d9944ac46e95fa1fdc2478f91d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad11c92405d52c1f55c2c5780fb246479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e384413b8de3eaacbb023c50ddb20a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac3b9fb750729da814a3e24094f8c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de34e62c02060499afcc3bb3eae070482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0612a77ca0b3941a9ce3185765c9da0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02911d8f11d245ecb948745cd6b10962484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547730a745984d3a352be51bd20d3c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda9bff9ac1846ea4bad6a97c089dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0b4f3806aaaa74c7065c34ad51a58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2efd88d8dd5c2084ebd8f29e82aaca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c3ce234c508fe89e408a50aae9fe6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b94cfdaa324c68f1950885ef5f899490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f36f19bc77cbce86680b4a6df1bf2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62f9c819a4fd69c647d09d196726f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dc04cfbf2d19cd9d863ba1583d7e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e91fc664980363f44746831cd1882494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b10d18736f64bcf935ac3d6281efe6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0689a67b72ff2f2fb4ac0f28ce9e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efa1ce5a8ddbb3d96dbdaff83b0dfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba5676e2a22fdcc2c5b1219b3a5ece498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bde3229e576910bdcfb1812a4e64b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623201f9d09dd7a512dfdc73f4c9b52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226bcd0b17cd8d41822b5640a28ccc7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dde7aff55b5fdb70a8636a15fc8e9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e87a4e8924230694a56fb9d23c79cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6757920260bc3a3a1affba91a822c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d61a0efff16baf8ddc7b259b0a7379505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06f8d97ae264669e270d39cb173c6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efff83ee098841da22923c24003744507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939c8b2c2c63317916f9e4e3b41d926508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af55ac7571229203ea09a4328983185509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9a26ba83494244ab3f0c1c2a1d50b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89f04a71bcbca294785ca7d016ec74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc765a32d94d1acd2e27e0b41c59ba0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9543ceeae42df71fc7ee3db25604f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde4de1e34d43e38a0fb40ed505aa63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d89d0b968ef68072539b26bcba71c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee263ca0ac0e382b0c219e11a8137f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bdf47ab34022af1ba8c055213a0f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317649ba9292382d32d45375c5425ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f883ed33c0551d1a8ef07eedf8427519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f616b4507fb5effdca3f8fb7afa98ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637b611d6cbdf46d844a4bbdd865577521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebaadfa08927913cb04a0981adc94e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd3e34caea8ea7e5604efb72ba458b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f5720fdbee27d2511acee70c44ac8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9a09260b0169b403acea274d97eb1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866738f9be4dc996da66aa9185f0cf5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba4b4daa6760ab4bc397d881b72590527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a18473fac36f7cbf31441f5c409803528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbae1a432e46218102384d93bcaf369529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3dbfce0c5ad508a69ce3cf599851d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6edc23ab033cfc26d31ce77dad8169531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38500253e7d16235fd985222bcc382532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee5057e39d1fc1b6228dab180dd328533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff84f192e218f2bd651f2d3929e7577534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c2378dc0bab285746c540e3a633a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780934e1616d681e9be40f4ca6557d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc9bda8b35004d6a0197f00c334339537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f113d7bf0950478fa14565999647a0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d008569a7a611ab01fc5a6da996ab86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208149d4e98539e0d3cb2d0ce7ea75b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e771ef12a9e2ddaa85c46b02d6631c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06933140099d2f613e8964379381b930542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a81f81d616a8bbe39324ecf5981873543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2925ddf3ba92ba6c893b4f95872f0f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68ea01d391aa9cc8803a6ed0c60527545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ef34cf4124dee24075576c1a4cb38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde392e605921979989bf5e08438e5d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae798b4d857991032f4768ee1566e22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da24cced1f7b50f086085811833fdce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf09a72bf9aa12c37762bb572d11f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e2df474677c750eacf1296e01819b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ee1502d5e757ba6f3ada69911c194552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aefb12af6d6ef34ab980adacd12d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed4ca2b88dd42aeddbd43e46256712554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f3bf180d71dcdd51b416ef01d1550555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f3a1f1ff2544d817002003e0d607c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b287691a3afa87299caf163c5411c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527872f0b8095668637084472446e31a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100450aba806eab07efd14a52121734559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ff2bb6988f6c4a24af0d44aa093fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00486b73e71476b286cc74a06000615561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287a7b721c9f607d10145f49cc9a500562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107ddd6c8a207ab27b0a357fa5ece6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b65ee6a9dd79afde15c7f7c5b9092564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5c7f5e3c01dbdcc37810fa1e19a05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d07b1ee5e8c47116053c823996b59d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f8c03a8aa3273e25c524ec4e2580b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155b02e07c46675d2c4232ae1ffec27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a0d14008a9f5b4b8b937023d20fa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892a9cda0da5da9811e15fe50bc9a20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11258bb6e8f3aa67befa7b8fe35d4e33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6966565e428e358b6c839ef0cf245d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97008ac95092d008021eeffee98aabd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a67e26349e19dcc2bf5097dcd3d415574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a045174203bb29b1993477fbe0f2d1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2993312cb704b828f49e332ad1c22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3502e55750a5462ad02d1d4d587bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c337426dbfd5a01157fdb2c7cb660578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27081605dba491ca40def444fec66414579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d35f8c22f4d285ae756888d982397580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc9db40924c4fbea1ed246ebb68631581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460486ab0e94999567082611852e7573582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de516f62d7a19d1b59b46468b08732f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9f1e8481c24836de6f4c41eebe444584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf551192d26a36c77e81a8b3217ca6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6be700b60c50ac94413dca0f0a2d79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bbe9cf0d900ae48a27f04a5289b34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f3869c89aeba9c73c91d691d9278c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b835ba74ae2d96fc67c52cef65b25589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e8aeff8dc70a0d99c41f092863e78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f0e8cab4b6e9c630e611ca7646917591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d1fe9a260a91c747bfd05ddc0e06c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426d606a8af2610c36ae320491407bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f9efab359ad9f40fc5a11ae6e33f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbad45550292fb477b76d6b77550a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e4d1d57f5a2f5e3e7c9d287232289596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3600bc153b951e5e1c5ab7be32d3d97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12df0a384b2ecb7e8cefa63d6a1a49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671eca084b1e35331508e6bccd25e08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f5a292b6c2b5ff7e5ee2b8d04f536600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a73962d6e0294523fde215d6b15ec3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282032a5103c6073cb74e140ef215826602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4a1e1595a29fddc7815593039e4cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb5aedc7617ca48b692a19b1022d35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b74c8504d7e45a5b3b6638fbdf11c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff59e002b13f54833e819b4a7204ffa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363ba6bd5c84ac4eeb95e6145d512ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a3ce2ad36c21cd6bafd3d53009fd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82072dd2110b09ec0e8638d5e432154b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641a335c7a50e711e94dd1baa2c7f50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d9e3f498deab0dba4119dd43401dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753f6fe77a3bbbad35eeab6af16df6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807856788ead79d7ecbdef2a228077b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffaee47fe6e21b754f3bc14c75995e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600345b7562ea4610649b1388eb7be12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0086b8c2b14a672d8343d65f829172616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca2a093950c7207a1683b4bbc96856617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d4cdf283121449efffadefe2d7dfb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c2ce16337edf10c0405ec1747fdaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47349d7ec9e9f57ebb6045e9316ca2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237c3cbe7ec29b563474f0fc5ab1fc7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4597216b88c7013be114e439fa00d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328997f3d8a5b551bf0bbfc442b474c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26047f5fd455fde52b4bbf20b681f078624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f8951b61d586af1125cca51bfb456625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d44737645f8e1e0cd60670988b785626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873991ec99932ac3f0c22291feeef5d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dba6513b040235fb4d009dc671ae11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b702b6b5539ba4a35374fa13a5f78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44680117fce759c0b3fd8de1ac7305f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bbfc08f0d2ad906119ac3b42cd55e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167d7abd81360f15b22284339da14ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3876e11b02b29e35d9124c6f79bbad1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a89545fed5a0f1eaaa82adee4b0fbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbded190180f75af066f5cd687765a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05725a31072b89b0f93b736acc2f7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6102c8d6eaf2e7458e1c620ef2a3280637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f72c119371ffe07b0fc40d8b37fb6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f96a2ad076779374246e81a5180a0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01dbdcbcd63a5ceac527171543fc4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cff8d58b717bb9373da50b9b479b12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7ed9cb77295bda9bcad6940c190e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778d8004c4ed6868ee65657cbcb8851643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c82b6e8604360d5ab304f54bf373b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf806ebafb71b0b2ebeceba3a85d2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a94fdbcbf4a4ac93ff867c6d8500c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4803f0f76082dbabe4ed93215d6bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b757d20390f5842ae5b113b6cd1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48630e96f3de581c492208133262e85d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9b13bfee2c76edfbfb97d16adc671650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca62168449358397c046eb281ab80d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c05d7efa5382bfbafefffcf1e6aaf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd7a48e794220249e0ff26da22b798653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2423af1c717cccfdce70c304f40df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a392fbe47aa1a10ab6997abb09d587e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ae6dc2a177e5ede5a412cc6f82ccb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c566c8bd0e1f866aca8e4d5a2f2e16e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2257fa31c61d8f4f84016bd3c1a6c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23430597c33a74204729594842eb5dd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a94dee5a73c08a5ead7eae64c2829a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9688b0f443cb2e79ff93ea66492e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e09bcf9c8195a65fc303251377e3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa721879ecbb965d553b66b841df77c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2184fc76064e44ade59f96a36b7a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb2a4c1b2575ad11fa94db4c777df3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b9e8045e68c07e90adc62c9309d23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df0b21c752eb7f7e7eb2ab1799f80c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c8285690059c8b0734a3c5bcc05ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa98f402fb409f7015d7f24c096fb18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca24ed05d52a518788425d7512bb4a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ee84fa1557bf90c0d51ab69642a01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fafe611f71605b7880438e56967b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e3d8f9b6c4dbb72347a538aea0eef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83251dd6b999754b18c4376a6a694963674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b012da23ab88da29bc9e4536b28a653675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a511e926c21367c9a940db06bb7cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d38518efb6dafa0c5538db103ee68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f111e7fb3fded8bf957570804ddf95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271a9000312604093ca11d81b278512679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db68934be6a57ac0aadc5c28943f1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13e3ffafe8a7038971c5332e1f477a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909c4fb8bd6f7c42ca5bda1a0293aab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0490872bcb63291929a7471244e7f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068554d05d597c96009b6cf9903ecc8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f4a1bfa305db26317b7d8f9f5bec7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1c856782d0d5da971caab26a63e3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d177b93dcf21dc710a716a491452ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04452c44e5de1b17e6b32e1024383b2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cf2e56e8a4c784ffafe17ada6ce5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931852a9f155d26d8c2a18a646ce5a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997c635e829dcf8e52117f0e573561e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c72458793542de49c1ec814d14616d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb22dfe78d89ab25790c41b0f537c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aa0e925646d93ab3d8f9d46ab9b99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558287f27d9c6c185b479d7ea50a103695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426647d34ffb05f4495f5104feee12a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e45153d0035342a6781a179aa8a07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01368160ec4f2ef60c582de621dfefc1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b8fc0ebe681d37303cfb214cd1894699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9d16edac8b257389fad527f0546e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835ad748863be5647956d376d07dca8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea7beb4fa864085bf062e25011ab2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999e9736ac78a514e2f6cb6743e7bdb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8d587438f8d2026c985e463353cb5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4021954ef1cc568db1f9bfc8b4219705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985a6acafb3ce7b02578f8ecdc9996f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3452fb8f00b3036fff79370b100e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf0809b19bdbd3ee38b81f4b3b1a2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefba7aa816db4f216d6a5537bfb903709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29743ae91d687230e72221678511320d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71fc838d3c1a15106e38630fb8cf78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831d8f4ec034351a967675797592bee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151bd2315952c3120737c35a17e9dfa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5203d49943ad2be250e605e1daea3b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc854d93ecb833e62ca274cdfaf48bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971846e6b308278d6d73b1cd20e2ba5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5377c363d261f49545374960e6711717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922cd5047e102a4fbb6b2c07cb46fe3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06206002c3e216a87d225c313b29ff23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb68ea7d1b05f52f5db3ecc62734d0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7caa14654eb1979bd08707f4083ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d537b06c03d67921996bd4b3e62c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b31c018271f21ec1820efb7e61fb80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e10c55293ed3f0bcf4dc1b3ca73e59724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e072857ef7a0869fcef2b10e574a87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131ed3ccbf9c21cb11d38f9f4d32d32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0142ac2f52f2cdb8c8483d9b40d1e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a6dc72bb80c77eb582d773653a2a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f772a20bb0ccf052ade11d85f0d4199729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e6255a8b1b752fe5639ae44b8d2b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2689cf1cc0a10228b6d5f8e89765b2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4c0053a4e7dd766616bbe889b531d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14914575d3dbfdcb491e4ad990ddfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c286c3ea95ed846f966065154d5b3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3d184c2310ee02c2ef9ab09556d2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717e2ca94a9605887b69027919be17b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5660f094572f9f50f218205f4f91f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bad3b4730991fc9ad47f5e9f29fd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31479d0ca0f31169efc5c37abe5358ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bf08bc6e25fef054a127c46303265740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eaa64a7e4e75d1edfcab33f66f09f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5954cb1b34bf9b10ef8c48f27937e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f37f5b36aab5ee442d17a506ebf57d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016c224cdcc076451e144103f5a134b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b6ef5208918a670cd13900949da57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77f69baa75c48d73cbd33b04441ee5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c24a9994caf072b65fd5dc4a251b8a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39975f151bacc1f4671bc7184c60acb4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c153343cff7d46a09b67a993b93039e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df599a8fd7097838afe196eb1d0affa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68301bb4f578d0645d418c397fef514751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0039477d2089e96190a47c488eb36f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67126879be339fb9574dd902bccb121753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e50b715034046f37141bdc6870fc601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9205f2ccde2ac9a241a602127f01c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94936c7ffc238396e559ca03a068cde23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb51ad7453284b1c500646b710acd774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7421cf0cfb94cc8fc2e3b5aec0ea2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c92201f87d22b81c5ad984235ccc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cd5fb079e6cf4dfca208f483b0b707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daae15eb721674d25fed05b5b4b406d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec38bf0e352d3ac6ca70c71f130d0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10358f748999aca67f931782b173359810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b21a3234b2b0127f4ed6e54df598711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7d845b018ddcb56f56f506c0aeff712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b593d62a440f93e065c5da4290ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf5ca43291a9c48af474186e2e40a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1e6347f883acfb15f75d3427a97d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc1b338ffd3d7722fde730bec4e65b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d194c60585386d51ff76bbce1f458017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34092f5e2fe6e49b44324a93ed0575c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfbd025454f5db6a890b70792a0b9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742724af376bca3e52faeff6898bce220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af2e94bef0da1227d417eaf9cfa66e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452358f025b1c4c667b93a1919a1c9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593f95fec050108d224c84ce648565c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681809f86e74153f8714e0951825451224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ec4721f0c7d7fa9000c357cfe962425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3dfd41ccdfe4c87592fd241daee3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc9b4abaccd6c0b86d4395fada161727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f29877af88b7eb194d99eb70a63f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958eb5ff8c471509a612d75cd02fbde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a46b740bf9cf1276298531e11920730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633104f207f78bad8305b90bac8e85f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba00e850c781110a4d18fcda1dc0e6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ade1b1e4617cafa17286f1637d84a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e8843ec855988c1b78bbfa1ba4aa634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7ee3a22074f1a68ebbf3c8f50b58f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc96d13d09ffceb718e3f7344e16dd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9d451687859ac7d650e04fe44c22537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddcede33b83cbc9ae186d245d008b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71fa75045b52d4b0c2634bb92280d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ac27cd1c6c85d5479e4d569a19ad140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a5dbfeeaed8fc44950e7d41efa7ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751df458105bf5bc7133a522ffc6e7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6c24c7195c33c775133615cd87d8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f52a147f1fa33ae1d529f6748e54944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ada4b2be6db609817fbd699ddd620245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a8ea30459b5e705a2afaf4477f69c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125429b32ba32c0dcf11549cd5787af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6b0e7a5836f6c987319f4073706f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62961ed338d3ddf87a1102fa2f65386149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f16f03fef97fed567fa04531a0e6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74a3807ee51811b8508c91eb0295d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208fecd52ff6e3adeca8c101aea24c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606364203f92c5493f1920777e78bfc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa59a2c1ec1669e433ca8c3324403054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cbd8350345a14521950343251079955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bfaf1ad55a800568630f2e4740bb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea5abbbfa9cb7126bf177cdb9ef37757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573525bf6cba36eb011dedddf9b06e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7115d2e1cd319a05efe1bed76084c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323ccf1b00cbdacc9043d5b77b7157460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a39ad734628f2938edd822369e89761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700f9dfaf7663436c9fffd4a80753a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5a3b108e30f3b00f584f2cca25ec363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea434270c79421c7adaf1f9eb56b0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818128d5fdb647d488625a364a80288a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439bff56f62eba0c74cc55351af319866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9d8c8f9124888947bc8aad9e0b48a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496e383210a5da539269f6ea6fdd4fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1c92e2657369edd9ecc34a8af170a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195403dd36fcc3e28343c38ae73cf44070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0382738b42029b4e1eb6cb8dc2ad9aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6567396663b83690aae117a12ac7b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4111d37a0491176d2f1ef37b5ea0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07127847f89ae99bb76a4b799b83cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b168d8d9fe060645ed02647f415ccd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beabd62ef04664c4af11a2ee73af24176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b8cde8e209cd6d969c164a4e1f05c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec99b0ab471bc1fd7995423c3c856f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21825f2197ead67c1e017b29f75dfd9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97adefe820930125b19912148f75b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da791203989a6d55498a3417dfb2e7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956641d7fcc473ffcbe7c5c7b3b03bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfe31ac79d562708226d481080a55983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df9068cdf1a97e9c4309663c9016b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e3729a4c3ee9fd20c0a18cbec9f9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1fb610012e4183e1174779dff606386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae9f79c284abbf83874a499b6dab7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599bbdd3302420d708d7c3e15b23aa588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477ac99827f4c0129139f6c50d4c75f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aeac7682cf07c910ce93e076f230390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170980c1acda60437b9ecf614d61b7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f3c6c9301f1f8f0d8939d6bbeef1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b88ef3f5d5c8e0f7187b72a6a0cf493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3d25b7143977fd9dcfbbbe34b2f6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a11d9bd9c87c96aa984aaa3ba540995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede599ce0fa81783c9291f070ac8cf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f32e269580c81573193a2da157277397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e2cfeeffcb69e1e19fc4cd321c41e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5c652c760d2c80a866d87cd476fd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99951df77c53b3634ba5a79a14b120c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd1ef29f5e09bf4b507e1fb29d14fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77713dc476a7c4f725eeb980bc2ae7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be236f5582f7f4c7ae4041270b4d8779103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466a4f85bd0e154285caef5acdea81e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f69532b4f9b49041854aaa859b6d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76972af5c44735ca43cd731e7d9eae6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8637f0ac96bad162f6fab1d7b85b66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f6bf13529e6350de835b116981a3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b60b18751dd1a7d01c2e0cb553168109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac2b38395eb7eb302926bc88fb1c93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94f6d8baa5b6a2aebc7052dc999900111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7542fc53579038765ac9b1b29d82f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6688abc2bafa15185b6559a1ab10fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01926791360d836aaea4fb8f4ef631a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcdea0493801825095d696b0deb511115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05c25bac445f88d274a35b27d0dc44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae20b29102c13fce4c83b8cd5fe59c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb86720894e94964f20ad360aec7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57d3757c13a546548bba3e9eddb507119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaccc2a166bd02c980c28997c4a1c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d652783abd9fc9739e17db7bb908cbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e1585ca5b97f0f3072da00a3706d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d81af45ebe908def6db98bb7b4afe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650fe36868d99f8e50fa58bc94204a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad146043e2c70e96e54b798f242427e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d8dee1f1bd4c0cd65964b705f8efc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339b0bc8fad2b96c71367150ec2fff7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e242a67b62fe2197d76b1bf6651f99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba3800a8eae61cdcd21994af57bd37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c57324569adc098a0bd51bb8984bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fea811ac54af51c2b0363a0fea94d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142eaf5069aa43980574d2a54c6434f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07985e8e8fd0efcae743715f1827ec54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143e9ef86a46da614dfe9a2c4323780134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc9511a1df5b8a558e9f428f4863e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf1575bad93d88f3027e68ba0ffc0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daf2758279ef2607d4fcd2036d0806137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118ce51dc64f7ccfb73eac2c50236db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b79a0e5d5b1dff36f4672bbef78c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3661bf8393bff9fe90536d73973165140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7be1bf7f0b1a62746c9833bc7b873141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfab83cb1a20e97c929080f70ebff7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e7827fc5a5ea799a65c6f37a590da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c7f7c91af0338bc98a9f8b6eabc1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e16244255a1c490617f1b97c93f9a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828925a728822ffc98e0932a348f042f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3863b926173a5a474ff66076cec6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e21e112d2ba2fb184d3f67f65de425148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a163f9ecafeb8961b2a2819d9488bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c5e129db03930f6cab5b2a4e5aafc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792be6bf675e446fcb5a0c1c6ea6e3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd922b4f646268f2a078b54027dd841152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d3570c2898709d29ee27c1ee19bb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21333e8ddebcd4019fa6870e207c2535154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d9b425db6a47defe087ddc2648c4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4d37df8eada58a55eebd041c065f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb851ad007a81f8035bf9dc80f9c3acf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c601949512d0371fab2a099a3682c86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d7d1cc1c472dc50b3ec0653a30273159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9706e08c090452895c3f14c080c5006160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd57c6d91fcd8d4a4dbad7057ca516d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68cbdb63f462510dbdf48b9d51ffb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b17fe7f4295d7d96dcaa18df33c25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98870cbae30bc0cb2f390e2cdf1311164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f98d2920bc9d7ffb7edd64844a5c53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18a1c3047ba33d01b4e06c2c6e65be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4427a631cd45a9b89b484597abe238167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27b01ad01aa08717f0f9d006692ced168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f941d27a772d65b2394717f8c0f185169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe282e4e1f03c4aa8f2c91854ee02301170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c20fc842e68cdc8ba4ba5aed6b4608171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc495347c04b48b3bba63f069a1ca6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18311a8530de413b7622d570495df1fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dc510ead3123a1a006b828d4d71a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9a49e832d1ee1ba2b32a6c26ffeee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0c03396ac6a1e64422aab19c29e1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d26b6ecf86aca5abed1cb2ac5b427177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b612e76ac53bb33dc9cdaaa46e02b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d73618c09b4a6418a4cfdb2ee3996a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c891804a4427d54b1c0e37bbde6801b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d06a42a25c33a206731f91826a1c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e2dc6daf8d449137a8d043c59e395182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28906968cd1674e936fe55a54d3c9a1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cbaf4105dd7375cd0e26fcd2ae9be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49328b1f291e61b1e4ab8a158ccf0804185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a15301452f1dd4797c6e4eeb82d12b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30985058da05e25f1f2f43de763996db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b7e6fd2beba4421dd0bde27cb20c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac76a7de528903946073db1db95b89a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb5fc3c60aa34df0c8ff15bc302c0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e9281c560caa438b21c5b8a570938191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75710d36dca571d6170f0e175d6810192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7586858311a8d6c2de4dd7950de35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6107394e22ff6117c40920b0f1987f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7198793d9b3027b172673a4dc8f9aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35a68082185ccf2029e6186a086353196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efc9c5ae110522757da3f4773d57a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb6a48d6ef6da0741a614c71703411198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3397d8c4b5de16d0f7790f01138f0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3b2c578e2deec204babffe5c4fbb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015ce6cc57ee78b19af33b0c7ba7cdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ffea85e4ba854c5d9248328d5208b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1640439d24043d837ad07eb51e85468203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1cf37eef9e987b5d1909c99b5bab5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba258fb4f84b2aa3a2f6625e165213205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d93b660edd51292a1c5c34fe2cc45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ca70d55ce1c88f9490849e28045e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c619f7a5056161ec94e83e054da322208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d06862f3cc3c883bfcac33ec066eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdaf6c0068ce942667804e24f457be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b66483c15fda26419f817063911f30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c06b6892d4ada2581a7b96ae1d6f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057079394311fe5316feee02d6b27886213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75b377d07f7915ae4e358c5fde7afb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbc186e7a6565e342222d4eeec4a4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b095dc9459f385437dfe1167ab2d89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ca8f26aa773d1ec8f4ab8d8c7a979217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1c05487e242c845b5642b46a930e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb7d8b77ec55917981706c16590795219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826e743b1576dc13941f906a191957a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bf48dc861cda0f59b770d2f5823ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654f3e46568e78275898b70561ed5fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63a0182e86823c84fd99eeab33f878223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5e18127339eb9a30bf774db9ffd98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5566b7f71c3015208b43c6d23ae1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325feca033bdc0333004feeadf44297226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f04bb48d472139096156eb25930f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a501b2441ddf89733366a23e614fec2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa40d3a5b792752832a760b76986ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c777dc4cf8e56e1b19a364a651c3433230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6d52d183ea218dfe414161c991224231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72923012a09eb6d18f95b2300b8ff7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8f5b75296d0c0c4c215b1b81bccf1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a71ac952e7f1a8ea65cacd1044f2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10f52fbfcd831fd8d5bc22a338d14c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677faf78e024faea59872e18c72cbdb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664b562c9e69609085212142aedc205237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2c05abcc15888ce1762784abb95d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f8b1f5204e1ea3eb4dd9295f5d35e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803f7e23c2a62b8be0912b3cb0f5f8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dcfa41fa74966fefc302db9e744b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6940b7aa380a62cd22d686feadea0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27911a42d43ac3c74aad5c822856640243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3a88283fc5e744caddcfc569f0961244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a9c26909f687e0b1563c64557b9a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd63d8bd3326c628199d75d0bbb4d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942ecf6a782f39753274bfc86064c69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ea37fb12d438fcc1f2f79a862a4de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b165791e6624942df30923d3614fada249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b95287fad4278c6ad72ab84ffcb9b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c0bce3ac385a22a1f9bd95f012913251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d64354cc3237a6fbcc31db5205dd7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca675ae9b4b0be8d85de3e145dbd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204fab3014357fee0823990a0898923254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167998b00efff3fcb03c576f620b2be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442c404d01330633ee66684c94b072b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273eeba54d5a1e4f8158a0339a043b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f2ea6a714c202b258fd8744873e4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc9c7e6326007398f4f78e5deb0e7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d98395ed1a8a7b80836857969e6a3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6cbf7dea4f4ad9211a8f6b947b0e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b64cf39df2992a1bb44f6d7843d293262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7b0f3d27dbdf221fd452879ff85fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc942d1b5559d8eb74ac293f78eff053264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd38b5173f056b361496bcdaf7b2dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856b7ee909ae74db70b39f13a651e5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e435dfcf6e0b275b3c4e6b19c00d92c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939577954d7b794214b65b583d8b7350268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dceeaa0e1cea03a5dea5967626f7cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63962da71a41dd5564b0aecda7ff28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97e406ecc1d6f775b52944fae032a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b39ca500b5f6f4873ea514ea26502272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931357e7570e8141cc314ecd7eb00f89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d878e7ccdbf4002babbaa78a67d46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07e7a9386135ca2979f2e756fda05d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582eb7f0444572ed4955c9429b5ada9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06929a09dd3cfe696e953edfe14ad64d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aaab5c0551a1c5530a743defd7a47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c058e08fad2ed0ce2e836f2daa4221279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9051680f70659d4f8140fc5bf7868280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5808c6d5f00d1573ca6117cf624afb9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bcfec35e491d8a8273a3033472014282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f8f65cf4d1b798705cc021decdd57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69430f138362f088230784e31631d28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d681506a8e45b41eca39ea6a85a57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e2b4d26f457574e3a3965664d3b02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32803b3ca0a034c81f7ae9a73948e4f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eafa4982d8ecb9926e6f1ba58ebb04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c161be0f0b62ea46bca1a82b023541f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17940b3b9405a36ec2cd9a124537314290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d9bae6f9919bbb0b1f15def08a9f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ebb04a5f603bac1ab9f5cfced45c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08833e1d0143040adc3ef9d0314e293293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de777580afe4abd6035225c3a62faa95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b234ffb86a268c78c44bb584277d6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950de5939a7ac9bab3f0d367a251c9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15defae67719783d4b659f977f884fe8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaecbbdab931e53412432a0e3413fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd02390ea1515de6aa721410397306299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167427d33efab0276d9c42ca3c29fbae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f601f7cfd1c7bee2420e2b1d8141fc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028a0a960349f7f3b11cd6b5c4d0f61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea14e343ebd8b6ea4b0920e9ee93d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269103608c4ef496819dbdc8d3870a1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a629667834fa7a78e1469999e0064305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d8824d9a852ee9142d622c340f090306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98baea2e54849cd1f373bad3baf558e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a03fb49c75d56960470b419c8730c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3acac068094801833f48258027284309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe177bc1cfd26ab7f9f9ae2cbc1644d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ad3cae66b2d908e89c2a1568401f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab756a9dc7239a6ac923d22bfb29e6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048071c2a7960842656d5127211e5c2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26254b85d8758b405e272cb3e3d23b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad38df0e1f9b5db6c965bfac1ab4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c42dd7cf60bdd9860ab2887e43f385316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d47cc2939be15e13b249a0d4491208317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b1152cdabc9fdd74cdc92844f2e57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4db6cd666ac3efd4aa8ebc739a14cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0866824e855bbe4e80336d49c542f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69f21ba466680789c2e3b5588f600a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602cd836c59c947c0793600801016e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7c9ef6f18a426d984b7656ec5faf5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ea4f1107f5a2d0b28b7709cf4e391324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8601ef726df5d228e0fd5c702b1f26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403c3a2221b94e5e8e1bcf1d384d19e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195675e5a19e7f07b72acbfc548070b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae3b5a4d308d73c95b1016681db232328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a975f2e6144c5172da7e4619fa709329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d8abe86212e97ba393eb0bf952f5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf87b0b270b849f3c51cee6a3872bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e337a3ac558b44459453af1d3c85a4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc623781169c052a670cdfc8c7825d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3879a01dd6157b57bacfc0dc42ffa9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb213b3ad0210c53155560ffbc1ed19f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9c4de2ca7aeeddb386b893d36d2a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28b2afe91f20791d9d5801511382c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2182f23d542c6398f3db6ebe14904c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bd91c7114f6ee11965ffefd003756339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e2451447f82acf415fa72f166ba7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c8b45a6bebc78c0273dc0d44ef9c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23966ac52a3562d530ba4dc1b11378342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec62d7521b3896fb23d82e649c0128343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03b4bfb0a266249ed7c150bc27d466344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ae147eb6fc0814b8e72b7cce03717345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff70ed9264ef2c3f7ee31399675bc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb9f1880a002888184573b366f250c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60749653a213a233fd2283d48a38d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c2fdacbc2c4d85056ade38e3b8c14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db433777b77aa7ff3b979e6414fa1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb542fb992ac5a9ee6f1cbe743daea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806837f7fb141c1e8e0755be271166dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c7ca54e8f8beb20df4e5d680e250a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08ebd17667e451fb35c216c4926f95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146a9033c57d078b7e68ebb5cfb5563355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42273ae7110895146eb730768f8fc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2d5be9c54bb08dd813dfe9a447ad6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff7ed0bb6126c00eb74c9bef626373358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e1ac51ecdb83233baa922bfb7c022359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf554a1d0d5a8d6020f178e23c9f3d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcd0b5e3eebb0859e73910e995cd68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2229fa6ffd3beabf2915e5e9c5fc940362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c949b596fb9bb5d843e3c8ba0454d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198bd4ef5ac448e850f39ddbcd958af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747eb285dd32696c6e104eaf85dcdd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85af89d9323789d6ed775b45f3dec5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ad2a836c42b37bab8babeebeacd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005ce5f28b305cbd8216a6e985db50c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9e94646aea0f96fd43ed83f9b8b28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136caca498df7996b8d87088c30fef6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3db96c0ecbd57541dbd3d0f5eddb27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0029c49ad03ac14012cc6d898da371a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350f367b41ae0c98761010c782c92ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2ecea65b63138a82075394afc8ed3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190ded23eb76868273b42d3fa448a41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735fbed84a5d7598efad8bd681303d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc87f476b4b64a6ab4c23cb471b175377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0aebb3187bb39557d522468b30e3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e93a17d61aabd30376d64aef88d0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86941fcfe966daec42856587716e87d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55136cdbe8ee83fca76260633553965d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c0135421dd5fed2c72ec9f95b6ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6c25ec57b62e6fb44e021aec28c93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563b727d4f0cd6d08c11bb6f142d2c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1b749e70e46ce8446d089c8d6ac35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aacb642f8ca5df721ddf3b547c2651386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637bc1ed3c4381be9eb8940779e92b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ccf3bddc1ac4aad0043a291c6f9c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784463af81d0dcdf7bb53c3253e7506d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8e2812c902497b48e038b51c58b37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5cec2440faacb743777f4fb76c86e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06264aba60a7285158fd1b7e1b25c358392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a807ef31741e0a8f8227cf5aeb04e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b537905b422355d45534f13aeb74c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67fddd9031b61dee887ec3ea5f81b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a4e1c99a874f5f57daf8a273d6e79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ddb1179411eb5a5b0b59f0463d1bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bf8c454a0f3680fa8e91f8abfa47a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d21ec83ebf9808ab92de4ba371827399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fe6775a14b965e36f9bbf1c536eca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bfc5fda3dfbb8725080480c009077401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427737d954818e638c8532e0f9bccb29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab6cc1baf8035a72e1a6833997c699403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba08c5b2d456b855a521407b661c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502c37ccd321f8b1698db564121aff2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9d753f9bc01a6b735a99cffdf55b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f87b593a2c36736907cd9ff1f1d664407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b2852cf2cfe9ae87eefa171320c87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4cdfc3cb1795cce169d166dd35fca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4a531ffd56d55eefde697148755a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5156189a6c71a458eae8414890687411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f3797e28b53bff047f05fdeee0f00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d77319b9d708dbd8f9d2516a97f5ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eb11b0349371808ee7a0595484b3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69ee9cc8c08f6cecdde099160158c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc56e746d32ddaab409d0674a9003b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a2ebf78af9adb5f4ef6e4043ce338417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96bbb8c3c96787d78b60856e049cd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e1d6297972d85b0455a7a8599aff8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441b6edbdb947a379689868568f7940420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9881a43c8d83514e5a264bc4bab50b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30e5df46ff66e9836cd4ad3fec8bd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3f15e8e24c1e285792f1c7cb9d30c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53848b9c5ff6b105acfad35e778ed86a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fad25890f28e646f1d2ccb8efa168425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49678551c335a975207135fea9aa4cf2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c772dd283bbf3ec8878a73a8128d46d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8cafd2f3f009cb1d8025072d7d96a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649fada16c2622954a4c03724b98114429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2ca497ae111d1bbe34da9de3ce6f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95ba76eca9b3fa095c5da1dbcf6c0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297884e251f3fd45a01f663359b28cdf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d9e77f1fc2c32ab35c05b3f99d607433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911e0d8ca9fa156bb724a4b2a4dae59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66a933b116dfc79e1bf86dafecaad8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f6f407a3a7da020a0dacbacd80f98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3d2bf327fea2702c4079abcfd9088437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3607b608eb5f4dae9978d95651e3d72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963a99888f9c3b2664efda3e34faeb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482d92aafc8648c227ea188e042e87e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50de77cda111f6326e19361d5a2502441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8d2fcbeadf6e2165614cc990ce166442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcf53c054a2cd66d7c0ff19aee0080443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb0b9bf7a1b100f9b6f059f5907b8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7507174f0ccefa4e6d952c7070869445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41292c1f809c467f2e0b5b6db3b66c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697cec8703665d7f9e44ffb96f87015447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda10e900960e23490afea49543853a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d990cc0d18a0aa5c56d733a3d5568449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a13b49e71ad1dbcd27465edb5a0f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a6b772f0cb873a6c9ab0a61266715451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f05478690d9a250689be175db29077452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390a52820034d8db99ebe0f0b248888453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72375f384a668ab4fe45f37f31373f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420165c3c998fb45b0eafbddaff2d328455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6544a1d355878bfd08b02d785731956456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5db6fc740a4a1f24ab5a01754d3d57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e9dea8dc616cae2b1ff3a75bd5fdf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a046574c3b96db9964b21a959c503459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df404b97e310de394295f93a9b33ab1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c0ce967deb75cc72c494997780419461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ffda8b18853d7ad62e3bd0b3cf898462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa82ec5d5b32ac193b8e6742a8da19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dad3900df57f9b839e94ae236dc09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7047c81568b68098700c7840114852a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b31610e4d71a4b9dc8002451845747466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc7c21384777941bd82aa30a249489467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7485edf244b809700ccb4cdb7b2371f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e966bd9fc59f421eacb209b82b871469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7e979bb61c58d6d8d8322f7c44726470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c39e707405c5e86527c14816e2f85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc82304aa37ae0afbf0d4dd7737282472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f18abd0ba833fb520319c97bafecdd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030bdcdd688686be89ba67b57515c64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486988b4803313887d80adce0edd6692475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41307871f15e5a1c02673413c6c84bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6c1e0afa94038e462905140882723477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47973d4ff9b5845afa7d6291a1f3af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19b4e4960b4cd372d9f71537d95e27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de877f3453e137d4945e1dc3493ca38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585b9b3ada2e0de73074fd1f5a0929c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8dc8736845aedf2dd21ae0211da54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12ae525300f19675765e1cbd11cc39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083a76de7930e09cf889cb9ffc0763b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063005fea20cedcc4601d80b4b933cff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943c814f21777b7a09523ab023e385c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c551e48356c39130dfd12ee43adb2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79948d84f43faf913d2698b28d5d74f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b81c338fb741b45475ca63d5f85645489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0f58909682a642ec7c5747f82236c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09ce02f20656f60d889186bab65e48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548953ecc0b9c17a9e79927a49b5a13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230774887736c26362b7d1beb53d8030493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3978d36bd0d46b063c99814adbbad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b52c3a196c2d047e8ec298a084ba5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732a401d71ae30d4a0f7d7fc10dab4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183b87bc973d2b3130ccc3a2bfe2fbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9e1396ab3a46c2c582615d07ad057498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a73120ad1a62bdf115c6d7e1b96b9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d15359d54fa653699af5ce24f0099500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184634d99e3fab6b1b4768928f4d885501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ca2c51570367cdc42eaacd7b9a1ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b96aa565a66e404b96bbeda73d0bd7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706c13c4fdc793f6fe729c6f97877b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe918ecb6260e386a031160c0c406aa0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be154d32cc00ea6dcbede0a206b469506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cdc4f83c2fff8f13d03888f66bb0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d28cb6288b3ee3616730b69f834c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdaf1c84c187a2a2cb3f4fbad9d3fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83968c65551b775c7ca68cb1801588510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6730c342a3148966b78bc4eebe00af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91727ef8e2bcd0a9b0f4ab5411cb543d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa94e5bf80a71b11281ff419704502e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89085663aab383be13c624ab85a8684514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123a1c21159b45997cfc90152d2c739515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237012aac802d8e3171a662b8174823516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bed2f65c75313fde2c3961241d66d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b67241104fb36c085ef83183cdbbe3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd0bd1435cc9461884955ce8f2c95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c562c10b2131cbabafca50b8d6e4ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6c3908f788b8becf79b911f1880f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6e1a1a6173ee0900ed9f13cb14a51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af183f831bfa42f1ab68d3fd7dd90133523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4116919b1a9068e58e6a85a07582e00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45baca6a5d7489ba94e5730a44534be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea34d8f34c8aa2c7f43759b1746853c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250a578354d5f9264e12598c9bc3156527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f0838a1004f99a5dfe01fe3431206528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c00510adf529d81ef8c9e83830063529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e478964cdb5ff478c2f5881461f9b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9108112760256960522d25be5fd8a8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b44feb41276d4074ca4436046af87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513c65cc68cced45704bfe4d7ce8e69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4395ce460fdc99f8b92027100bac47f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17002098dbd0b85bf9afdef467073a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28a38e6ddfcad7e8a01967f970b11f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f4de22fc5ea0fdab673ca0ac216e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6c03bbbae635bd3c09be7804a16e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c31a26a15fa187d087843bcb5db09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9d4d4d5da1f975efb108c060b88ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cf211ff721f0205e6e77a6a8117ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992d28530a066964293146c1277977d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7b08d9f78a3cbc6e6228a948103bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd85434383d910a850b47a99783266c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5290993dfb58efab650ade2e2af8fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81645c2ab39f3beb30c3e54c056d2159546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7509c4b2b66774d398921df66379ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af069e66542a7b65545ba9e6e10592da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c1800d9d7572aedd41760c7c121ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014b10073b277f56e6d63707e9dfe97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d628747da0826bd3f97d385fff021c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86587d52d9dc6b253864b2589e6962be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e6891c2175da95905c9b9d7e1a8e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80034180a198a7eb38a2fb9b8815f979554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae90cc1fe769624f75de273ed407a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfb205ead6d098cdefd4899913b11d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97623640a626715de25fd9924c30d43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4f688e98519081d2e749e342eb12f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3ad62dc1550ddc4f0ab1b3f43fdd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa6b96640ff1715a490441212e836c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b54c4f8c655879ad33e37e5326ee0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f0779829f00f16a53611e7995755a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d99f89c761f4df3e81f49370373559563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48efed060805f36d1ad0d2a1506a0f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dab79a2760902f233f1f96933dc01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b06b2d4067bc875b59c7e3d69b9900566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67148712802f14b94663a47a53e56d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecb530dbbdd167214dfc9db5e3df57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5fcc97238aac45f28405a214bdf77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37745736023166912d9ad7ea333215f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6633869d3f9c05b2f294cb2293eac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eff9926a7c479ff23a0ffd08b3113e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26c1227ca7c53615c99352fba2e4b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d70b089d7ed18cc5bc884a87a1bf32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59420b7e8b025e648860bab94558c52575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407d98fbf2699a7500d91ea021e1761576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682056626d4b6cbfca8ec15ca099f73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62cc974fdaefc1fdbcb255b97f4800578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf2b60ddc966dcb0bf33be362c24f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34701a6cb89076da9cd946090b8c8727580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd2110261f16f57ae322a5d9f86b5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ad7d874ab8cd8184a4f8cc22270c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9e163a52fbddaad82014b57e8a8e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81724907087d73ed72c070922d4fecdd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d68dada4be5608b2291d124802ae5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe5163723e0e281d978af81f6bcc12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c37a036a3db4c59de4474810659d74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7e7f10a936b28f23783f3948ee704588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7017f8ad7fa8fedb2a10dfdff100fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f45243d253048261e9f32a3fb06b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2b5bec2721b9c591a27ff697db190591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71161ab03a594e0b559a334efbca65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ac2d7b8ec2525785944bc97dfe5e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a0ec08e2c360d18b664711f992ff7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62616f34af7939b786b8aaf74a82d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f920d253ae1a53ba014ec814d6b9b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c5db680bc9a3fe367d9e2b78c616b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743d24cb7fe7d2b2ba65c1790de099c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f72e7e153f65fddc0bb0e430863d87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f8cd8aaa8c2da8bfcd7593688a59e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c54d31e02ffadcc87928d794ddc6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cf1e5cae617b0d18b1d21e41de922602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2996ea19a5326534fffeb8367109e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7896efa2ae586cdafc9837c3fc797604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d3018e4bc74c57a487f2061d35a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb1123bf15e9133f7c55e4af3903f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c1d3f7d161558483d799a01218f98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b428cc4aed8982ad1f040b2cbe5d87f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7581f5099ebf676351cd7b3eea83cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2506ed09c05d8e44fc4f969757939610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a8f46390dd1aa64a121309a4e0db4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbfc6e851232b87fd1e67e962496eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3591e4ec90b856cfd5d47ce38f8773613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5318f942d49f6caa7b5d656290de45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c038e74f097c9b96d65becf30a269d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818a0859353c8251670d3ce89a0382a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517944e3260ce2fe431a00b4e7811379617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e488359233cdb75a5f8b2e2d66de880618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d459b7c2e8cff1b29f084fff1e588e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642bf9762f84e0cf24c95eae2aa84db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e286274ad3a2ba2705aa18652adcc0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc046d8c0f0378bbbee6e57f002ac4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edf1b6a0eb97d70399b516800d129c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b0ffc8a3dbdf4d116ebe627ac7729624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718f83b9bdf7d66949de72a03a316e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb1c95a80e266c51a374294a0de6f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a0a2e9aab91a92ca5bcc2aa9c1e13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78ccb394c8dc4ccf7d81022f5412a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a754e1c39ee21ab70157a94929f310629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a89662f4c838b0c30ee1c02578cac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec9e95d776f278105fc829c07c8a35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98777e71fec905f0e9615a682e7d3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52f03bb79febdacbd47319276996c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a082eb7e52b6e022eb7568e6d8b4ac2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc2914967cd87c1f6ce508c5512a8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c36cdb12b1d0db6dfa142a22f9ae8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe91dcb5dab67b4881aa61f2becd1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d6105e5ad29c7bc2acaf5b9d858e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48386b6b4464ceb3177db19ba3b0cf4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8275841f42eaa7f0991f0afd848787640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a40ff5ef4a23a7f07e44aeb0c23a5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65611c370523818a10fcbf1d8e95b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035f020f73b74f13e21f9557ecedf9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f117a6b6bf881707daa8bb73a58a516644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb7df6278270fadd090d5f98af2e06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0dcb885d54f96ed2d7aefdfc383ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eee32a2c910797897aaf53011f188e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d26365cfef4c1cc64bbba6edfe3a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ae0c0d00713cf712468925672eb1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f15c0a51d42ebb22a3bd23a122ab1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce243d77fe561514f77acf67751b5ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6775f195ebd0baf8d56f27d03b3a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7a3c2d4b283e1d4a447847462d8d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b23531d6c179d4e821565d1c90d3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d8ea8d6cd053a9422cf367fbc7057655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468f939b9a1faab2be7d6e0025a0194656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf117524d2a5f934e84ff71b7a621b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70eeb533d56a0536528ce10fa34eb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca93b7c4fbdbd49802b6230734d0741659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac9a9d22b29df7467476460b15c11a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6b74863f09aad0b0f687de9c78890661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31cc8859eb5448120fe68df7345254662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fc2de9a94e8f87bbac641df04391b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19830397e5261cd528f27ee095d19cf5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b95fd780d190160c199b489f27ca19665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf770eee1c859871a4da67df37fcc4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1cb388633818df20336e27d5443ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00578df56dbd996a41aec4bfafb1bcf5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abd134e769c7d737705a48bf89de33669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017ac080dc8954a9080333c7d05a006670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f938564b55e22d0f39e1d314b2384671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316431da1372a114f3360c9f3cb54d82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89cd4540e750a10cb133216b356a32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af74d106c76ddceb2ffcc088327ee57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c41242775aca836f35bf7577cd42be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec0fa86943cc8f71765912f1eb6695676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fc672cfc09f125cab84d8e0d7bf14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a580d08a28813c89cabee6468ffd4e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e46e2d38f38adbfe56924f35f88ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118c80bc8b5fbffb118eef368b882ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ed8c7de8aacb3111c624da73e78b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5740fa71be6a84193707d4fb03a0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10784c950ce7007fe2cb77aba6786c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92168a30b9c84297f584c5735d0532684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581cb1351eb82d9547c126009a86fc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3705c7b01cbd369436f18c125bc86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a44fc3403f3ca30dba9ad8fd67d81d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9054796334ed3b0090b643cc8d3e1ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f79c947353afc6e378493a8f114a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021349089ac661acd08d6972d218824690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d1f0aec398185c1ec0c523ed99385691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a246c2eac72a726e44cfe2493f9d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fe766ee4540ba8cfe808c47436cb4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef42d75359caa0d30f80f69d303558e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311ec84b9b1b7bd8005f4de219fe34c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31709901bb635d8065dd9879de6b5449696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7675af0e623a1c171b1a3e7b92ce98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6aca31fa622865de3ebc2fedc2359698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34803122425b0df7e5a55c76885a2d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc34831ec5f9316bb501c9eaf9dddf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e4760ea552d8f058a7616b469195f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60605902806b67aab8a475dfb721b287702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c509196525c83c54c71dd535809e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b180bc69b8855f4a86122fc3bd9f99e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003fc394594b2bce759be4ec2f6014c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47246bc96d6675212177c4a4e58321f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df5dae05db32f77ff5a94ec07ccdb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d032c1b72addcf723be6d008db18c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b183bdda9d7f2535c058a23915915709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ca89134d3c7b56c963c6348d32346710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a002df57cccd5d0d4c12447c3df79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e925cd8bbc9785d53f92cc8eb7cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159634b4f2f4859edffa8f267d3e43d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bafb3b703d7b85fbd8872f323098b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c07d4bb7ea5f44a263090f8d4ee06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a05e9e79399c79c5f1dc7f9d0e0569716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca5871e03de39c4549595992dbdd47717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373ea91f335ebd8348af6dda642241e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0f799767504939f88cbb7b7daf332719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573b85d188eff4f5a2fa73b89bf1d1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7396eded94cdb3b9e0a5f85464a07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61805ab800a653b98300c5dfb771302722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e96aa5aff3499195b52e119ce9a1fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44719781177b3698417e38ed272016eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422a507328e721e62d7e4de1112f766725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606135228d27c522d207bc9aaf8b30a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3984e1ad48a6f604bf24fed9d2431727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c858b3782e624d2767f234112b51c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea996184ba94da12173f83a14dd9a212729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8b5701600f785335ffa60dfe3fc01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7ad3dafc97f20b64c87077f3a1617731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961040ac0b44343824774449b7832d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1f969167e1deda14c29248ea379ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6618fbc668187ef4c25146e6c6cc3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc91ed75d28cef37e5fdf40896f4c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5055d2a999564d237e20bcb5efa42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549b0c0ce06511162a5c1ae83d3ee9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bb306c7b09385e91c6a2fbb4cf059738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494048d2b0a4a893523860ffcf8235f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce326896c574ad1cec1bd3a1082f30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b20faf98c93e5108c670108dc1241741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4468bd06180bb6e9b666699d5bab0bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6f854ba60c6ca7b7b8809c023d8ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde05568408d8f6f7e42d6e31d1ee70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8447b3e68a6edbb68fd10abb3b31ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5e481a52552d62816309d9293e194746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860c00b3e22a63756bd3e3aab22ff65747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdb25253e9e58e413214ae6d634743748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d026063df970d6a97aba377ec9a433c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ae78cadfd59169302025d53378a13750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8267f3136d55e6c67d74445e0c4ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb11995a364a793e98452c536671cd7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310f6d0af8de9abd1effc47066f4368753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>