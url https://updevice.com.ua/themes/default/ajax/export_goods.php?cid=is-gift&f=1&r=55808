--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b50e787f24a9aa8d36cec6b0255bac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24e02996a787acf00d4633379f17b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbe632814e2a46aecd06155de12d993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a462d3f63ac92408d01545eb28e044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303522ce190dd8285a8fcddee96ddb0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb52c2fa1d45d14e42365c66c7f7966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361303bd6ec20fda680516bd85b47fd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a6bdf9ee658b97204fd92b60e57758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd310ffdf235c3c5f8f5a8daad5a710c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb0c9e76ad81c2f160e9a231e09d4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98270452c6a480f5767e5aeeb575ed7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829fede9b5c57e45f29e5c6102cce2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17f45ad7c0ec1fc391fbb3f32bca8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c55fc8ef0bdb403bfef36914fe774114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50cfe17bd2a6287e87c05386bd328915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c0ed66093f8a51b514a8c5e94578816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d43e65e9f6fb4c25dc95ae327b848a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea454064df2a41d4b9432fe0f4adf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279e9de1f1218c1f569bab0dd3bf1b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5be583e699f6ac58b328d5c44318920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c77ab3004448db230d086c93fdf8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3f880869e06bdb099eeeaa4435e2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98524e1f3973bc9513732de9a7f0cbe523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a5b7b4d18542efc4169e3e8dbe94824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb8966b768a831d0928a550504a15d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3feafbe4ef9455a31bedef8e63c3ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5710fe5753dc3798add800e15d0425427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2bb7a0559e4e8c49351cfd316676d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d8a8e2aa77516ca46645b6b9a974e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57093d3e644f5b2702b2ac824261382630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a7c4626b126c31efc64e82ab4f49831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e7f1bb6119c97b549b1f8acf5702932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc748a970af3e4ebf4178500cf414933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c3742d385562453079b032d72bca034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247d3dbdf48e2d030ac65be688471d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10b89256b900bdda9de54426e6763836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30d22e9b138f0f63c059e64739e92837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67089581cc9df41c08f04305c228b38238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88ec09f9ef60e3bb559dc004ebaf2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e41b05b8188e0e4a4e357b400bf0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccb21fe3612086aec997f3ed51ccba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae35466201b89880ad34b0c97bf090842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f43da9aa553ef09245a448ca30954c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61454b621aee8b72c39bdfff9d2245b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2c3146e2b2ad7af2029bc030b25d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23add4bf7ade71764a613f30b68b09ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7a3d69f8a58966ee71d1750c5326d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28688654ea09243c2cca1a874db78d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72e153a0880268f7a587853936f3cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd3e5c632f7cd63deedb1dd6a35cf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043fce684a3a418940037852f1b14ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226234b9bd664a52d48f16de72a865b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd85a0a96960889abd7cd74a3abafcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eedf091796ab971fc9d4205231498754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c57572c8e6121c2e9d7beeb0e6f2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47494d476d5a5262d2d87095e00f05456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6eb6acb0847fa08557a70eacfea3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb17ae2840aff98945ba275a0b68bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f719bb368074f85846c46d067d9d4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde958deac6d663bd51984c82a1e47ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e982b0549063e5818c26067050cca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cc680f1ad155f79e3f7e1613ba45b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cb691b3a012d3aa1f209fcd0533a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba3d8020cc818a09438d733379783c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ae08a8346426c7be4177e5c6870ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea00f15a086209d865c903bdd23ac466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d82972d7c24c10a884c2c674721b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d360cbc6ff1a890360617e06a796cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e7b88129dc0afcc7f2c1ff421e28469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571649a0c0744c74a8825277fcfb7ad470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000b0c9399bec63ae300f61988260c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae2efbd112ac9ceeff8fe9cffd758272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2245f0954119f8b6509765382dc2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabec72fa53b74dfbb7b5c4b404534b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33316da2200560392e2610ad9c05d4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370dcacfed6c4ff1d23f836e896f37876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35955ec4470a586a1e9afcbd94529777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f98ec340b9bc239270ac08025432a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d74bfafdaa2a419e4873218b57476c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cdaab22491568890a32e1475e756180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd405659256756fc734a93fc4057add81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa46ff1c7eadf8b6b466d30de5fe74882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5acf63a367b0fc1fb8b9af51dc822583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8db01a312505681f330daed03e72984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf2d5b9427025f10e48b20a6bb6aef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a3530f88605ab4fdc63974927c64a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c3f9c3a58fc9f177ceff55c8c517d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76096988dc55456589acd1826b3c3b0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdc6ba18629a106133e3fd42dfc5f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f6a39abe9e0cfcbb05db5e0a7d85390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b436c4197f6b30cc78a9b6ef0d20ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b272e9320fb8e7ce61f1209bdb745192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e8554a2d2963311ef890f459087693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb85c893457f1130479e0c3812646394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dd9dfc81089a627c3c439b4e0f97c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559351a280278d557f868b38070efad996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4c1df759064b7b7eb92db921ee73a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20c943f33d6e16fd6b4d8ab5ba83de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b62aef58f6c51bede1d6a34febc2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b528878089ebf11874bf6191f09e456100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13b273e27623722fb6663880c656dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a24fd40a7a8670825d39473ce32b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc4f01a127995ea6ed22dbeaf9511b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e95743f043f63f7407c1c80c7dc39c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4532b784c6c1266328ebc7f2be3b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e714e5715b8b33680bf520e3f2069106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01076bf68962e0957636a61515bcaaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183355764524814ef07eea10d15dbde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6ba4ee9e7a0aa9b4731e5076522e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ecf69b1b3c4bd69c7aa845b87f2ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adca2a739857e15f815951e70130cf8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39568623686c701b9a84b457e72857f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fab6b2d5c4e282ed17ec7fb5d3ddaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a01d14d6ff212c3d22074599c8429114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d371d24f7c8a7ee7f427901ef8248a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ce8fe0b193bffd3c65eb65b04fd7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2f15a33b0a3e20d63a6d3a9e24ac6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa06074b9bf9efde9b71ba726fe301118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156203a0d987a49f71bb821c9fd72497119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce204a4f87e5bd2b5f8118e2024bba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11a765550dca59f8256665dc2ff51f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57abd820b650f65cc5f06d9e4ac193b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aacd1b181b49ef750f474989fe5b5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42418c1e6bd3f766460b18bd50762fa6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb28fa2ac922498da7f17859ae7c39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7262ada8bf17d1ca03caee85fface0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de29d2faef8512ba9488c15d7cccaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2658c5a2bcc27b52e1f9d89dff789128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db485fa9daad046e5ceb93750994baf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0383379934771d5ec6deb25a5fc25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ca8bf655c6d8b22cf0f4f9e186c2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dd4509e3cbe1feb168c48b91d2e2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27dba8076ff473fd910fb21b0c7c9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076b02d735627189c46d9f12dd96b24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51685a5dcb8feeaa2ad59beffe62c74d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4023375718e7f8cca8ed2a20ef332b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452cfb0f35f797ed87882d0fba49d25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35929577940787106352916292dd0491138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce36a76538ee208574a5be77ac36d05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8533d6bcb81ea963f4c64f337f2dca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f0bed405a731ec198c4e5ee635263141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f85c43047e21b4c043b54d1d2ad4d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13420c936ad5c693d774b0ec5b45a4cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d93da155185c564ea2533dc66a545144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d0effec1b5dc0a2fccbd7da81c3e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7207f081803beb6a61cf58ffb52291146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e2a3b943b3197a223d298921e7b58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92fe755707c34799a6a8b9cc7665d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213384bf36877364841ed5c5f0d7e67f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21706cd8e0fc6bd32fa6654dcb3c02cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac96ab6133a6e2f85acd9804b1ca96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9c93ca115ff9278b865a8b8cf048a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e549fa73f9956d20034f743db6b44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6a529847c871306f78aa531cecd65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aad5a7beb77c695ab62dab9ed61def155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d275b4dd1766e4e7d5517995976a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b8e1247cecd68e86c2d7b5b76f075157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ef03089c5d7260e45e79004a05ffe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bbe82c3fad52cf2c5dc8879b9f048159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bab26384c6907f454029544659aff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f58d9509657530ea997773abc98e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ab2f683c73919f92c668c113313bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d31837d6a2fc05578e3a5eb1339121163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcce95f29cddb27045f9a44df2f653164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616b511c02eff6cfd36beb2630ae4d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6066044bf9921a37a6fefa6ea209f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23546d261666a48ee6a65199251edf6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455056aaa138a6e44d0566a7670f12ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9e5749e5b1f8e84809e8339c5647a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38805e6358050de19d7507009664fbf2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4a8e5c00ea961ae291c8790603997171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0bfff70818d6b6df908128e4e8cd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e797f8020c25bc90a67d9ddd876e96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e14c634f72df80f83f82fa90a9434174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914979eee5733a34693a03616dfbc8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d60058078a93dab48004df94177f24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdddfb104b6220b4b4cc21c771d37b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5738602d495eb16b9b5e71d95f7a87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4455adf824a19a8f97564ac8fdf40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf6cc7ac6ee89097ce4dd774ad75cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5c8bda3522c229b71aaad4543051d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadad9ff9089d728f236c0af2f3db2f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2645e07b5a639db7fc847dd5dd7cc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a7e29f3ce12bfdb76b139b38b5885184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390c948309138e752ec8fe13039663a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734dc0979dde0c5b589fe633e33fab9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3215653ab352b6ccc1e6514d16e80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57763b4d9b5e41a0944626b581f87256188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7698d7b8e4844069bb94acf348ed3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f840a69914fbe20a544f7f048ba21c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43877e45339367e83ebdb86a1b38bdb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507125c5cc5f185789a83c305683d85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab377272aafc4788fab23735471916193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cf4cff2deff474c412c9ceab70e8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc08b0893165398f8aa78c42f03820e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63511790368d995f0912666ca135ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071553b4b96428d4d9c75aa454557ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbd402fb4d379aebe47868d9a80512198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbd6dac6e05d85fec6873d1290fe1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847002fe7ecde55f3fefe62bed9abec1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bc8a38c0987d38765fcff2a648069201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683e26fea306f82ca38f4fa55c66fbd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a63502b22798ffebda0b98e3073b82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22ac19a84c838e86d9bbd2f4510cdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a93dac37fabb8cb8c73d16510c7b50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dd25369b9eed62855667cb4e0a51f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed663b05d09738d48a8662130e835791207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141063dde8bbe3051e2f74af20ba1fe3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8306b24dc06289c1e6d30245b5e3661209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecf57fbf3db6ccbbdd5fc2057feee9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cf350e67ba25fa7e8e51b5b80e681211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb0dda1b78b1f674f3a094d7a9be0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392b5ba95014ffb737644c53cfaba66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71023706ad867b73b90baabc2dc7ec1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35ec807682ddb6337240c2f48cb9b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6720513e2a41883d9afac7ea9cfcf0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dba11dbcbc6b3e5593dfb3cd2ff4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef661a43a5aa145f37cbeb60b89ca8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca893b7cd122a0bdc184cd824813c3ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec0da3819f803f1fb4e2793f9be47a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10137418892a823553e7f323cae900221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b2fdd8311b6b5b4a45e7a7580a20f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5d87e56ac50b50d1087c10a87e860223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe7a735200c291e0210687d22bbed2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813db6bbda579fceaddfd64ad1fac1e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc7727ebe5d5f87963e734b7b31504226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3fb67c6ff90ee87c274fc2730b261227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207d9d0da42fac1732dbc560d533d7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1e7f5b59f3d7b1afa73924736a7d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c652bdb0de802f9689e5de53b8394d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3426bd0abab56fc311dc46f17cb43231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ad4835107af4d62fec2a1bd791e37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2dd0a79c6623853f29c6564aa650f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f05973c130f350805631685ddb74e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60d5116628f40d72e58f93b43d3b18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4500b3db270e729db049866175063236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cb88242397baf52958ebc0e96a0a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c30b9c923da8cba77fca89fc113100238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42913542d531ebb7b39aa9b04cd2a4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefcf8bc90b911acfdaf83b9aa1037d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21316c7609f0afcfda384700120e1068241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd478f0d0de796087dc60092c0de5ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c404a4c10211e2e0eecac774f80d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e176e36b01c2d2e0c91840794485a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07b95d25730d8a8749108f4f04811d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7715e66520a964813c24d243f697ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6a81b5a9e2b704a56584537d1540e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f279a9ca15a41131d66e5f299c4f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b8115502d0b857141069002918999249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd089a877c2f48928bd4af1ec55181e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf2b8a0e1394c8dcc6bfc6c2404fa5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f973475a38fcf475b60b71d8e1e105d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4fb4af38bf055e4f3438e54876911253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd601929de67f8809936f89c69035d52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac3525d18fc557f1d24b24145b6003255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecac89fde19589318267d82b7b986e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dc72a7e6abcfb245c7d4acc4a8c32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7a748a1fb25da9091846c2834271c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960894dae9461b8a3ad6d2cf3f7946a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd347e00b9fe1a44728254588b7bb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc38840dd7d2df126fecf3b35bd133e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab769a2522847867e7510e43cf668e5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367320e773ab7dbe20d4ecf23bc0237b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16548aa87ed84fbf01e5022c0d97c92c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a38eda5d05bbd7b7312300c93752f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95828bb0e081fe39f189d71092a2a389266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d252962788467e022002b397198c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24753624179b3cff947724f34de4904268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69758bc52017293763f1ad18aa310c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570e446d0cb5962e6facce65065b5f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91e8f4c4cc6578017b8125f3861851271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae29b1d3cbeed087fa047eb0efce3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef161b0afe7ec0629161f9a102b082273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f245bf8ef1930fda79ad5131dfdfc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1749177274bbc49b862ce3fcebb643275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacefbfd0016f053745a5eec34c4be78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a1fc08cd577ec78405255974e010a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb22fa868bc1d21fac869d928de5b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6479244db06252c60e3f2de14cfea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8cd75ee20ff3ce4a90b2f10adc408280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40bf55a4fc75e3567fdae55ba42798281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10fff83c1a7e372c6ea57ee9d55a9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad821c88423eeb7a2333c60fa155ec3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7626f91c1ef68157002712a595575e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf657f31ec6a873b49bacfb03ebf03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c20bf35111adf52b344ca7de5eff3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482dcab5bde903427f60c8f1d57f038287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb3fce50e342374a519dd279647b42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f646540921e2d7405b574760492510289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016953915f5b61fad2f609e64cd5642290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75852a00130e76772b48d4aea430539e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce533d2e5045cbdee72e1d4ecebbf839292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774833189b3e0cc8050fd3208df5bb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36772c9d1255e71dbe379ddaa264420294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4dfaa41c5280a369317f8417508fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d182454b6ce878e6e58c9505797199296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c9f280ebd3e3406950b3ca8985109297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce1354bf261599a74e7d6b3c71d879298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f34894278e23bd8f884de80344591299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f3a6ae9de01a90517b50f91a5e360300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d049dd572b3d08d17c0b711903c15c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8152c1fe5d9129570949a53c1a08368302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bf9e442082ee0a3fdb5f5a8e5df6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ff640f60b31daf873828322472ad4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ae9a5c84c5a8a784eb32643f8dbaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949f32c10a90f579962b7fb27ace6db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf8f16628a2950c1cf8966738a3ff0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746019a79cb0ed3c70f25c7cd4913ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca535b96b5f3ff852ca95719ed201629309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36585ded0bef846858b6150f57594f61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13590a7dc5445e9f6837bdf6f93d39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a1597d5d16eba23760307f114bbd2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e466e6b632ebc132b442ab51062036313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb750b2b0a66c17d1ce16c8c364c04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eb3d1c149980ac81d5e9d4488bb97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c22c417e5c4f6cac6058296f53099316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fe0f4b36a2295f9d9e7cb10a80549317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43cb47b15e02df2bd1fd3cb0eca853318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc99dcda438630c5000845944d0740319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcdfb08257f4a9cf996fb9e7319c8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd33df71332f31bb46ef4a19fad011321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d4f4d3c4b8144a631c40121b0dcc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdf85654463ac17d7e8f3c9eaf98ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eae05bea5dd63f9ead14a8cbdc594324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046182003e4f88ec5bd5d333038680a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c8ab63756ebf77c27b16873199f9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cea1fbb182ab5a43da310b66dda163327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a63989848cbd621d2af484bd222785328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbccc11760a36214876947cc2c5e0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5023dede601c110c841e8511834e529330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d559900f6c33c093f38c41ed760a40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca64849768f1f91917acff29ba67296332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae095303f852836985b680b3106cce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125b3b538eb47472eddef0b49ae5d4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0c24f7e58ae411c4ff364e8fa909e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7c45e11f57a09d93fdcde4c521c82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79104ec5925870fcd609fe2b3248d2ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed415d77b12cdc7f7792c6c7666b60bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa298e0cd58512df83c57c13fb08c85b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac98a5928745f8d8afb827c1dc5708340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc03e3b36011c9fbd63d2e2b1d987341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7991beb5d3ed9bd08592429d07c6b40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a218ccdc25154449ca1e52f916f7490343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a74775b4e5d2d5945b24632dd3484344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3577c5f5a34025a034e0a3fb46ca5ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ecf5b7c940d538fceaa2131ce15a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99524d911a083f650f3da753684a2561347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feadb5c6e3ecdce6c7ba532e3aa4d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec04501e1f656b7c72aab93bf917c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6c64caa430ad443565b777294203f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fe2c2c16225743ff304a98a0e7686351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdf662b6a008a6d65dcb39c84eb51e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ec0ca3e6be9e11511be61ae5a760a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26be5bdeafb7e255b3947d17992c316354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea68f018c31e159093ce84cdbeb7c02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95d0113caf18561f6ca210cb2fc49f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824609647304c035443ee3d550f361a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5383c808b787cbe4113b54cff4a8b53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ba458125c075fed624083fc7f3ffa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac3ab42971206c965a6e4a1f71851d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534dd7ca03ed02de0ecda0e5a8904a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def19aaece14c6bae02d1ce0105d9726362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f198e1d5c379faf6ca12142fc326fd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8ac54d7041145387b2829cb1c0a6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53622162cdc33b91acbe690afac84d72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d108e95e6d5f5780d944279425db051366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e3cb2ec110b62422e6e7dd3b1497f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb187814a2f21f02d63d579ab8f4db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358dad96cacf4ad500753ba496d512e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474085b4d3794cd933277b0a87063f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44025635d6f8adac6405ada5258174371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384815ab2bb2550abcd90b0fb70f291e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e6720c5fed1c085bce4139839e7fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac740dbcde45a1aaeb2055dcdd0f6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53da77e57592483b77bd76da243af12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd776168a8d0daa599dc505be49d3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2bf928bfe256546c8a381ae7217b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c941f6dca332d48410ca684fb8ae4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d41510a6af00c9a58d13507bb1b0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14caf3a1e09cb667e647f57cf658553380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bb169434714a9e665eff49a8f1a24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1354111d1ed0c5af6c7a1c99dc0488f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff71a2a9b5e970fa6066f8f5e7bc1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41085e834c1028eb5e1e9bafa609e318384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f517cc784e2f49bc723d4e04249aa2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b60cb8b0524de98cd24365ebe18f57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2c981f0d77d14801c29e3536e8147387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f492cd37d14bf2278b281fa84d0a97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a9871c3d49f509aefd7aa4c0212fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf326638c3ea19f28cffbf3292aebcc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67862b81d32adf325be06fe54e1a1957391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bea730306fc890df52c0b0f8a19ce5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cc6acca5365e0ebbcaced9ba9d483393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c91a829f8af0178449e03f59817a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49392b738a50de4db9c30aa8ddf85d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201285b6e4a7c0a49222822e0b24c64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea17d36cb40e71d9c440d867d63a29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4055e51c11db2b8cb60bb8a4c21f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a190f0138a2e8209218e81ffc25babb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fcb8b96df9dacc0a9c1728be95ef4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e887af9ac36645726643ef977ebd9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bce701b9f373338341c9259b9d1f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17817128d796891b19027ce11f40d633403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebfefcd064e378e0eb1b4f3fcfdfa0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578e64c0efef8bb4234bf786ac1f1a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afd130b9bd82617afb2ab68deb1c7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b222b0789525c08ce904db08019e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f173a7cdfe19a957148875e28acd1ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42c8d3c9e6be922beaed07275d9f7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74c2347fc84dccb4d22dcd0a1fac2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28e8fd3939965259bb23b9f898007f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78196e835a18dd89dd8c2228fd4512412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31cc5b70d485c73b53d4f1fba4ba6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a92d8adecc866eca4001faecbefc59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0696278157b09e923b05d9b666ec4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc7557c55373e8cf0c371fcb83e7bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bc39bacecb97a4856e784cd67279f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9a98eeb2b093c77f972c229c7f164418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe61aea8960fce1c9c23be9de40018419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377b9007b5a139771947dbc087849d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157a060aeec1453fdd7db8850baed60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239cc2109f4c63879d571b7107518b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0356681ab9de2110f86e197e49b4ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345da4c02ce88caf793a851d0bd8617424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5bb5272d2e840d698515c4a1be2ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c0a94130ccaa6419f638a1abfba54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de1ebea64f163d4865dc5755060a3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9ad9399b6b15c48b2cca83c5e5607428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709f1f1252ec79b8df84027e4a01af4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d00e14405a6b4797eff823cf368f13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a55ca6eb2d88c126e13b4d86e04aa6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29455f934fa7f2f18b6e9c257af0d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae463c5781029134b38f78c9af6ae8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5aca393de3b6452984e3ecae1086f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fdb63ac74c74123004a83d67d68e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eda3ad300e42c90872fc03cb403a69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3736ce75e63ac7bd520550ba9feff85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0193ac580cfdd5db019509890ac5752438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4ef1badf8e116543e6c3af3d69983439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3810d6862bd077910eb99af4b8094d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966253fe81cf6994472e92b5f8a24056441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a56c8df0a4a8a75a62025420630505442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d903eabc90894f4b526a3ca0cfee614443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277eb5cc365948aaf9ba916f2590e97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7527118a425bbb4da7f8171211f2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce6516ff41257149805bfc18e4c8ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ce16757d1bd9c86baeb29f6d20ea3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4a229962a368f2c0ab45cb4b7faa3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb66e465940b2f5e1faa06ca6274b96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59549ae11bf7ab4075faf853b33d60d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ea61eaf8389c0ff365d2ebd582992451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdca78fccbc153905642bbe8487d9d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbc1d1b7b8259db318c3abb40eedf8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc364d7ff825143060a925763120b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20625fda7d5590e1d4d4e59f5373536455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef39f4ff37cbf0b96edd90e9fbc3cd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8135fa0ce46e8256132c157c1ff1f03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0444edbff06d99eb67b6011b5386aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dd24fcf4514112c7bcae29d4c8452459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd64fd071faf8ffc0067f611a58b95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d01934cbd3051d4f42aaea345b00a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d06a844f595f677aae31f0e96bb5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0bf5d726b29d89228fb603f1a876a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbde7c521681548a696f0b0b6a561c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75d2d59ba7e35f290c02ab6062488a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8d0d682d3f25185eafa6ce5c5f334466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a2379f3111d2316f8b359b43180f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f480a85a6dfab0a2c82c83b00727a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0ee456c2b5dc673532711fe629460469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db545e4f8359214c371892e9fd02de8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310ae89b5e52e21f371c8af38f6ca0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae8d61199e029b7fbe48f65ad1314d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0a2c16a0b6fea8841c74936e77cc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02543465e2addd087755db47feaef90b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc847fe4e8322449c3b8a047590c741475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6233259263587b7363261d2c88c7756476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309f9137eff0a3e05d3bf9d54bca317477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e029112d33a28b1b3802ce0242269e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a735ccd8a4f6e96c1ce13a57e5b269e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c99a97b11cc0a280bd2413c05d9a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06756653d77f0360dd88821474cb79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954713f86ee08c78660f73b4648c6d64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32187b0344701bf6219bfad0c9ea0236483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38953898113317b246da6502ef3bda21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cfa8d505665bb490b4ccb93250b67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc882c340954deab16396422a59a7f44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778e56f1f9ee98148281ef9d288798d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684e631b38c28784d15b4d4abcf53e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82fccfe4401845b01664d377df3213489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e4974e9fbc661e503ec761dd37b28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331209d4c809497ade27d990c90aa4b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a77aed7fcd6637cfb9293c6b712170492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd795b69ed7eda93d980ecf1a07001493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be650085dcd93d4804d2f85ce99fc9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5ab7ed5362f7f0921f5c0f7abbd0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3b5e6544834060428df118e86a2b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2464ba8d86c98cac0b8e1ccea122c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca295adb99b30a81ca91c4fe82e0bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0111b16e52b3797352df791f34297b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7208ce4a420c0b27be19d6c00dd31c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eddab85c5d0ca2a000cfe0d5099149501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348d820299ba215eb371883e4b50d29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ee8e89e920e4bc3e7ab21817d076a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee28f0fe3ea5dfab2a0a4812c8426b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec2a0c89cc23dc5505f91ce784f3c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414fc94bd42a1dc2c510c23003adc29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e711aa81b001ff7c29fe8a1311a984507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22888c1ba199a2a1b57dc2a32a757d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3d200b2e597b3dd77b5e5ae2b2b13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043093d7df56965d1d0e8a9c74e851c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3126b264f480cd6daf2ccfae5d937f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19d16744386b150ec3343e098ad167512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017cc1e2652e0e9c39690a03587dcdb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bbee54709e7fb79189fa327128777514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fb1037bc9eb560953841c0b8f68a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac034cffb94ea82a2756cc2b91d679516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ccf60af4fdaf04118579147f58607517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad994dc4913084bc4874b7052465bf4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765105777aef673a8b57d35b46b0ea4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf0f9ef9230b422475ae31ae290640520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba35cc71e8988af9c8212a305fbe88b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0d9de954897e140d52f41563498ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90069bcd9386e60668f78b7c1b653a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885b16c3734f0344005dee9f85dac45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcb6b76b7dbb474e4529c78b57419a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e0d577b8f7e3784510de0759b7b9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460991bd0f60ff89db1e5f9ed0114c29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844a39d4d88b5e23c29fbd8174f6016528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b58f3788824009306f97a6782d5e58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bffbaebf7b450a4ecc06263d9c0895530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acbdfef461d0b4131e799c132238be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867056d73531e1f3ae9ba34219a439f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b264d81351cb16a70cd4a36404b99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02e9a287282bb378ec4ddefa17fda5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9134cb654ead2287b66a624278a413535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfce524cdacb69379bf6f2b08861bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfe03ba203765615c569b6de88c8f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd92d2ef41109fabdd97db10082af50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178bbc35a0b90c168bead30aa7b3e4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0f8a4f984337a42f20e5e6bb5586540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dc4bfb69726b1515d6d69b6d9fef1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d20bc8ab234016c2cc11a77668a2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b754a776a69f9d1a71fd2db893bda4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785ed972e9d1b5c179f23f5d11b113e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2ccf2040077e8ed71ed0e9baff192545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a633eab9dd65c32cec8b9e2c07972e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e17327f6de80a6873ddf54acfedb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733b23751feed528d7ea51d0ee1c40f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d99a1a37b6d66b0b784ac79777613d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e36e68113e858b7c99bddb6b22bd97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb340d22e6b371f3913bfa6831c61551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22ef35c28749a37eb6713f8c4f3537552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1527de8bc36801e731b309a763864aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da105602e4db5280c560eab22fdef1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da2dd596c2ea2a2134751b1c3e7e47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97def923905e58ec2449e23f0d3d1f0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979f4f6eaa7c3537d226c9fac5eac1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e20f0f73f13c1372984eb3423dbef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5df96b08f39b0d4e63b4435d6731e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19348d3324f8b9eb849b73fca2de5f1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0b2056b5103d6696ba9497e0a4f05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffa67c5b0ce30d585648072b20c6b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc20c897e45ed2b349d22ffaac5122563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2928f160881e8bb1720e347cbb0d5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229177a038a1d9eb533def166c2f8f30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f0237bd74af16fb0567fd88f01776566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0af714804067e9a1a103fc720dced5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7accfacbc3c9d43036681f55f72e7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8716db8948615b391818cff5c3e40c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117014582d3c4c05ed3b8c7a970bf790570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2fe9cf8614f63551e8666f21fb1a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9c23e52ce27350f50035a6d6e3070572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe7a5f397db1cd211b47bf4a15e160573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff3749bd8953de9e1f9d04e5ecc875574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f37a3365b7fca57ed907caff1debe9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09074007c07ba2d30323b37f3eb5881576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a531ba19c2574911b3cf8e59ff31910577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ff44bef9f21a354f11f03da112a9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa0ceb3298a81cad64528f220501ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaa00c5a36510e8aa5efdd0fe19498580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5c951fa6e5142effcbd27f21f6033581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0913007f9271e35868c5ab84a2472f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab512990de3dfc5c7b8f1608527ea89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7832608fc9466df2b9ce84b68682a85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b5400176747104916564c6260bb13585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0b2e441ad8fa4a58290c4e7d86af4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3fc3d57e0acb88d4c84d38a617d3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a572307f4c5f2e53b17cf4ce8f3695a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5d85b9ab195f67c2cdc9d3c2a940a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36943445c32f195191a0beced5ef2b3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83f796e7d4b6e2ceaa347548342de3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0253a9cd0049a298c06b650112544d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c45f6d76b85d662a6ed846aca4204593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e718fc199a49fd3dd89856df6ce7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66180539d38207b2e14d1175d0adf9b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3d054ed73dd66ab5c9d10c544bebb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba55385fb90a97279c329ed18d642b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bc4eb7c2ceec8a03c68bcddcc7823598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63aca6bd52aed58e72469fc597a170599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd9e29806e8b73a5dc4190935795ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429a0e847245e3ba4a271689ffeb222601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ee65a1cc2aca401f655800e70d3c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e311f9f951e537021924e04d0c333f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73138155c6f888c005e2daef86327c10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d015e62c30569ae712dc29f67f61965605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f290779b24aa60ed4b82b7b027ef7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29cad1877beb460c541df1103e27a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e705a71694cae3d22a232d267e18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac408120680f9e8402e5afa52fc909609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c669bebc065411f08b6b97131904620610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abdbac5d01b614871234d53038ff16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef42ef927384910eabd70eaef456471612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a378f3131a89255ec9c7197bd508f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6fca274fc69fdc8e11bb610947734614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe4ac185f2c781e7248d934532ae78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be395052cefd7c559e9534ac013e58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9308079ba6905598c0ba3a73e5fcbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57610d329854592233bb6819bef0863618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ed68e44215644a4d844bf3c91141d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d713f02022af55b709d55557d4dfc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112a369563fbd997df5da91f805ccae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669d0e31d5123aaed90f9c8e22ee5ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfeb4e945278cbb0b2a0a00e4ba292623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe344a78399d64d2f73fa40ae62c30c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8998e12ef45c6fb2c6a948965893d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6c009af41cdaf8b74e7cd78f4e383626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7f84b7ad92594002fe59ba91fffd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984356578e5b9c8836554622e63ad5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e758c41e11a9ddf06f604b706f8103629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bb92a0581d7ea1210a5f5c689e6ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfb9689122b7cc6ad2f1a0d8cda086631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489558a536fa9e646969a12f5692e402632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44871ae491b2ab954c4b358e361f621633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b32e6eb8fe5afe9a6f5051897969d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b52d8978a65fd38ce0fc9043c073b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aa79f838f4e699bbf32bf32db2ec9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf1a2d8130f261d1356f5dd43d73a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8722d2d23331a342693fdba28fafac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032021b44b491c6833bc898ab8dcfde639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dbfdf8b07cfdb49b0acb90a10e610640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92da9f33ec7dd5bb21ca49aa93752f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a89064a912ff02b7ec6f6a25abdf3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ed780e3d28343d4a9bbe2d8a432ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d16c5447a1aa42212b28f062e93e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040d06d7ec234828e12e0d70ff62b7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb887e21ac68de5fee8b7c192222561646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519129e421453f1455feaecdba4177647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969bb9e4ff0734119be2419945e60c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27545542a2faf93846401dd056e8ba8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260245ac1fb87be6c2fbbce73efdf6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a314d6c31fe14ed5908786e3f148a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0639672a5dc514f47260bfe81f0d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645511f3d1c27a4305bc8915d9d8636653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec8402c3e3bd2f2e57349d6b3f9bfc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b327ff3f5a779a6e273fe3e72633674655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed2fb54fdccce24459ed7311b5fdeb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc704b21e8983a673a54bb03286e3dad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba66dab83fe09ff1b73b6ddb9a3e89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ea4c52fd8898deeecf82c243f4ec2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1710e6cb1a8d06f3c616cd6635b0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e66770a228f1e41ef8a85c4ba45e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557a7c181cbb0d30f6826f295739a69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96f6def3d2023617bd9bc648b2d6f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f630d1a667daaa41e23e1f37a87ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f66a6286bb90fdeae32e9bc75cf8c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228003e6434a87b5b0cde5c857277fc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5a2aa4c0b32508c69b9b8776ae066667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e1e1ebdc1cac8cc4962842673a541668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80600fe906515328c495ca3f60eab34669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98cd7d453d4ef90c4008bd2686ad95670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d6c2dc03693f6020f2b1325a64343671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d1d49eae80b3be726fef759961f7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aaf6f4f59e8a6a47867bd42f52424673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b48402abcf666be244bfc7dcad7d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a81d242c1f854624b200bec7c08b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0c24c49fb494621988bd993e1a06d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3d825f67fc6f7be400fa62c35d674677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919ac4ce48c07e8e27a80b55cec229e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263194b5744cb6397598c81330e1c90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f2c02b966e53d0edf136d0def55e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bd3b7cbe2842438eadf39b0f7c9eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0220ecf9cfc17faca48f952ff3f4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d10558691c7ad8ba47c4956cdb093e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6f567a5e74e0825cebaed594063e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e5b21e67812b2b66cc8e50a5478a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c97ca1d0e64a5ae9c9e2b632f2d574686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a697fd76ff1f9699962f96a5c7ff4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a255d9149c000c8e1a3701b4143439688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be414199569fc11e716abee7037d83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826f601aad0373f39cca32f8d8eb6e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae22492bf3b6a5df802ff2ec2893d9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491c27fe7d4da30d8e3f4f0cce262fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b958f3c4dc0081ddc790aae67c4b53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c0319ec31162669f18e6ede0dbd89694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b65e2781f3442faa4109a60d79159f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0369825f79ba3c3cdc0846d89624d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390aae4f48a80ec2c8aabeb94c2a412697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b3fff770f39a3721a5096a149a9cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1a04ce681a1850ebc68d9ac0bba5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d754fb3564a7bf3e099232a849ef666700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81274ebd4f36b4d7b02b207f42509ace701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719020505c027c3cb90296eead2e316702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ef02ab54596df687a669c96ec29a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b678e284badab7f29db179b9dd5e1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a46a6b971e7caa4e102429a1edcfb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9225e002dbae574738384e5dad6128f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31933b79a48f3abf16082ae570fc1f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9edbeae7a15151614f0b8083217c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27bc514c7690a2884a67cadf78443c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae56b1ab85b0e5099ad9fdc349f68e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fecad9b9652f00e99e113f621556b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436240ec95526968e056b092dd7109e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4179854809411b52d6c262d9080ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24527e2a4c9f984dfd79435fadd9dda5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e006b39063e2bdb0c0cbfbca4a9b5f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4bfb6745f0d190848c91305f688b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7bf656cd45b02d3e6f24bcb9a0b4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bef2e7ea85caa3942af8e6f40cae6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e12a77ec154a2814724dff25f876c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d497cdd02b541842907533da0e184720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3b04e97a28cbc536c4eb9a5499440721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033ddcb93baed80046f1fe994cd0373722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec1adf93d6a03aa06991dd29f1434a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60e0691467a10f5d324050dbd75669724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8799ce8d7eef8b62ac3e6c49b010ac6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef27c973044e1a1f0efb9552112d292726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf47d44242f3b6e9d1f804d7b8f68b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f360ce01b94e0c1e499d072cf0ba31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334cb5dd3505f756260932bcec108ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3901f87e8b037248cd9c31bc7dcbc0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91493f65fa9fe6f2bfd7d1a039ae4224731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32e3cfc7ed6ca9b7b877a599006090732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23896f02d5d7b613ad9fbc557fc8babb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dd847b7088ca26cef8d29abcb889e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f64fffce10ef40fd26e59dd114659735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a6afc141a155f3377cfe98f2ad086736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30800d95edffc7abbe62822c822d78a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a2397beb0e715be07fcf6eaeab19f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4af1f323b1ecaf8f99ec9e34dd4afb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d461d118f9dacef6d96561c940bc56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028d631e5d8a7caccec5bad04762b45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84804a224c3061c3c3dfa882c32f49c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e822236f6474e0eced13dbf3cb48e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60134c5a547ebf3cc4e9db6c8be065f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9215cab757d1acd85701d813d39cc09745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9abee3671d7202bd0f69158ba5fb75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66958d2c723f48f3fe3b44016b810cc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b90aec719ad426cbe3063f6a87b34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac792bc050cb4eecff06ea646f1109749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc424c603076b6ed5f6b9a4b7b002f99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c922d06f6a176b5658eb50796af51751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6e9fa9769d01bcd4f6b2e01b4ab94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa2dd6371d2ccd284529e8d3d98eef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde20a10aa9cdd10d32876c0052adeb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aff26503a03459da75f73b9f29213755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64015d65146421313304518ad448271756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0aaaef092b152a22c3164f2119dcd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b052445f8063a7429389395b41b85e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faee10bc1c61b6474096f064b1ab736759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb59b0160f9389280eb927b98f448e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c220f82dbe68259f8559463b7ebab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35aea1d3aa39348300cb3ec8d040f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ff03557de58fbaa655ed0f7654e904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b03bde9ed25834b57be0ef29ebdee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d981026f719128eb86da9aadd98da996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f21feabda2788bdf73ffdc395b1d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0506d4439455f3f2cb4f8975ffc0e1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9874104fc4f157ebbec3f7edc3be8029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab24b609cf78e98a94981437a7576510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff15c052acd93736e4aec34238749411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcb15b5b07ee79cbe572476a14e36b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1887d506a59ad4de6f96e55fd473b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d22c5f45bf47d9db34188ab4914e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccc65f11542f104b60b7dcdf48681015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea7e50760f9d436071f060aade131416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feabe1c6a85c3d0bcae5a1d62649cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c73ec1b08a8a4d19d5661c7618aba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25444b5cfc6ea66e45eec509e13a0bb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d356e130ed2a8c86833789a22cafab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b58617b2faf762575d71344177e7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7e333e7e64fc8a4b2b818b23d689122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f453ef141ba1abe6a4b6781d67f58c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efefcb924ab9d728eaac194ef70d79c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9457bf5b7d323187e0dd231fcbadb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1634b7b80b32b20c66b894de1270cbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262c18507696c4a8d1617100a5d2b4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec409fca58f96c48f5ca16964f352a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125136725c0059dea2d2af270560e74129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857894138a1505b393144863f54b24fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367818b016fa005c76ec7e87aa426e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8749cf8c410b778b1d2e75fb19ba34432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d7b5d5af1bafa09a05b8ceaf04eae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491ae3a3f10df9019c876280ce7973f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97fd2220bdacbab0f241967c657e5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3a777aa10484ca0207b3cdb085ea136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6ee817952a80c36f0e51ef1ed527737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de48f428872c3dc486d0617d48ebc1b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ac09945300fe3109b8d4a554be3e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d860b8832baf5666012ea0424d3e7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5657c1ff4801d175bfbae268cb75e3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af349576af650a44d1d3f4388b69fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe22df4301a909a6142c8f05373a0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d106ecd983508883749656af9f966944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630437fb325dbfe4bbf058f18babb9f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669f688471df224a42a27d670d24a6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d680b7db9f773eaabccdfe9e748c15647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b6ca52ea73ea848d4f838169a78448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebee84856e4df53253a52c0571e027649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185738f42c706cda7895d6626eaa1bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84899ac171e47abbdbb9c7189dc0e6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003184063f73a08d9d75d1dcd86dd9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ff5634383e7ea86b082aa6689b61153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce5ad0d411157aad3b1b1b78a42d8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf6fc07227c28cc6787e6fa905cdad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb60617838174a0205efba2e631b20556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e507b4deacdebd15dc665a3d6e8259e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cf50ceeffef12fce693637ea2dd1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b66f218aced94aec7247bb0a82287a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e650e47e86bb8084eee4a8e08938760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d506843a835c0c80ed5d9863b0dff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61930cdb9cfcc3b026b7a83dc8532e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c7348a7705d0b400aa1145c47f0da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2682cdd340b927b952f70ac098eabe564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbba51729bb34c62bdfabb7aa74ca065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d504eac24a42ea5b3828b7fbf07d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c7136461721459a3ce121a923b5d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227302c97d2e704cf491740bf7a2c3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b02a1b76b97ebe5a86ea60ab0d998d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cb1e6ae71d70654d48b593de3c3d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd4d851c5632af5c79bc382fd3d16b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a08434218986065a4026089700cd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854a2b705e3788801aef09f168f7dd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f466e24f087b8ca433940c1b5ce6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660270f3966e3cb25cc5ce99d217d1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a681e69dfbdfdffcf8701b4ef3c6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd976ef4282af4613c1fb4c64093f1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde83d80ef8d4fcea5ee1365daa072078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d1cf0d2511d44feabfc7a523c2b4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824646c84e17076036ab601efc28bf9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc78a7aa7377c79a88af0263ae4bc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746be7690315d1b0a9d702595faf7a4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbbd4ef2d4f18c14d37481aae6cc6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3405de0117e8df5f00be8c9098737684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1830377a57ee72286ed4c0cf3f203285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd59c0e30f385106ea13f936f02ecc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c01a7bae39d02550d1af52541cd2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd44129d63b8688bea59ca9a4369ed588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25583f15937d350bdef995af39e7668389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1666ae5b87cdf884aff067d43cb26090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659a35cc6b1ecbabc996397dcb64ae491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf10cd3a789c016c407a03228e541d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1d24b611afa2dd3fcc12a66ee35bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd5f03fb3dd88f6e145bf0a875910e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e77b2d5711ca7b7366b0ce021e399b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d894468c91d317a3bd4330003a163f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ea2cd216b3b07d8eafebff17946ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933c5f66b7261bb3f2c8c6a861029d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a231fdb4c1404a53d58f0dd916d7bc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5ce4a79049585093163214bb5b90c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6626b435ee86c6cad94378833f496101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a620e3d37e49d27d9515f9e1e9e45b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d9d6dfa56f5e860fe955a2d41f5af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cbd7c981ca5ecc382ad1ecbe9863d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d54e8b04300059a118fdcbf1ecb940105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7dfc0f5e370c887ae89bca75c5fe4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b950b0447b8ccfdbf8bb660450e4fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18464e9773380bd0b053c0928cd05331108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c4c456c65ba09265a14e7246a49c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db60bc881783c521d03f668a1e1d37f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9eb574b85d6f1b5e7c356db6d14cb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a49656c61777c31274addad885d74e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5546d85fcfa71d1bde91384a2d893113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dc85f10919d501d43563986a4533f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00d1b7c61e21583d055fcb158d80f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56db2cf377deb4ca949d57a6fb9e62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c2cbf2308bd33066a094799b0daca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96deddad7180faf02a494296b8e0b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad795924219e9967294d0263c235f9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db98b2a3e8235d9cf834b93577f86f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1471b6fdb67677fc1bd54aad3321c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790f206cebd49a987ef36d0528610fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd8347f39e3c7381f428d991b9cfa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b0c7d5f6ac426616b8553b69068ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8c30ade7566aa8e998ffe7106024c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3becec46e06e3b089a357bc46e649c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f70c4134c448ef715843fd8894ffd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ea44772c50995fc367d06bf44ab28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420d4e740e4b02cfbb97266efa18621129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebdd6ee00abd078ff03798ec5296bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b8c802491177858ba6ab2d6f6c550131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97431bb786de07aeb29638e6f12311132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8f88c9f5bef307cf94bc8777982fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebd7013da2b6b8e321f30988ed29cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60d9d9d6e29e86dc7604b3d43c5f1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdd7e24e225ede387a2614ca319738136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd161dbfe14d594fea324157460c433c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d980afbd14854a4add50bd69b850b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab946cadf300eed0e071c8dc017c825139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbea2c50546ae3d5cf2ceed6e529790140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688180617c6277d951ab4c47ec67112141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc294b981e338dcfdebb79147e3e38b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85006d040fee0ff4703cd062e03f55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519acb77517b57e5f1da96d55acd0dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3f3dde157bdea7be849b83772d138145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebf798fe186f6324463db3e2cedbce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed692403a673469c8421eae00af0bfcb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388c322d511593b735556ec7b70f9d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd945fdcbc9abd1dd5f9c0a0da39bbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b29ad7febd4195d9fab67a8fe15ea1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afc12a649af77e2098515d667e0d12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781d08c72e3f0366950dac9307302b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b682ab22d7ad825568c810193160f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c3ccc10b4f8a5421e6f2bea2b8140154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809c763fe51d65c04c2a57ec0be2746155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e25bea4239525cf082105aa7941a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabe5e46ed4465ee56afbd5f85a81d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc890cbb702ee587a060242fe4a728158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a82bc3cd6a65a2054ef0d37a4e477159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f65552f9f4825602d9a37d90975aae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22ded6d87882fbc65c58ceb7a67101161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213403997392856f863187f3fd4a9bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65409531d028af8334a667fe0aa49701163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2266fa73e3a551d25711e7588b840164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f6cb6e3de34d684fc5ffd2872b8ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d28397bb9ffee5d1df45ab1ed588b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c4481eda3b93ad2d543c4630351bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab917a3db9f061ca57937957fa74ba18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd91ff6b87dd6d26196dae1efeb5b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178c4c8ab6ccff2e8c2f959a30f506c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072f4e1ec4fe8f344df4703308097e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd50a02d011c4a8af4a8024f7fdb0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a6c94d3000aa50a52ba9ac9d85b0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff97a93e784e43b50849b3d7bff0ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802fa8c1ccf56ac7f6f3456f8860c4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8085a39362ea4b5056b8475c5bf9171176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f86ffc261a9ada8be61970f153351177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feeea092469c1ef38c12101cb1e7ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a36013c273d31c0758b7de43e8a9fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca67ebbe82b91d7ce8ea8cb7d52660180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafbbcf0f1c5746baa0d7674bf5894f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84208c981f0c53e3a118c0c23b402f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7678589dbdce869cb663f44eb5e270183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416395af4cb8f96d94e08b41ed16c89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9c6bc90f64dc5b594900f7720bce4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f111a6c6eb3577dee580153a45c34a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de98646237e26d3f955ef7c0825341187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a698c5b24777d44d35a267905270349188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312793b8b50fcfe5e6f8a7fcecbbd6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ae800441928e4c78ecc9e9c6c1b1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e99de46a429884f460744394b4713191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126126baf28acf4441b7fe62f1c7eed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8142b4b608e08662be5d2db43b98d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def392eba56a326b669231feb540d47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad18dce3947d42d4445223112b8aa3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37272ab35de08066a89c5b438adef68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da0dc44ac1032b24452cd6a73bf4af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5783d8c5e9761215f44ff8b899a007b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676c8a6f7d98b5e661b7d609f20d938199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea58ad9423c6b7cbfcba42057f16d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d8d0fb580ddd5f2aca4b1d80a2dfe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534c08d50fd879446b1228d5c9271a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f0c4d76e7f714aa48d062f36802c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd4a2ed610a974f7803db60ac19f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8e103527816c115c4fbcf232a6cef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5639356eddfcddbebf79ce9296279a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ad231a23c70f0d50fee60ee125d4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb87f67d860b15491bb7936c088abd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f58a6587934237fd82fabc1e62063209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282423079e8c60389e4da92b4dccdda6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4cf761f9f50f0713c712bcc7f243b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf60f75c45175ae50bb933f4e9229a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6508c313fd9c1d4c948123e032d13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cc20b80039647fa27d8c08fb0906d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e633e2e667ede3215f012c2ad730502215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee37a78219e64b24962cdccacd0ac6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb075f93cac3abff2bce4d50f543b1cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a3e2845b5ed84baef99bf4dbf16c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986849fa3cce46f4cb6c3b97e191c28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52b32b0f429100be341f56a8d15ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee730e1f262f1370cfecd901fd60d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a21434480fbe5ad355863d24ed3a5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d9032a1cc48daf193e09aa86a4905223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78ae4980de43201fe77f9c297ab7a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830874fdcb92c2b8bfedda65b013ba90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c20393fd53d7350f038b788634e04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fcd6bd379363756361f61630f3853227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0882367c7c83f0986c41e083603aa1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ee18c626aa9e0d16c8c855a2a0d8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033adfb9166c09f1509dd53858e4b69c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4ca5431efec2340260fd99683c4de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d9891be7e042e7f98de1e3b6b968a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427965eae8fb9079d96a1cad178ad632233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e13ba1a790b73433fbccdd22c702da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82532fbd118c0fabd1f1c15670f74b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdf35b123f49925f8b6a09dc4d36ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0683223e980957bd3847142184f2538237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e76920b4660b60a0a0285c87ed6f99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbd491a9e2fcf204cdfdcff2653674239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dd6458a647305f47b773864e59dbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec529ee8c7519648e63b0e61e8988d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141ffb239ee1a23a286a5feef1d986e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345c937706bb5916b10514abef16867243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b3adf0bf3871ff88acbe4ca88f69d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feace25c068c8c978c3feeb67776cd66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec1957133d596682dd365386be5f38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490c6fafd8a511ea18b6e704ec336ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706671108832df7ed17a61a68b7ac7ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811b211623c6d43dc0534e6d47bc341249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e412c80ab8f45baba9796db93c437250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050b0e7cb16e820f9c674ea6a2ee75d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcea1009f38750ab2eb41ceccebcad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf310c32a289d3df2889450b8a6b14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1b72277507e0a2f521399a64ad101254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d34004d6f10ae803926352178afaea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d03e122967bdd7d3ba1de8c6f40ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b574711616c32eeae70ffb14a9bdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689cfe01e370f1ca09708593e1e2d9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad572b20b088cb7ffdeffb566a4ed0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c8bd6943d34f606a8f76c794dfdbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af1b4a8a5d1935aa9e45b30d374b71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18617ec1993266d4ea76bde1c87eba28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7686271978edb9ae3ab85bd18d06a45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed08f27e0c6159dbd968312d176c6bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aae6e334c3154901471d8b958df93b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1a225956239435e93c9e653d94c61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3a1689b29c5ffbe57d694a3b8767d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859921cc0db87e00b7b57e29aee644c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2570563191445eb3e98023477de7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e4692bcbda4fe5894343b0512a0d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea854d652c3c45928051bcff24ec109c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326d9be90c5a955354556d4b1f4406f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bbd2c775d19bfe6562649da53d8a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77661e0b56fd49a2e2d6f58bb7077d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196299b658d12b07944913ed18fe6ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1877cb42efbf9efce36aad65a99a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b56a4ff5cb33b96e52ab5b7c6459cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9763b74cbf9d9bb3bb801cb954ccba5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384929c0d6645d8f45fde68772f90693279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e4ce52a97b4ac15a918d000045149280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7bfc5855ef99720f6c2d359d7b4ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1eab1cf6e0150c37d9e84899de4d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a569ac58e6010f71696473967858c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27759ac03fe1c6cca5c9dace0f0ee21a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606ccb3df28fbfec9d4cd124fb980a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17443db2984dc369e9189f82b6efa8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac863481a91072b9eafb909bf611be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92d138dac23fdb5f18c452cbb34543288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77523f865352b90dc96021c4285382a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1702023badbcc8593828622215b558290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d1a08b17621ca93d10e358a612382291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4be129394f6befc9b2768530b3e303292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94555bb67584a83f7699bfb47768e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b9007c75de956124b56a6e9e12cbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e74c1add4f2a8b2aa0153e22ed6e66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbcd0c430c707c811e5a470679362e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556098c368a957fa5391c2338aed3b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781d69a17195061aeaf36545c46449b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54b83c9e10403e5ece1dd758851b49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36e76f31e82972a576bcb2acf2e061300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d8a615cf6147a7a76db72fe4c2d99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ddf1f25deb221c724d1a70336c1e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99450791a9f75e1dc05f1bff9782cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d61a74b63bbbd2a460584641baff3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7210fff80b0b8a0ae0575e48188684305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0178480228c3841708efaf4be8da8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48f4826e1b2d84c5af71a156ba37bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397a1ac8d001556635731ecb8c6fe51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b007cb83372776719ab3b71c77228309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c419197cd7f39ef086363ab88764f03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d44633721dbd08492a34b719f6b2a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e16a828253fb86ddc8da3ff6b2b598312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41a6b7fca0313a55f7251f4d734594313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edafe19ede292827670d7127d088b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804498728bd59946314c365437a491f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09904acb7586b98492d1b6705a1a939e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87569acba164435b66fb96f2bf3394c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c49a34c0572642fbd91f2c91d166d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6146c9b87f096133709ff4e7c4ebb48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892ef9ceceb15bcabdd75400aa26536320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a284f84a831e7961b3b2f1db729c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff723fe13411550c6aa27b80729886a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3848ead82c6fb5d9975b55f25816650323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd7fcd332e7a014f6f052e308411f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592529c3d106748349f97c185493038b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292ead05232b85402f8186fda379463326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a076b17ccff621ad391aa8fedc289327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91c1e14fb7ee9742089f2367593942328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a341c8b6e2210ceb0580ff73c392ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0337523ca3ef4625ee6bdf0a0d0f15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126bae259ad7e3c88793ea964696dce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1111ea0fdd602197fcc03776c034fb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee3a05eb3f0717e8855e3f7d1fb135333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745faf9cd992df2737e7cfa2e77f6a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642db86c5c1629ab076ba386eec8233335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0ba70de06bb261e4079592cfe1e99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc309c320256ca84390db50ba22df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bda8b1bc9f0d0fa623a609d0776d73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b4a805c9f771f6d77236603c685db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f3323563d2b2f5834a8acb60dd993340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83547c47aee7acbc6f92f296c1ac35cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3183956f80c4e82a9079d96584616342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc4804e8c2a396e07a991b0c6245df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf9a74fd02b9911e6daf2328117fd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c084ea0c6111c3bbd71eda68e1499345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47d09aa53d0fe9965783be5fe93873346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daf0dbab65418d3a3274ff8bd4e11a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67fc21d2bd2ce5790902ed9c543545348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04265af5694e8c100b642c4be1842c14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1f60a27863a56061c18de292a3259350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb4d7c7383f4922bf5016b5fc60e35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270f711e25b6eedad4aa39e297f4be2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051c9d62bf6360878ee8c67e39d0c3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22a751877214abc26e46d608ade16f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4d87d7c761b044858563aeb3a82c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4f81a593cd20e55768ddd869a25de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5af87f80f28a87d66e5ffa9ca62547357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3409f0138cbb61454fd512c2a2cbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28595715e595d19addc8d77b3c8690359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2a66ba7335fb9ce34b951f1268592360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c587283ca43be8ebfb57682a9845b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ff81f0c7561b98bf4bded98541947362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f899f0a4c045dedb7943a4320307f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ca4a7a9de3d2efacfa30b31abca58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce18d744711133420ea8a26fbff004b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb83dad6b216c37d65a834f7d601dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca13c8b527579099b0b73d53f66939d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ad82870c360803d2a054f46264c81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36f092b83806f8abc5ef9b8bbbe917369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7290ed07641c94eb232461859334044370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3db8e577e46bad0b7caf74d482128371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467b54bdbfdcde18b3f47c3ff207a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adba5b13684b5d2cd1363ccfc717d7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031234a465ac1635f65f3162d831d8a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd559caa4dfec27565ba1abe12f96532375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c197881fa51aaddf197f1cc4fdeeb5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3c5b08562f30cc13ba89381ece4af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeaeeae3592e98a61d8382f50bfde9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657b87308e17f6a2e82df79ca0b5051379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57d21531eb0d1accc11f7e845e7c7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb9f0ff6921eedd711ae50cef8d4e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c0d383d0d9cd04b731ac91418fe7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91708f9d4b55f0ec875737a7ecb3b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b86e44f29bb4977d9402838c202b67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac826293f5e32870f27645a50ce72dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6240ff9b27b8df29e505c13eeae71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c0edb2e454236b94550d1b7c3a508387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b4ef5d682150f0939ecd95245a5d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0926bc8d2c88a4bc1b66d2403be496389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fac95c7b84bf9f68836f02d69af356390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae85439d13b25a1f062721815cf5d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea98801c69278c2a7dcb9f8ddfaeaa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a454c77b7508ce1c4e0d9efcfd882393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2d1f2df3d842caf7d55e0cc00e3d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0971ef4649e3ba98c864b3dbd4760395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d8835dba7ebc02ec913f4c404fbae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a13e2141a043153b6a16736a885e47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d939752f1d54e8d6e4e7691bea14ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd525236133e2ccd82b318268df1d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a25164d9c9e97215d153cff43c9ece400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ba54a0af19a36d19d469f79fe172401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d60cba60bc060d651bdab17490c818402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406cc0717c0702ed429f6417458ee90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a992b8aba0cebbf28d704b86e248e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74412fe268401181163f29e001aa58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12e9b332540085109a002b54ddf498406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1c0d742d0d350961f779ca2d3daa9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f582e0ccbefd6ed3df997404c8150408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bab98f9b83657049fe21f23c78919409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac84234692ce300de246b71b118751c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dde4c89ad0936ac6d8eaf26ef2f1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030284959822df507a455592f089b1e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b542158b0ce956a2df6de6ebaef18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8170b749e476c452574e749677987eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052eea9f9a02b61ca615946768874a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2e1f41626e856d2efa2fcf3b0a9a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d45829263f0d341cf34a094e70f408417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2d3ce2de5bfefd911b7e32b5bf1ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d101f9148637be4ae3a72627fa88f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943a3a24421e4462c9f4a56dc17b3f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bc564e14be9e073d7bf4f00a098be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dbc65711e78678b72eab3f0385a67422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ed7460faf406b86b29f62492730bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56731bd9b086eae362c8e3db4f5513fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c708b272c2d2b0d4e3f48f2c815ada7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20001592241d3cd5e7c03b940d708f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe03ea38a512cab3e67abe09c7cf06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f81a7fad18bcd2b41fa9b90837416428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df041772f3591d4e4081b06220e3ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88652b27c599a60d74ec0a80b12cfe25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd43b8db00342cc11ba2265e2c93a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381c68c3d5aa076bebf598124124ec8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6fa35549e4c41e0f042972fab59c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964482b7eddc83efdb0b0731e82a1655434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41222d4d0293237f6f4aaeaf6e83d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b550be3582eacbb2ec5fece50c3e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65a2d13ec13fd005c219bc86230b2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5452211de87488137c4b2963c4f5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bae0acd958e15ce6e44626ddfa2d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5abead87faa375bff60f74ed5a82ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267751bd82f45adcd8d934ae71d04d06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bcb0c6bccff811f88785346bfe69d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f30207652cef0d220e55d49c588ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b2fbeff53e3e9e1985e77fe7536b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121e29fed7947753d081db9be20c577445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ed74de79e4842cd443b493d01e8ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e122157914a77f7e6c94fc2f2aa66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f30bac1e8af537ce1f114132decca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876ec6ab8146cb264883e4d1c3855d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdba853adebb24a394be523ff7c0f66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a4daa011d125f95d7206d55a7bdc9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e8fe0b43c70e00369e82507ce4644452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73aebcecbbbc0beb23736359278da4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb16e6cf96beef2e438d751c08485da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed292b27c4472502a47b2e1fada2fd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aae6162c6177eb604556d79f0d2e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cb8748e74074994f833cc57d1fad7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd9797744fe035be72fa65a7cf6d44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b794f3cf22b499faa04a9689ea611a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0bfb144c3014b9ad74341678cc116460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f8d5040e3872e9a2afe1c8ef648bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef76d24d3427d5b5c7a0ef3a2662639462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115c002c3cc38c1d3f4290e7df2776f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27327fbbf9098916eb7b5242d6cc80af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5682cdabc9ad12bf0c0a437f21fc124465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636f0b89ce3bfb5f714a5945f89b3f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26c7279bbedd646f61b6b6783c0122467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddfc034963e388884e9f9b9547a0d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10715a42160a2b6820f286f398081d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcebb20ffefed49ae7ba8a1684ba9ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d83adcf9ef44c63fd2420f21ca556471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df620e423e1342e251348a413a461e81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207adf6d41e2d969b95b296850fbe52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ebd8b39f6ee5a471c6e6c91a6e55d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafd9669756533c923d21cab3f0a70c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133f695416da536722cf5cd1ad28a7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06392499bad01161a6a0f27992fe4c88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd201fbb3dd6d883cedcd6b3f69533bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861c3409ffb070f147c78e94551b952479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796661019d24661f38d3a1c87affadf3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720c47e60c859adc1758cbe60e98724481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857bdc32e752bc97a3bc5a06baba527482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099465cc05d74ee4896f62b4191918b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f54de3e43233073943d30378ad2525484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245a044b30b133b1a7addac1de29a19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43218fdda5ab855badfb9498c0032008486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc640d69e7c147d25380946419dedfd5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e898c0435219a16f5dc29accfa0d42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea183fb460bbf771c1db11eaa0db86f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d288d5c90661f245f1778c1686991c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793185db0c0c7ab6a47099f51ac25666491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e409c5a33332eacb648ea6dad41c13e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166f790a3ac7592e01d4cc0516a4578493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a11f83aa039706eee98285722f00a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b346b5c07097af7c6be95bfa8c2a6c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c67c59b855518bcde39d5bc3d000b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b922f15ec4354744d3125768114ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168ac012c2e1c57b2bafc8e6c5719c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f426e27f49f53e4dde6ed5bfd19dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3cc452718888f17d04e3922c64750500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31feb52fbd669922d3f7cfd1b7a00a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027efe5fd9b5de7ef64519e33588e8f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0109abd2923a9a68f001100aaf17a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545bb26a50b2790bb1604b2722d6abc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108a3e86c8d077250a508c817ed7c53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d4ad37278dd849560db21e08d23a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754baa98760b1a57264dc1a80dc0ee09507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b3bcd5d92abd66d3b316d99eb06ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883a17740b602065e5b3d30f854b1c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddd8ca8fdcbdc5a39eda51c19ae0e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad3f316cd18e11c058ed34761c073c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d525852e197479e654bcbfdbf25d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dc61e7b48c43208a7dfa988231a1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bac2c84ba863eace4b65a9d5f8a95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc70ba7c1ca7d1536a77a960b76f16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e45fae0e11490fe385a9b859b49ea8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe63c46c959d2dc82d6b3926c61680517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba64eaaa93bbdde72242323a446c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b63cce1f46334b966060c48733270519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06343c467cc2f0cb95709e2050a54bec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69fe90ab7cdb581057d41c9e565830521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67341bb75c5f3bfa9d0cf0ddc2cc82bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead35be5b0f07c75b4c417103aa27175523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e4326fed9e48ac8b24a42d8ef0aae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4bc68469a97c0bdb0c382ea20fb8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2d891c72db8030ea93e236383fcd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c7e48dd3eccee04758bd42a9df82f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f2d7b10dc7a844a002d9c1b0bf90c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b45e2f7cc29a579acf142ec14448af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feb01624d4827d6327a17a31ac99f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e75d7358af4c8bce9c4caa90c46367531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3034e1a55718f270695d27c7f86d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fc387676cd73fd05d875315913af1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898f48744960ca2a375d4e2a2dbf4b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecaaa95cff05e20da7fdc657739ed0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5faaa10c1552b6ec6626ae3a64de5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfea0590fe052c131e787fbb88ce2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14239c06d033b1b696d3a0fdb376fc23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d249dab5c01419cdae61001e3890b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280a2f51cc48d9cfb4418b49bf9af6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01a202d65cdd71571cf1db908d80aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d2158add3e60f55371a2b02729db5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385f4e1f758a7c2505da04ca62f0abf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685f6bf0b42ee45c0f56a6e6fd01538544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fee963f68ccfbc3efe4fce50dd16ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c89d1bc12e4e1e6518743280c9292546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafda280b550b5e0de21c2a1c6ddab8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc08b44d2b1afca719b9a28cc0444ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb689676baf71ab194fd95602ec65b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca394d1f6c1ae8d45cc7f516543b5658550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db3c901703d9406e6103c220d07e95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6fd81cb017b1af8f6259c158ae1da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a913f945be70004881b4e3935596d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28720cf8badb6535fd377e061d7abb7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6501e54faba593d7a15c2431582fd63555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685d0447dea156c20b3d602e7726593556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae923e523512e6de3bb1747250290b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcf164235b7e7b955a741cbddbe23d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7a780bf594e27df89df086dd257cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a97d03f749efb101e25c460168e17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfec7f247118f27851265127ab23dbf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730da6d68273c2b3c566a08636377e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5b4400ff05753a26462fe3b4e4e41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5651819b2731d9d4e1e26a2d879809e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954f77c336e6ac4e42c49b83010ae9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d70260260634f36944c05905bd261d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4f8afa19cca78e49e10c7e9f85891567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade75569c613b96922cb698447da803c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d0f2f6adfe2b25cb05eaa8c03488f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df1d79599d6a7af3840e17fe499454570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8af1c33dd9929f349b54e411754e89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0baf957bbad148e911167a05d11f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748023730c377f738ba1815e1721f8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801b64b4c114cb190ba4be617baf9b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e5855a4744b5060bb3304c67209ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa07478c66ef0cf5409e05d39d1b7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c50d67a409357c9bd25e416474313577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57e3922bb6428adc8f57342f0dd09d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4d295165b9cc3ec2d7225b2ea83a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fcc145b4b61d0991e9ef1e696a2ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159af037814f7fbbc0aead071259f42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdabdfed6bddf34444a18a6c78a01d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fd5ff5f34b5a6a5d61da70f3d4a30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb55f3bf45bed62c8c71c796357d06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7898167d2d08491130f0ec7890eca7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff3ed0b3339fe9f8b30827b6bb0899586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e0a7d6a243b19a6837caa9763c099587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d8261d06d0b9ec80dc1a83bea4fe3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724640f03775b990e4eea1e2e4d12027589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e533b636c24ecf7364951bd9a44708a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852277119d3f8a0eec1004adb899de9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7409af8eb4e16e7d6c913a9b2da204d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939659207db2de303d406dc962fbc869593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cc1a5ff66aeb2f8607f355bb941d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c234f3ebb9f530cd41c52659e7721595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75051ae233ac78c2b7c4463cc1c2f71e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa360b6a95b8ea7dd693a339ebbb8ceb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fc68033729449f43a02f116136ef5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bdcd150eb4f6628dda6b51e0ecc98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5321bb43d1c135b6f7bc7792aae0de6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ad40814535894a0301263e9544930601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f702e61cdc131ab3841fd6ee692034602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c8e3c5cb353c5a0077edcfabf90ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f84ea619176a6fe51ace1a31caa83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c61e2bd83e15bc73230f3b074b1ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781681386d7854516e759e6df04a6ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1c650bd088b65a31d560f0fe7712b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442723001d9c6e021813300502048a7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5f3b61d8b5166cb98bf50211482ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de622ec98ff971777efd0e7bf7fd2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d71f2e0352596c7b4aa2381bfef054611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef6f22431c02ad631cd7eb272cfd37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc87aaf773088dcaad4e6c6afc2f49c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9df779742672a7e16ddf39d6ab9deb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d7ea3e58bba7161d61362c716ac98615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39152a5e9f0b94ca8f703338f78cdee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d90ccf14049529c4d24009c85318617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3cf7bea17c7d7b7c10a06b5c69db6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e0874940704d04c2bbb0b9e92e8ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660fa997498a3dee65d1960fda6f0bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa60386fbe2b8f4e9123c1ef5c5e3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e66a9848ade839838e69a23d460f2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc981ff1bb14e97da3156a6307c1e275623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813c577d5525b431f1e708753c0c809624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ae4fe9d506ed37966fa7cac597adc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3382ae92a4bc199b56f74067ff982626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2883cd4f53f2aae8fffc85618bc8f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37931785767d525c4a30e09a754e7877628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c40c999af16cbded4c2f299c89a391629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d396a8bd1811ffdef2cd4ce080908c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddf2076264046602803830b0b1a5f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e124cb6892a96180b48e3e2821f21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d429d90fa2460a396bc9d31c19f412633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e06d3cfdf228ae2e5b696b69acc98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9693b093f3d08b9fbb99f2a8cf9b6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146338e9be60de3872d702edde0c1c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19362888f9290c6a7a829bc7e60e021d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37ac02a9bada986f7d99a0a1c881f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e1dbbef274370717a8b882f36fa32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974d16fe26bdfbe9909a1784d887611640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f45fdbbcebc4d40f0c92f3b8c4702641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac001271aa22ca492b7d9fd26704b699642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a259bfc306003433d4f918d7e6807643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d378238c108cb4333f3fcec91ae08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965df41296b916eb9f3f3bc69811c75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2064b1989c7c89e9e0ae35ff0814495646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0db512be2ecb6825799defa059513d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf73b571bf9ec971b81967f2986f78e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bca0b32216700e30365dbef9856b8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78374125e774b0705adec619bb9fb084650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1568e849ffce6042c1358d88bf155651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112012e1cb2147c27d88dc46606dc380652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35855aa257f811f43016277c9aa6fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be43c7b285c81af3859da55bd2bc75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615c6f5d3c5e646d2e5a3398ccde17d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdd38f8292bb3313e43c5796b18c28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b3293790fdae417e4d6a2cf198b63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafcd9d4ce32f34a6e38d4846c341dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297c04c517ed9029a918484b3ba6f8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3087eb636e543f6de43dd4015d76f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a6f38da270020484b9390e7e848b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32a4e3df9c5ac0630ca8cbcd2ad3b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b7e6cba39aa03ef81589c420df2ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b634020872e9a3733e8d4a7d6c3fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdc704d5ffc10e9d7639adb05c1751665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f4dd0f41fc6f636bdf0c705435bd9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b615695e10c3fa2f198840dda99b07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b5cd0a46c5ad72784ff69d626fb4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8ffd8baf6a1bccf66b5783bb12f52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de71ff2e170fe0999a709707246dfc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f86ee1c9f2479b5668552a0339574d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb54d32a3a85252ee4940d5ef4680c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077f7d6cd2c7c252551d96632770721673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab90a93efaa12f5f8044de00d27a03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fcb6ef046de49a7d29a143be54edb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e713e85d55934f4df2abb5b88552c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc79d793aca7fe1fedd38194b64615677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7610c85e02079b55c63ae917e6a770678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ce9542cb220510613a49216e6f4be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b38987b133ea781ce130dd8e17413680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa8bfbc661bebda3161146222cbe9b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b2fef1af6f0ad7edddebbcf2b1b30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb73cb3421649db34f4b7fa6263f381683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085a3d8f6e71d0d0e76053b241c3701684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a071733512c14bf40b14e2660655685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bd50ca9b8d33fd578c49b27752e96686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a693e5a4dec7e2cd65f1f12427ae73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dec3c9215071d0d3ac0c265d98f809688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5419bc21d1f6a253cc7d1e1907823689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374aeaf21893b67f92a3d5c40f7a7f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586e9dccc597bb908ac12e4da85031a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e5e3e9cb68dcdd2f78f1a1b1c7fb3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4444c0e581f70438ad69a2b7630f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaede5641a2f99fefafdfdc292da7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c59bd307441d267389a1bb7404aec2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49575c0e3549de28f6f495ddc67f3227696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bb8564fcf4df648cf44abefa0bb36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669354add462d9764a69cb750126dc8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e83d5c91b7156c2dcb9ac2a506a9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261df8dbcbda5a96326fa7f1012909c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4c9d1cf89a1454840a456940340e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab1ca2d0ea6c97a375c991e4e33278702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eb2bf1587ee2b72a8b26a4aee6fb5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541e52e364acb38ad5f88b19109d20c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27888bc06141e183c44a3a7c5cb7614705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0463cc002c5f73f4521b3b6d4dcb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6685182ab5743722242a4fe56f9d4be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626055b4b2c9cbd83ad236f54faf1aa8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc6a0925fff1d23b77f1602f3c13a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7a34f693ecca2617c822b33bb55be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9aa6f71a36db562470d5303bbe47c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032d4c4d343c47cc4f11ef1e9ca1c6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a32daa3b4a6b7df7c8f9aa00fb1b0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96d6852a1f9b6325720489a7fafdaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e477934a7893f64fd393715327880715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffac95754857a5c9c362dbbb12b20a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474314422758dd99155c19c93d99bda3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13641064c9f9245fdc15ed8adc2dd0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d29681d453dff98a91bf1f55b3f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb1aeb248d66369b90da38df623e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88e0d8cb8aed4812524f8988e65b25721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76808dc2f8435c9baf2c6125ffb01027722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea32e59d2476ccb32dc2cf2f0c4dfb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff8b847e729de152915b901282cc37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e22b9e8c13f5ec7f0480b62143fdb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dfa15288ea537dc2693928c7dabef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eec94edc3c1d11e64fc7823d084958727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a53ca043c7f288d219b9176141eb8d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c630886ab3ebbd1c0b1bc29fd90bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcb24cee634aabe374e423cb475e5c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763a8c759e68db61dfd6303ae0b63cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58178b0d4affbf494c4ed0a1d1957cea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39391bb95e51371c28dee677c9a960733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c25e927239167cdc7b134e104ea97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff82da8b9f2572eaead759b2d75ddb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b484a9db7f1e985674ad0932de0635736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d27e337c563c41290a8193743db8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644652d85325c837fca5c84b1e5e7f30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba08d04ed81dee0f9c3f70cca10fad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245949e04e5fde2cb5e3645768f55196740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0718ec030c45b59c7af341ca733dc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59604bb1be45254fb7da88d7815521da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3e21f0ba611449065f36608c8e04d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07ef383f42ee560d68cb57817b5625744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c638071858811a57c8198c88b3b95f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987995eb6136cd90f2beaf134aed3d8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ad4177adc20a86db7ec051fc263a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ebfbf8428157101ea39351a00b380748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8f4d6b40d5154530012d11ef46037749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac12b7f0bb8c9df6bbdc665556c636750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1379ab2351532a9212498dc3b44a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795503254d6f822fd577e7d626b81f59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced9e46f2208ab035ba5fa66b6b63c6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>