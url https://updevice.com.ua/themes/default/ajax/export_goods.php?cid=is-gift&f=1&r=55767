--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a4bce78e8eeb6abfbc79b384683321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b24531d3113e4af3250cbc622e8ab72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76851a1d148c485a01a005727ad2d1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad1bff73e89a2abec4f1322cbf40824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddcd6218d31e3d73b794e39804b5585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbabcbf2d51a2c1a6efa18101da2bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c14c785189f3854ec2cc7df4ad39c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a84af39cec1834a2c8fbb71d192b038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049164a5460fe482e8dfa1c20b09e8bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f38af8fa96a94d30b19a75de65279e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f84621e7e0821ad1856875c4385cf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bb4f635b941ddbafeec3a1d04755a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60213c28ad9b74e2c09d8d16228d747f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388d3b71718502f89a17b5b218615c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789c4ce588f5ad72d01ac15b3efdf6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a021ac7bc7f91a5c8bc872e3af25616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a31ee6a9f19c84b63bcdbfef0a8dc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb007ff2fe45e433acac838c1560b4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d9a4bb7f8b366350931189209c5f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172a02fd42a0f67d8786345d285d3f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729358c9fec16c5b1adf6f06c54c7af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af040ac095afbc196702b0ffaedf6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f87b40ed8cb2b9b6e476993a8fcc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0699e8711f02640f25fcf2d4d9c2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65708e19812fddcd9a0029c55a3e87025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4a66d08d34c13aa20426ee647b2b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527194a6d0c6e01f3a74a9d2b56c63527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232614eba0df0cd6f9bbe935b98504528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cd2f4b9e1bdc0c93ec0e6b7259bc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f00277ad72dd61d6c4f24eca26a1b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9038c95b0a2de428a97196442c4ae731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e1a840744e0afb769a96ee5f2262032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c47b4cac322b1923f84b64cf1ec31933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464d7974f7414efbec1f1a547ee12e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5dd19fc92107c9c13ffac4f13d8f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b1b4516c78841047435aed266360f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e153981f9f2c313a7fc4f0c16ec5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81243607debbf0e5009c063f410a41c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c0a48aef0be1ebaf8128d9672057a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e663bbf26ae5b366c5a0b41e55cae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e592735166a5cf286e2f5d930a0f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41228639cd65d3b4a6fb33450906e42b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b90809bdb204ab749d102e47e20d9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ee747caff33bbe0822a7d4270c0a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c08076326a361ceb23da8f0a0f29645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e5ced51ef10c1291f80563afb1f3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4742ee5f621efaf9b1b76b6ff5d1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180ff224be74188954cb4b90340751e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add396e9af0651ddd6177774803048949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfdf7eee76aee451ec508d3183ee0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385aa5814e218cfe4eb3a926a1d2d85151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f24a7daa4f340508f50ddf9363f8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9d62217480529dab0e1381758047253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d971b943626d20d9415212a7320e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f8c40f7fbfbb01a3271a79a1fae7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33779474865580df26c96dd7504e4b1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467839cff4ac733855875aa82c2e19757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b528c528e153a8ebdd1e4debd1419a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bd722301460b762e30dc5711c651b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77631d9fa5ca40459f6f725d0696d0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58b0b89777952249bc8062dcd8db3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686ae708bcc408981ba3810a0d7f11d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e53c6f9d15fb0fe6ab3ea6102edcf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03355ea50f528fb39d77e941ff2c409e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6d4a52632a3fbaffaba8d4ecf3e0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f62c9570c3b34995abb068ec98953166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff385cc12e7d69bb5a00e53b3ae99067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9671a53572f991f3de24fb90b8a6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e3a0ed895cffec499e03d3ec5787e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cfcb5a7b437ac6df46546b4d15bdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae43d5ce4e84f9ac86d23413e7b4a8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbf27599a762dc681dfd869208da9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0d5bc8110cfaac890c0046642ad8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5393f8bd543b38b1e9a3c505f394e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c3e352130a8fd9e7e9094f0e48ffd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dabb8c5303d3697cbd2871b73013276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9dcc54fc9de90dda55f3da35df31b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a204b99a9676fec9a9478517bacad4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f28d573dba2d261ab4a61cfb2e65ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d105c7a5e19ffd42093c4dbee4c22380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4be0c11e984b3c80859aa5d16bfdb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bc6b439ff8d8941483873c7a1a01482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d1b386c030f135069744dccbdff2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd1a6caedd497472c0bf5a5140aead84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90852c668e16e3c4f5e411abdc630185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5814697c14e0c496c9b29fbec7948786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a17ed0f938800b7e9003b400b5a84e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b141a64d18fc4c66556f1f8860856988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2b1e836e01a3e75a0aff4ac619d1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3ca4d201f13d59b4836d99fd9f0ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbd4c8805f10334a10e3cde45e30ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ac56eb6f2533c582aa0349c323a0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efd2a4da12f04b73029213f34fd33493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa2788e94e6743eb90d1a072dc98b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a562a0dfad21a068434cfe152db4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa70a3232c883040cd066e4d6156b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e585101c34c4e301a35a6835482a53a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84296f4412b705895ef98c5c0438cea198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8084e03c04db715e77993d54eef2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e367700e4451f16e1d6595d89cd5c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e8adbd3aedf171589e274c334ac53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f67c89ac7ef61332dc7a440ec873b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270008046d41b777d42d6232721a35b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cdd9dda54f86654b38e09a4cb7921104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa633d86bd7d947412e324934d65985105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64708eddf33847b4f5d9cf145e7658e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b5ce9b6c9d2c23667711a8b00f70a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998a9b62ee3f50d1efbc754f5e6bba8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd327f0c4936ac45eba091d0e9d725f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331e73f62382bc24cf26982fc60b564110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebb4172870012e84e94bd185e558f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b472deb471b6f29353c09ea117fe755112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018e2744ad3d2cd280e2d2eb8a731db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2fd49558862a69af0f2e61e4732ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f3b048c70ef0be1ba1c768621afdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e833c7ccdc11dcf3d82ccfa9ceed4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e79e6c56a65d855d89c5b9763c164b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65951cbf1852a219cefd75df00aa48d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b843e802766d12cb1c3164a6171fa9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ddb28a88cf421979c0e21de1a25fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a367bf9690887455224ac6c3d4d7b24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15ad36773fa52e99575bab99ab5431122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098059152edc0a928d646f6fb5e42142123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8dda9ccc74c8debbade843ebd7f6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107967bd190cdb9e379f357d4557eba1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1ffeef031682ee64077cb32501b07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55210854aeba1925348153ae4b1109127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f70f1191cddd60de5bbd5a3c6de52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210214bbcd0b9096d6a9907affc51b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35948a16312b7c4a1e3ca9f933e58cb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf63bc8a7f79cc5cf69212eccf74d33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979e72cd43371372b024718600d914f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53727eca40ea276a014ee261e445909f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d81dd3cdfaeef9cd9d4b601148d2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c3e7d18c546a3f40c7f07187229fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd8a2bf04f679d93bdeeecf8f2683d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e34702aef4ff035373b5c09aef4fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fc1525e385d9b45d4e515c5458bca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb4e17beeac795f9823d74fd155e4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e57b47899bed5bd9f65e1970b3ef81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcded8b01f4928d4e07a3767be361a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903316463896d990cda202fd37b32963142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753b1ce886f2ad84bef6b876b157931143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aaa091f132f801bbc828943dfdd73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d67304d40e4a00847e9042ef2abf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b895efce91a7bdc51f1b7ff6ce2ed4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f61350b32c6f2aa4915135f00cf1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc3d4fd6020698c1912d2ef9437510148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515fbbb880e4fb0e2fbd3b159f40582149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038703bf2d33e07b1525ea840201712f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2683f832d36538dcd6cec4f477fda7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776da49f700602f7f7330c9c9b3c28b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d090f9d44a0a6593911aa9dc8ef5f7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943b413c8dcf0dd921a25f8e9f66d9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1925c0c3011142e0b333db4866d660155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891a70fd0bb6a35ca69aed7d7f199f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90d4cc46dabc0f1cd71c65460738ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10760c81e7267c7eae4981b683238fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478de2995fbaa260403da6412f7a2f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc06c0f49918140b3fc2b4a67a2d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d908627ecc8b0123495e879ffc0cb1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea680876b361c900b0ff645ef02d465162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b105792af18660bec6c55a2f6436a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfae86f40cba05a669914d42820812164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f2efbd5ddb1de1dcfe6c44a6d44e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ded9292731585b1f499d4b71a69e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfced68e2299082985183c2da78725167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52485afa270b1b12adc6b4b2d217716168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f2f817f9f36b9ff12b76cdd516ef4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777db1b2438e8ede8eef675cb2ebbcc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33ee900d8e69d6cd2e180f6ec31497171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c034834d64e622564401908192a275172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2de93c2aacdf0e4ec61f709b557e3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a892541c853c8ff7f9b85909bd0a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a5d4e4eb7b447fd831954901e5c2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97423352e261a87893072742517bdfce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7a846c224e6a01c0a351fed24934177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeb4521638cb78515713a0f94dad54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630fb89818871c5365b7635db43b3f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0509023e42145ea4f7cbbd5a7806b73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e2496ef2156ce99fa16b0b4e9e0f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051ce475f3b3d7d6091cb5870372ca2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1c9e4f3fa879a827832cfdbbb21ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296361b153b1ed3b27e2f5e7a91e0a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d50e9a3f2e45117c6b7a94d5bac3e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51349796f024f7c318e45bc3ce8e52ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f57e677cbf76a930e85334cd1e7d75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efe667f2023dc06d26806ad35e817f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ca5b833151248987ac1b7205b6e97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7805c6cfe598d8aed84d2aef442136190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4b8512f64e7400b5d9d10feaa3c5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a24c7dca14c7cf2f5e989dc43bb48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f86bda03f544271b8dd114a557e54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad611eb58e3f7ed4cc34785f9fbf883e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfed693e4d666574b4dd73bbb08354195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad5b84d29d8fe0428658b416b0a8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000d2a4bc07bef161c8ea434e72e4ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cad662bd352b8c1428af860c6721eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d557def10fb58c2a409a8da7adf94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb4dd4963d03bbbea929395cd10ec0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb5d2c49e8b470b08330f01ecbad51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756050733647506abe456fda1c9339d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c653a83a0a06b18a33d6f89959041203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e654109635aaa148f71945bbec599a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af1c0f5bd47bc014e47bf43b2548ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b62e5dd39176411f9febb89891d55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ab3891bab5943e40b283b2beb0a98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6658be08e25ac46ae38281e9d3e2b21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497a761798ee8482468d787637944f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eec3bdf3ec76f38a4e46ff63062aaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb684cd1ead59183004571fc0296ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87601dcfb7ee4e55d8120c67674215212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedd25c356d871dad32d8ac546bffba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5930c793dc13cc2f46deecf152835214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8e7631b05c6c9896523148f26fc95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbdd89405d2edb2ad987b88ea5ebca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea63cb31f627b0c604ed211e9490d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343218e6e9b5c918bc4d88d3371d2705218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb911ce43017e8b293df6c1d2e2951219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed646a1679385eea58b3baeb06b7d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815596498d7141965cce245ee00425de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403d8944fd5ccc401d0ca91dfc373db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe1fd19a9716d9454a95063bf77945223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43111b55c3f076be6a8bde08b35b9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffce1204a7881b9270e16573f3b874225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2556a7e987f3169138bfcbe378fa1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fc9dbe03397b99875d671b11bc89f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2693b5cb98ee4171fe77eb9da2bf59a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0d52027a3affb0b679920cdd1c422229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9c981a08af0bc418ec922b4de4ab7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5bd8235b6c9279b0ffc06f2d87905231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a79243dbaf020fd763c047f28d6549232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeec3a5f6ce0a79c9ec78fcbbbd6ab4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a999383adcbd86234baa790411f1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3eb2dcce0051d222dbe8ae63e1cd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7613ad0fc6c391895ea4643e595ec85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a67430a0c9d06275bba81ffe7b8c18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724f9766e4fef5f90b96ac9cdbedc0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556501ee435e4915be689bf7f4047758239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b1cc6c46181adf1d4b2cae9d7392b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6589a31c0d6945ab8d542fbe28712d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f212191a93cef56145b89d1989f0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b35a8e2066069b52045b556b7e6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bc74b08879b54074cee3ea1b9f2bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcd4fdae03ab444d0f04e910f6c221245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c62cb4d9f54bcb198f773f34998de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf0dade3c6f50b7f407a41bdd9cf48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea04817733e49879b33f7bf3ba060e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082976a6acf1d9f683670a25c8e8e52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5dd6494bd5430f0faa39c4995e545250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b221dcb5bb05ffa0af261370311807251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40b8e1f7d54739ae7f2ca24263e70c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce28f9175fa5fe873dbf96c53cb65ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926a8d5d2509b70f1dda6c6a4f8c6df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dda6a50ac6155368b0f8e90f5b33ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a89669540d4e4bd4bfd1410f2034e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1b0b158311cef7e5129a3eaff75ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe274720a2ea37ee174b4d9662fae210258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfd3802f9d86b9776941c0e07d1944259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571ccc74bd545e7a725ea8b35c0ffe2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3822b733cf190a2be818c12b7b7e4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2c550e96531c5a0bd97fd56719450262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a4af1035dac73544777b8ae7ba096263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa36d0ea9a2b7c2d0be92446b09e792264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70e455285c0f542c8e036a7fe82ebb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961906a0751cd032803b6e2acb64de4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5221d637b7dbe544f27bedc682ee4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087152bdea9a0d8be525872ae1590e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd2e44e615b210480079955ec43109269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60783a54b5fade9c4d34df6668d6c36a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3ea04ea85e3cf8c562d00b6b96212271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c623145fbde1d5e41f8517cb5a2de6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781adc6f8b244924a43a65827db8381273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f003510cf7c79d4865345322a129b17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a1d271fccb6bd4392147b6fb00d99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d28c4ac88e2b51291af9f88ad2679276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45646477b4fd6a9dc6c086c89480c1b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9433944b739e31e7449337d427297278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316d884372d9e03cd1aa3a31b199bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655e25efeddf6de58783cb8e38e45d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70329bc67272033a6af62805401759dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5a3c0cd8c491c0138782212d666b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dfe50457abb2d28acd77a017a1ba1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0725b2b3676d1b8788851f3c668091284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065cc145bd22c12ccdf7af3e516b9a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf21b8e72010fa9b5d296078043d14c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27fd93e85aa08c515f37d0d79cc6ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9b3e953754f335347f9360b15a907288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b61bbdbad7605e0277d69ea0d16a7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6925408bec535e543dcfaa217aa9a24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc82180f356e738e6983758eee81c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e465e83868e4cf9042a209f91e8f0c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669580043dbb74b794c20d27142aa086293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ceee68fe1ec24166f2a09fd8e2e76d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3369ef0db22203dbab6842977b65df7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08c0b54b5a3d36ce8991e418af4fde296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2800d31b907464d17397631ca6b3a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce32bfddce4d5a49d712d09549f65e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5235886838d636a3601d54a65c86e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae04029a1a511e8e0aff16069e37c2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765517a3ca2c4c91960408f3062a056c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ef6e2707e1310e34aa3a5118661f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454b87d6245d70851345ae1cd48b056303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca013e84957dbb2682219adebb65adc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08deeac53db4e4e01d5d0317fdf09a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae1b67ce57cc47e8e85821685099c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5acf44bb072e6cc8cb4c67bb859c63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e180d7dd38abed08ad7c5c6e51614bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b98656979ef2d0608066bbf822a42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab2285e816b3937dcc22ebd4cd85c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65d7e0e1d957a2056ebb8c157ddcad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd38f377d6b3192cce3c830e72c6121312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31466c576eb6cdff9a9917443a14a3f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec9e771f1d7c256b6361b62c727112314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d3ac9172079cd503f0b3a38853f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b9c73897402accebcc6c877b97dd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e21fe71cc5da0b623fb4828fd0ec6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074f158394ceb1b7821249033ccbe9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9674f84644576ab549505bd427b55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0d18c2eae36956610084945d0bdca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e3226143376c62ffb477e581813e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763820ab2dcad71e3b7b38a87bdc9105322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8eef79148d7c0406d760e59a18fe9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423d09196a6ff4518fd3ce88ef56e20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfd207ac271eeca35b57a51478c122325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee9cb0244edd933afbd6070054ccb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960571dab5819245423ef2cf2a3c5718327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e1bcfd66c1a03e2fb059b0595f350328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4920bf047c1041d19f7e0db607bee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1fedb7b4399688a3afa80d1181975330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd40137a377fc22b8e34ffc09938ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc52d0445abc0b3f9e8d82e9469c75d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ae0c5d8e221fbe13d88b6ebc9cd00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ca12116eb99cbd673a5970a7bc01d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749d4c3d118911e4222bcd5b113d18e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6819aac95462025c9696788faa3f3eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed4f36cca456842c94f5879d21c05c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132550e6dbf0d3a7056b54a03f26738338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d53d99365721b79ac876f5bb8fe8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7f8b4d716662c64f3c4f10b6ace30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cc96bb3916015b39b7387fafca9f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ae7a927fa157e5959969187b90457342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93f64583b88917fd6e7491cec6629b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e79d563d163ae1918ab7fed74d1cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b18ca0093a1e875ccb8326f29bd1ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da193d9120223d9812acf6ce63847cbd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d809ee78a4fe77d92c71fc3844813f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148880f8bf44f7ce6d9acade7cb60040348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfbeb448712d3098fd86b52e14708f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a7c1225e14d2f6b97c75611d8846b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52695ea7474a1c264faf485a7d2b1279351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cefc6588b835376b6ca1c48cb1fba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a790e02cfa63505cf28bb032d5e2e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ccb5aea62c704d31765d8abb662d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e35aef1b78c87ac68c8200271ea8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe7e20137038f8426cd83f36da342a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4b083b15df1e1ea72990f7ba8994d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2e90ea2eb90a44df9f4fe2366cc45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f1d776ec72571522e3636211e80ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe71914f53a9cf9584da593571821a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb261976c7475d00ebd60767ef3e47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549c274aa32f6fa6e9b753a734fee06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb845c22a1f4077c498c611d14fa5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452c11a61432540da5505310f562a04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512700d765ddbdb7c25d53591bd3f96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324fa3c88d04d740f3d0dcd72ba592a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c5ffd811b05c2b14a13f52ef76a0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f362866c362e0302a9d70dbeb0214d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e3f8b53cf9d87aaba4f4e1d956b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ba000ea1ed567efb0136f39146a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af00a4ea6f7fb4ba5a37c43db02f257371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31876803e647bb0475f70cdfcecbebe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc5478fd85786889b064021880e7f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c09d91ec995bf9b2a2db71dc68fd7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574c815132297ad01e578640a3a3572375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9056cf65c37809a8f8af79b4f4130a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45aca0a6b0b5289987962ebf250c58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b03185d8e1189bf23d82e6cdab045f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2def1a52d7047b0bdb69c5108e388379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0891abd77774349aa418d5735190a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eb1e1dac0302f49cae06678c237ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc9d11916869984d275d9a9b5eba6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71898491b090ec3349ed8d3b223ee120383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c5d521a80d95e639618486ad98966384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216133ad52097167d5335d6f52942cdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53df2ed5bbed0bfa737055e30b4df1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd0105a65f70a3bbce980a61c49c9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f2cb0b496cd972f9d6e7bd02706a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778db191ba16f06b3946b55d89196fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c8328b6c172cd799697c5d4bfcfc5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67da3c8cc54662a729d0e14d38265f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7f813e601b575aa0c595ccb3cfbc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7307f7fede22543e652d6ed7ec85c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefcfac59fa5aaaf2dc194333e8b3ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845275f7f13bf968edcf9a22f7dfb0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f5a28e017c7dce0363c290d90a5cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece10672a611213da2f5d526b148f33d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2577e61585f236db1769de11947ad87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abaea625d4d2606e88844b3c3d7098399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c2ba084090fa31bd95bda0831056d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137acbb4dbf6af20db38bc58bdfd40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfd7d149dd728f783e21a90f5a2646402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1a891efb38a53fa199fc39fbb2ec5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3f9345502ec7847781f006f054b45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0d8b98a6d338c7f506f4808e215ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5bfd4ee63144cff0abca74e94d97a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5072e28c5ed28292cd390a468b0d16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b873833f77d631a67f6e93bbe5031de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f850ef72034c0db2741e0c3560af8ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8bc646e10bdcf18567568fa2cc134410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00170c03bf245e8f3a8cc3e6b17a4769411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8795909eb9555b0fe2b865d6e5fbb08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec11bd4ea03101e33b34d0a6da92e6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b2fc157b32cbd647001c8d68627e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045258efdec2724fc204480fc98fa19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f342fc0327985dfe5f7263a5fc17bcf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c60ff1a4a7886cf045744ea12bc7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514246dcefe1459da969baa9aa41515418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aaa300e4f76ae67b03b13a96b298d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4e4199b77cf27d0e61e2215c6d9a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4b6e88ac65135ad794ea1f5e35c4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c610803c5c93fe29f27060c6f6f3958422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d2938874932561aaff7ac5527816c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7a59a2345610d06bbd7179a2dadea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c5879ed2564cb4344ccb4ce3364b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d7d80e772b1a99262340ae3fe0fd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37530381d0252dd7be13927d87b09fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dec0cde795c75d38c9f07426460210428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfb7376ad9179817975c27f70421ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8e4835998b8c854104607295609b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814b8e2d34cf2f68fd6bc6e5c8dd5f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888eae9def67a8c59a2c06620cf6a2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1b6b5e756da1cf1202ac335852df7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975156a7bdb6eeb474b9f0963668034f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ffb88d24910315f4ba17f79084575435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c13b99b1154b60ac4ef8a8a814cc88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1872c808310cdcac11f2e815a25a32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a308c0b939f4c6cd71ec3ade87ef19a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d97bfdce865ba9995a8043803b772c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba81705c30c0ec5c760349c88a8d00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3621a1a7f5c661de70f06d33ce13e63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56d7384068d58b05bf62ce2d873c78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca19a1705abda6ba64844a1044046a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3b453cbcf7e0f3cbf248450aa0310444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5938299ea0db1d7b68549c3d60f85a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22407d09a14d2a1cde9d9c820822377446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c43f11244f22ab58610f5e14e1614447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b9189a447a7313a58f4cd98f55b90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb581963f64644166b922e447b228ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae22abe36071eddcbfd3321ae3b939450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ebe7cacc6d59d50e5f9bd170d0d77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a9d892b66f3fd68d3b3d85ebf6066452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0d0e9c81d38acc2a7cc2ead474b2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfecd3626bd0c312591a9c51a0a1be6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722efa003904c32f10a306b3f297781455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488de5267fde03aab73b044d52e72e7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649d41fbc00f98dbdb97f66d5d0a723457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bf491c0896593c0c15ab54009ef8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317a7772763de8757c990b377707891459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404a89dbdcc721102af04216fb440e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f73a2e722c07af39454581968a5573461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6a4c31a863da92f655bfa064c0c51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f2fc06e1bcc8268c73fb0b2adef85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a1d57775925e58926ef7b2a8fe1a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be448dd2a4367dbb43ff1450a196356465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825765e05f069ea3464654a2636b047466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba402417e2cd77c6b1dede2db4d3d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dc5da0bc5d2d0f202d022df016217468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188b30b1009af656f9c24d5edb9ad5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5025540b6c86ec0511204b349f63f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90bd45ea5327b7394eb2fa35ec90e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4d0dbdcd67e2704a4a47d02a88623472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8aeb50c7862bcfa4247f96c79879e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bd0b5972ce0c8dffc027ea4b40cb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713d0473c340284edc4ff2a76fd5258475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f58ccc75e1063305e2e297a3557834476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32032c4bd9431a268619f5266c23f762477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f38413e4da8d42e48176fb291ce0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896f7a3b88d4da214a034fafc295104479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817f0507f11a6c6dedbc26aac48eb65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad0ed7f16ddfe218f8410317e98a75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e265206be3cd8f84e0d2fbe8ab646482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9b0b0fc8ab5ec19a90a999390f630483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0de641f17e4fd1be6093fa79f842ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eca295ac508fa4b80ee16b5b614a13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e4265a005ee3ce083358cf1d5ad9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a08560fbdd6379df1a3636d5259c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bab01b3b7ddf7b812fc861cdce8f57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6c5ea9fbe1be137409bca2f7dd52d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f51da1d48510c71d9f7083b7de75b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377994a1782565412ed5f36db5ca85b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909653e313dad0218a98da3ac7b6ebc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac2101a042543f2c059aaf60b9da0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608e7703437de78999883a4072d2bdf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e72c7db8e872e778c267e8816b375495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe513f56d6a8ec7f3bbb333f96a2dafb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2af7febf20aa05ac43362fe3cd5270497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1288668124fe511d5bce95c0f7ea46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d407744b3049085a39ff9c91611d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501429fcb0fe3fa2505596b2cec8e8c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51d9efc8caf7fb1af9451496867c52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16758d8fb6de3cdb5feece9f45eafa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05195774ac15cf33d16940e896daec77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2282227202ea7b6180432381d0b8042504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60f63a90b9609a44d847fd94e6bb48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bb6101b75e883bb8b8cd16ec93348506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0263125b06229e60abdc86b4250e2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586cf26715f3dbc6ded8c8436ec366508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d44fece66d6bb460eee90b76a264f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f90508753c0dc081a3b2d51b54c0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58fbaa7513dbbc66fd1ad4f3ff18d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f32506bedc7f5fb98a62b8ba9bfe5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f3b0f32b46c2c9f9a810ec665942b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add20b1802fbce2a4811a76bf5bc089a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256510089b25ddba721e7bb1c523ba1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405901bd20e33434f8ab9c210afa164516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e34e97498449f4d2b4cfbaee600bcf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fa219ca5d1220491755de4f1d5dcd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9a6f4b06b749da81cc0060e6f55a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cc8b0753e087402407682a518f030520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7519a19ca773c25f0c1bbf924d5dde7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d2a1c587b77ccbec18247fcae2fd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05219b50b5f91643b6be72d81836eb0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e39b656ab46ae2d52c151e5baa02a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708627ca77b32904e6c16d9df2f52206525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be61ffdf8d784cc008c724a344c091526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c1054e47b5e3b1ca27934042fe63c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501de0abccffa38bc448e1816c48c06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bd7acbba4d577bcf6b834d83e0b06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03877c93acde1f5ca4abc620cca3b7e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a6f650fe05986ad4a2393a05f945d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fa8e5bf3cca62f2c0e3c0c548a6ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad84e1c51337175912eabba66e72e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9edfb81037cf9b9cd9ff7f1607fc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c29d05b644b271df84a0670213a53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3575836ca780fad99e0806bc05e92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7716cd0da76a3d01428c157ed1a5d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97239a72152988da5afc3ee35216d15a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df5b68cbe00f169acb9d1d8024c419539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc060e7e2becc3a220c97fa147891205540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eceba0e4505c59cb6bf753b2667dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb6ce23951ab6a34d6a23a9b160412542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d4182fc039687f078b83ab4634c92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ddda7fd359f1130bef6fe4004072c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31884aca67bf873ce63301eb1e83de5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662ea880b18481d919af797d7e92258546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adca7714f783920b8a664202bad1c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761f23f1c33f9f5e0811dfa71a18d54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db448eae1491e391fcb5bfb65a257f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3cac078446548705578b209b06cd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129fa1bc8c6aa547ddcae726a170dc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5207e1fbc688ac49ef02d7ac9981414552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782bf3689586fe62b7d5d0d0c7edf11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b678eab1671281d1fc30794ecc8656554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4f3af6c6e561b7c81179f412e3896555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0ac4a552c5ca522e3aec1821600a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837825b9127b4e62cf68fb0d795d9db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e543c1a2d78044a8252c1dbc3b22d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e53660716ffd0e3898e0764befd05e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc7ff7eb01c15f1ce5846f557b79db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb5679aa38b85dfeca15e5befd81d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16450dcc73e62e994ea686c8263f3eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfeb1292a743cfe7256ee5acb7ba24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc236d8fcbc9bdeb4b4d7a565250893564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5307676e6cf7c3060a583cf3a88e20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5f7cf40ce651cf7456023620abe02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24056ee36b7685aa225e815f108b1fee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306711e0374b671c5da0dc9d3cb1717568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85554b58fc86a55b9e8ef34b7c4f998569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa6f5b361186437ad721d6618c45f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b51791e8287f1ffeeba594a855d58c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4cd142b1932e2c3c17aec8abc0530572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5a5bd602c0b0dd3777c1e34e2547e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eb824d7d1041ca339bf1684b80f86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c87715921057889e7f9721c922e10f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6cdb28426fe3507c10a067a3cba76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6ece6e27093deaac1fe0d4cbbeeca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1730f81459abd738c2263033dc5219578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67013e586fb7f37461e3718f28530a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a23f315314aa4ba45ea82a79a7e0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d38c2f46719e6d233d0ecb0d6f759b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652cb6bd5a0221054843e738fdd489e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90bd688a5ba580e8c2997e7a4665c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473293fffa9282e041fa0bdd8766dff6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef93ad398566a642d69d7b9bab2d73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d278a6682fea78c22c5d95d24a390586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d729edd427249687f4b44f87aa8beb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f767d2f2f79a751d12609e9fee5a91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490d6607208c7c385d729d9685aad53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447a6367ce533c0c2424dba20db43bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1717a33bb17931ca85405d1de6306591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea9927176afaa6afe7132a566dcefd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f24cc8f201fa987a2d068ebee9599593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf90fd6667fb4147d8a817c038a32d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb593d2f489c96bf1bcb6e793cfd987595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ce5b974c3e591add584ef60ac5a11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326be261bafd1ab835029103b45d4464597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f21e0324f7c205ace77e9b076dfcb7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbdcfbf2c5d41322057b17b0accac9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f66370414576f4482854ececd0b380600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802478ade39f76ae95bc613fdcb84353601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41905a871790d995d1bb6f0abaa4f095602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76614a630d65b27a96e823f8ae31d36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd12e57bace7b69ffc4ff0ee158a691604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12c11ccbf7027642d3ea33e6c6168d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db0ee543938d1d0581487b467c0561606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2349eff60c2b4580c83af8ee5913f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43b45e74f8590cb36fbca54bf7a9ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55060972eeff76da69eb33fc711c49be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279329eacc2b64118c80c8b97f799faa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4eb82ef0b7229d6516fe46dd65546611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84288cc9ebc572eb540e67207be6a1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d7e4c9038d556cca5ebb13ef97760613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5be502eb605244b16d127d70ff64f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fc6993d93f818978a5a6a932b2649615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fc50256e3b2c489e6feb20e26179a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb079750a7f0110cd568b68ba4438272617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d201e63b7c026ce224a811dddef9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebc02e2a2fe7952a534c458d836398619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b903c53946e89d0572bf58ef5b6849620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001501f38ad611f62126201a5bc8c92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7abdcd4afda8bc838a910f2281879622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ac2546bfa3b9e05c0fdbd54cb7e3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22d7368481032c17a954c6d9d80f7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f6c7b446eeb20fedd3c7dc5e4e13e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ef06e54e7c4df22bdec417ec75a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c403ca3a923e7c8c3a295f889c4fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcd78a809dd5b7f0d1aabf744857ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1de276bca7a083c0d764c0b6848f8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45b8f9effb9f10046deb5887f9ac0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52fe94cf1b87e1f3f5b839413e7dc9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d76110296411da0a02aa6303b75f23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d709ed387ef768bb1eb8057103e68b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dadad9677302527dda228c6e30c68a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb695d59aa2d00f94b1ed1d1ffac52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2b299b0cedb984878cd2aee06303f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772e07de8e4b75951ee569067892bd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c438d0380692486651fd36adca64add638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b51ca713012d98cfcf42405fcf0ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32d333618dc1938d3ac7e45ab049d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a95fcb3bd5e50d3bd39f0e1cd58487641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee49bbe20331cf7c2c3d3f1abbd2758642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cac44dec3b183f9f006377e4503a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e733f968f50c3a4235ddaa2a4f9d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41020a090f4ea2b6ca7dfb48af9d1269645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce27092cad3185aa0797b47e8fa7b7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9fa84fff9105eeda55d9783620d21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af6cf84b5dfb0ae0983dad4db279ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8afa363926a3fa47b1478309f549fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937f321a0ad07d6fddbf2224b5f856b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da759d194f0a48469f83d762c33adfa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dc11ef84b96040317c18b8a4945eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2362060190685069cc1824bd2196c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dba1f1ed7ea21b55ba7a01e12c2cce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea9996c6863cb6e810ec8db7f90f88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425208f3d908d99fc09d310323316c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56cd30dc0cc68fc94843d2c7216b12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc7f33e636923837213746b604d11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ef1a07c159913e3fdb8761be0638e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173daaf700d2af955dcd1a5477fd62ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082de86d4b925d7d6a51bdddd6a8f03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50783a264b266508a5d88ae7409b98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5a03a9296a5b169482fd875ee7fa4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8c90b0073514ea1da5e218e59a544664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54171b44b73b174faab2b44850925419665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19fca9dc5bd742362da2408b4d41dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b46ae52190c2778f8e8a8bba16bf7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d0a9e064541997f15a5fce947cae5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961896b574b7bd0b23fff20b655e672669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097de97755ed5952918aa2b6f77eefb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088df07cdb4d602af3cb7c93e0a6ac1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096da72dbe84e5fb620f77adb38b527672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f164e9961405d0a1452cab9b8b7cb85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968df5773354616426ee567154beb5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b851aae55531ec94ef24e8f1ec7abf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df9cf27e56640c40a277b5174bfcc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37357bda7a212ee1b6046b8051ee270677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696655429b35f0396e60c3c8511fa08d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada57928ba87f4112a6f95c7ddc634a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512bcccb91bc62a2470da073ef4288e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4131066298ced1abe985481002ab5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151626933a1c869a072071c2741e6a6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52710c663115be63294e23b0bad789683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c4f7d259732145350260d1a528af2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7866d91a46e8a93e736a3d30ee4d98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f89c87d7932de81420fd3d264d706686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d786fe0e292e0415c6b84951a190f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6951bf214a8a14e62c507007ac062f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba04e9d57d8c9cb55743ff2edefc02f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54a6933c648d6f21a820bc8934331690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472d2af91ea053f55392ce4f9be7c92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed58b52bf390b9609837c3a4800effe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206c144f8b0f1ee8dbe6244d2e888a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbd16aab000bce82b395ba79dfd099694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d42112b2265f2751c7ccb3f9b138f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bbfc6236582e98d56b4d218a3a666696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d7f3bc56652d374ef14b0b2dac360697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7b5f744d022b6897e50601c51e0e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799144eb67a9b91422bb7573dcb780ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767dea20431dcd1931d233ed025d468700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968c2a4ad85aec12af4726461fd0a2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035a0e718ae8376a0a21eefa26fe04b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df82aaf082fffa269138bb3ec649418703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2110ebddb69d6a227fb7b9a7507fef2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993926d8dbdadca1ebda73067c2f84b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6702ed31df5bd9be7f407f4bd89e13f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e249401984d2f254423d8fb86c74c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911543dddd23498d8e658f61f74959ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f8e2a43fc315af9a5f38e2b0cc486709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee91b0d60a54bc31fa49c7e0464681710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644821c9d0ac8562efca42f57c46fcd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb0edd8a10d9911d6001cec8162f84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9364e2f3191f38a8880d4e5114944713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888df6fd49f899363e8b44eac801076714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416422d17c939177f2586097cc15ecc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdba0b8eddd144f4838f666e3ba5743716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b984eb0a35bd67c7ac599d1b3069695717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926616e41e69bdbec7ed3f0d00b8831718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2040c4a9fdfa701ff5ffb548d50f080719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d97d351569f3eb6835b2a1ee6c622720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e223c31ff227c618c7652087fa3d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d00ac9b68f50df8ea1ad8c76affb99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fde92cb98f3bbe7d1f67bfba80caa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff744b1a104dba104cebe6dabee9e9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7530710bee87e16747e8f834ca413725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9af4f67ea9a67ad120ac7e49c628b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6307d634945fcc340bb959d54c996727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99d5f3995d8a92510ea9ff82cd474f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8ead9989b5027c3cd0a9ec0cca5a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cc47c7a140f82be0106a16bf8ed7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecd1cd6f180163a5b2fdf922500da2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be003ed1ca10ef5ca2af873cb1b0c408732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190dba7c94cb98028f5b411c8e21525733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7acb27a407cb943e894f16d2de534734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc210f8c8e1e2b7c410dd755367d98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dbc6e854f590d63515a527bcd4c0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cba1a9ee0b3a24ec3eeb60225f8ecc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32b440f30a3de55ae7bb7c9321bd3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563ed0534ad4c4e96fc0b00dfd0392e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b034a042671a5d75c723d57016839a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d653e4bf60cf681a309bb6b31ef78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bff761dd66bf15c350f06bb48179af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9e450d72deaab7113f015c0543f06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737358edc712277cce43f70480fa38e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0b7eb0520653232427273cee9b135745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f4a4cb6a3f8c1dc2f64fb490eb86b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4cfe3f40844d6f1ec19b7ad578302747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f217162fa8f40c36921c946d404944748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4dc89be299581da90f2b994172cc5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc851959be5b6dbf80539aa1fe711b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba814af05dfd278b553f74c24b08b0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4577d0b86652b583aee711b6b64376e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d8b8c6c6f55453a7e7fbdf73bbbb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a259e45e864790647c85e96c52ab273754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf60a02f3865299ff81457cf48fc4b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92a3d7f44fbafad608c48e0e8b5ba1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b74d86a635fc52540d0653388ca27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50ea94ff795a900c9299cb8b9f42fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adbb2875b241c9c994db5145aa2848759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ee657914bdc1af30d86db483d5a901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce1853cbd36de855fffb153eeab8852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cf9549ef09a1175ea81d6eee086eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300780fd03425a85a810a7d46a54fe684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04da80188fc11d132422433fbb7af305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43073e06c7aa99f7c9258cc6a265af16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54991a91583edcc9a9432ecb472e7d447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c86aa7a5fc8474fcf66df00b619a3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a10fe1290a8c316d9d3b078841a789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60f059a1ca25f66a01d696204dffb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacd2e16dd1b52670f505934e59330c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f351cd5cf6670993ddea1c5008e3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b08c328e5f72f5dc829083251cb87813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d59655aafd874f09082cca5de7550914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec84f9654a106f4594431b7887e94715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def2eed2e12d4578c5032a1cc865b6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa52cb55303a8224b143ce9f5d725317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6107550bc987a2d40b6771d5063ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e5d13b0ca58b8b53174e9ec5def7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cf33507efefcd6a9f80658752ce4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f33f099cd7aaccce1eebcde723d6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17d7c1f0b913f299f6f644d68c94a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f334f08e1d6e0473dbafdc6ebbc8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216380b3e379a0f90cb2962a960bf1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0357fcd1bed8bf08ea33af8333f3c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32078b881ee4812b6baf534bd012ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19db974c894f6ace847652a2ceb68c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5897e6acf4ef4fdc4d4ee78ec5e4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a40a714dd5327e37fedd4f29a55f4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f5bf3f0ae6b7a97cd4e78087158530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e017a6c7027e45086868b0fd5314531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d140de2a09896d52d4bb3c1b7316f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0a80aed4ac1afa5bb374f903f9c7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc22666a44f92e5ecc64ce6d1781dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a020e9406d520d842dc37f0d8499df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a2c32e81a2983171b8b46591d249536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbae0be679dae5b26cdd9a54bd9ef6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db215cb24157c015ef441081fe6ce05e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779f6166f71f2f5c426a9acd158408f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfd5bc09113aaa5c44875b6cd76cf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c3c0329439bc7f61fcb49432fb23841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566e8202d97ee3670972d3eb2b3421942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2aaf5293a51994656d26405e9b7ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51a59d35dbd63f39d783be139db51844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef0a7fbf32def73fc0479d5e42dfc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9dc4e83021d6e71147cf546b7961e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e214eddbaf38006938885d3b04f72147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f255cf946fc20e97c6dc12bced6c4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00150390ad640f32d3e6b888457382449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e5f176761a198f31dc50f3fb249a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5e906571aaf2d0b49e3b13b62e8a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419067d848a43db0be61f9f344217da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814c599e0b3931a24d02f0b9f28354453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a149d4558e37e5aeac5a797384d236f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd28acb272d5deb0fb6a2d7066c6d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a98fde352516733fa03b56ef726e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13745320d59b7a3ae467db0b3f1bd45557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923009de22990e20cb459f387181926658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fab89892515b96d3298ca34ef2a2ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb115b83fa95c0b9d8f36ed7297ced60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f9f4d0a063d17e09ad6be4aa4867f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065a13b6f9b99e543a6784e45b1860a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327386f37789eabec7c7fd16057c6d3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31819f7831b141c8fcb1e273cf653ff364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9070b2d667aab18dff2ef0272022f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50260445acc36ecaed926329900576ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d544e6776a388c782754bdc9a3d5b5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407ee4acb7defa935d5ac4d931d2b1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0d756be23e8c2aa14f313ab78103d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d2ec3999b9b80b863e820c3f6aea170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f89b141d81764fcc94a9f607e64cbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d587064ebf9dfd9c632dbd82a45076672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607182414e95af71b7b4569669541ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dbd32c5c5992555430ee7b3c53d3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa872d56be7ea2d07c3cfa01ae05fdd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eeda45cd41413b50b20b582877a1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827935886a4ee4beaa9e21ab4d25bb9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70d6985d12cb00d1c9d8542c4a543f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4d51524c4707bd38135302f32278d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ab70b1e4ab64999bbe31c76bd8d4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c98136fa8311bbcec5ea90bacfd7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3ff558f82a29f7cbced205045fd6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a166ec0837740d6202617629139d67283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a28da9488561b4e37eef67d0e10f9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d1def4e7323171c39801748ac3f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec07878bc58730b901d22f00cceaf0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05745d8d4dd5e1e613f59668e704ae987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902fc986c4b57c74a83b7d85fb074e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783c76031c93df45ee1b8a40f188f8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d057cd79746f93d464d8b1bce2a41d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762536896f5c89b34dd29c1ca0a4322a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff077c6b00c545a4712af726d143f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edafe7f74ea205a26bc18d89d7f89393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce8f69501272fb85e82c91105a9b9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c676ad4503d4d423bb16aeac576d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417d65428943dc2c845d10af44a124e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61562ff9ef7e173f1a9d1f05df35881697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f097809c329e998a23aa5fe126343b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7322841810f94eb971a4d084c4b3bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915b9ac8ceb64e92d521b47a7e2a000100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecea2eb84ac2dd2e42cd3991f6a6eb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9a9a2f4249a5905655d4ac95a55ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41164f535741fa65c8eff7a084aaf4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e178169a6ea80edd26bb7ce9bc7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9387b46077b05556acc30c235f010ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7a84593f1f249b4167595fdcbbfae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8ad6db7a94b3462127b09cbb8f534107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b4f98257fc9f59f3d9310ae686b1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910a024cb731527b88a9be1e65451dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7bab9de38b65f6198744a22dcba14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2efbf8da4d94af0d82d1889aca2150111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85be553d8bce07b45ae8b92b0448fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95b6967aba61f1966cfd0e528e093c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c931e64576a099c27eda3fb5d853c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f638419118391619331a4a856cbd6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd915788742215c10084f03f025382116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10b61720fc0aa0dbd9be8324489855117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9341cc602e01ea9ddb8b9de341bd6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc725c1b0bda68e4824f243c265d05e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3a7db374271866c2bdd5c5cc8f18a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e0717066f867176c45c32b6fcec65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de482b74995bfd00f692dc5326efa9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fbb262a41808bd302972bad932fc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ee661eaab47c39fd58a0716e48566124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3787ae663294f188e96b3ff1f6c1deb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396705761bb0f5f7a55ae428d1e7b14c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9437400e8d979a2f22b11c23b2956127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03980e2e56037d9c268ebd166cd52e41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f54f00f96c054e7bf934bededf9135129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbb1c1c1ce67d1fd1fdc8291739f3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4a495536c17f3b5b50ce8227e4593131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03ca8f41609923c60a85bbda47e099132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d79f0e9f0e22d511082b31b00a0792133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e11c33d735641914b8af90f76f6b3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c21193eda1ed0e8fc7f9fb72621ea9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec62f20fdb8b558229805458002772136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1265252c8aca91ae738ff711ae8a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab171be2c3e59cc82e04047b2927829b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2633cc6aff8ec8c05a7a6b4c56916139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17f6bb2aecde8a919b9ff06ac30fb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e3d4109855c608588a6613b0128e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5b82e88499090ef4fe160e90c48f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf886d5efc127238b22fa82c759c5206143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf70b8ce56b1b6ab51010461c11e3d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca553c97db3b0a8ac8ff4b8310cf469145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc1a96691d5a53059596066be7a500146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbba6740c049ddf24a433456826420147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ab139219cc684c25aca41bf791157148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f56fc8ec68900cfc14ed207f5d2a59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d32ef75bde2643c2f663ba82bc331150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba0c7b742efa6d555c534dbb3864c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adab64d13531ee86cbf8aae5007dfb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8141d8d79ca5a054198062a80f60031153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6a59687bd774375953a47759897d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467a7f807ab2f24e119d0b0968b4fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655d0cc33c7b7e00bef39afd8439a0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d0d083114581836249ca59de779b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104847c7a641dbd630d7cf2581a6ee6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464077052dbe049af33b305d92f66418159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54749578ea54625a3b5f24b913f1fd3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c751318623f80acf404579494c2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf741334f4c83bec997c6a3c50da90e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4e735de9b007d370f9dd34131d140163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df54ed17cbeb3dd0777aab66b1a7704164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5526623de61d6187be52b50b4c999a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0531183cb6747489962cfeb7b11eb27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c812954095aa2afc2fc22f0fbfc3ea3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1b9cad18280c57fbd9cdd34b9bc97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a88ea71b5904f9dba8051810b2193e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcc44a352ceba5eacd433856f74d0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee61c11f3814e29626c19d5ce413b60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72e35d1a279ded643b1450df7f020d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6aa517fb4d12f72b9df58ce672971173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d09a3c125b7c10ed2767a10830556b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b9f63ec5d20d0c3dbaed95a14f110175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b876029dc69fbdea5301dbf6bcdb8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b6762a488aa073483994c8d5d0f2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caae473d245e100aa53134669cc178178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f786d108f26ad3e8123336ff6b502a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65737cf02465a94d9dceebb7be43eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f509c92f959fee5861c493a5d12a5e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46adb5df0b60d2cb0e0bbba5a3614e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c140706af66806eb762e8573744cbcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2138d4b5b678a951c7d8187f74db5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867192179ad78beab1c6f94c62763b41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48275c7cd1012df82c66f34432953e13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd09abaa4a547b3eb320fe2fba12d1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fb044c3ebf6ad8199ef3cde498410188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36063dc58f8af4d2a3d4d828c81866189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190d6c942cce00588b6321558c87f87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1297fa489549864a5ddb9f0d47a4cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb055ff465b654ccdc1fae462e2d02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823ce7fa8d45135a5f1c0a5e7cf3b3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5321d2f3cb829b93eedc79b8c7988194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3f7d8d0bffb0414f49cd0297fd3b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13742034fb83c591f112cc6e9105d49e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a03ea43d5a35cbf2ff26226df63d15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fc677a8a02fd0d41a9588016796fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6f48e3e2a66ea962c11f5fbd298d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea50ac6a96d4af8d9699f1a7b90cde4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a40675c40f8049c827fca52849985e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39bff13a1295bbb2e366caecdee134202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ccda4d4918b7424d3c89e9d12e5ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf2325e343f817bf476e3c809e2f62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16f1808426b6e659220a5965192728205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ceaae152ecdca2650925f620eee91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a009e85fa7780c01292529bcead05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec34d7988dc792d77a14a40393fb6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1a399aacfd4eae5be0e0c5f3226e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413961c538efa2e5b9ec272f37c236e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a130f901c05094ff31a4d7869be290211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aded64817f5c01d3e4e3c7ca9c317212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d42afb08d44d749d6731ef4c67c519213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0155d5039790fc67d94659f04e7e43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba65cb3397a1f6e4e51f452ebbcc1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b20778a3f6030a217b5292cdbdd231216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4497e30f55fd37e59c978865663e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2cef8dd7b75d7ade70cbb3a8a9cdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f7f600877f17df79b5e5dff92e745219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7df469836d103dce0d1a43ae2c6ee2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbff588e259743ec2c615f3f9c57a50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ca1409e11d46178fb75d015c6c41d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6d8ef02d9db07a1891039664f3e16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1a3729eaeba1f6aea9d90c2149729224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef976e320f9a43e1e521bece6c575225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b7ca44ac358f6ed71713a643a0ab0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c980fa41a425fc61f7379a103c2c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb7883e08ee7798d815e77e848e6bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb0d7ab98fa0bdb3eae2b2e66b4e4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd411f8d1b8d7e6465cea6558ff6d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e32cdd4b2d4f4bf29c10cf768506b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da000a10160d6ee7800387b6d53569e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ea1cee9140a85bed0a0bd470272a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21938abaa31886480cb9f4706ccc49d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd651cb33ea7850e20931f22b510794235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d883c3fa13f90b32c24edb3406c14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41b25441967cc3a90bb47bf4f4f275237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07cd23ddeb08608a8f8ddccb3ecb2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4023a25e2a9267e20580ba6b778bae1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f573d8e7c3ee73636660744870abc9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661a7f62278d6a4c66cb2113a5530c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f116768a0928e2c3838acd83d2f2020242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdf20ed82f83742b0594b15ab120ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b5773882b514b25ec48e6a695f9f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe0bd5df07226d6734c08b5320e593245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62415b9956333176ccd3cc07a858ab0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbfe4b7bbccf798b132588797a5781247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345ee3a7a187eb13104eebb04fafd20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e358a59c467180cc006c0faf3d2d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969abb05a73688b8bf0a18e0ce19aeb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3455527a18ab5652fe1bdcdac50c9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92015777dd17828ddec4f540b3367b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16251d63a6118a7a30be8cd98cc6baa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21795f410c66a79f99218eada06eca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9afa070d3be1426001e25807667db8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a52df9d53eb5a4c99afcf13a27755a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a613237889631d53d32c58b26ed990257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee270bd7dd0f6ddf7f6133667fd80be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb398024ce47cc051debd366aef947259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04866cffa011d6c0eb1316a05745dd39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2556a2e62d37cad13eac908c77c9cbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a081f3c7e9bd9c3c5068fa840b918e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108600c131f6dd7395b76c7820985f37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40f3b389ced5c41712e8259b1c2e2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53631a50ca0409188aee2c2e19b35c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603b5956cce4bde0cbf4a2a2818c622266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0596b63846b3280636ff7a4c595892267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46c44e77b89ea595b05bedf638d03e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55f3a226a40ae23c13613fc5e60aa1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e5c34444dd96b53b6042cb891c1e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baadbfbe1a855e555cfdb2e5f84670d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d88f4ff81d883102def3d23a5fbaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd72f075f806bd18a4a7f4ecc781ae6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfc1b47c83d33f0237078cc6dcc21a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702be34e03c8afaf43798049184391d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebcad5ed2ef44da53b87ebdeaad153276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f454c7c7ccf7525bcb2106bbd3686277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a988d4b14f00a9b32b125bf7b4bacd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370057ce707a1be69817cedbc3b9332279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc9dcceacf2833c6d4322094f9fa6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ba24ad56e1cfc9868a7b327998523281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa59cb0739d6d2b8eb6fb1661b4650e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470988ab0e2667a4cc2c727ce3a29a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f2f18900e83659453a91ada1f1f40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa7db055191474dbbe2e8ad284120d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb617da748d50572e2f36da869152797286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d20cba394ea766feedc531745940f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a99540984c057d28ebe83a7666f63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f1324e1c48e9a42a6ce77e8b8b238289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fb6dea6c8941c7f08d23a8eab0fe7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbc66cf8754f41411b1bf312e493ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1108e072c4f4536e2bbfe2779ccac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c466bddf781d65484c247a6a1dc27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd03f36e697954b4afe79e0bc8fb1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816ca2263255921d295f75220f45029295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0703ebcd67cea86318c696f62f60bc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfc93ffb56a13a480c5580fddc4240297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07983c1bcf71503da324a4be29ebe0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bda544124e4417aa747007131cdea0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ea16a75fe52ad4dc7c9717659c15a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d44bbed7628947d24d6e5e2bc9178301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65c3e4014523fa518665296455e4f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae59265d81436cd9d804c5d9ecf17e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661dbccce742b41d7de5f77c589870d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6757e6d4b24054fda67945e1a423aa0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3fda07c2bbe387f2e542c1f57f972306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b0277aa9b11fbba21418d0d254b07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6632346a593d3e65e26fb42576920308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1e54e0a3c7466e67c66eb9a45c11f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851a254eab249677c33ed840313865c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196b9fa2fa60d8b9c6cc6c5020311a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd20857dd9571aeba29158bea470de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194ddbd2ab1b1006e667ed12f45837d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf144194d7ae8dd60d5129bef1235606314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700746e5870d47470741e737d4d17592315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fb50b3bfd1173275e628483c4aa8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a454c9cea7cdf2c72cd94a78aa640317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372d25301ff3a25b8aa1c271283aa9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683052c7f6e2151234ec125b050b77dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319204811fa22c78d0505d471abe4b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dea9cc3afadf5aea9937cac2e185a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe834b8d2f7583d79102567373cd97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e7d148761e58cb235ec3d70332b76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c756cf674900cb0774d4ebc81c6befa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b08c7070c23cac41f57b878752f697325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fd7f3347937ecfa36608f8bdf2a82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84198bf829e9f6982b25067db4b4c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15f4afd17cc623eedb31ffdeb66d4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4942ba66b5a445642051904c71dce6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb800edd0f7ec20e9829fd6caa3b3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ac783a4ecce81f1bd82ea658b46c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e369142a8213248d82a84f00359b5b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097ca64327ab35732d36739f97e1826333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4bee2e59914d49e547b687ba81701334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea481d62bdea9f582a9b7d7a00d4c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72127467496634588f78a24318cb34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb0aa97d0f892c10027e92e4b13976337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142941c48426754691735706de93e83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbc4150d397d324d32ce4ff2b0998c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd6b1726e6bcc5ad5cce4eff8cf4b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f484870085e6af783616624ff150d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1317e6dd18f99bd386facda0ff38d69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2f94e5b40766f588e7ff221b41bba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bf783048f2af6a28ee00c0906c10e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083109533d301061e7d833ac78897ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e5919b1c255fa629ec1d9982428b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc7936ab8f086d02a3a5b1fe77d1f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbd56d9c4b0ae71ad339fa43b0723a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c32fd5472dd53cc09262551880ea50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c4ae5d103a05324a6d6b28ef3fe7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229970384d72394b687ae7fe12a62be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612eb30b37a97077ab737009d044c46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b5744333c53e2b50d0ff6afae52ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394e9f28937389e11b95ac6bf6fe531354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5a2e043d30df6e21a09d67993c2f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7953cb548e602650f20a2558b92011356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc4a012ba8cf504c4bd0971cdb2232357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b8fc195afd1c8174a6f860a6dc99c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e95a77408919fb707125be0578104359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865e0d37e6e25e0b0e0f5a229fc5000360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535fe89485dc4f7e37301930b9605cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb8ac26f14f1ee158fc19e6a90f702362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad4b7ded1776886e6cca8d0f30595b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe63a728a85915bbde8bb5bdbca812c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fefcdec0cd81bbae481b8da58f000f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e3ce88d9c17801643b653216cd021366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df06a57a562c632044fdb92db0d7e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb88e88134c8942ab0db875bb50f36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e638d326100b0ffdb6499c75a16a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5fd7341a3ed5cf177b1cbd43bbb0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1171aa85ea315639780078eb4b372b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd537692967f19f7976f90bb77451a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be6be64b0ac46ebeae6cb109d81f12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fca7b1ccb10b87e95e14bc742065f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdea7aa4369b2b0399359750084555d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1f5ff31875f4c3c6939f5136b3b9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7251f4f9078ac69c688e230172a2786377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbd27b0e21b951033e0152664351c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4da0cbfe63f7f3de047b1ed5066cd5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312433e3432f3fa7b70e5d266a873fdf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9269bea7828954ad1fabb62759a07e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5a82d55c17b2c6bf3bb2e8917326a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891a0e9b12431fac946f3e61bef0559383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb754938ff1d623a67b8044463cd4946384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56720063824ac850368f5d960d1b90a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30c6359160884ea49743d0e71c782f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e5411a4e523f846ed13ec54028b6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5c781e28ccd672ff3ee3bf821ccd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad53377a6a8b8f192c6ae3eb7ece80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6437d31a13358a3d10bff5b43d309390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d41eed99c4da7412986b3617c4925f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72afad264a6f87e507ce4ce4e146a96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a02053e9f2bf1146454bca6ca2f9bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18a356ffd0815d9bb97ef170f63a7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b0d63093a61533e894ac80835b339395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c083e59637a47e43fde0aa543dd44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af75a1f3a202337321371e0a0a823d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569a76e3c185826be46a179ca941ea6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb1677287021cf2f0b2cf19ddd655399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bdb3f43d1669053e4f5a8d5757cf4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda7b3e63e642405e68394d5bf4012e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd55b86f81d1d6d8d80cfc38b2fe2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39978749151e1fe0552a24ae9fec136c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab54f7609e3a941c92c616de842c31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c72822a99238c91aad534c7436c04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e78a638715fafcd6fe4b4aef64f49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20de4a37cd1c8d98a9af304a844bf2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035c57f2515a9b733307bafea8e4173408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc35d6e51c642535d014da3f0a10396409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eeb821153be1d47ac9e324d2bfb777410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9145c6160f13831e02a7f93bd4a44d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddb14abc43c8632fdcf88f06716b86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977e07d8ac9bea48828f3d5f1ead028413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758101023bdd9d119efd7ec1a0c3eeb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877fcc44c1566ad937fbc24a15cedeb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3d48474f4829a76c860a084012e01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d0dd3259b63c1447717c62c4ea820417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74220d4f28ed047cd99adb5bf46f6654418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b13d807d08f16abca22ae2920998f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcba9bc1794b5131bbbc4572ce533fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3ff8d9684539e8a084478d7f394cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2983b6de6cb8452b7fb97fe27bd67f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81afc3a22e2ab9f872ae93e26bbf45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cdfd23e039fabc3c841968fa1475d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2c17d84ac117532d708f05944da3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e1dffe72bf757ba5cab0442d003fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84ca8932b66a2b0723de001f30dbf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb3b068eb428d7538236c7bf949dec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb506c2a809e36e5349067fd29a09fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351ecea193dd0526522bde47802380a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c45f219197e529fd399d2268f92e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d620b094399d9381fbf56f668d730dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff23230ffbd5258170a07ca440af0df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eb32f451ac180db1db540a3404ad7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965b07e1211714d77bc75c431b4a877435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5c1b7fb04795ec7ba98ffd5632042436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d01bb3aae705d6aee38942cabf6243437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928d981be26214cae69004770208d38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d746911aa81f3833ffce65b5bd1e566439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd782ac615fbfa8f311c27cd0aa9e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cbe02ccb3a7fa361595631c11fa5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9636309f5aa190f4d99ac29bedc05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5709636ed4c6f20d46749910a3935f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13674cf1dbc9317da1af6a37511e1b14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227af031e31ea2b721a7b2e77860e88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcec24e0f1466469ee7607aeb6a3eab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77a4c58816db888ece7c60d217824a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2ff95987219092cc8bc477a7dfc9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49156957687a337d56dcb2677e94c7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853efc2dfa49f5b0c7d9ab21efab08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade418704831f8c3e109a5e23c5a453451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff967ad1679ec951862a73fd8a903a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee34a3121451a7676d75ff1b6c87ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487816680a10e4cb1efcfb21e01e005f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56752df71218d4d36e283ec1664c4bb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec23a6abc477df07b6bb6c1512e48f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bdf955cf30eba0ef15ecc33d3c7f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b71e5a18ce5c738a2494c1df7042de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6b06a4e06845c40f1a4ac021d1de8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae63f546865e3bfeb14c8f5b6a96de5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4834aaf3a8cfc73965b31a4782e57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e70c3a26ffcc82b6d747e0545e660462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6142d5b2b8761db4d260d87f6deecf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ba44781067c94456112093b860e08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471455f352ded1df76b224adb7205ac3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45058820ac0a5897dab9e162edaba2d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b3ca7753875a312dcbc786e19bc73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ee9d0671b258bb2bb7338cc7a1c14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3baaf78e59d284c5c480dcc95b3a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69527849ccb40ac63df48fc0d50bf289470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ac93c67f75bffc5ff93a492400c1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ea74d8c4235218a1a002dc3b33d85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c987f88d2e196dc66aa25bb5dc131f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cd430bd78f5f8a3ba724535562ecc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd0a2a40ee462c0e2d641c2bd4648f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a58dcf23bbea807be514bf43c8036476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69845e1d66f38dffc1dff546e04137f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e777d99bbe51338f13eef22d347eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b717180ba3457d9cc4d14b0dad2f2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e79fe9c14e83b12b6dd8a2fae27ff4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde7ec2a535cffedaaeb7aa0685339481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f13310f9e66c99033cc0115aa1ce4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751e042a8e8b813e50c12fa61bb0d3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e2f0321f3d0221cd7e3a1f3d47064484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fad89d94cb8dc03826c0ef12af836485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464885d48a6b99503fd651a004cb236486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c9851e9f7ffd931fe27a1194277d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c045a448f3620affcb55bb4367a3795488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec291a555dbaadf32c38f34c13b04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc4f5788c27c42ddf5614fa3e56d44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b1bf5249c007d9bcca78e0fa4fc7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77708d65b40cb4156227bf9c96689248492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b2ef3e9dd0583209b78f473726c11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c544db8eeed929e994b9c8d23ed62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d90a55fe43d14d322e135f828f3c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff65812481981222f5ba3b627e1597496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1e911aba700f555d7e8f312e13ee1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7cd58b6ca34985fa4f3ae592d4659498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d2e0cc69ce74662c886a024289909499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8233baf9703ddf453099c69ca76056500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51231c03657958268530b6a987b37ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afc1e2bad6fdcefa9a88bb76833915502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47166d0dc20a97397e7fb33a791dbb24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2976e586ed9bbd2eeee8f45128b5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8cea5a15d773aa9cf8b31aea631f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13955ecbeadd288357a2780cf77222a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e32895e6cd6cb006653afec350bdd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39662b84f0677000cd44317c4ccdbf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e507c30272c22ffcb01b975cabe27e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b86131e25b01ba8c73f5ee76269d15510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917d7da2ac823e56213068f77ba7331511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae4c90a09716f85661c153febd5978512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde476fd1ac2612ad785d04efb031f3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef80792a7cd839a085178d67f8bbaef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d28479f54266da3522ee8e531bb6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe5222b644fb6bdedf27047cebea73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581ddcf875a0057d8b84cb5ac8f2b81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7387f01a456b677cca7454b23201cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db838b6452bb7afa9b5ad58379a133519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb286dd967dddf82e44408864b01c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c9d9adb58b219fdcc4be2cae5ea11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a1e9c88aba86d144e2d12650c7fc9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9acd7472efc7ec1bfd0f6bdbdd4c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d41ad2b0d5a9887493de13dfde1ee8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f65b9f11e2513bb3dfae060c5df96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d33497ebd559bd0f3d6ec18f4f053526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2f79a86b65fcfb6988571e346b242527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67d346ddb3c76bed66eb5711340bf9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fd92345970ac51f27a68c08955a3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c286354f2a03f1c690df26daca4dde6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c2ac0d4cc98a32ea110fc9f02925e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6dd1a50952dfc9d14ff98cec8ff48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe26d51a06f1430c80227e2a6d5951a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b8672516def432e764839c6f63220534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e2ff9f7984f16f5093de42c3eedce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2697e2a19738eac82ee7bc3bdfa6af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f638f66d992bd9768cb81be92816e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f140b10f851a6d09ec6de71dfddc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffd16e577e799a48d56372f2d49e07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5bbb853c2520c9256c9ede4532a98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0603a0aa3e9946692a3848e437a02541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbb3ddbfde5e9c80b4c2f584660d9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b71ee0a1deb6ebdf84a7a359702392543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f58d9a90229b999d20cac69e71afe5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b66cb4b4598166c85310e6ccee3ba1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed35c1995048b8328cd8d3fa5042e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518512402304f9643409705a33ba739547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4e28a68c717ec9c4ff1b91135e240548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef082d8010097dbaa2326997fcb4710549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0600f6bb72e780cbdd713d3b54e37e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec977f15ea09ffce9bb65b38a70402a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4580efa1176a013f9ee09ad9bb01073552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbcf308cdd7e77270efe319a0aace7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7c5f35249fd441addde2bc28681fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa50d7e0025c27ee4ac145a7a1acb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3c3ec43d121b7cf8b8143ea6d20ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882f569f60b2e7eb5a348fab1884d77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18babf978fcd26fcc439790856686a22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c772f28361a9967c281f1d99ed5d4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4207cabd31b978a44d00a214e831dae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceb2af6800da66fd93c0fd948097f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af97ac3f6b883e62d34f85f7da4955562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298a8a8a0414c556cb92ee9185d9b25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff286dd6c57afa2d388c784f40807c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067a2daeae1138953ccadf21128b6b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff412bf0c38a6af9eb34b58d1a9f7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a3a81abcb8915115b2a64673b1ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fa2ae9c251471f631432da5637364568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efa2cd15efd9b73431ec8ef613e848569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503d9c2fdace824207f34377f114c5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fc9292c07f4f3926280f85716d848571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca44a772fa676160d425e4a35b9a289572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cba2f1213bf30437c26c1c032617c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856433092669b8585dcbfdedc62ab58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000021ba6f71c572718ddad6577eae4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d04fa594e9af45869a4df1059333a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a527a1a8e4a622d8b53c7c2a307e794577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac6a6308e77910e53e0af0edb33778578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144e5332ccd5ac2aae084fa0d38d94b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e903a632ad1882e58f97f529c31643580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cafbf0a465d9589f513d91da25982581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60831391052a35686357776684ff574d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeed1b1831f3a06e296db0aa6f3186583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23659f64b6f1c47f9f32ff807f602a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354cdf7f7f9d06e4745688ef7165330585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4c90475bc1cac31fa07f28f67e204586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cf726ddeb2b992d00e00873ed80b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0155a7e54bc16234355cafe4959a1e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c9f58376b44d0c1ead3b7c1e2c83d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b6b19d4a7dfed46bb5a0868cf9e12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474c246ffa70455e533f3b6c4b8bec0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a48cdfff003c5f8927b89445cb974c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efbdd5c899c8acf2821ee4b825779c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7df808fe20aefd162f49eaf8c24ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699963111788481ae61121123c099d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedde4790e9d754ec481c3ee3552e62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d90215875962a6b6c4018291ee7005597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e9086a94727931e177e8e788045dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c063571263e4889deabcee992191c02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eeb966f067d22fa368252d4aabf36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5a8cd801b6aa893759c76b818f2f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9fdea7fabc71c25a6fc33f7b2fc16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb0340fbf87c6962908c07eecb80df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca25c5af7333be63666a8b90c378ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecdf67d64c450c315ef5b105d6d573605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108465436147b94426c224861e9b3b29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ce38b4bd20077344cedd67f36de8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e02ff6a5fc680e28e07e24fe1e6a63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6c2fe7b4268ca2a7976ed690f7fb0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960e3acc389a4e5aab2fb264a3e16e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd8c720ae0563d14bcbd1550e1393e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777cf9af99ac01c32aba0f9b4f8fe37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3588c9919fc20e79ebfd66d6f370f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb267d69417c205a778f78fc48a6b46d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea26182493ee70ac55660f3b2809fa3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b335b7afe0c0592caa5b39bf8af0d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1efc6e3da4d8e17b6cf0689a308aa0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63394cb9b23cc6e3788098cbe911e94b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9f74aba6f0ba5517c6489bdbc2ad6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ac66bc82fcb3a9d0907168b8a8960620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e875c9a1537b344ba156522c657072d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f0fedef9a47ca6ae39ed51cecf3d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cab24cbb5d4916e39a6ef9d0ebdf5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298987304ddc448f563f551e328d9748624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b73bf88df2a79641534876d69a51ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119056b219d9a0bb7df627eff57452a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe023150c42d18a850f6c9abf8fe295a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812b47b02cfaf4497ae05207952d7fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89119e54017e4e8bf153d1b0683aef9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334ab55d7db94958bb18fe0c8e39159630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcfe8b5dacc840347a26f6e36fca8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5928bb93d9e6d3bdf256f580204765632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719c3b2cf108f365c77aca7dc806fda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59478f8531d77a3fb205cc2d3e58c8d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1976067aa3cc0f3b1a9adb93683af1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3be5f22b27759166f31ad7f9cb725636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa2a29b89a6d5b706da83c1884ee30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b3ca6704456528ca1984f616cb404638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e02504345e1a0da011eaee441db600639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d1bb89acaddc6dbc82c3a33952769640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda68c25ff7feba7813dcbf04896fa5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c41380c77d7317d1ff3982cdafe2b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b200df057b24f2675993542a2977e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042c8f6e8ca54869dcee1b4cc05b3eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a354fccd46a7121009e139738c4603645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a812bbb56f8543c9f512257886e277f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bbf50a841cf8688108e80707d3a10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3f205f82811bb2f266230e1ea8061648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477edb7a5618a79e2a543ebb43af6760649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817010136e1b79d8c7b6f216ad14ed7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb25673dab045b8aaa15511e4b568f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226ff6eedf80e26bf870f4fe8a0c725652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c0fd01cebc8dcaf483f295aaba48b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127cbb02c6ab5e0da1745bc2b07cea0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd541db66d013960b0c811a12ff6ae4a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35def735968b125c84a35832e2afad9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aab422fcb065126313bfe57c38d75f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9c7f0de1efaba99c3dc17bf412d75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6517d5227dbc6bfaa6ee8b849381832659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8755e933ad506b0531901c970d7a709660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d5060c878e61904b28d2d310dd326661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1a0d4f97cbb0b6f08f098f1a11510662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732bb5530bd76f6a82f9cfb1008b92a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc3ff2fe55b4e6597350b8b037f319664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bbd467940670ebe045a5b99b4c5fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb2903902a5b0c734684696b876bc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee38890c4a3e1634b58286be57b0143667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80392f1b22bb821533584672ef0213668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f89d796a3569d02ef6ef9b1c1029c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73745a5ad36f2475cc9ed110889a91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa59fb67c2003a102fc2d94d20edfdf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b32b913862f9ad2cf41eff51686f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb66ce52bec91ebf27e7ad5409a5b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cff40d15e5ed7a494b604794e9f11e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08755344f9246301f9c8174974a6f0c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3c394b5bb794894e2f03a9f7b9f76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3282555bf09112bac8443de7bc63c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8d032c29819e11189bad91359539a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f5ba657151b6ce7dc647fc01c261d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73e47e41cc71222ff2ff58a3701b9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2796a7e211362a710e01f2bff2b43681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c17c6ae62fedbb05ddf08696ec75f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f1917a13bdf688cff1ab157db1d48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bc55f83dd8c29448fc7196f0ac0a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b980fbe524072fdfa762a9a607b42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9046ae25fd89800924aecf234635c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750caa1375346f1524e13aeec6598cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1d7fabd5e532488cd9e882de02f72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399d0082b91e1c06d2f0f790a77ab7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c2cdcd432324761cc51f9813e2a2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125144fd17debf9670138c3d09b68c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805f6e66603529f5bd0ecc7040514c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c328124b27b9456e90b896c2b24826693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d932cf87454bb67700b551d0072ea7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecbd53a058d03cbb652761ae2ecfc6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118a01d6c4770e677f79ee4566aa9a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129245f3d8d82e60a46990cf0556724697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644a0345f625b48dc0b50917bc6feee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e900b0e50eb38472d567aec70f62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3addee558092315dbe8181a6d3d9e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112fae05e7b08901c5877069590f8c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa4cf222a0e90f4d432a2d8a8e4dc9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3d8e0b9628b1681a1f5a6ef34f8f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb05dff272efd023d304cace317a6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54a5e304d8fecba308d2e5436dd17e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30bed83481d8f4fa1a4983ee309a66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b79177c7894bd499ddb26b60e4159707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a1d50ab9af83790606fb940a0238b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f1ebfa9c70b344e9bd47581ab5b35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dec0f9befdb93ac778d0e6bcb1150710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c99aab4d4a08cd5f8740bbaea5bf4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2ca387346e40791ff0f7c72981e86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a240825e7d050c99da9a0b72a4a148b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801afc275e49bd54b8658f6bfb020a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec23f6849d87a9a5f44e406554528e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133e0148a09327637272db694db3b6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0938a898eb4af2de457e3da9d78a4b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c221c4ce6acf430863987060ba7cc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b6b285760b182b7eb224c40cd3fcf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc17885b23d1b114feee488b34a68a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8e2e09bd804f25fb06602bb8736c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4301e5c13f8b79b7dc648fff92be01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25d633022dd886027bf7cd50468e5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81bdb0eefe07913d37fbf1b9738ed0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19e3ab09d0275ac909d1bdb8c32d03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ceaf257085fe41e7bf07d30abdc28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4556d97db1bf482a957c9381f254355727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b23ebf5c6ee60c02436d1496fb718a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe6d38b724d75e1ef3cd0e6caf8447729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb410afb7de469053a24e92bf0f46b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f989547445f458322853068ddcbc53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a128f0740554726cf02a9742190420732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ead8e120b61a827bf688411106fab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75376a83c99cb3c7931fbc567befc602734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb768fc710d749c97c9388f13eaf3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652ee7dc9d6e017f2fc824c47b4c13d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462a0ef9503e1207f13b402bbc13a9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd513ec062235a43df27ab65058fb7c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d9f3233befcef6282621bbcebd000739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e95e56d0c2f6d2879708cb4e88348740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64ded8a447779753a9846978ae031f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69b6444389a6f775d91f9f18c26124742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351796336986267ed789fae7fab5c1e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a9c1fc6553863d36bd0c807802d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532c910c07993c379a1acea17c89eed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59a8e70980d2012135c3cac0af764e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b651bec628229fb20ff281e8d61f0bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3f9f548e453875531a3d8df19d7db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b0ba613f45f58c3267001439f72fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346f6e100cea3421e6474c8e97dafc4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06314bc36b00cdc4cde756001c13c655751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a58506b1f9f8a9b1874f4514c21f06752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b3c9d032c2fe6fe0c3b385f5a737c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>