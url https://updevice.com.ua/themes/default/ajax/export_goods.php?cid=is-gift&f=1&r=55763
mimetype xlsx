--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2422650e26af166afde0e007e12b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d034506daa2f5e218f868d8e655102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff99755d9fd4da067de1cb8ea7318e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24300f345791234050bf5e2fd3107264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe738a0b2a54cf4c499c0e948cc923f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beedadb317b4b07f1d879529c8362b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e5005e64c3692d26dfb44bdb53a937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f2240a33b0788554deff1592f86578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8584581fd7572c2e2c5d2e6731c5d899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8d93755fb54311ddaa0edb0176d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50f15aa3133c23633eb18e44ed0fd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e461018fd0c2443236778dfb069ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582094b442f735d45d30d6d6bf69d6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76298a5b72afee5431d04ec3077dbd3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c0cdaaf99cc2528b0d59033c3b1df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919de4e677d9b6b89ca5240ee50dc99816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317849a8f89e3cd0ca3cc577872140017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fac4e00db02b3e61a1fca73b093ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acec195f465623efa6e253a369e6a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089324a62ae2a68b53150d1316fd9c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21b3af9e8432149dbb4c572d85a92e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c2a8bec341912732c5ecc7e52cdc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa723e558c10bc1aced9ba338972d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5f28aa4e53d66bc2d95f8d0c9b7ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd868da4cbc77315f0795eead524ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d3fbe131a7f6f2555236fe3c41c3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cd58a5fb0815763b827ab21e35b2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdab2566d5af8cd80abfd3b76bfa87228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a0eeaa44fa43f790d2d8e383685e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf93875af9898c1c268327ea6b9ef4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a592f7a53de4ca3f11072228338f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44e46011bad9262db6894711c5ef4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ee9eb281d8df0eddd3bc7ad0b89e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c5d634f33660524d89aa82b1075df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfad9ab4d7720d7142f83923d35639535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745b36c891d5926f0fbd8ad4d43f8c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79e588d61e8326ee2c43cd45c2dcc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0ad785495682055f3795767b7d23e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605d608187a9554831a201ff17b34b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470b3297d4a9bf30b28fe07905c093640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf03a9f12a2ee3c96887ebf8c9f1cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564253e31613c77ea0bebeb001f0ef8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51221f02da6c8b017893396a204a3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f8b6459ab120ab4e8c49410c9cc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d297ebfc478451129698746d68fc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d1ce2a0d7a0e598a9235bc6976b2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e649785af4710279a8983281a93c53b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e307788aca7d214f6555091559fc5f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba644bbbd47df8f45e76f8d7113201449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d3184b100b349d109d9b8f9f9334050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0309b931b6a9094a7db18c29ab5948d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea2b94e927070c7b79feda143f7bbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a379f4f63c2ac75c51880c49ae730b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2023ee07c82b4b5025d49a34098af9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c7fdc52470aa864e78c497b9fb1fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b344225b58b0c02b1c6216b60b57656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68639326f72eac8c86c7eca7bd08581457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4248badf6eaa3cccc1483944036ca6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523ccfca63ef624efb365ef14f273de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cb012118ad49374f9aad9662217fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbf562b98ff2721699a348d4efd8d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1770ce5132e9488a57bf40cf912e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b6628e46e8dcc5ad7c2662654dfbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a910404ceb18e5ef742c91b77bdf064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3ed9317be7ac2f49eee15ebbb790065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f9544ce8bf178a428ac87accd0b9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61425d5b64903fdd5052a065493c322f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae44a90f4da0f6a75880b6998ba1dc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d3d0fc45caacb57f16579abaebb0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb830eec1f04c8f7103fa186fe9b9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055797b682734e11bc55ab00f340f3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199b854f0b1cf70826a3e58e6439e9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7930f3ce0c0e706f650dd8c02f18973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c088554baece5ee96d5a1e6f63a1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838c4a7957984f72a9d4d18afacbc3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2251988e59527a0ddee484baac7ea876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be44767ccfce3058ebdbe340d88bcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aef2d5037cda820130df93b3c76c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74448bbe607dcef7dbbd889900710b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189b14a1e53b3e50a26b5199737b4c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14238ebab0cc2cc315c53a6ecd963681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a7a8acafa5a28c6725d77970ebd3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9b241e44d7bc0c8a4de4d439861b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4973fd1e6ab65c237ecde3d9b27fd5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4386c6f5abb4a6058e988d8386c5fb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c900d9e564e9d3d31a1617c0d0e8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7828931b7554aadab4ab7d1486bea7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dd0d2564ed3cf51cbd5e1afd33b4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a05932ccc1bbf9a6bcf66524546ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64173a03752deb9434fb1cca27e2a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d322fdb28581e205ffb2f26a5bce2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ecb7e971f2ac20bc4bf2db19586f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380df33361ee34b466c26282a5e474093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2423abdab2c06bad972cbf8eddf07594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fab46a37cefd2d7ebeae877a9575395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8602a0a8ea1d08a3ce506d00b3d32b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1e51960776687398d1cfdb03ba13397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a73acfba50c04ce48065e83daab6a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215a27f08a0a108b7a0e07c85dd42fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31ddc1668be2ea82fb86d7783e5990100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b28cb99215efbe79389df13ebeedc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcdf5db10597d17b75ea41a1c15a1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf88b5f4de5f2876537af88fe7154c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292f243f131e80a8ad89a36699f4420104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e7a25d245284d092919aaa53ca05d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fdac424d93705f14d9321c0c0f2f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c757b201c8cf4efeb024d75f5bfff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013165f7189555c06a1472cadbed5fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9199a24e1257cc5da8e5fea4fd3228f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8b110e42310263352749f913fcfe3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a33bec88d74546056b16aaab087beb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7f1d88473165a0bedc2e20cfebcc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b69a2b177595e71cd2e54e8d33b98f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fbee4918cecb3d1d77e23af566bcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f07f80e372073bd355af2619c17f2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48ab6b8672865512795f92c91c273e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5076c814d2e7e45af05ffc232ef5e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a283b6418361eb6c7557a39adee1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf29770eac8262a092b732c7c699f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be2214c0169d5cb53c6374679237fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553635d96941e9c271ec2b54d7499b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4903221b8ca1239da35ff8b1d46df8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f869a8474ac65fb6c6002f09d7f58f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92975a1fa520e3efe560cd74c1ba8a0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192aa097660ba15dfd0ce0162b2ac32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd73421576b15a1cb999610b5781fec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf64cbff6cbd9090637a928fc17f56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d225dba501fc15d800965a1adfd95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da94959e8f517fc239d55e95b9f245129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ad044c08a95dfc3f2eb873172e264130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cd552cd17ba947a02a68183f386eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09238186660b57ab917bafc2154aaac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d60bc6b944c74a1dcbc8e65e8badc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7832cee95a6924de1f05161a481a7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af68be4795e5d2c20d5477743056e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd280db0b479ffb5b491b0c8616d882136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38614671dbf144aa2d6b99af29195fd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fd6bc64ff490605a6d445cac33227138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ce7c6f7fcc114af1a2e7662c3e2c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73fffe6e8a3f889724f367cf9a56a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a8ab5b9de6b6146ce542399fee167141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee239fb086f008609d202e04253f0429142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf41a67a26e3ea4f2dc6f5830e331ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df815c5ba108130397f66681a8748d0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538dd4979e5d5aba607162f66cd17f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72678cab706cab00aaa8b27c90aa0704146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf127548211eae3a809ff6a70179808147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab317d5dc9be0fa9c7a80f2add2490148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fd79f8a977f9a407b59643814909b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e23d2c36bc67f96f58074cd631a30c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c667a0ee2c87ce3d7a5e510a3b87b9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d975d1f59a285e317552e04902fb1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d14e397a4d95347a2d7a1618c8e52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa7cce264d2406020b3deab425d7dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d7467c3f1d981e9d98ec02a1e9d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da505ea61e374cafa6f1910f344da4ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e13bfbd8b78619dedccb8f9e78a2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cf5e3a4eef8d3023f0d78bacbf2fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07c721e4f95ba8dc49fc291b845543159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbaa4b08db03a1ecc1d47f1e1e8bdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93765d6c42b89b383bd39518e072f556161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dde1b258b490441bff82a7d1d9c0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c338ba23f25f4467f6f3e77d0ab40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbb43fce98bd0c2a97a046c8d00096164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454b12996c3deef544133658f8f4e92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ad1b05f4faffab5bb3670d8b1e14b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4a449f35c9913a32ec8e534a65ec8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14d19e944825aac64b8d859a63cec2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4401afb75c8a809bce79ea5ce16b2a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b49f9f446db59c77e590f7f5ed041c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2806496c0ac343924a057895edaedd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556d9916f2431622dcfa3e185a2b8cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2ac67dc6a2858472761baadd92208173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26f4d26aa6b7676472ed3c3485e4db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff46716b0c67dbc154da3f77f6acfed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c03e49b067d5e19e2df883d8d6dd03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fba0ca5933dc66f96a2cfec91e8eb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f57caf00b39d704954c79791280bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d42d1362edcc57c2a287acf25dc64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f96843df157283141126d490b35492180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793d7e6811540bde5fcf23cf7c3f94a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241ca884621fbd0882c4d6a0011d485182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c27dfd45ba88cc9f502c1fcdb932b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd349f231270d8323c8d5686b6006c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90608b6188c4f065eed60c311e02296d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a86a7adf35bb4a4c8fc2214473a7aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca94f21d43557547f6954500bf376e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ef25ca39bc332fc84f04cddc5c2ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937e07227eaf2441e7965d669008e1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bd64bcd687a8581d0e6e5e696cee1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cb521ce89c580f82c82d6b53ab4f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fba71029d38bbd966eadea07469e0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adbad58749bc1ea2a97e93e88d292b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cde1d1bdf381ecd74c9bb87876158194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa3568060b8c364986bbf7a959866d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6443095c25364a6a3f35a92588a98fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb008ecb944b8d2f5ddaea1ef3cf33d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca656db062ad8e2f9e791069aeff5b95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d5fd5c5be7161435d8410976d7143199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5720e50670469907a0adee2693e62ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e923159eaa9aa73f6bc54d431d6f846201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266089e1a9bce365b9e77a1772e668c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cdd38c36230ba329776bd001aab13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490f5dc766a834066efc6c29339162f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f10153c1ea6a84e87171baac655360205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e0070ed92a39ca6078f4a3d1f3a4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10cc5b8383f2c836b76d014dffe14b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fde21b060c59448e0d6022b55c0b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705ee08a0f2630c220c898a905326b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195cb15442cf5975272404768bffd76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3dc3602dc1c6367f2701044a0fd24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017080a51795e171e3d46ce5f2ae18ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13774ecf322f0284e4ca977986fac9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855373f1ee6186ab7151e211e954e3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3856970aef7a930acea83ebd25db8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94673645c9a4bc6e308d3d99493efc51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fa0e0c655860f7564d82984286a5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c1510b5061e0dddb658dc534c9958218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408899eeca64972806fa9c32a5212b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbba9b0a4fa89c79469151c741a55be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55e68e39d9c419ec60691005589f72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89adf49ad1823498ea77892359fb21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ee669cbbcca1ebb3ccf2746b5da25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0f0e85e6a1e495fa907d278b8274e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47774e1fade9f106f6db73e4c3f0ddad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea11a807c433836a346597dd2c9d64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1543b125d2c12a36309b51512d7c70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c0b787a7f24008ffd48e492d247b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b9a3564659427a55150fec106b43e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237c1efd9753d865c83cc7fb6f02e97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14afa6126a9b619938fc4eb7c181275231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027afa2ddfb59cc4f7737b54110e5eb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2ca6682c0ee508df6a41621f661e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb57dd2704461ef7a9b3200846bd547234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fc1d413e3dfbea05b57a2c1ac5306235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45aa083f3a3db2a66ef60da2434121236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17b405a84521dae9fab1547df9c006237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badafd6ac20d83d817de223cf174269238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb3aa51f0a5574275181f666a743d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c2e29227e2699885ae4a14b9c2c24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d6faea0e1e98346086d3c90eeb952241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c7f001b72fa7ef43041d0c8175fb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163468ac4fe04a5cd6660bf9b18d7d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb8199684d5e9a683f7acda90b9822244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb15e6728d8d2c7fc0bb9044e945ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3331f21a596409d937efc870c110b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885394e4a8a51e1101f4ba2a177132e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86647c6140beb2eae5e18d4fea96ca1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6401e6955ad507e6c27b2d88130d068249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f1c4d0e78fb271292401a3496ea1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2742cff92d37fa3756e29fdc35af653251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c5b743a0eb7589cd06f1b7d2874cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b25931f8fc13822662504f9aa7a77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca847562d9081d3fa27537b1446c0dfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f210a8930eafb360965b4bd60d5524a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a938062762b0415ab6864a5a5ab4c86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4f5a9fdbf056c251a2a2c2f8a1922257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29057c913ac753dee74bfcad4bae5e08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f40123a80cd62812ceae6b481a269259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6faf25944bbb88022d48c6b0ea694a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad664239b784ffc1b64138332e8943261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd38dc631847270967d6125677d46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0543c5f80856a8a64e7b6751e0690a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047f9247e1df3501cc0f6020fb4b9ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467cdcee745802f782f47e69d939e21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dee4754f187cf120c08f2d249b1ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9d937adec035ee9d908c7e4ef7103267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b93cab828abed2b6e39eafa5c5f600268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bd2ea5ef57d757baeec4866b23b16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051ab3e99268087a7b369e567034d77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac67cbef9d86661b6ca6787bdb6270271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a768fb91d82f7dc366a353fdb3ad6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea63a71f93c387ab391a55505d5a14c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b585d7107f4eccb643ee19454922a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b489ef6f2023934b9e46bcd225bfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97898cf2951e5e9a74aca9f162a46b08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507477cea1d08a945dccfdbeeb79be97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424a36fce8ea48269bb5c7e90b5e111278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868efc782444ee7d7b2d15efbfd4930279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef91ed42c79f8ad5d1a57219942e3b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fadf07121ce60bf1a2e8a136511370281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad89252dc92e2fbf1f0f0ae7d521876282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45819e6ef6c665ce905cba6013cc0e53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14931c739af0f73885e9b984a76a5397284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e0032c0fe26dc5403c1d2b444d776285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fa254b65ec8a7fbac1e924af0feb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609e58bf3e5e4034661edaee405ebf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4b4ffe5e7c8298892feb0fdefb258288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adb6577d7fc8283e82b49f3d94f11b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675024fb9e09db956def1b16f4388c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb86969da1b2b09f19a892e9a75aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e5eb944f11f258e284a89d4dffc42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3f5a0eba1465f039153d47a1d664c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbc5e51b2accbd4a6d20565eacde19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35a128481080a1c402865d841e3254295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91227563ab729951278e14b936998d9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89215ee90a43bd00a23d28c1d15e40b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a970f9b2ba35924767d57b012cf86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52ce54ed1bf6654f449d7d2f0135a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd41e130904832938f819834b5795a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cffb538cfcb42bf88ac4660fbdb96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96b9be2e14faf0aae9a0c451db1aa8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3a3dbbcd3b3f5d04de2d220bd5f9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071966ad58ff3cf9eba16cef88bd49cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d6ac6bd42191a25fc2e0cd0b821b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a6448bf8ba4c4c648baa818ccae18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6f914efc0c265e394c5768f461317307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cf83b250099724a6ff5c04d3a104a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77c97d0ef1aea2c53cabe091239ba6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850ff8dfdba94e96193d12ed1d642c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9694e2401d275e075f089db9f8a43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eeb4c79601882e6abbbf022160b99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49417ab60579429ca8a40b771a7df072313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabad694d43428c68595ac7650009ece314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d30eedb2e2951c229988b02c3a38c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1d6560cb9fa8c14b8817d5422012f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b3bd9fb8be2f710f20fefb83c37b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882563e4d0f46a2915cd07bca7dd02b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9510af477f6d46cc9beb30dee84597a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5aa5f8a7be309db4392c8b0fdfea3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eed0a73d45af5d5adba56f402b0626321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ce0bf4776e1db61a1f8b00432efc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17a386a921e34f709eea3c36bdad68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf410f989430fa1d83889892cfe5469324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d787acbc6f48509ee66c5d9b1d55c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77910bf61f2f2c209533826eca9d726c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb2b2aded2e3231f1a023c3358f400327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df05b5e978c923be0235832de625da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0d3e06d056fde5b39b01f922748c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb051371b887a03650682b02f9ae54e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d093bacae6899169c8206d6822e5bb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e0b4d43f71156bcf6ab6d5794136a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae57114d145821b899d17445bb52cbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa6e5d3a4aca7008041e1f104e77b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7c293418704c425e21c19b95a92cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333df570ba7d8fd00848edeb60097af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2751b610983a2d859919b3721c6af8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac6904d077727134eef51a3b66b4cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c15d23b9a7115a52371aa01817a333339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852afb22fa06f8d2e9026d371151750340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cec6bedb96b2435f62b41a378e437341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bf9d729dac5852252616a29c082cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b538d63eb531a87289b6edf6e3d49b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251172001e8da3bf64281be759c8c02b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fc9b7aef1c1cd9329cff0a10a42ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51143cf7624908169b0ece06deb96930346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247f539874e9df1e00ce720ad66ee51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb6383fb96814777d4ab14c7bae803348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de992256b8a578b19a85d038f25614349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516518b71978d55c867821e2058ecfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f7978a1fcc6815c6f17a80a424b3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe26d325a497231759658716ea88bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b67342e95766b0214e1b986720eb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a45bdb619e135068bb09c85f294cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3042b0a31cd3316c20a93be434f3e47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8dc75a2f88d11da67ea4161e83043356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacb3ceef6c256b290e8a3156ebb237357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaea9c541d93eda41599a9e20565e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda937177cf3b668d90c7b17d2760f58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bad2ec33996251d5a3ddc6eb8b09d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfae83c561869bf5e3d852e190f0bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189851516b9cfde406f9f590c8088c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6d9a32ff93130915c98a66114c6da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e64819b7494180b3ce15f134b1ed3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8bd5865436eb0bcb08a71dbec525c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08083734832ef66d22cb80fe42c7c77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97419ed205d3c6e84b84deefd08c425c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0277cc2aa108ea079f48d3d1c20de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c21b18aa5e0a6494770f9525e1fa28369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1de3b88127d5df3682fd543b41d51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802145047a2b6afa341799f7950fbea7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028930bd178d8b8b422df9565700173372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044830fe39c8b3a9bedca032504bbaaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ab0c8dc7c756585e01a730989aca4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c61ce240186d53a1b4908515d5806f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc520bdc31776b97064e131a02c7234376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dda492e7d5510256df889b4a1bfe65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937565a4e99c2d7e845e10e6db30e295378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6431a9afa26026cd69f7aab6724442379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6048fe4f9f7db09577586586c1a20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811bdad17c462abc4e4dbfbd6fe2d5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8451c70772b6b756c5b0ae7da1919382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced1c1ea1c572e8bb84a18df60b10b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e021cce9017825be57900074b6d930384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88df1dcf07bfc9fdf636423d30bd404385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2e649cbcdb5ca0e4520320b88c5fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013abef72607ef2ccbc7f6bb6566323387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d319b3c4968b23daed549a080b7a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc6ed9c59f9f24c9e71c7e2a596af6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457b9c013cfe75365235e98542e82d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4cdaaafd5ee2aa7c0e25473ad019f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214a8ed49a9aca9a69ed93b9151a051392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0d4de44cee0abcfdc72d6635c8746393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea9665eaebeff71969d733527f97eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086e3dd5646e8cbd4aa8c4bc05fb2c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ab7c1836ca0ba315fd7dbb2d55946396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c55c18894864d43b868236810b2388397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f91757c367bd012306b58a0f92261398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c64931d11d75f1882bf695c2ac6cad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff1a2a935b6802c9d30a227c1e9faa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910f963f6498a19e7a7a52a61d801aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436fd5b7284ce14df1ab7b222972f8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f70d6200f1c98c3fa1e120fa89700c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10964e09b69035a21d5ac75ef46083df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04416b73121f458b699e1c6c8b50ee8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3315d2d3a9d148cd82a16978886a24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d86aa34984a90aa963c8ef038ac6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4256d4685e0a64cb9ebf862dab1c2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bf54054cd5f91e6c81004cba7e24d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73415e6de5fa82ed493a27887d7230410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7eb5c9df1fe16c9e07f553454a46e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e500676a4b6db747894b1474c876e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a284bae8d571980859f5e42854dbef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15be0e3694dd3f3e6b53cee4271f22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef764864c1acd8ba951e692bf134ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afab2c37bfffc1b556f4565e59e027416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0a026fcc0290175ebbeb6e01edc8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c5aa41bd0cdf7dec579b44b067ac3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183d5ad46e9128565e1f1f36aea8763419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024acdf777065bfc7067bf842f0e86e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c9f4a3f0277822ff526f0b9406e83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d7b879376594eb7624c023eeb1d87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a18c8a787e897c46b4e59c6b4009b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d6aabce7b0732fa06c1ebf93541c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41d63b654a1eead94e9624be535450425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2ccb0151c868976ac4a79f607533d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf0aba2d00441ccfc4da3d9e9bc0dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee10b74f660ef3a0755ad6df9c44aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672cf03e9ba63d50860b52a241737f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d3f917f7bca2cb44c2e136472f375430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691784aed0b2bfe95d9471bb8e4171b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f1fcae707b602585d52d0993aefd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31240acbae4766ab7bb4e167b13d714433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d5cdb41f573e281e6df6f519fe1ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a08ec8c955a3abe7d20084ba447b4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c918fe823a741c791aca23257f273436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23903a9def54f06a8d3c59137279162e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16076f790b7c313e92c0df1ec96b43bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90acf5ce34ec22d4e9cbc76c9aaae8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece86ff1a520561c4970fbebc35e0fe6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ca300717baafe2e50eadbeee68472441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dd84e63e75acce8c568c6587b6481442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da2e2c0288b75acec7576bae1d0d06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe67ec68c80dbebda300ca8f106563b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9610a6f4f87b1c827ce4a0f008862445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c236902729f55bfd9f1f114179ef8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fecf5363fc93b1c163f361032a7c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad9f15a804b785b61954dbba8ad41c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574634ca3254bec30dcfee284005fad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6279a405b0366edcea67065c1bd9c33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259985c1bca371173ad0534dc1b809c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8e29a3a3e455ab5f26b6de7fc5555452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67548004832cd5ff5afa4dfce0f05e16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9876469c7c7b2ef47c9206b59858dc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361379a9039d5ae3c6b88be2df68be28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e8dc98666f69a11b85ee1a97ac7db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972b0b9e4c97028b584729e9140a858457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059df1b823052974771e3c27d07a71b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0391ff902414b814caf2dc1ae3973459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae11ed5ae479ce7ec4c901370b7bfaf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55533e9912bce9b5f79a2942846fad9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b968a0ffe4f32af33f144517fa133d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b26c982690b3a200ab50725d3c6fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9885e66b218eed0d2d4e6b0010b4ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94bec83b064413946c40518cae6f46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887d400545aee598825255af144cc62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f00a0e1a292c4d92601388a262a59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950df834e9a47b9e98862bd6ae697de2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b104c6a3058ccb4715d299411ba369469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcc92acb0d3cf9ac0314fdf1cee30c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d471ae1e4993170c900884bd27373471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0a4b2cefff140d9448d6309a9ab44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaee9b8d9fb88649a7791bc9eea24c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb660cabc3006e7f345b6927b0a2ae02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b6d117041abfdf16f79b2d67df55d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9f8a58e5be500b5e8b774701bc3bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3c74686d49e1ef0737a67691212a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be4e0a3b60250168555b454fadaeef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228c3c9808fe85ebbe774075141bf86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da960779828792e2b11812f6e579a27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a6f98f81df033b2c7eea89a6063e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f783846ff61bbf2c2a31552285a01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e249cb471d90d6ed74a832851126f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ed0abd1b786981a8927194671f161484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19de93db457069fc1ec54cf037b449485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c9fa66aee2af59e221a405459e153486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363db8a8a6190ab1ef88ee292d638ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5144ad02dafd0721768bd2067e657488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afd3fc1fef78c11ca36b88a1f25192489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2a780856cde82be971d017e810aa2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3274c78cae397a46701c13cd5366d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df93940f474f89fc309881b7db13a57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5933ade10fdee9ef580955bbad6e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5ae1fd2c75d707533fcd93ae7fa71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf2a9edfcad3ba5970dcea5a5d9b5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e04cc6f155fc48ad047f2a2ca611496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213c8b5a5604639c097501fc8faa88b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e5747280b13005c2ab4ecea06f46d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caf478c29ba1da53b771aa4a30d830499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0463f1ff1c49c9dc850136820600440500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141619d5a0b61871c2aac41d68b3bf89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82c69f11f501b3981332c8b408172b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a401800037f4f9cd71955b606f8ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c242f3e2000cf3dd163fa16708e353504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bbdd9be52db823a9c6cbe5250addc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d19dcd805bfb847a71000c5f0212b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83857d9288e3c159cd188e80e47119c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb2dafe7f910339cb8c15b7cfca0ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971632d3d04a0a6d11536cc5a6f6700509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f2e69652eecdcd89a054a857924d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ada7836d73df309c1c7119408aa1ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c7d1353156aa6acc83766723951b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7b8270d1daed2884af94a6642723e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8a8baef81f6c5400889d9bba79eae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b197b844e931359dc4335eb8df921e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683327f155cffab7bdd68effbf8d7d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dcecb3ae2c1027398c564602a78fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ed9c1b4491c09d1b008c7df7e895a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bacefeaf782579783dc7541064325519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b575ddc8a3d168193c504d0f36bea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015e8578b3ed53157a9fa3d2f7870fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9162269bda4f6667f46e8f400b952522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691261aaad59c85fdbdeb214d368068f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d937dde56d672c73612f8731acd2ce8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c190e21c09f776a84ef6d13e2bad23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48995f84743f66787d5aa5f0e6daa60b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad25d3d763271041e4910931cbe1fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd460e0d27df8c77dab5143c3167208528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea23d343229ceeec2825ce45aeb185529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd80924dbfcb370e9fc56883bc3916530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38394d13c3d1e97faf90f5b2462c185531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f75c71313c40c8ed13cf6ed3794cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d6d6ccc6c643709267d9fc4d8cd5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c356096ff5e1bdc22b3b0d2164d08d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4b1514841bacb034fbf30a831f9e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4298e71258714fe8715db348c469ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6a5f74dc7e9ca0e2526ea03b771b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cdde07fbd87186b57c7edf9317b1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b9e2e99f79cdcfc835eaf74283dba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bda2be5525d27f47d1b382b8818a7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c8753551d4b8345aafc841d09d4ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098391052de6cc7adc544e26d43bd46c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cc5bad7de7e758fb596cc91b8c5b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436776dd13c8e849f5d30465b43d1ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534393aedcee20c9ba31aab8cea0184545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74277b752baa055dc9b9f547a5ed7980546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01b108fa4b85e2129c941d12ba8caf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5329aa008951af2b7955e2e1fcbc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c82da2cb4da8d10d589622b23e584a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009223dc131b15885f689c76077e2d20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170822e88e343c1f206f033ab577e33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f32ce099f62bc21c2e89e9fe69328552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66cf559ad4f74db3f19f9d7687d685553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c96708afdf3c54f6e4597d6e10c9aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa62729125b13f49316d6a3826eb8f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f415eae8ced8d09df9cdc754ddc810556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d854a5cea4eece92377782018197f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036d571775a86fd8147ec5230f991dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c00279a6df77322ecf07ea3e2b09ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc87290334bb7a4b13d8939c45ad5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41df38664a4872b63b56ce0ab37493561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e5833e77e6d343e4f302c7dfe1996562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dc0dfe7028dd7ce34d40a12a237ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d080bf4da3935ff1f6b8d3988d5267564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fad3c32333a2e537249994fdc9c3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d30b41db56b6606d644ebe5ff981a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19633e29829b4944d3f9bf7a9cac2e43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af9869ed51f5de7944bd17368b7d06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb6fd820192ef73829c823894efbc2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e5d6b03973015b209fe249e1fec2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cada741cdb1def3fbf8fca2bf469169571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65022345097d6f5eb8db9146b6b0e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e810640e25194c49cb3f80b70cb54d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7a189296fdc46c31ad08985cbbbf3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451fcf70b8950dc0f871ab8a7c0033e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61dc13a96cffec38c6660642da209b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dc7cbc770cf30cc451d53094cd16b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf646651564e0383de91cf5fd70fd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8605526ceb186d1de807c272b5f803579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49663294b6ef62190e79b74cd2020fe5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac41332e5d97c829d705dfdb08be1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08ec4e01f92f42cfc451672c79bd92582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d245c1628563ecfb492675a33c97e5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503df58be01f4b32d56f9d6e6276a08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e080cbc029299b27fb8805929fa7fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75289164e1d6f2ae3074790e7caf668586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752530e0b84336ac7bb645a674c32bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea341217861b67da3d729942b2cc91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f53a5f268c3e27848838f25aac81b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd8fa6b2f59469e25efd75ab8e0278590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43f25a80b1d878e4811c7fd347c15d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68c40caf651c617577b0bb5cd25b29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023fd2c1503928e6890d19f03c57d69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528123083947e786b9fa032a1503ac7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598035ba4331e1e6037740862bc5c0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187db67c35550603fe2fbbcf122cf13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68652dff9cbcc7b402a8727d5a3b1f46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4de6b5cf7a9b5e365395d057bfa2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8cb4c89a8a526fb0d9c0657f066cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17380a86f587377d88952fb3ed2b2cad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eef6d2417ea901d3aafe9fbae66e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16e11bf04f68b5262bd8c0cfde67ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c0e537408325dd0ac37fb81847666603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5f8272da20f15935415e3da480e5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9c4230ae4544e6253432a742a0e92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a72fa1e264a3a83dcb7dd4d3045b4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa9823f724959ddb99038599833f7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faa74ae5c6218c343a2bdf349ad835608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f54e2ecfc873a39b54207964cd78e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205dae5953240d843fbf623d775ec88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17aa2ead4973beaa7af343e94fa31c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1867a5497c5f68c62b0ce6f7ad6d3f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52a3b735a3d498812727314e10a3a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88569960d2bb810043b2db9f20e0ad93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30450e40e5480eb717456b7f3e761968615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06018e44473c8b02c8e250faa5261fa1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7a1ea7d2dd67bc1fabcd9187ece70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05255a69e772214bf86944bd823076a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01efda5a1f695bfd8a0d48d05e161c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457596e4d0604df77b6b41853d85036f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431868c05dcbdff7bb57f5b7bb250855621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422ddd418b28a4636a843a79cf69ef7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0331943adcdc7cdd50712cc0dba32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bac63b0dfa099b808006d4ae0c2bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca16489574be697056b4aad04ac1fe0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef40cb15534a2c861abb96bcac0af73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba647ecd048367cdcb76843478241ba3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aee8c4c123cef4f707e4e9493ec6bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bcd2157a8727e38189b908b028c58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa850c1df75aa86711d3d3ab8fefe5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c49d016ae7bf32bb7ba6760851938e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f626053048843f7f3a30bdc26337309632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011767217b87cf5b62cf51591a87a941633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d591e485584d33a48ff6e647d75458634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aa50a6e32e15ae7af276a1e93c6bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b5edb0764dd68b111b4d8e6f25441636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169f9fa4025f4bb669cee512d6c446b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1e2f28ef00a8e62ecbddc6521e293638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7a8c0e6d043c63dc52993a1897590639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bc74123bac8eb8c7614f35b828841640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5772adbd61e8e8231dfced227571a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a41b9d041588ec63720a01a59e9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d19df4d9853b6041809db00882b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7db1eacffb04d878a300f1586c8d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30940e79d586e7f04e043fb3fb7daba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfaedbb40794b62d2ea041dfbfe219646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c39e1a6bb95bcb836d8c1dd6114cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b12996b273e1e65f619c979662a77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1d117e5a99c91ef4de9bc67a1afab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116416d861e52c2f9e9ab1fb9cd9af2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f4f1ebb019d392f856ab9d61792d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b32ea656f25f1437d8f5afe0d2d86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ce5063e8add458ce10fbfc58e419a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5501734feaf7636e2bdcb9a3aba465f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557bdf69927e5d75f59471c073d2fdf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e656cb9817cd3a0218ec24af6fa95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0e4225d3726060c702fb394a831ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d4b2e6e2631f6344cfeebf72e7e03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecd495ba6fc50ad70ef97f26fb4985659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb4141f12c11d69cca17c0bc78d726660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e5459e438ad5e2e67c2992570dedd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba75e03d144f159dd585668ad24ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27737cde7d0abbef75662c4b1d68891d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53baef019d748f314e0aa36f45f1f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7040f6c3eec02899e8ebbbc824b04a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17ebae7bf2f9de902509e0519ece70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245cfc64e036fcaaca8c8030558b3b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f168fd649bfa5452799f4b7446ca94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae07008666036cd0992d0a8a8b82638669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf4dc6f449653b71c90a6ef5fbd789670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737a79898371fa80cdb4dc44a1660e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478898be24489316bca37d7dd3af5c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9b4c4e93516e58d721d6b800293d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44ab8cb9f512ae5d036438610ebf71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05295d3abf03218ab3b8b256a0f826675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d460f635e771d6747ab04810987c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3d7abfde4053cdc8efb8980869eec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1159128c69a720ce3aff742d93d18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc9897503790280f245cf4b7f7bf09679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d67dacc91989e6ad2c1267d0e70c90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b8bf7490d713d3d9218be93d69da7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7109b01aa80880276fc9c5af2a4a309682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b79f69e4ada7451598d1c231ac5600683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d102d2a0e612ad59232bfe5b3e794b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4d5047f1b7eeb673229005780149a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12b4e995a540cb2770dde263a19bb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddb39d2ccf11e15e339381232d4d0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fdd5dbb245e7dff21bb1246ef3857688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5dd6bd8edbf42b809055aa2820081689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe4f97261a98a89c73764632ac69ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e27060a941da97fdac9f584459cc0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf1412f54ae1430bab6315ca2b1b5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c29b4ca616a84443f68201432a2457693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6f7158d2ecf36a6913becf5855310694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93148ffff63c93aa48770b5b58ee3e35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85bae4bce643dab1b08fde534a560b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8026832595572b5b7bc52d2243985697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a902f98e246692bc00affacf7bc97a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0b6a536510911adfde4cdb6811f48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c81394fc51555dc3a1932db0ccffc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917546422601761e0435257fdd129716701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c342befda2e33b541092134581557c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9074f59da118f80dab45cf236b1598e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33996602c4f977d7cc8f583df96b6b30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27ce98a4fef99660ebd377ee5e7dab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed3aaa71c37d0dd69ceedc9a850778706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9506f4ef36a4eef2f62744e7a422c90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62e441df9ee920dd7e56b373e40162708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94fce7dd6557250f7ab7574186387709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb5115eabab3b92d931c6aae4aeda7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f90ad9ded3b2a2ff5fe200cad19f58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee991ec35f8bddb8ca79284b2f9d9dc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63284866566223d4412aa31f2d2ef5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b10442b7535cc0c3f5461ff4cf011714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e016cd19364dbfd466d7f08ed465855715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23de24f39c8325b256267df7c48729716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a78bd4f3c2e4dcc8a99bbbc2977d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa1004c801d9eab3c1f78b8dd5c9ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbe6fd9c1c08315424cb2db8c736a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349af7f1cb3a271862f2fc08beefebf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b953900847ec3749f4117a43f5b605f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35923aa2ae16103ae506f42d3d34c383722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d79a2e5b47c4077ac4b6e18689058723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d890eb9170d9559102739fed6d945724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da87aee0e9a5374e63d307e5af299c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade57b4a96dadc9979a49af7a77d6a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2e8d7181510db9ebd9d7739b1bb6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde775b08b88165dd2927fc48bab2b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e8798b4d6f8a42a300eed28e55d5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe54420fb38f0cc33869485900fb9ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6d6e4717c86c60af5d8e62ecbe8cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9407d604c6c85cbbd3d41bad56e2cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3225de56e44836ff880d25d507cf9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526745ab4d935cfcd0ec6f979c5a276734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9c7c611443940241ab2bc59ee5a3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68722730798519a04776e54d100ed7c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a688668216ba88549ab1d83334fc762737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee377f9dae77cbfbabe3334e959d5309738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235ac467d3c9f237cbb24c806abcbde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aac67f887effac68b9683bdbad5571740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35413ac529a6d455a272f732d5dc950741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de24435629b7ebbbe59afb2fc98ac91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8221b5489d657367b7d9bb65a9c526743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95447323f430e47cd4f1818b90f299744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f80aef3523979ada3a57067ee60781745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726fbe9c727105af8b0ae035c201846746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c224914b55f68f219588e883dac71dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeecc2f834c79490254cb1d6680fe24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba405d900f7883d4a89402cdc6df0f0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad256cc4594705c4a688df12a96bc3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4950973d80622a99da2a919e226fe88751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecfd8bafefbb37b4661b317ed08e41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f154cdda1d3e610464615305820f21753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04325920d8c7722bc6a29d33c0edd7f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718839055ed5e3798688b4570f6a0112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6f2dee7145175be91cd8435d124373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563ec1ef00f01209a8dfb7b898e1a704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c910274159bc99c703bdc2a5e3ee665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d64c0cc49f9dd478bec4e49926a3956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adca52ebe8ce2e51ff41d7c58d82cd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4595d2bcb63c4147a4b11033bf1dfc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d1c68b658ec38c85a3be63891a8bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11d87e5b1532e3fcef308fcb990fe010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ebdbeca05470c79ce322dae11acb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121642ca5a5cfa86abf3acaff75f77c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8c96bfa6538df942d7606bf186da413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f3a0b2f204e3fcb264a44b09108de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306230860c68941a0f4167534dac75a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150067ccf410d6af0054c84768fd6da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6680f65d4f73b6dc1248d714df910517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dde1dabbd1f61a70cf209b2b5a66ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fea9cc959f333b21030f020be1d9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0526386e7e5d1d9bc11374165c13c3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f74a7b2a1d355f02bf03779074b8a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a20ec5e7bf1f5f21bc61cdd955dbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c5f33d970ce9228e9d5266fd5fd8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89060f7dc5375ee0940221e05be501424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9376815e49f12e31cb041e04dd449925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63768ae452d4ff9ecde21530b675131626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa838d9339855dfd8364217cc866ecee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212e642f53fdf7e7668c517ba7d588b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62aec71c65a8e172e74432643356ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d6bff9e8e522520b7ec4bc501ef2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280de0bf306b8968b5a0b2c72b7fb7b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729e61142fba20c7691bc285097410432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efed3ef8435c0ddf66f8ef6e723c4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8a6beb3ad17de9611c1e023d0e3c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b26df6ffae706a1f164f0909dbf6ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651e94ca6ea712e178c9d291ef606636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba0fb85824036243e7770c865adeaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20498d76c4c280efc87a2aa42561afc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bb2843711dce7718f2abfdb09855739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481c5627a65a87b4ce9982ba055691940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca080df90786712937b15a05041f2c6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310a6b4cd8bb91268ab0185ee19a27542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053017bc9baca963c34d62085a97ec943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e625e7b83b2e9efec73604df6d8c1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a0c7b1d458cd91339b775647159b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572ff9540d6475a93bd3e131af7bf0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25acf333f09d0c88b3a3a6f3c00cd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a63e2a27babc7fa32b3f4e836700048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3a4fe93a4355af062f3936e91a49349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f490491291e772ca2e42a999557b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c2bcbd14ad9264287406098143d3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df5032b595eb8b05d94a27cf181cc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2f781af621a5ccc619edb86e6f27853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065b63403ea0543a79c6b37fff433d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0221392c7f5c8608002d9839a9f6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2324e074d03e3d6f9bd5bc7b261f4e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc79b2abdc539d342fe31125cd5f71a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446305283a25c25c7a2f9b16a6fa0fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eefaecbd889d7900f1cb8c5aaea7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41206685328d004c3f158786358f8ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3722a156c0865480c020a7983157361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5141d39aeb0108a4ed0a95a0f6afab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f5a419d82ef50460209097bfe24be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad8140951b9381b852000c7593db4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6ad90eadf2611499c6763ea3c74d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5df2ce28093a8ceab25ebb6cd7ecf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d3a045bdb26751ba2cb9a8085d9ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccff980fcc8d322d7187386887bb6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bc0d968689dc99e3a735de6e738a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddc873b169923af00fe19a720fd69770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1a59db8a23d8ddc0e248e7b95df5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a098af8d4aee25d2e362db1c87ddd872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f2d70dae46486aab1082b46ea910973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf5d501f0f568c76c4573a5dd0ea7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a391d5d275b78ba2653fe425dc3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0f24178cedb5fe097d03cafaabf8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d098480ba6d821f9f3701470cf56b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2ca79e21631ad245be5a1689d390378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51c566e0f14593856062fae9d3211479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb95340994a8ecde9b59f6267be143c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a40cc014ef1f0396ada24300dcba2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8d17a63c0d2bb09367ff152f749f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85e2b5b353a340a79857515eba54d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ef6e461e8b36252c61b698c65f01c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84abefb1c11bdea113ce806bdd35c4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9aeebedd7fa7be9d288f88f89149186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2bd1efaf9fb2386267f80fa01623f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3f94bad40a604be913250cf2a9ff788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cf2505173d968ef00f171c33b17ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06407c689ff7b8d5555ed0648a7cb4bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b9c7f99b734d26a0ee2fca0dfa71a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0e7ae5817ce7fa4a9e8a9ae306c5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3456681c8c7efa3d37714573bef4a2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de722e119d5f3c5fd998e5b7b0f4fc1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956455518a283cf7138a58e1807ba9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d4a01f0b8bc7a41bcfe9b1750842d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc871b7f80f2e2104c74375861d6815397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588bc7ead07e9cb34cb899521cb8a8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de6d4a2cc033feed45e4df606901c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc791d4efbc45b952ab2afe40932b6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabcd1d8f111a957b7b56b9f939ad3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df255c8d7bb65ba49f48166af58503c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793825c445a3b7714696b9a526986d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3d1b21c30f995b9f1298b686ed456104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526062d7c4d4fc277b9e93b09aca43f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe335bdc7176db964fd1ebbb7b4fb76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db457bce4ce45b1e1a5bd21fef7829de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bc9c48d0dad4df14c67e55dfcc263108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b60c50b139f44cefe760d9da8c12b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fe04493f71ce67a5abe9b03df4d89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d3d0f8d5dd01694030d6c3e811ec9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6050db8b82ffac61deeb6a442ef4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f43bb0d632bda97f483b053afd2e84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3011a9759b9c4b186409611d44853114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667fb0c497ae0cb47f520521c499c77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281e54acbd1c774dca66fdf2e0e86f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e494baea96459ea2d46d98ba759210117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafb8382aa3edb820acf53e78011824118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8888b5697b66b2e10dccd70d586e0f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c8aab242373c1266417d8f3b55a6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd044c9315b65ffd5ca33ea49a241e71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71234a48edb0a75aa5876b7e108f9a52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80030c8ae1be2da7533fb2b51fcd7c07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4217b10ea1ebfb994563b49a39ff4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da0564d6f83caa977cbbed1c69e921125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f790e82eece9fc0651580adf97d60c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7c5f3ddb5f92fe42b06006e232ae7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dac365caf710a984ec80d9ce74bcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57446c02ba90e734e3079985ab4c8fd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866744d499364848ed26a54aef4be763130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423ed1542dab05db582767f992209df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540f32d0b1745c1e423831239843261132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43ee3d69bcb5dde488695d9205fb85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbd6750d3df1befaf5365795599919134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8508df0324735c9d1f8f1b2748005135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf87e567ccb15962e9b6dd4bc9e8137136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f9fa4b2ca065b5bc336b0c0f7b98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047ade0e28fd5bd88f223faab970417138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c7a7981c7e15abac5cbe44b014f89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efab60b559fb87d3fef05bcd79c3d90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21cce64176b8ca380ef6dfe04b2c60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c82e9dddca20e9ceb26132876bd53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c37526cc6a08f887611eb8540969d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa68828280cb68f5925ebea4bbfef65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b60e4bc708aaa5f3e9483e3afe5ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bd5d6d99613bcc342a93c1c9aab35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1008914cbc01d47db435af88ebbf32f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bfc38fd6da84f8c86fbf2191edef5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5422f5772b049714985696a705ca0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1d58c9bf807dd6d646e05c086658f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f435a779276b024000a19f090f2ba7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f29bd37edd8227b20aaa79bc5fd05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb32d4e1247c775fe4b376a22b3850153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b7defc1365d86b09376ebf2eb1752154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf1215f27cec6b9880b292e1e8a132155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7917e15a195de9a1e5df8bafc4596156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290b3b636dc3651cc88acb190c97ebb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990b408002f58cbcfc7ffc1dd1e0d60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1c6d24fdc2d3342fb512b7888ad80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc367043a0faa801c335bf414fc4ca8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced8f2763b5d882d21b60bea2f3a359161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474a896cf72322b0f85c306fedbcef9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e9b8cd553d85e82a0cefba585309a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc30d01ec9da47d1656725b08baf56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546c547909cf9278f4f20f0c88459d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34cb689ab325d01056a9bacbdd3a42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f88d6d962aab78987dde137198a10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78217373e176a93f77f4887f2430029168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40a077738410432b6bb3c409db6496169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df22fadf81c71d74f9395d308a15b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f2bb1b03532a5dfcad3e3687cc2b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254cb351d0edef272c33b16e19704cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bad4d932194bcc233f8d9e1194204173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723bebd3311b67469d57fccedc2c0ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aefbf4ead971589551a9e51e3e322175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142328cc67912a72b774fcad5013f86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e96617dc791270f2a0a285ceb82efe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eca9a48b8406ddc3174922d3659b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f4b929209739c824a4ca4b66675d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd374797c96691415b8acb850e8e02a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e3f8e605550641bf0f680bd1e0317181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e799679b2f21a3b7ce19a7128650e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00045752ef5f4459d6829ac5f56916183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f718d30aba63df847b0c237a3d2279a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9da783cf202ca0055559bcb93c175185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985ddd57cafd7e5501fc48957bca644186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8a6ec8a235b2382c3d24a00475270187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce598093e51a0850121cda5837d72b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b0927a9c2c79e521904b09ce54f85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f91df3b65b5c07784836e97c2bc99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721288e5400682fea03d2b5bb6bb2ae4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc54de4190eabe4f83fcb60208cb27f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5083706be63330142467f8994190aa2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a987497f9f58f91d3793eb52b6b1ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86e00ec523bcd1591a82a49716f299195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f200a04776856a0f4670e13a0a9ed87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe46a4b909bfc7e2f5573cc4f0b891197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5c2af9a1b58f71118474e8431a39a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316d0bb4900b60341a9766e10da1a9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995725d55137007c4f19f43c8268b7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a71fa08b9d61323c490c87d7597fff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05470540c95b2d11194ca9831e712bec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794a2ba51d158b6d30ed33a517de251203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b8d0a51133b05bf04630203eadc6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49193c22f44c48d51fd47239a53cca9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec445f006c9093430690513fbd5f9cbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56226d264554c6d22648e485a805e24d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ff55e2bf7df3cfc041374a312b522208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60c78a887be383cf2bebbf8818cc09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a93725261ef535e7cacb0f19bfc52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca176ba3b81862aa74a44d394a26d1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01465cb16b882895957a6e20581dc1bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0568a08b2f17309250b21c8c537af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154fb4c092b84c1579b510afc1019dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731e81cad4ca84d37e003cbb8ce28c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ea83428189c7c2276fe182c2dbfa2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd04c12f0a304278f3e88af43e3c69a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cd34da78b951b4d070b4f8e441860218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff94521f69444504f5a7c224c8dc37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aeb9c2b34254fe0d6e53c06be929a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacb7a4eae86ed5c26811e67887da8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5763a0debbbb4946b6d8e251fa20a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b8b039b9d7b648816d7a3389faba3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7ddb6e510c577b342910107ca325224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70836f6abde6d6415269b644e1ff56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6415ba4bb07ccc6952b91574a135fd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a0e2cf0a0d16b2a522e87f32149c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5537fe709e7714887fddae56a6cd12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ecb9889bc17789b0ded81e0dbae26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da139bf0248ee996f373d0f1346f4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50263a9f13a78c31ae0900e524a96d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b40b1567c8ef4f11effea2f166484232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf3c5b80d864aff1d361de0b91ac42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f1e7e5f15141a6d9289893a6db249234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c65a7c1c3afe9f022c915cee34546235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3ce2d902389f6a6ba987d667fdf54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698d8264926136f44eae789ad6c911c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ef6747e5897ac83638cae9b741da6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e3bd9df15bd516d9f1265dfb48519239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3a72c47e605a15a2e1f07f5e4314d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab070aab8ca867fcaefa2ad6c8e91bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdf615d0de46d74d1b12d1129950f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bb88116eda88e4d1a73090eed1c23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a94fad272bd1e5385380a19ef86ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37490446e127228ca288e3d97030ac04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e8235bcab6185ee29ca7316d9aaa6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c76b2dc004a1ddd10251a3f4a9598247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae39764b9f30dfe972467506e9d4286248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d233bbd800db8a21a455a8196e79eb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452fa7101513dc3146daef9b310f074250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae991c50a7c0f2dbbbd825c4e877e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535da65740b29812f1b97d4e389c7d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d8f8f34bd080df83d9794118cd07f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b74e148b0c9d5ad5c5531e4fdf0b77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552e48209088df93bf70dd0e80a447d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9810850af242e6c07453cd4c97e218e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c535eb48800ebf950d3c2d1d67998b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce925434be5362b596b80478e5e06419258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6ac551eea1879bf71b614d7ef0f9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce2d3499172340d77e3aa144a1b4e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5d89bd6320d626f78344650d7c18f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad91cebd6cd64ae0cefe17cd9d69632262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356a43ab9b6de992c048b319f11b2ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7affd55c0a22a6cc228e500f2d5e192264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9950c4409cf8613fff3c47facccfbc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ab620b8bc9843476736b50c7184b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37a92cec790d066b7b04e78ed577a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e52cd8f4741a5da36c7284794cf22a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb83f010cb92d1530097f0e46b31aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4a2dcb8826fb789cf58df5066f139270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449a1579a2406ec2766e72b736d0c8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a2010cd8a8a6a409ddc737d5ba36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac56560f995363e50f3075cef65f04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d1857252d20836b167d0e801913b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2d1e1b80b71e9224d487d9a5b23ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bebbbbc2dc31dcd7ac4a4e22193d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cfed90024796efb4d37993aac9828277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13253e89e991d39fccfe5953e23b3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72931de6c393851d9eb2b53f4f6eeb01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a2bbf6656384e766bdd9d8a0a4bfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d8b74e656063a9ac844ef7195d7ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c551d8f70fc34ede7283f2f1c81e6fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec01baf4e8c2be8062974aa04f40a6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328a0a500df58a78714b188034e48f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e2b464378ddb3f824eb6b3db37a7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c308b6bef13deff09e241a252137a27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310c49cff49810ee62f764325b9487e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355c698ae2756f27fec7c4d945b86ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de84588455d26374590e5791a41344289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0a3b530ea8433b607b60bb9e56f1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2256cc2c6d290f55cc288b999ab9c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b396c2f381fa6bcc4fb6b8f9dc0b3b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6bc5fff16532614944d2777cb2387293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b5d79b46679dda3b99c0e09849a2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd45d4efa1b1378f5cf5fa0b85f3f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377e6d9bf6241c3402e3221022b0308296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac6f3a0bc0dfc6f802fb2120c35789297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451686d7eab19ac8968b538434f86ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b7970d8d0c83616735345d8776426299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183a72615fa3d340ee093d6a5ddc46f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4ebe1c823766e762fa947109f0ea3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4eff0d8e50bad3461cf600cc65310302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c14bf1f685eb295375c576d0cf9184303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86ef57b641dc0e63d2af52db756c54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78064ba00fe1bdf5fc962f8a579ff05f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c1a4ebfd5750b47365e359ebcee8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def37239c24ab6f96d3d5dd24654b062307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5137a71eb495719dfcc272e29f5d75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4bb5c7f7dd36a2c3a9d56f6d4dbef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f2c326a864c7ff3ebe184829bd943310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d5cbd4850696ec85344d032159d88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139acdee9af463b9fbbdb1e6a2a02e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d89a03e3f0ad31720bc404ea547353313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfb974e1271b36c08802c7a1065288314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d71c3c87454dc7d697e357bace56f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c10a22f93ba844980f2d2f72a39758316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111342a07de4e03c97100399521a73d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c32ee0b5c8aa8145a473dae67f2a71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491f03bba787132cffe7e232ec34fc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150ed9cc0b60c6af4cd0035f774b3af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbf69c9c7dc4b8c62ba80fbcf539ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d0dfff2112cf0b24ff822b0a9dd47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc01c78fa76dcd19bc9255ae07c1fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24421d911929341440b2e9a4cde90a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fc92854d4dfb87a7f35c82956368d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc4a663813f323692c1481a3d7e121326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f7559896ad8722c3a18f0a8285214327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04015af308527cb973768ba90e71b714328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b6ab3c279ef58108c45c3434ce59e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af19d72381bfe11115c529f7a9bc64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930975d94764e83048363bc3e462c4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d09635e47a2c6434065d4cdf306ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b5ef9cf52ab5f18603839fe05f185333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ea311ee268f011839381583cc1d36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb20daaf69ba092cbd39ac78238032335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d8b94a830bd650f9e2ebd590dfa8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630296a1726a326a0dfd986b911b13c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3d1abda5e67f6832d9691ebdb1506338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5242176e19a12e4b156fc2c99a7d4dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760e9604b281cd6d2b5bdb783494e3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c356b8e1bc220ea13a4c76c611fc5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4643042fe37c6e4cd4f7d2f2aec32ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958df679a229840e854d5a3187fd4070343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cbd908f0a46afca3d20eb3e344801344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae79319ffad548fd93279405943691345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85f3831fc8ed83709a01d9f481e950346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfe7aca31f5cc83b5de44ffb6882b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bac7d72d7a3ad8a9e4eb9984fbd62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a5ef1a9ab3c80d594ca325d7ad181349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879b05dc283755ca0626496039488ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6b6ab689a64bd22806276d6fe905f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e6e01360374c9529847e9bd1f4bd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fdf57d35be62cfd59320e5c211e38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a50b21385da1ce285e8c2a221d593354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9b38f26857f0adcd599dbd21babdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae3b81f5a2f8bd393907e63a95bb6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cf4470c422eb1c1d94ee3fd47b90e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14658999f0493d3bf07918f117e932d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f824cf8e0263c7f33f4d4e6746f6b8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37f8047d6a886280bd888023dfe8bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd1d945db5f1f192a321a951b70953361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6dde04e0e8d2b1ef21b2377a493bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecb6c5ec9bdd6bf94012b80e6435cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202a7f85827ec9cee3f7bbf64dc451b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f5d60ae3846ca41de01664eb2c1cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0cf8d74076dbe8ed81f4c946c549e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7dd9e0b2413907e5357855555e2ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84f9eb655ae4891e5b7a35cb533c4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76903cf33311c94e2e3ab18f6953634369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd69bf89839c0cf9d51fbe0a88cf287370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a2c484f1053b32d9bfe95077bbca1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673cf682f0a432073587840c08aed6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a0aa050ed31e4b462ea79ff474395373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c98c0fc3253159c70234002d5c05e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c9da090ab596848be0bd9fcd0deb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a52e3dd067cdec2b51a164bd3188376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9a1785798131d9f0ed882f9d78ebf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8aa41384ba8d84f34efe45f1bce04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f9116b6145dbb7445845e07eba50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59850da24d5a295a43202645617f33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d7478af49cd41e8ae0f7fa628d7f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356dcaf6bceb2dae8e394a64850ef40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809ab77bf835cc09012f2806bae7348383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23019cc625654e0bb7a9adb6826a4085384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7acd3ec832d623a4f865a99d1ea81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dafbb646d54457bee43192bac7d71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd889d8f4228a7c9b1cd4a05448eb7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6769a645041a62ec2a4098bc0f29c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b60283326a03f20dd1d70297d926e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0479a2869205b5aaad4b8a6923202c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b1653946e9d1e9d8cd6fa544d5e00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02374e62b8b0e3bdb609bbe4f2c88c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560821b97b61a06459c996a724827582393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ebfdb4099d9970261208a5c0f0cde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e81df000298cc21ae381bfb36c32e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eb0985db719080cb130c84c754ed2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebff3cccd9903eb675a074a5758e28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30e2c62b2950b3645bc9e21bb43bca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd77537f58bfc893aabe352a4eccc29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031196a6d6a910250b0ecc0f6b15aeca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708bbf7e340b5a5f2b9d33437edc431401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d10666978ac3303236c954f91117f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2fd75caa5f865587c05a45ef4f560403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a8888e5ccdcbf44328720bc68e2ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f778ad3ab171222fc51f39844c0a57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f5eb3f84591afa2036bd09acd252b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db22a9b7814a5a9d1b24bfcc76423a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0891bdb2abdf22b06d4ea43c3bf5c4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4e4d21ff0b7328f9c47f5247b9bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4df23e3d23a44d5da486535478515a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312a67004490574095ac6924bf1afdd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddf85fa34ffb9495713854561bd8dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb3f4e7fdab595717adb89b382a366413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c694da494bd607ac35fc95c6c4e7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a452fe18542550d2e4638664863fc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bdf0ba1ecd18a9c4fc70869825e09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144aca3b5b0587c25be0a3f981a8d08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ede36a6b04e102905b7d0b0a44eec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c050bff42d41956df1e87673994aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424b3eb00ee4578419b48512fb7c7c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ea9e0b65faeb1528d25c6bb3dd503421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f342c25e211eea4a7c99c7bd21d374422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041488e4255459a42c84b9324c39080423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5f1066adbee7f29106fdff2ad51af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc952f68821a25c86fcc14b55ff5c842425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa86186d43c6949086eda52ab6f537d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77531e8b499a7b1d486df4cc774064d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c4a40575dfb824af1384762950edf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100cb36a6450086479a30a8cfc91c49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b8e260bdd8779c78eb99adaad5a82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2b21900860d32b92bee85c935b2ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df311db13be9ba9919720d73b09b5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f642b11a71593fef2d6a1e5d2065c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36b4dfa7b9e91d05970b3340d02af9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67da731873cd0f24c160e597ace48c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f5bb853cb29caf3308541d59336cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2694cdb163ac77e3dc0ee09a714fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca64ee7d5c561c6de650ea650a71397438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5935423ab7eca6c0dc16d7f1ae6db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4c8aca75751256d308aef7695588a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22918517184a75f8a10b46445deefe28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ad234be827172fa6b670824262fb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edc59514f5e1d631ca321389942d2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dcf7642dc8f1a75bb104353203842444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03971b0d969874ec8cff34e1ec6ba20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3f59f324f1c5261048a78d8680037446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61ab530e44b9e1f7d57e4213fab9d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae5fe70fda826b284f3e10af8f4ae6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa49e82fd42423ffa6a7d82df2f09a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d33b3ace5754a2860f2cefd596a130450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc004052b0afd306aa55a0c6e50f04d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93848d0362176586b2247ddfde660b5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f2ee197901fff9abdcad7bc111db6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669fdd01abb982c3edfa3b9aad655bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e134c5a74f3170d43c9a68b8b61286455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cbf1a8fcd6229365a0d59c0c95f63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0bb42a22d840c39ddd334f0c8f83b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139490028a37ab70fd07758c7f8ecb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaab2d5b2003948a912182cca8a3621459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80a45a1d36b56a86eaebb688b745a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c74e61853ca0078a1d195310417ea0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13505740248755d0578e838d1debb08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eda64cf4d2fc8ae7b6d8fc574bbfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb1bfc6416d757af00853a35282df9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30740a954a22c4965b82b0760b972fa2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715119124975673999c706f0986ee74b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f63bf91b4fa0a21cf4fbeb1ef8afb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb3990ef83d31bbccc0b023408410f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7f54e4cdedb42e328ddfe2e8464a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cfb7770246dcbb07e22498a03cbdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f88632cbf6847ee9c63882a83c3ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d209fd62c26175d0ff4c13e7cc32e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf2abf2f9668642e2e218c973e9c10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d3daf6ed79666b12e9eab6d869ca3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b6b4b4a30c8e1b5317b6e2ddc821a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3171d351ed60da9e567325bfcdd61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719af22a65e24dc4dc9f6d23ead6279a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018b300a15f2f43f95703368a721c8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06be728ace4253da6394874f41dd80a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0ebe3a6ec6afaf16d36512d589bd2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a811458814d91e667b6899014a6504481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174bc15425f0e91aac1e80471a14f02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be21829f8e1e6e6da750c2f4aa731f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dcf5fc1b68249327b8631d429eb21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482342107379e032c33145f824163622485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf0e91ef38494b674a77cb85d4afad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a149625a724a69f13d72db9aca3da4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e5283188bdc58d1db887ac2d9a2a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43617774d507afc819b6b5d82129e344489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d6bfeffa89b3dba2f5b658878cdf8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a65884aa492a6870ee31a9297cc0d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c346c07113affc22c01fc492d49d2ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f81a189c55e245071ecdcea9ee4e5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da50726beae06e8f84f2949fe07f74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480873b52f28655862fb909bff821c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a4cb4b68963d2993106b71cb5e426496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f11c0877d9bf67847c437672bca48e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea028507bf04b924d92d0a700aa785e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf06336603f7d76432957f5d06027b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55f46449284e303612c59fc917c8fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c74c26e29c39ec26c4ff27226ada15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c63392f2450efa008496b1f137bee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862d4cc682df1726b2295be77d07203503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2c15f1ff8e1f18948c6f5423a61eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5be7e74c81d3ce86e385e81e35b012505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fd999c58523b94736d8b136cb6144506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378bace59c6f0645dcef4c48a5e924b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb097d37f7223acf4ac572ffb37d2bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381a9ff84099258b9e74b27fe22047f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16731381918a0b3c615348409e645861510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f44343f7c5e1c9af7302a55421bed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce59c1d8d72c9bedf71a180418b0b61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ee14897d26a5647ecda50b9bc9686513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6000f7c6ec542fd56f0bf6af6c5ed15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ce5e2f6c79135459c849cbc505022515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c2111935340af4f034f306379d89c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42480c58c3f16471a55474e82d76531517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8183adf02f5d9f20f93964174279678518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16db402554e62c45040558c24d3cc8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadf6f5f9e477c42095c4f44efc7375520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1759b91c2ee6ab872fbd1276e7868521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011aa23e5cf36bc336c94de3b8e5675522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f39e1a08844798a64ba1b7ec45bc2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea8cc383e54caaf1dc9a5ae3cc6b4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050350d9d5f4d765a8a674b07a94ed6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8398030df921797499f23f700235f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd57ffeafbdd0132febd80ec3de7a56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3058d8869fca04973a3dd6e373c6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a135c38caf8fe8ee3ec3a6b2eca47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cb0d76d871a3bf2be7c8cc8dca8eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739df39355b8a60aa8c9825d31d79c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61f02a209c48f762d96aabe84b8322532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546f19e3d999e875d4bac410d1771b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155336e076931640b0438ed3122b44e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05876f74b601c659af7cb391cb5db95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e459e39bd2f4f40390705cfa3f8a6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc1440ebfa49e528a9ce5bf815540e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6bce4cdd2a9b036aa8926e86a8a47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8c6d2663f8a6d79b9fda792e97020539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145c5ef626c090d58e95ec02f47e74f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995dd70897c2d24e76ac0215bb22d1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603fad265fa738ead8ec83755dd4887542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776688f056d944be74ffe77c075e4c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb027dea2ae39188099bf451b59472544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8235f74ddc8f186beaf4f17f87e9ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223fecdb7ade34fc6596ab0f7e6536c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91577bae84597f2e7c7c7d930f5f010a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46591e4043d0cb2647bd7c66b4319049548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff588e37570ceb0ddf29dbf75d20b3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a539064e6c68fb0df21c7dd47ad35d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d49038402aeffa7ea08a9128038e9f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715806e883c1d4906c24ade06887a6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585ac9389e42cd494690c5b1b547667553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6fcb5ce3029a576464240e0339bf8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737572d8e36478d717d7504a189c2d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3296273303bef110607e287d6154b22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1678f65ea5d3e227dc54eaff0f1c4d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66ed000754a823cf27818ae50fc357558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250d417050e72e207cfe1801e374c34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4549c428cfbd3cb76014b4e0c87a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df41305c0c875e71ca1e88856d28538561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ed9defbf553b723a8fcc491ba31dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcccd1c5f3926796bf2e40fd46d2588563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea9b1aa724ac49a36ea6194589d022564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5f607de911fe0f6316747f5ab54df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1821d23dc2acbb9c48277229b9c7f6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50efadff13fbd14497d30b994df6047567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b893345b0c9fa27b22fa25cebd95e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b743fa813f1bc5f957a662b9b109d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3367ad42f25f66072502d8773603d79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37b253e231fe4d533760482dd1c0c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639c9eb5991d4264c87bbff4fef30bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3029c601b02470f1931ce8054fd7b98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db18d09a5689efbb1c19af37b760c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5409dc807e4bb6d011d619653f213575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036d9b33a84dbb016d904d2e1a75cb8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703e98729722d01d6f27f5cca5d9803577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e1372644f410b87e2ac179059a3ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0712263c015a6895e408f9cae73fd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fa4df7205823aea9ef08587d29ce8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3a30f60f2e29e8bd23ddbbdd81640581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabd9645de1075432af0e945d360d92582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551f2cc83e25bc0435ee7eb5c06f279583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a567db8c80361d528b7572bb40f0c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02402559f5942740dd17e0a2d91924ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6b88664d7c356d00c36071e7b196e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975685d052d8056442521b6283e4dd2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7dbad019fc7e5f4860ced656c3e07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070413c1df56bfeda0a1f1f4d65492a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379a20aca656fde0e90680146a45186590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de3abfe0ea6ca4f4458f94f4f36d69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8efb116f14b8a0c69bd7d780207b6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b80490ffc7ef03a4596b0e16c89068593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c978a44be6523d74e3adfde571a15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19da5dce1e408f6afb07e9ad1a7e4ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea3611078bf7f680319d04d380947d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e774edc2adbc2e73408bc9a881be5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e8d1d10aaa7bdcc9c7a03e10ebe43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51129d0b35d50d3a08a4c2e41f6a15e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103d4f60cf06f559befe685ab3cce62600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f618c2ff11d4e158885edf075704e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350dfccebc79e9da956a2f618053eb2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b50e6f1776b0b9686c0ea42536f4d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba49c8ea3267a9e8e0f87d7e17f4c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a993bb7e3a6c8c6d6be59fb0378c48c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0058bb1edefd3efa172a7cc6e6ec55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f6eb2dfabc3f71d25cdefa4384dd2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1ba7cb9688457e29bfa8d647968aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34cc9de3230122ce509254d96929f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de1f23d82e238c149086158286045a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad24f3c7044f087525e8e03cac05800611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e5e37f52d55e988e8bc7b24957007612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ecd9097f9500326ec965869aa54a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030de864c8d062defb9e483ea0f6bd6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2be64d9ece4c66beb9d4b5d2a02ce1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82287168a47b4d964139bd32f0ffa270616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f4c78a68c1c4f7b9f39df10cea031617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2294a44b808b0236f1301b42746f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ca74f36ba78e31adf6337a9f7b281619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8021559cb763e1009533e1d49c5c89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ccc16af156768997e1c58b00f7475621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84835ab5fd8b821b5711eb03b863c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7801127438bf73c1f6f2aaa75e906623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba530aa6fb62e6edcca3224ec4abd957624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657734270b95c4fcf170757201c6a09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914dbdfbbbef0e5db8c1fee45ca50f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0265c746516795885959f1f3f1cdab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38955ec15a7309e924647278272684ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6f8b9bd081577113993f45efb0e04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8c7bf59d43aa20a34c3a2d15e7906630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e251d9880a9010671d9fe20f67a849631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0f64a1d41a9a261cbbb64fb52dfd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95e0a0f0277a146b1c5625b5c8959b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2a966ca74a4c5f9bafc589b79a489634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7979e64fd57c7d87bb9a68be37d3e60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e23dcd3ce2627d72074600a75de2e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea3ab51126e8448101b2a16b1e0c1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7e9c78760c07d5ab49d25c0dd7f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853b961d397524058d1fde7d23c35e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5afcd5619ead1de6aa8b823930c51f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c88384cffa15d1554b9106d6755d9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba65c22d455878ff31a193e1ec3063642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403107cff9350fe1deeb79e87bfd1b20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619b8b56293d3519f0a110885dc749d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bded4b580129f8dac17abd7901127645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c2350c443cdd7da9e63be5e2664dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1019c6011dd4ff4aebeeab35017e4d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca7b798457cf650057411d69768f52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eedbb2ce643b728f1dd8564a4ae79d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aa4c3f081384c30ccafa28a7f9c94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67a48de93db2c26fc26f42816c101a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d1e51034d954219a8c0adb4471dee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9234dd256582b06e866fb81ccf7f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d11d2c1ddaeb408eba116ae163bacc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e9489b79a01bc3d62d4f5ae08136c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0aad7083c231a73d84f89ee8c6ea5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644d17bb4aa7dd9d3c7593a34108e1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31b090403b64bb5c6f069b6b330866658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296845d90d1741fb9d523d9a46afe42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c250b17be6f4276633d8ed152677f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13465abfc27a17c68eb625d5e2091f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2d8d0589b374de03c151aa49b8f5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c35e24daff2289e8bf88e8e049327f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe135cdbc6bf09a29d3fb180f6e618f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91ee40e0f235275f9153fdd098f2d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e75cb5b5289eed4e101b9e4139e33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9d6339dd362a0a756f89d0676bf8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36538bba926201283870b49d2a854c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8292680fe4699ea863409ab8cc390669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f588294c6aa2316818688fa901f3d39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16498c09597d3eb574364db2ddce272d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c295e659e7ff503d1185f389fe84d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c99dd796e428995b33f9220fe6b4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d18a209155e1a5999ea05e704cb7ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f74775de67d9f872ef0b067cfbd828675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3cfee76bdc38a277fe16f62067ec8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905495341de57c529b256f4a6a6e7b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082ec97110954859a77bcf2bbf2660d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982e55315362026d177988fd13db6ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995a7104574483cb0924d9289602e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b70301622223ece1d6e853fba1af56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede394c9e09b5b25051cb28ad1270fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5868aa6a8c96350d79f9275a904201f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e5e3b1bb0d60255748409f579c75c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83709a344faae39ac7e15dab340e7afb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194d2f1df1eed552ac24f5d91eb69a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86b0e5fb2490271a2ff6cfc69f881e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520a23f5b90db703422237e364e754c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874d3d3bf7e531fe7c09ffd375bf1ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e94369a78ba3892a469ea16c5daf5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60f15d468d7973709a623a70a6cd0d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2535c3da7420b056e5f1e8363a9f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2a98f80f688213efa5c4b23a20f80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca58c112c0a8368465b464ab569931694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31930d54666c1c23c2e532dd2e0f03ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457574028d0786fb77f23d9996350e3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6de0cca184717d28ebc2893cc5f29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf096085b77a2e69ba4070324968bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da4a6f99841f85c0fd0748bca9405699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9d02255307f382b1e0f46b1daa6ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfe46011dcfcfd2d24ea9f4571b17d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d6273a3022c02862294f6cd0bc398702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64e1ecd51384bb583213bb21847bc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa48c32b65552f9a1b590f06d3b178a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432af9190d75e36914aab2661798497b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2e175f0a7c1ab3a7d7f3e64007873706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843a2049625fbe318dd3c71a6c41a87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98146375ab56a27519ac8aa25fd9dab3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2fbd78a143d77cac106eada810f45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f150581089a9f79eaa473ac4a5ca4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a42ec50cc5110a0e699de704039dda711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59e95d689eac0bd6db7db941aa9b1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3d41a4026c01f0dcb637cc08fabc9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc0160d0c397b962204e2f826b568e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecc235454e96582a5c3219669c29df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bb585d64e4e143154d7afbaddbdfe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ac7c1fba6d8eee506a500467105e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73a094ce5e33285acc205b56c6accf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a0ffd0e814698418296b03967a4d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ce6583a0be5ecb357c43ce1af63a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8b94c3b85d0f7065ad033101b6b3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173014301d876f8159af583bbc224a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7117b4b9b9c2c6973a276c3bb4649d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff60b79f568f25b874f81c58533866724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cda6759885914fa5cd12e2c9ebe892725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d1f588bd0b24f9d3457b3d188665c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ba16ea80120680d8519eea0878589727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d6bced8483f477571f3fb21899a0b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac23549c34c5da83676142c55d95c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad640ab755c5e3d65ba9ff723c84c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75ac6eb26742e56e3b659b944ea7c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5c1216387f98c420b05481bde1dd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24d9a5d6f2d578a3cb8da66023b91b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1689be8ae53db60f4263c4eaa35dda5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3629e0b94bfa1080bb6e3d1757ce5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f6df51020c1554ff73348e121ab9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad676922d8d5b3a59ce7669b42d163737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33003ea98b77bbfae10dcc674806272738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b97069ee9d2bedf7f9f3b404ddf3bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0348b6b89a98d39cf8779ba9456fdb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b647c5f7fe79770ff30fbb9df0d361741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb67ecb9991a8cdd5f1178164ee041742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4ea47e40d1cb88b7fba8174d98941743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38f163eb09031b227c5164a1605f46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c698a649c9599eef993e39c34656e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6039cb0d6e2730485cd29cbbfb4e82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023794aa8e1b9712e2fa9b704f60812e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0551f9c93f4722b787395e4f713a3f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9f8f8fad13fabfe55ec71c8cad495749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894bb7ec0ff8bf26cb34f5693e8795d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea0ed009d88768fe6e19e05d643c09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60e11f1b4189505c1ab2a74a2718fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf2e4a3dfbb1623cc5c0c78b9bcd7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b4475073087bb556abbe24cafa22f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ce79a778e45106da30d75d82fe50f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e99b3c6be18bafd6257923bf007477756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e04cd9ebd9efda52f9e801f7bde56757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>