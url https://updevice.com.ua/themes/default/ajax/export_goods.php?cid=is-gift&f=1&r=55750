--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a310140139c6b1200242fd212bd2dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093a6fd4b5ec1d15ebcd7e264952df72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2ae1fdbe8a4be7625d8d5e89eead73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc2b81828f647f68906da8733007014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6041b6288c7ae2c390ef6d771f4c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c2b8180011f133e417d2337ddb0a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d201fec7241cb6e853cb4324ccfe47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528faa2bb09cd5db60dec6b824f4ab568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e443948687a9ffb813cbc5d6be1d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1308ee2e46afceca9859fdde7d803d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5280232733bcb9b6c63f81e89f00bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afef7d313a2ca60c2f03b9f029ad6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaa1f0f9457f7f353212365c9a978d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faba7b6a4a3725f369c6ab32ecce1a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f498e4acafc29848c400c68bdeb6f1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28f1c3414101b1b15a2c08904e727b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68395256ea632c2ec1a33272facba88d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a02acc3e5d9568fdc4d1da0483e3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ed0e0425a7a351dcc8eec1a37329d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd53f8bc9ee3691702e131f7e59346b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee492ace170d82ddca56abdbf31cc28521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24a234bfc770f50498923238b154a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193258dde1fc7c9036dc8f05bc37f2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37617020ceb91a7f0a1f7e5de2bfbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1efb0a4528c76a68a807026d729da925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279ea5af25f8f85c0c56ae72d0ec70426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae135bb9727c9599eb5053e09a737b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad479607e3a8424e96b29ede22136328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39df479a62f29025a6f553ee5413f2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb8082130087c35bad0f9387878b7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea3e71e2358aa5a1743ea70ca17d2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e738d800ac6649fa2162a2965e65732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e00082c670ef4dde5b6bbb69910b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadcc0a51c6d91dce3a7d773371919f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c163280c81ea245d1ad0326b688e41335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656932c73a0be310303078f45969685136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292f5b6cf2183a0fc6ba36cc1a1e1b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a3c30ef71c237802b532359ce86f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b15933416f7cd9350bf337844d89bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73870b2f8a252674e54c2d8a69960c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d02b2105ca551c6aa787a10011a9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb8a375413018f8812e42fbc208fad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651670b064f3f997af90b3d3f7fdea7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52e0aa91bc52a00910852338bfa54a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c74a24d22f0c258d46407fbed2b5fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcadb6c2d5fbe648f069d566a1920b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d378acd307f3d85937772a7e0c71147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4266d1ffc58ffa5aa141103d31bbd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33a6cbb4bca18792a282a20930f81949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdfaf069132d9d29ddc60c57647eb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c396c6c95d03dbc2592d9de02fe00251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7b27a143146194bc205f29faf4eb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282823dfd59723295d26161452dc990953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa39a53b590b91d33336c23cb6a6fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad851189c596cf7c1f05a36e9ac7a4e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2115345cf4984450165ecee5f39e5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408ecc251a1247e0ce6c7af23ca90a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115a6dc1e42a57a3c79052e81d1275f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d2401102420d2a2880582ad933d5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e482226906b159e607cbfcd97dfbf560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d2059be6c967dbdf8a7b694b80d3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d94feefad83e4f1c05e49ff3532fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6a3d2b7491eb567d287ee7be7478063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436639f7740876de0fe61a72b7c9ebb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b43f7acc4cf486ac8cbf097f7e87fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2d1fbc65c32cc38c5e84c5a4adb3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ad2bc1765275db0c1a5da59d5059567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b3a6a8e7556c53d21c7c35914b2ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406f6cbd5f6506ffbe61b06c8bf17ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557189473ddc953b6732834a725ed43f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a52a68b98a5bd16f6e45b754900fd971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda5bfa5f55bdbb4223e9585d8037e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32b5b09a4c480b60e3584d4e76542773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3fd5158cfe2fb7e9c1d28b54eb46374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643e70cb0a0030bff8560c5292e066275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52034f24af01b5d965208157c8a9b81876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035b56c4cc19b2fd28b723131613d2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a514c11d1e9815453262195325acfa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245168e805b098aa9b0a5950bcf0016479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2a5a480ec2b51e6e03050b82b27b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a3d1e002993efd3691adc83649e7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500344e0ccbfcc635fb63404e4d0bf8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef65e96c04247a91ea1b76abe75aba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71c72190a7af3bf87fb76f9e590e0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69b7b85da7e770f65331c619794bac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d733bac731c81469ea17db7b22a638c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2299dae03706056761529fb802883a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49f6ebbd90483c68cd5ff56f1631da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0326994389fc4157d28f256ce0bad7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa26f11484ae8d8010d0ce6c9ddbfff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd072d79579d6e4de86c52ba7a9fcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594d8dfff94411e1602cfe88bfad03892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde23a5c49aa6b9a81cc6a7d2c91048d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912f91086965b8f62e4a9888f4c72cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f84907dd8c5a77670cc60e87401a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ba2e071db4621df3c0efbf855244896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37897a925f1903c449e5e1fa47d3fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755e41a86aa5dad6e379e965611566498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e22efdbbde7e58eadf74e326373f8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac29c038b1873a97ae5f721ba36977100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25248f02ed5ec88afa2c46cf819637af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf6f055916601f458fe16947dd295d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e566f7a2bc81f696b0ededa359fe117103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0907cf24ba8c95ffdf076e859adf2df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6ce112e51ec6ef35b9e1c0f3ae736105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0707bb435c6136c1e76e26a6ed13a5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecc860049a98eb24547d81bdc0b619107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38a7cf3265cc7ba3f9d3f727ae9729108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0159465cd1031fbdde6f8ba267e557109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69c21737937e1f31524a3292f6312f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6344df490d173e48e6cbcd879fc9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39670ed9ea2c562ab8724fc4428a9d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c9dc66069646813b2bbe46ce070f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ce688769c018d45e8db56c13adcb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ea1fc5dc0984a55f9a155a1a63a65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea0f274c2610515645b49d462cc549116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843598a5a5b096213732a218ee3c1a26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c738d66a680a11e5eb01fa124bbec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70f81f67b6bb744d6838a1b06cea25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9c0b796f0b39c0c782685fe3b5c48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431499bc8c2d22b663a4ac0859fe03d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478c1367804b193009d40df3d790efe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b853aaa316da07dd4510a414fffe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad12519b9983638f8d377753d9fb6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef29e8324d3897d54d5e23128cea1eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d9b18c96e4ae616a7829b5d36b271126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef08c5e7b94c48e8a97e081a278de9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de58bd3e3869364301fb67232a70d61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431cc35b2515b24e812586351dc349d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e6bdb66dcbf3522965b2e071ff642130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c270dc7f302778c5a04665edb2770c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73674cd3415ec7ebf3994644e875b6b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d1f7ea29f7c9829839e220506892f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee63aa608bcf87a2bbaba19c0fd9bcf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4148c796141d26a10a530a54419b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd0f6fa91b64df7ae2c2f8ec4d5bd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df2a757d59baf4d6cfcca90991f525137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc2984f93d1e8ca07e4511856d1c45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4885a6c76b6808cd87033f42541754139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdd0284dcf433290dfa51a6a1c5d5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed61951074b8f48f4aca0077d70928f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50a30628eec5bd87194e449836452f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d99cb85922e52a1df919fa6ee3de1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59918232794d74ad6daea5d21e0e6fc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6a38418ca6d5e604c0345e4d4c1ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2d702326d78b830cff216d98f08bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd0ff5ec043737c12fa40c6e512c93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d22b958ce497c8334ca6d92d89f0c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828c4706725404be3a9b8a624b8d9e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44e7e632f7a12fb58882d27d942ba6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acf07b254e50bdf8b53d34e9b94f6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2326a95060402960dec30f5eb7653152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aae52ef309499e8ff81167d3f2e5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594a6a871ed8a3d7a2d9a948f67aca7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189d905e555fdc925d0b5aeabc5fd88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba756115e05a0b8455ec26d8879257156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99bfa495362fa441b8bf0570c97b2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab64c2f8d6c167ce09dac8844d6fca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab15228a3cb9cdaef20e0d776352b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320066bdd5da8cfb7c4ecccad6c183f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a40a51fc66f19b69a3a9de48c51d5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8035121dc845636485c682938cbce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4203f0173d02ad669144eb0376aa19e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90e996b8c7ed6b2eb6596b270f8ed6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae747966184bb25bd2a3193ca48e44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c0a02d9003f2f12391f9a641fa183166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575619a92e3140a0dd15535b8affdb7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9e1e54dd5ed081ef73c600ffdd1a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf49e35972c60c73f740d4f12ec1cbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc185a61464199c59497bbf991056261170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166644e78bb5dbc78aed17b0dcce7ef9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20760d91d1cc9b0ea8639c2f09d3a021172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da4b1e008e9657badd5a4ff98db674173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13bf35c6c9b3759862a3859ccb1d5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99e761a335767f6f8fba39f5912b5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb210cb4f22b1d1a281d65eae7f95ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff172035e93eda58a648b8ef4dd4f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0db768b6adc8595782df0cb2ae3066178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0be4b372cd5fb8ba80b584e01bff8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55f35e55477363b886ed711fa72f6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5afd65885d679d07528fedfb74fb1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3b403fd666480a70d235d83995a3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58536b0acadaff5572eb27790b8bf8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa832dff58c75a87edf9f3d577ef0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87069e46fc84c4bdb0d9bca2ead15ad5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2c635dad3541297c54428b6f973ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82f38c13262fcf05b4d8d8cd44481e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adff361f288ea57bf980dad1d35847188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2980eb640d321285451c14931c22f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d28b58a1f95dcfeafa9b442e3e940190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5755923dfa4d904849ec44803d42065191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b8f986e9084f64a3e12f7205bdcc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41ce6880aee98d4da89b32cc13c09c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f62d9bd317ceb2da13bdbfd3994c9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6e4141e8c4fd6cb6ebfcf6a0e8d40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff939d8f02a877c5f35434f68eefa5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77698531eab95e477e924260848f22c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc6ca4d5d024dcb9c909751ae52628198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db09b4df4096e81e331adb151a1f354199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86024f4bb4c922f1d5f2d587b8cc5639200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cec6b6c6c18f1868994f0e09d5561201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ff5a72e359f8c27856564ec2d8761202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7592294897a7bb458e36730d6c58a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838ebb848489b01363aa81d744d3d72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598146a5004975e4346e91366d92428205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11a6689cef6793ddee7be8e1757062206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d69544f490f2a7e65a51b7ae99add9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44046c2d72e41ac50e598bece0c7c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e0b7663d76d8af8fbab6e467c03e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdb1a50347cb33547ffa366b05c777210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44d5658a0503308b0edbcbc8b4ea2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff9f94e48470fc214b84cdd265bd8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bb5b9fd52ac372f585c8119aa9f6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbb165ef07e4adf116d59d2e64adbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42431dd2541d88fef79dd12bdc56f4aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09108f8d7c33a393e7687762eeee08f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec692dc86045b0fb529bb331b48eed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a51fad100724c66fbac7e3e48bf94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cddc756d7ee5091ba47636ad6b31f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026658c84c1a2c2d5e8364c3cb2f306220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e26d938b2f123f0214c60496f74cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b87a1f68ae9979e876e9e73da5cc4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb507eb1c088a28829997e0773de4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c189a5bc31c55e7385cf0a1dfe3e7de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118124f6ab8ed5832d83c46a309ccc98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cf6970f5e47708dadd928b4dc1a9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102420eca6034eb58af99ae94817216227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe0467ec8094873871a0b31b7b180a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255b1646ce4e096bc1052ab66bfd6aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25051d07fa783e65ea5be351b48535ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585fada15c95b612ced2303598ded1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d11416e6df6fcde5f5d0155d46da8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f98a1495a3682295bbe907e5c7f7a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3fcd011b75ca6d8f963207236c8f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c635650fee0b0eefc3f41e7707a41b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f19b1d8b0eddc82b75bb09f14bcc1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b1315c30d3b65a4ef59d565f9cddc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8998b5e0d24683932ff89eb917b6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a353db2bd39ed33280e58790a5b95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12630d6816947ff56acb942e5f5a2f50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d514dab57f1dc8eb0ebde71a37245241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51024d4e0510549d7c595e1b7e0ca00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20a0624eeabae09e71dfa9e307ace7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cefe482ef6488b13378bba361851f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473f07f25bba67b9e726de74e902e99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182655a69efdfefb3e473640d737da8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf05b206a87d42a7b7b78296bee1573247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d20b8165b486624c084ebd20a9e76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f1501a73608b0f69bc6d4d37e16c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506c4f20934bcdb9538fcc43ae70bb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114fb8d984ad14ad904e9542352fd24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb857a83dd8499d4da106ac6ff49b41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f6c8ef06d47a1f2c3957692050ece253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a425b42b1dd5670dfb8f9ac4381e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd7c8c7bf37d2d588d802ee77bc62c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35006f80091ec0e78f57fe0f7d5266256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00311dab939f5ea72ba0af58aba1a27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587dcc6a0116328d7b4fdd7627bf97a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fee2c2b28fe07136dfc5947932263259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ffdf3546cfbee10d24d0aeb034990260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411d1bacdf36edb64e862c68b22af76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e9203252ff1701cd73cd1387dbd5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cedc55cd5d821bd4fc9336ea15f0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909bb63312c68f9944588dd77d61cd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b910e4f9a6352349c0a6ec3beb3d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da8a415c3c977f3c729373f0f298a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eee9de1cc507398ded42d53cc6f1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9ebc2ff206a6d3ebf1032d1cb6cfa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402bdd0cc649838bba12a7aaf48a0d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5da7d0a914a13617b5632d6ac5bb9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcea27f4fd3c5c642d76f972cc5425271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5add6d91da770d9ae52eca0f31a6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36339f27fdc24169bc115403bff3237273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389f2cbb75a50996e56896980c88df1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b999aa87a100adca1930a541ea5cde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f1d9370889f1c5131ff716f52d8cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169c9e4db36cd624b48e2792f4c56e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d402261649d9b1bf11b74ef7cc85f95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e070a8a8f5ccf4f23d66b0c1b17f4bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58585336a2b8fddbfc69aa7e605f41ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e213e8d38b7026023a668c2878c692281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a82e49995b75647489138f6cff992282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490df13e83d5fcc47823865adf718d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c4f8055601ccad42981282ac375a9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5916fd3e9d7d31c61c494c7d307497285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680d7baf654c7fc658f7a4aaa1b7017286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099444fa732e0db7e9dfc68b6bd9d62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965afafd1886d53699e9a45da5aa5bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200caf9aafc3b5879aafda93e49f5ce1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2caac6f1522b13b716b37770217441290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a03df9126347547fc9c8e43034b05291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c0feea36f5417ee0c3921d7d12e1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd467d41ce53162a62004db3577bd67d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8268c454de41bd8c281efc8e85f1cc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbdd50ee16daf5380c2493bcac240b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e87e9411550dd6f7c789452de87ac6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf491100da2d737b7e6e07cdf719c7a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c60330a800ccf3870935877ffaa46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af67413d310045bd930b127fbce608299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d3c06c9628dbda59958ad6504899f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7c36468fac1fd0518e8afe6cf4752301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fab4ed81eba03d6d5a97b3258b21f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fea7952f87f9fa00884e23cf1feda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0071ea49ccdc9b87e56e82948e394d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8a5d4ca397cff4d8acd632382e043305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78483dadb68e0c2e7b4f62b5641c13f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67f104d68f0702c46565ad5ba1d23e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535b9bbfb38b4eb59ed1a9d74dd68dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7eb8271fec91a95a6d6dbc6d79faa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfbff01b653fb00a1c49d65490d9c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63fa4cc2109d50548c47f1ff7292c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374db36883fcc8fd311f6191995ea78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600582e36071c1d2f3074c3d7b3759e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b092628f5c8b7ca298433de6a13e41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74f5e710dfcada6fdc5dd00d4c89a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea6966fe3c43778dbacb74b18dbbe8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e730cb00b91daef2ad66078750f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa694ad8ec38928db4d1c23c41102d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f268f65dc6047333d4a8032d04334ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181547d8edb7de14235a141bb7044d8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7910dffd708cbf2e2b54562b69459321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5ffaf7197799ca486358b8538a22e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9d40482615c2a8689f0ce389a8840323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf9e8ab397afabebe173d2bca66e8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d317226576d8fcf44e0b763e65a818325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab55b39ef2aeece3d9f96082ea219c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb7f379a6542d6f5c173cbf1fd0e29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862964f8eda38193d94bd7eb5604502328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44794c749128769a6f8d673bff2a3963329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d159a69f01efcdfd7658e2d7a2bfe8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d32f34c69e26fcfe255e7c02721bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26de31ad2d37a8f89cba8eb2eefe211332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff005b976d54b96db6469d4ade8a488333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5809d0fdbb0f5c5056de96960172d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cecfee1be36bb9f801d6e15568a3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15e2141e4034de6b8a559cc045cdf4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27662c1329343c4d7c34c18948d95b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf6ccb0b547f88e4ff9e024cfae343338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc0bc9912863fa05c7457924309096339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c099909759a38f7b9fc96685876d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34133e35a2843b0929888fe5ceff0b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e796f8dea0842bd6b94fd56f2fb99df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeeaced196616855064e6abccb3b25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75044bbc1dec376366f15233b7b97e48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5e83cac28c9fe13e0ba4d2f0c2a0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37600b2bc88452a911dbf8a2c8f6c86d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b46162507f72d5b9e9e3c3a962084347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ce4a179f84c0e1b53003b5c61ee46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4575a21480f1dc9575bf5cbcd9e28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc35a6762b3c03cffcb8eabb91b4fb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43102990e37d26ac44ebdba0e7938080351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c72627d07e9446281ac0b530bf5f33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72771727b0428c4bb2aa6aed349c52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fb32ce80c904215939345255a0f6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232b210a4d104a4674a3da3ac36669d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb1a0db0417eb763672f21c58fd528356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9794b3c55dcdc3a9a4523ccec84f97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded809d34740b81c22f3937ba570920358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93990b23bdad51c5ee82ceda77b60f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbe04bfc1247caac9dcca07bc6bd1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a8153f1a4d610683c44a9c4da3b91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a5bd7fd391043e2c8dd0d47bb5ffd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d008d9eaa351b7ced2a99a815c175363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd0289885aebcacbb5fcb674ff5e3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1cf9977dcf44c50b62bef3dcebcc6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317440d9b92ea8e57fa5cca9f7c5e5ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe29ca94aecdc84362957c4a2d0e82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d733c2f21dbfa9ba6f60f1612abb38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6e3449d540cd95e5c26955adf0d66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed61e36d0f0cfea49afbe3173fcf61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe068ea1666e74d1a22bf347622bff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898837bf69a1e15a8e576a9f5c1460c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36333ec8d0b905f19d56eaa19a627f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc310fe1fbf074783e055e1f85b6bb66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af1dada4b05aa7a02a8192dd8719c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060edf91c215ce1661f3379122b9cb1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cee84465ed6d3c99113c513de4c287377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de35e918bb93d418fea38bfc5efe924378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de7dc716b59d7e73d1297c457b3c8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec62245a03cce0bdd3377eba674a5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae74e3c7e4df2209ba6ef9b5b85a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8c62cb2915acface4699218845908382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdde862cf122394cb540d1e9aa509c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2ccc2b09ac901b10ad4ad4c0c5aa3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4fde211cc7e7468e48cde2b67713f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b547a94c89036068a893ed1294465dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e90033d9c224399e3a3e0b8f08b15b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a470024a81fd4e97e5592780f5283388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61869d16ef190df070b3e52b22547f49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f3be908111a41bfabf3c56156fb7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff694331ae705e922094710290710c60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e007e1e86a50c6590a1ae126adf820c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886512acf4fae04542d4b892c9b8f98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97232b60499bfa9ac79d5af319db5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50133ec225678bbfa26fc19e91fb14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf57cf4cb1b9fbf745aacf90a26def396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e40dc2ab95115c674c55cdf90e66cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f651990417e4cf20144eaa451918d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891f9f6b7ad27092e88e226f2e78168399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e8d7080ad8738e1d12406d2a05fcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2e56fe4f85eab1c8738f38838a1a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51092166c895dcca4fdd5120fffb4f1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbb7fad7c7b489168e78cbd0837008403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91f5aa3fd1a9a1786c8fdbfcf7347b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf35f9c32191dfd6878e34403d481f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3028b73a63c5e609e5836477b16571e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e01d1f91054fac112f13121cb93856407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca1046acd4652278582dc3520cff77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc71c232a71ed85d06c3d8d7e3ece2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a847a02146a7efaf142a6f67bdade410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652a9eba311ccd107036da6feaf286a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836906a81af9b0510f97be9d3bbe8756412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1247de94004c538a0fa858a26a91291413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849efa1247fbeb92052516ee0c8588b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a92d8f69c4a7019c40be621a100c62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09232c048eb6a4775e84bc0018c1570416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd109a5775d748fa70312f82bdbe69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f442b22f9cd3d4f3761143cd28b5d8a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20074a1f8ddf7b568f3e1ecd3c6cd6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb631a5b3c848f62b01988cfe8d8112420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfa8923b36b938fcf748df7f2de5dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e692301d92891bf7153329a370194422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8f8aa616fab7ea730815a0e972f12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675dbfd3d115567c2e59dc0da1c289c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9925d53ed9abf3af7de7e01aef65c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dab22a505efd5da3988e62d5d98806426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ea8decf36b53072c90607ce55afb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99266ab9df8f757490fd7ee6af5ec8bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695a9675204ebcaab23ea42fdcb210d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5009660dccc58e6804c02d4ae80c0dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ae46a839dffaa9cf68d5a62f18705431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce880c09d8adccf01c7d4e344727e283432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaff99a830fa26e2d759ef01859b67b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be8cdcdbe00051634e8c0b1beffc26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40cbc77d23af7c504099d01a0c4f5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d4df0f8b80bcefb405c86261a8a77436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cc24ddb274959de3fc2701a2f1498437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b34d5ab497cac5ada11a1321b55b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eff366ef4956d147b340dde41758d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66c4de89b86a5379701845bc32d849440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff7001620d8ebff8223f03e502ff49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff4e1b4496149154be54afe22934f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8042781a252aedc795b22b92dc4431e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a23f0115c0f712c35f78fa82b7cfda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025892e79b26b893730af41cd213032f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e733aabe0389ccd25217d03e6d2af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3e726486f0aae43fa0864ac01585a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320c897b5d742a83ce22774a8397135448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce59f6630cbaf85beed3979875d60a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cd4a716915f513e8ef2ba3c53504c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ce74a95c4e73e25e52445513ce8a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de44c707e6b62430486f0016200def452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cf47c050f573e57d3272ad9bbcce5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc4a9d504a2e2a1032ff82cb68ddd1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9b3cec643c3e451d8c5a46f14f0b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bba56d91231365ef784e64229f44c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29c75011d91b898032e3d7df5c763457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398b756a984465a3d2b817e6b460aae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bca6941e1facd5913910afbff76b21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6baebf71866eae52de2bb72c2ee600460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef0f5e787aedc144bb12924983bc5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733d154244ecdb03c363b9f7d765d8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc9ea83d7b91d8c45667f055c2312d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da5a21a851741b4cfc89732e1f325464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba902abf829f43e61a7bf0440f12e981465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039a6b5e488fce3ff63c210a917d60f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb45f2a41ddb3704dd5c20c3559a47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898aacd1c24b4d6089a2320677c67cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b937212e146e2d1c7a9b651fce328e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3fd8404b8ebad957051e8bd708a8e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f951d8848b8fb21afbb29b2f167eefc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e521a380c2131d17b7adcc57fff348d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ab0e08ee7dee686fd5aab84d122f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726e8a6f9c5dd78cf9f438ccfcb4871474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5d9da4ac78fba45e6b253436545d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2095d30a27e6fb0eae5bde7a7a9cb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6557e1b0c2b7d3fc0dc32dd948826477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c440c9e6550334fe7efcb21c5d7797a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5706777f06f01fa6062c5b6a4d94e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72f60e9198344e73acd33a63bf5d23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded48c3107f07196698e76e6da571278481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c1e2502ca092f60436d8ef8424413482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0f3fd58513599a65cc4958a14dc53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a2cfda31ade68b2ef5b1909b0dd3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a423fcce16cf57dd9f8f7cbe6c6b1c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38307b2214ac678dbff0254c8a661890486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6347776811c2ec5f993bdc6e52b570487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1eaba85d06de1325cadc7e46bf540488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98730bbb4026ee3454cd41108c2db5d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600f105d6f698e738e2044c76e8c317490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd71d7a2265d66cf0e16eba30a35126491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080e9a96f5fb6102a83ea14f78676fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea75a0abb36fa65785a289ef1353d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59999a1542222df6caa035de1cd864fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d8474031dacf90dde197b638793eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94aeb351684c82304582da6cfa8cdd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93a712df947742e59642d86d2da1fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163d5f99d7489ff35be26145bb10099498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd62bdea32fb87db87021b1ae88bf9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b0f12e31601dfae9304080de93eab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8721bde737ee0f7078db3f5bd8e73b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0bc1b98be3d863764071b547caf5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c118a9ab74b07e7dc86d9f1b207e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef77830d7253a039855168fb4d6066504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48d068df90148c4d43e557858704cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d3a60ae3a47de7c2607ac3f542f4b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390f7a9fc187f0f9ed4e8522867742e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63a210bb1722af118187c13b6c3940508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe45550af07ac5ce945538df019efc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8b98e60691bd6c576f191ac96baa9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333a0fbf37fe2602de917e7c3683bcc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16898c33a05e7fabf153fec4e50f1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcae441643f078928ee9b79ab9a97f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f9167321209abf181885950eeb4e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e1bc1a8167bb04880f88fbe8318b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfe81970d4733441f6670d9ecf8a67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e5aa93ed3d452be5ee88441dcd095517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e265f2db6749130770e3b2a30a6bc61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867153cd0fd566cce4b40a1676a095d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aced2bedd11d3be2c3cd8e6ce83254520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5b5b8d6f81d52a3774900b0de7b1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dd45c90457b1c7be46bcc50f3ea37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1883f674f7abbfbe54923a9a59616f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc078c2c62b9eb6d8aece370b07dec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bb070ea2f6f4497902399713ba177525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ae4d2327cbb825d5a509bec4496be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c86ed2a12d32570b3f0ec4514c8bad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0208e66e6508734d81d6afbb0e7a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6310a74d496b22b89e99c2cf8c1151e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca23aafa81d73d07b9ae439183569c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783333f815d17c9113824c9fce46ee4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc96fe98915ebf387006e67f52b5e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4a81e3c8c520612b8330265617aad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc76d947defcb0b64245f1b95edfc9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80a7985a3734abe00a2eba25d94a95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63babe0fe8c687e06998bfb7ffa30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a6ebf0a0b86ea980be8d2e8fda359537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ce111d47a0cf40bd21244b7a9da0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7212bd456ceaf52cab124cc98f7e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0e4b6f655e2387338be9bdae085fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9845c30275c37553a982722931813541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c5aa79f415c6bd9d4dff22c3f72de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff6131998abae012631cf5dc42c0b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55474abe483324c575a7601134154ed0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040afbf4b36fcf439922d71cf2ea6e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b76f7eb3c9ccce233ae45bfea6ed29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae2d7d678380b259db33b57e074f71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ac8c8db2784c6c63e5b95f007bdd3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111fe3f3e2cb458284ce1ea415bb8ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859250fff9827823ff142de0592d73f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75f203b23c5cf7c7c979433453a883551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808c96a71c1e397cefde5ef2050590b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef25a0ed652748aaea07be3822de19e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543537f18e97605c577e8fa958fec10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d5821290a7c22f3ef09020c571f55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b515e6c4c54c86e61c3422ce12ecd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef07f6f817336a4bbba1ece5922dfac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779295537ad00715e043b0b90e498c9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59925dbd78d3944ebe34bad7cd52a1d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b713cb5a763f499558e17e4415e317560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012400529abf7bde40da23d2eb8edff7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3991910db9c0c77981bd829e38c978562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564d6882a797834c993447d051f50c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f005a64bc76a1fa37b974a91d4335a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb25f72164bcc740b9f7873b4bc5547565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0070f728185d0776d8439f1f515d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668438248684882e050530a5eff92e19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9d6b4eeca7ec1e451b2368cc10288568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ff7ee0f646f5b83cc05832a39ebd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806076522f2df46919d3a2f6c0f9803d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46416d269a4c4436b4ebfbafc0408e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8a70f611e0da72a3d377b30de529d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097c4b45e107ad305beb126c2d944f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6082c6c25c556b361b207bda1e0be5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b200f9103ff45e8b03275668b4614fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ef4dee34fdb46504c1c83e2e097dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd46bdfcb39da2efa838786b0a1205577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabd3d2f3d9901a20486070e84213f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce646d6a94b205d40c28e6608ac3e40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fa23bf53dd79dbf7f425e64d97047580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367a0a740f89454f1ecd7cf8ab0d4fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e15c6815ee628988df34d4fe7036a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bcd5d3d6ccb3f1f9dd4372c430b30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd643ca292429866130c3ce9bc6a8edf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7bbd67f16db5686a43b8477a0ac01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3de32fce83c5b27d13d0528ac20e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73073f7922526342196e9266fb78bab9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9def7ba18d38db3018a4aa2380bcbf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76269987793d47ef7bd7a2d27fb2841589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277e83723795a296db288df271db577590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cce7b4e95a6ae16f101a357fbf3b3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5714ee436f87e4b1b377958aad5e71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557c616e9b95e77003bf01dd4c5e010593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed708a78bd5f6b357687e896f8a081594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe951ac2f3df1d4815265fd5898baac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe2890f8374de7196d99fe28eef4bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74860b3af514727b6aacfdfbbe1c590597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ba89f5e5239fca87ecdda834d9b70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23004cfb12d7ab64873d06ea777322599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c8fae43372e5e71400b8109160af1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef25090a4cacf565ced80a66009d5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b0f6c8bf95cd327ce285c64208c90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959884308bc3725f172d799cab5cfb4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6059dbc1f40cfa83e7b3fcebafe9f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a526a09b7364b33964f32c1c843ceaf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dcf9e175c1020c72b3243cb87c00f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe44f4b7cefbb4f446e98805c177ee1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd8a7c6ad3c0be732529035dd24d38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00fd3f9f03945edd02e48aabc4f75c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e6205707d53cebb095f34e1d65f68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e3ee92e2ed9046149bcd874fe3626611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f740171030f8a6b108598da17b7a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132a92719ff32fbd008fb0a40670557613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bdc003a64a0f3b2015d8ed1d46870614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc0d76f744962a95ab3e188901b0b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3bb6725b0a2407a99599364a08364616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb407ea05f94bf4333de901517f5d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4157f108cb91979654e46abccc2cb3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1d4cfa12ef8b27e0b94885c18e764619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01558763ec538a5b5b5df2b2195fd40620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac43b3b5f738f41a3be53d708bd9f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f20f4461f13065f3924b415e3ae6ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21008641ba864d2fc76992c9a02d4e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26010d316e5560ffe58494ee5259d11f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138c472958d7ab4ce1853b86b28b899625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749384e5e82b4465c9aac90123fb8e27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc5ecc21ed034bb38e809f0420770627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc65e5effb22b7387a346147de7787a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599ff2e9da759630846ac2ef2b5a412629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb9126ffedfc47c7652eb9dd4bf1e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501d350177c6e189da9994cf98c68e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27394fa3ea8b29ae23fa53261139f962632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8452aa43bf2af6cdf776f9528ed35a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e618b69951bbb4481897bca332e434a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd023cdac9c98f1266dff61ad038949635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141a9d611fa095a6cef7b87a0dfe58f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799abeda936bdcd1377d62ba6f152c5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70ca17713885a1ee62f333d01390bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf59ace11a145e86696eb2ed480f5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa990138594512e94653b027bb6ec7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c2e2a9515fe500e6ff77fd7df814a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d19381c1ed34bbf75d878a5629ce57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b80ed956c0ecb64f5e4ce3ee7f1cf4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03773b7612ec2db8059b2cd20af346e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c14348d5b07adceebe2192623bfff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8445fdf2a5a4aac1797b7fbe2f7ba56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f3ed5e46a3d33451636c17d1501c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3780502a26540711bda268fde9e1efa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131a1676df64ae7846e5920cbf1608e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd6036c865ae80eace371828d760f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2ab6f5669c963cdbfeb3e6beed253651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9356c74a6b10b3476786646f69f77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfd63ef24976ad6279fa71117eadd7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96eb57fc310f080e718a6b012946c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d1fa675b15a511f1fa084bf5bee8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c88c643377f5fda543eab19efb4e69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848189dd1e251acea88967c90049c391657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35c128e64117597340a9b152f48748658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fee0813c631cfaea02d5b418018c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9242ca950f034ce3a8a0df6372b733660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3363eda5cd3999350028056deff6b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9d834c9ef41ec7a31d4b4ef5a939d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8ac96c580b8c16dab99f7e9946089663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d083c09cc360c2fc9b093ceaedc5b7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6697e82508b3a64c9c39702d7dae2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa4b6607fb0421c5ab7789e165afa3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e597d120695befb892d2ad93b6bc70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f2f8ea55b16d70cd272dd1ff02a59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad17aab4a13d9e274213c75b306a01f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4195629481fd02ce5537fcb510e0c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c575c81a341e571c90de2f3334ab9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89cf4053ff73be0aa1d7e55bf2a48b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3710d7da29ce13dcc6975a9ad6c631b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8c2fadc9737c232d3baee72e06c45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae7bdd9947d56d928ee8aa18286965675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0647871f7b30957535e58c855b9da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bf3f3bd2a6d933c60adb2f32c634d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065c30ef7186dd1648e39aa00e80d86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea0a1e3c905b0664c1b43f14565b41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59831203771114739ef5d62ce12eb59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9034a0da35df94b70ac78d6cb33b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fb76012bdafce4a0657c333229d72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e2d72f344e3e0efe798815d371e63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed91fabe18cb9ee2d5c9441df3301e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79659e3aa390cf48b5703ac123b57b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77755347dba483262d5c0f3bed39d8f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fcb920d13f552dde329ffad0ec60d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e87c24a366923a989f15d407141d0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e56a9831b4f616ac2e62ba365d19e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bc90625e4a6697edbffb8d4385e83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e063de01c5cedc9eb5b5b3a324532d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de44e1907d90a1ea3756ef4eda4c791692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d52df188cba49b75180822e6dfbfb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da571b8e31a22aff21589e7e400628694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6553dbdbf22077cde1ef1d890c0060695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c482431ef9e7bf8e60bf25aa0ef26d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1e3e5233c3048f4258524dc7cd4d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f251d140a6b34c4659bb10422cca4da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261bd99bc2aac74aec3876df0c1107e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9971f984c0deefe8e87823f84f4a23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f246ac8e0ef52982ec381c7e24ad518701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506f3afdc93476d2e8be9c9d561b159702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349a9e6843d0d93597404c494499106703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643072e96aefc796985fa4fc23275fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74a1b15a90328fe38173cba0e1dd91705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b16e306decf90fca2ad8058fc4a5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df37e3c31f740c7160240913d41bfee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a1b16ea50b8c7ae500278dbaa0d8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cce121bd2020a6bf8a82f83646879d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbb8b95cc12163ae47de401e24af47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cabd3628793c5a03b80a42e29eba3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be90f25bd9885382d1c5cfc5996b8b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ed2535601829a62738344eceaaad9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d237a9b57bd956a35e9d687032f8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955de1f18eb57ff81a48af9e554296b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b1f924820bab7e3c7df800b6fb94d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382c957378ae232f6ddc6905a392632717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df944e2cc597b1c530a51a75627a9916718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42952592bec20f3a727c9d3e089ebff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0df8c74a9082323e4b3a9267f6dd99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59107b473f8b44b0325f1f4044d358ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a1da2e24bce7c645c0c078c946289722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab332cf5bec3466ddc003c3998338f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa4af71332e4f40517054187693317724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b430304105cdd74f2be58ca24f13b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120eaf02dcdf520c57d27dd93c98098726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906c5711731ce8c56b23dcaedce27d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de6de9f6e3be24ad8160c6525eadcd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1203b88a89313fdca665fe52dab9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e909f1db7b7e1a03bf82ffbd143fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef255e0039f8fce5071fd437633ce8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43265c511a4b3c2c736a8ce2591f2325732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a70b0773f6c48e1a02ac0b3d9055e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263f86e387c3a46affb43fcfd346aac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df0e4015861e60d1748919ec1cabdc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9f044daaf2eec710db0b74420b6ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3989b6d7723ef812534e3dd12fe7ab7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af522ecd1b9f2de8f0e16aa551220d15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93140c77ed565c0f11513f3c5fe9a44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835383b8c1d44de55e5b4db91038e66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb5719dd55e0febd6906a66befb60a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bacf62fe7a328471bc6d08e5ede20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f75be1091cf8315513c39851de847d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d92d3055468be3237260567431d5e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfccbfeeb87d41c77238dc88df522d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449bcfbcfaf794a1434fd5a89d6759c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc15ca33b61250f98a00a6b9bda3f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e542fe39f96c4aa0bc847c68b0a960748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41a5913bfa4e1fab77b6215375f192749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca5ee7cc18f52c84e3b07aa93af87e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4079a3c9d8a1e6c6d2ed10e256ac04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a12c290a61682f61f6573e2c5bb7b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be869ac905b1b27c0ec4786c9523c909753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a70a6d90b6b17c10bda82f9f44b03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4659a7856ba07319269eed5c34c57e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfba353eb98857826f1662059c1db1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf243751bf33653ee99e18b442f1818757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946891f129c6aed1b12b89fc61001ee3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d8ad3902ca8f233d59ceb290338ee759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b7106fa961936bce510fc33e972d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921871466ebed9b76f93bfb77787ba72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a478218b2c7209ebe2ed67049eaaa33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c6e86cc06ece5c9cf01541144034b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8390de2a7e26d0db57b0defb065841a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72c64b5b4d4ebb256fdf64aacd24266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ae939ca9b379dc5a6cfd79454c9177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ae8c537b0e8e585542f83fd1d93a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf30f8f48f3c5d2f60ec05eeefc85649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d91bb4baa9bb2bff8b1ece6bea70210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c95438a6cbcca4bf1bbd86d48330a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab82482a45f653ef6d8b2763914ba612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac906eed624abbfe95e7b92c408ecf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61a90b88aa2a064f1b55a212a0c33a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4340c67ccdd501da0d8a00d5979abd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a9bbd81c32d001985d863704adc5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f187ee3f1c34cb6717032b8fc0a3f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8ad999a3d66d6aca6211615dc2aec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d16beb297916a531c02625111586319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618ab4043bf82456cdbf31a0cdb989720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a78dc4ec578958972177c94c5465d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ce3fc01c6c1df7e8d5b24b02b88bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f27dbb03906d0434531d1676c94b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61418b5f1a63d7c684937dfed7929b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daff73f46c2d43c1c68ae69d2fe1e0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56582e4c3a4ec50d8b8640cfc72c7ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bdc656481d089c796af2b5669e13727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bab2abb7cfe4592e402a14699b6eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b3ef1f5680a33948d7e1698aa76c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ffe9052ddec819bf5eaa444f271b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b451a9e3edf6fa4137109088f6ee431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d1bf5c80347a70f3f2133d567561d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1861d90c29fbf168f9a620668433f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be92e1eaf7962de1a723142bc842c5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2516024c1d6ae5bf6846ff71d69e13d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6edf4f9ca660514d72cf4847063b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdb9e04dfea02ed296b8a57d2074a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25db719d0f2a2f59a277ef28a5dd6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14da7e484ee5f7333dfdd1960168ecb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c41421906042f27ace4cb2aaa3e6a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e60d2474b9dc61458d115f550441aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bdc4719671962d1dd5772e98f80e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c487fe7c2ab21de776e5aa0ee2eee3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334dafd345f2d0a49ef17932cd51be244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049df72cb1f5086cfc44fb82e8f0997245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eec6b5771b9fb434f75eb6067f77c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcd56a1971a997a063590a4df8c49b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adf73555387305dfe26e9dcdab750f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e0b97a8a929870637ec8ac63a227e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd52b37efb5382050b8585c5ad46d4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d651f62c9b47af95cf261ac4aeb84b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59ae243d92d21c426c5bb10d149cfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713a05a6a91177f29259286f06fb2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721fd476be5b25d4eedfb9ac5c9c0e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d25b85d3d9a1b5b545150177c7edf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1930496b399bb25ed073c22a7d120056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4d0a2bcd29938624c09357ee3579d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc9104464fba688f1726de2b90b13b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2923e4dbf8596f038a88b3227824159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009997fc9497d7442f3fc0de07c652cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c353028260ec3c2c046e469b6b108461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a694f8a4a57a3fc4ea203eb9061bd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0474376baf8f19642c10ba6cf015563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03652ca8992259e69fee6be8e86ab9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d93b4c2cc98aa449e523dc24d399e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e28a1e4129aab35931ac5a2330a6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2ad9021d71a946ee366d32e6af49167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5d15c96c1dbc1c3cba147012e2d0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b17d7ada7ef763d2a704aab025a35169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470e36b9ef9a1dc13c327193c0a508e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16e1ebfa281ca70b9697e7972e0e7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3f82772f0209a07052c561632d3ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab521de03d14992720ce9b62b240c5b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b683240b337af8e6c826acc7fe1ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415f24f5699a6802199327e7153a56d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608c4bb0bab46fa6d073f251245b82a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5debb275e8e94367303f9cc8ea4ba4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb50fd8f940dee72a704d7a5108e1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba460d66b82c956d1d8071e3cdf3423b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c991dd98938c430a4ef2007367688e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16364206de88dab8278d07013dc5dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a91e7de59ca6d05db4436a9933dbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bfa47dde185f7adf42152592fbcde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca139d15c1b447079d0a0b4060b9734e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf915d6e2a16aef49114ee500a266f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c50b9054f5783a68f06fc7cc757ec786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91979b2759eea80a727cce477ca3f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60691d211e3a5c4edc671f44fb4cd03588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a644733a4f97b607716a8fd2c4d70689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef8e026f5dd3cf05788fd7e42e1bc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993ff82214700e845ff41460fcc800491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab575391ca79fd1023f7386fa374b7d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eb08ec74cb5b0020c5f09dd3cb32993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307a27a873d9a454198a7edf40a459894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc5766066c4dfbb2c2d30ad0a8ed2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de0fbeaddf9a48ebe3c2840994a3b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98029c7e78a647166ea245f0865efb4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a616de8ed2f75ecd1299f911f093898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f164b1c3091b6d831604c26b7bf35899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989d66ab3e1ab9f058b398e10d0bbce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c8807c9831f5be5bbae04a9a99cef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f949a7700b8e6eb15c16e1ddd9b4918102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc29da4f5d60e9f76849bea7f4c848103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268612b42741bed9b9c8fadc20c2989b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c89b99361db1e736d2c13122e4eefa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128e6f9ee5d6cde136ea6c6197771ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3b62aa8ceaceefa3232483fadb31d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eec1f29deb59d1822ec1538a9ef0b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a78d3d92d4120b693deb3246e8cf37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f58c9eb7b73768e49e1a716638afc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d0a4609d4c8aeb1f9e3d4f4c4daed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46149665c4d4874e113e6577fecf0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c918ef508e40c4591e21719d63a13bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d363da560e89d7326ec455abfd38b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38494459fd445d758ccefe21bd00fd8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49297a7180ba792933e579bd7c974095116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d4e79f8d652c64bde22b1ec4f8450117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288c3c6ce323276a3b5d43753d058f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008ba08ad757a0e4cc871559d80b39c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a66b67fa8f0aa9f783e4363f94e5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1ac5c1781b4595f80323ce9387082121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b206a4902752de9633181c469be2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fcd12024b88a75d08b67cb0f90cbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828af4858239c95896b6330bf21597d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa274bbdcecfc67c43e07839cb1031125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bd2a3c182fae81f8ae25ef9225169126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a3bd921ce9cb73de7765ad8131017127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b037c9eafc55b93a92ff78829549000128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbb8e1d4ed6e638440490fca38f113129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3e72a598bd1958e043b43d60c8f0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4d48a906134ef86acb20fc5e222aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f195c8d3e3d56105ab2b2c4628c3f72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e611382184dbf4035391e242a27f701133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a01f09e4e65e35942e760cc2397c95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a7152abab11e15634d32f6b74cfce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e48863c908034483b27bad172f6207136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f680183a0613ea91b222f35ad8ca7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4b941b5938999ce985fe02d948595138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d0077b737efc7c80a8a325b53c3f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dc580565b0583ee4899d18b832514140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d85b3b6bbf6c92be6dbf979d3fd02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255758b9ea201d71287b0b01d8e5ec12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71739437663386489e164e14915e2bb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ece78c10f786a848d2ce7fc3ae080144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d987f8b6f935cd39fa749c36f7f4161145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021130a96d66522c445a02137857ea2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262bcf59fd69afb9b3c78e7ae70a039147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c117acbebd1c02fce20c8b98b6db2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b28609a038b6fb6b832fb61b2892c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2239e6bcc6d7bbbd5779d1ff0c146d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a256ba02bb44a50d994c855abb2b3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2869fe836f659bdd688e809521a5ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500fd0056456d4c5cf2cb14db13437c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa309783c6735e75c00ea16080f8f669154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fb8c5d67fbeaf18d5e0e9f98f442f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9372573692443775ce7e3b56e1f31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdefee959727164433b0fe61c4338c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995d616977a45aee9a4353c1df7b5e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c909f2a3e76105736665dccc24081159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19928a286f68dd6e6bafa04d18aa78f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabf62d4f0cb53720f750f948de43d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cf523f114e9cce8b1be10b873212f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f415da5c4aae3349b477e49b9f7c1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516ebf8ce7aa5d2d140a5433dc51180164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d059ae6c1110d00009b9d4e230116165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352b1d4987226ec42025653636906a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b11c8c6025af4d8791f5c964a6c911167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe5019bd42951aa798592061e595a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53dfe466fbcf9411c24b79b1c53983169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c8bd827e496968836ecc121b70cfa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a71fe41cacb18ae2c91e4370d629f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45768c007d2bb68482aa2affcdbc9380172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42638852ce7f8ad044dfbdb66b2852d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abffbcccfac3dd4b777931b6ab8cae4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc5d12d676bc998d55c08b73ce8830175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0a28801784591a58377206374eb70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22ff4874be9f2a1a4d4f137e457380177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050418a14642314279a4f017cd3b88dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d3f8d5a3cfc6f9e44183982cb5d87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06923c20f9814229e204e1ba06fda52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a1d1e4b256b2850756064a0f6ffc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608065a2afb527c5f32e5327087c070182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b8700665b150f6232fbeb9dfbd8a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ef26081dbd2874ee644c54bedf54c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bc45706ec2fc66c6d5779e61c85e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a35a88f4e1ae341c62c978a0a2a43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea6e5bb8e6cd886e9f6b12b606d278187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdba3e1e15d8ff771d7edc5d5118a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ff5d6940ce8609ef823c180bc30a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d8b3a911c22b4866ebf152d620c76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105e6bce44c18ba2924c0963be3d0e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d864483c6ea17f51a59573d71b0dfa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5352919a6fbf6e1ad3dd3a7ac7c74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c9aeb7154272319719d107f8b4387194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae7ac2af3d8e2b6d6cec709d8b7b5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6246ab4f65313ffe246172dadc8fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5021519d41c28fa1deb0ed079fe2ebd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a41fbf461a67ba1d0547cf124a865198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abeb4d421cb2b22a2f8075d84a222a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848090cfc4fa531816d672c9b897528200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29322c0734016065120a2aac7b0bc833201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff926329150c6fcd3883f2353645a428202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e5510edefd942ce02f9e718806510203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce4f47b829127b988a3c747692e359204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163bc5839becc0bb4debd377e1d01ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f96a9c35e2b0b5aacd8199ef98f3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b52e4f03796d861a080a31e817539207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ff081af4f79b35840f37045286b2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fbae446d54367d7fc23e142a20242209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5e25d2a3fdfd4a88f5ae019ed6cb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6e4ff4437dd63b14ffbb6fb727a82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466389b3cbc2feecc54827ac987da62a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500312a8d1b7186d9dcccbb2b295d2f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc51fd69181935420e8aeaa4b84872b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c25bf938769aa2e0a5bbdc26b8777215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4530feed5ec5d9d2a4340b874ee5a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcb3677f929ac08f4a13e014210e8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9180f1735c79ab194c71b0e89bb3faa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebd01ea953fd2773c2ee892cf83036219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed835ba9af6bfb42ea83779b85d3aa2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04fdc6cababdc2d9235d7a942a292d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7229f88d2f8631f28f9fedbc34475222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10963e4c3f42b745ffefbfecfd16189f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bbbd16df7ad174fbafd52101a0598224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30b958d2c642812576aec99c71b5e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32223f04eb3f5b9c9fdeb87b4007b390226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630b8d59694b48764b9a32e25cff09d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6deb548fc88789ee2e228c8902208228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abf15f6a2d70a1ea53f462ec0655c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a525d3986017c2c2ba229227fc9d22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b93cea5ab26489569952d7bf32b186231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb071e149083f054c106434a84662cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173de13b8f8a75cc3063f317ee5f234233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e21944378f0beffddc7c0c0b8ae518234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d841f38dc248f9b3c6e26a6f0e8d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb56826d2a16a0b6b919164bc8de57b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8301037a487a40dcae262bcc330396237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16002067bf3daafae1fa02f493e03043238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19dddfc86fc81efb76f38d4144332f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55272d828e71c74e806de6a5336b81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576a1b9b2d40d3ad2f2ea89ed27c0e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ba24424bb9b235329a14abb787d99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d190521488cb4b73e0030d23e8a64da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac62556a930a325a1c622c4132a5121244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43328840991803fed19f95fc0cd77d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dfb503880ed827fed27a73ca5c533246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7e74d55ef7519b8786473cdd3ff6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec423366f6c7b59d1ccb44673f2aaf37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fb652f8d60c4858ad766f43d20996249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132ee1771cdf0c5420866a5b9a3af72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee66544181072d25e30e754e5f5858251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b3a89399823de6bd4c5d11ebd6c43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb12a734f6f11e93d3e544e56a62db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223726d90eea487b4235d21ac9bc61e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80003c45b20699f9b0c960d00d6d558d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8f073491d86e6eefeb1f65031e0dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f70de590c4de274b9180ebea087f73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9ff7312bc2c3b7d9b9fa6a0b32c82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3197d965e38cc9b140d829db78341259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc60e534e87f4f0f9294e2b9e05f42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808974584a5f85c9b9f171b8a06284a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f566f62064a441e6137ddb3342b77c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd572f0d4b95fa45966d31b7a832ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816f4d61abbd7abcd220c165fb2b1de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92a18ae84d9102f5d048daf328c5a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7aa87ae5bbba5c5073b942987b4ecf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe373388981dcbf7df9f6e7cdc42c70d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954fa4218ba4c0e21177752b507eb3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae74f813401fcd6292d028f12ed64c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca85c5329f2a19914d0feb36d1d26c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f887bccb037792d21f1e007a6af111271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb103b76ec29caca36f51e6c86aa2d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234558cfb9cdd452dce8500288336df9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7e3f8cf9bea2915fad47f4c89412e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a71436c07ae48a26b2ed3498bd1e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c94bac95e9391842fac0837e9ae51c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44f37872806907ef94808545ba4eba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46479ad22442e3aac88c79f9ef133e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4624c34243fc3e97be478b2686263a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41a9332883ff93f431790700784d96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cb25c308307c9304789e11e99ff3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acd63332604e3c3e2df740d9b1d597282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256a8fca7eb77d5b805288077db531e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb1883f354a8e6ee7bf000b51bb2b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d675b542651b9183e9aa14a563cc31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56082111a8f290970df41aeca8ef5d15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182e09e3cbe728a89be9fb36d40087c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b192b927ebca2469a42d5f4395cba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e449b243eb7e32ba678af8269cf99bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3553482aaf677896a827c820029e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200243d9c6105876e95b33dc7f5d8bde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34ac34cc1552469b9ec4c3b119a2f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631ae1a1d42beac1ee42b6a72493f56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db3d5d173ec38c8c90d49833bfd40a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c253cd1cb462973c2139bff02319b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a66d9655d901a718f7088d4e8bc6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7c537e79960e62fa7260f85daf61b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fe13030fd7b4aa64b03b1ffaaa310298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dd08b812d54a223ae4f117104a4fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028afd785b45661726c1112aeb82cd24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d43c9302f17fce7decd4129921805301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758d9a87da6611fa5b895201a2a007d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a253400af472358bda2ca95dd75e87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ece1f360bdf1293abca650ca593f94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bac45775fe405e7bd79af73e75da72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cdbc7a1a2ca67e3cba0e18f6c40d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193570ad415be1cc8268304e8a3eb9df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2ba134646c7dad2a7c856277fa9a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086408b7bc12c618df5c26b559266679309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3ee5830219cd6454115d310457b86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c830651b60c23651c58321617eeb2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33631e7814527c9740cd178911226af4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b488ffb68924a98bdf4c712967d801313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eecdec5aab85c249f834d1c591a2b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a78bf1d3538451a0e6c3d3d18b2bc6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ff1f8b5f4288c00b660e7b6322642316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde71ae26c7dc60d0b1831a2d51257af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad9e74ffd24d6cd67acd5771686e8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62678566145450eac8075f16a1469017319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fed9a8b35fb2049f613d763398c784320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf508de91e3137a43c9128f801078918321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a747584ee2a84e8bbfedc82399d67a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54854cfabd873310eadb3c147346ba1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d500d460de53c18e836de566d96d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f70931880564c474b9f0492b565a05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b271df41eddac76fe3f8fbba9c717326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf5d6b3925414a71b7f5faa7cd55c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5113355cab4e776c81fc82f068942c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947d6bd0479ba4ba664832190995514329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfea35aa633414d64405b2f644000ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f80ce36bcde26b0c083e041d3e994d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4c165489c2748f3aeb73e908e365c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9db971c4d52a3b885030d2f4489f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91856bdf77a0986fcc7c03acc52a8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4cecac35f174fdffd214087a0ba51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec114df4a7e3f5ad302399737a07a56f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e6e3f978fff3ddf09db35210e2ed8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4beb36adb2bd8775c9210a850e516338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b00a175d42df3039579ccbce716814339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232f73054bd82e7eb629b0f413d845b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05c5bc271e738a5e1d001aa94d6d81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422df4e2688fc20dd098fd7cde47a9c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37ddcac9ec8df4fea427c499b591e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d14b3b22af3f9c183490bd75419d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43cd79cf8f294bcb419b211789619c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1ac2dfca14cb00d8f9caf6c2e5350346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d46751819f43e12fc70ab3e9759a53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d395d2b7a0bc908965121d4dc52b15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25da89ffb3aa9bcf1bb20a6c2ff327349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6b060abb1edca41607aafcf71a765350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589768a078daab6189266838ab32248351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2630f3a4532b43bf3bed57b5fb2937352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495baecabc8832f75745f165749490c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47bc74a8952138e5d947c54a8d8f63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e88e4ac08e2b6b977a80104d73594355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6c8471d66ed006de0c6cfc04b0de8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2e16e9f533d391b9d5299a62490f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecc6fbea391c661d5b0f6f66fa645e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb0cc1f119acb0cffd8bd4af1e8414359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb2e8bd8d6a431cf2ca8f3f8748cc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465957cef1bde274070bacfbf979c79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0072e4f42304fb64380fcb57782a62d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fffdb9e32c8f491561ac4f97c9434363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b242f9b74d2f3cb3e6b9672c5da946364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6e0fc9a4c729fb252ab233febef44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3b120e2102570a902ad54afa0834e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca9751fb2cfa294fa626ca2e32f09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b8644c3413225db13f8929cdb5c1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1da8befdf44aa00b424cf2c700fc9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529c27ea15a2c0307b4754368597fd1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac76e4f2e3bd11f4a3ed009fe049d71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5c70a6d4e9982f8a69e830b73c5af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd320cb76271b5ac37bc7cb2b6d11b85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03b899ad01a4e3298ca0e95b7aeefb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17f6d7fe04896447b78ca07310e3f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835f9740bc3857a9bc4ebe2bb1dd551376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa70b95b053789af9817d8fda6f8d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987a4716662de1f94301d6c0ebd6ab4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31b60089d13d1578b7c06698ac801c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09a97e22fa3456ba19063c9337a8c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d666e38aeec3bf35b79d09eeb0a52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a36b2ec2eab728a49466334a0740a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b9ae39864099313ba69f5da56688b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3abf4812d5c0518c111703ca3dcef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb69140a59733af8ff9d9c5778b236385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0444dcd1e9f91653f846bf2b28fd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f27447648dbf69fddd777d3d88c553387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddde4d7b816c202c64b4315a2ab002388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cb34b246e98aa3fde327ee05d2a06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f413f776960ec752fac1ccd6d83f05390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68380d1d5f9f087c2a47a656f3cd9764391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d41fdac4af1901721753250d75906392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204627e507b085c90ac46bf0a174c0c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421e042f0566f05f39dfaf112a2e870394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e369a010ccff15c08e7230afd1f85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516592c825b99fd8547990f7f0f54d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47e57ba4377a45b66bb626fed2b0d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a361e44049813ff2e58578a6940e1b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6d1b3f2dd16bef144a2644ec52f8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b3e31f0385ed936d3397adcb4ceae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377db2a74c5abae58f8a146a623bc4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c78d84765cd8b5739bf4f2a4239ec8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1110cff7907b1a6a4f0ec60a7600365403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a53fc03ee6bef00d35d978c6b9d002404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38fdf61083fe07686413b6a0937b5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3abf4a924fcc675a4fdfc6dd60c036406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ce32271a3b72337a0f8022e0e9552407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650708a2d2feb3d90b9bd64b7c6510408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35dd74903237ada49f59ec7c511794409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6ca8bf923f7125f10dea044574fa1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838457ef2d3ec1dfb75177bb6e8a0dc8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b837ee72e285a3841c475aa26741c91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813b77bdc7eee728cd66c22d873e467413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15894a4928e0e7625c28b0df1bbc23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037c2c934132447f580d1f21fab255a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326df411e785bcb74d7a3c11ce6e134416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595305b7d32535c31e0f3d3d72b23c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16750471b2c0a81842038b8d6e3ef67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c64003849e25155067492ad51c619d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a9cbcb79ecdfa1863a2323564d951420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d5cf987a419a8e5f1ac9b5eb7ba3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853bde9f88d0de92804c3cca7ae5e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010d4f590931bc15c0e126a1c4b710b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89d289f2af4bfd4c1cbe531fc4dc19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05cbd4098e67e720ead674e102332e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b91161448f0faf1b673e9e31477a69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624147f883410dd11a037a821018df9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3754361d7a05538065a88177913adaf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1def114ec3a467bb29eb9244eb3a87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd069b90f2f026a346778619e616c33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d852b28646ed359e0aefc799bc3d62d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3bb4c0864da9e2fa883c40070d6c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a0f7e72c547603e3899bce71be6aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac95a1cd4e6ca9a7575eec8eb2ba4c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b7d32ea57a087eb6b9b8451990edf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971a617830fc7e3242202e480239af5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada91294314118f581e6cde8c350b8d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00933f49c5a282c5509d4e0349dbc1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a88be52e5e9d519e6c986a868e258439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090b7b0e04bcec8588a0bdb40e3deb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aba1d00c031b4691724faaf0d184d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8346797c6c040922c5fcd6a8560ddc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b88215133779c2fb4b6ea1a1c54f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db455aba8e5bd22ca7126af58edeff8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe827e90579475becedd73830982d90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c09194742f73750e808c2b41c8548f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b588256051c5fad2bbe5857d4681447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234470a64a55570ddf23d1adff89e096448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6569108820b54a651160bca9a3f794449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda63dbaa7d738dd0bab34f361b7596450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ac67e352039384443590860c2aa80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b656a240a915d3de59e48f15c31aaa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57aba0d92ad79fc2d5d92420a25a1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01537fca740ac3db7655b3b707d925bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30ba61463bde16d9f2c794a43c09d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3159c4ad5000a2d91c9b39c7f54c6df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d4d4745a7796dd122d7cc9d60965457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6731058ce181c31a572be735b3bf9b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680328111e02d9fd071729585d33825a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bdad85aab2532b32767f8b5b35b11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936b5b184dbe2dbc264bea7351999d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78c7840b47a2c4ee4efc6d3705d4a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1848a98f66b5c29195011a8cdfee8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d814a85d8938910555ebcb762b331b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b46bbc9281f38e09334fd38e0369d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35371433fa90cedfeaa346cbf223a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d634e0a0cf6f18367f5987253472d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723442998fcd9b6f2cba1fcf140917d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e060ecbf82759f695b91a316450fdf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec41af09be5b0891b39a9c2d7e80597470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa4125ded7a316a26a8c32a6adade1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe0d005f2772c47bcfb2a5a5723996472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b521a1eb3805f5d64decb1200c39b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b737b70cc4b76f015751c303594c7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9a2e97d428008d90a662e94919adf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356271578c37f0faeda3e5f4b2fd13d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5251245c0a43b9f23125663c9ab8439477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d242d67542a11c375a6306e0ac58ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc2eddd1c5f4f5fe1ad263696cc7a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadb3101ccc7a88784a2c2d6adfcaff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776aa26fe7db6a07a696cca8d3a8e58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b80499f6a40bb613a01a801bdfe18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cc6a9474b6c5c8dba37435da47c36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6494b476998a2ae4e7a71443a31c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3ac566a76babafba931a95c526116485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57673621111fe09f3605d8eee0d0d44d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820bb7e6883401692e7d3c0a76cb339487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f846f71f1bc0a2dfccfd3796650f0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b640fb611c4d5796edef07cbea7033489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95116498eda5c8426c5a3a4160d8eb72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afc21de9e3109799143581d5281c2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7671e18af35759fdf099448dd72fd9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9b1395324704d151ebc19a518e716493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd406dfb78a67c36c6a8cceb8af787a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930a0f77b1561036d2bdd1ae2811972495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f49334111218e51fac38a8c30c3db7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d0b8aed4b8987722215a956b751e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ddc4c6c16e8dc3d4cfe308f373905498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c072e18bee68bbe60d2cabcb92021ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590450d1efa716622013fc87c944fa8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a726f7e1dcc42a2a31257a61516bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cc3b525a3bebf9c9d582f5310b107502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c6f8fad72384d944ddb212d4dc71e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73cbd96ebce08d08dad3c085fb8b52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed262cf333354924fb532d8dc2903892505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4e800028c4db735f881670e97195e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a52a2edde6b26246f36dcb3db1c22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfba180615c7dc964980453f13095e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9952dbab26d950ea56eebcc39d91fc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3848f074c7e7b4348ddafd397641f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1fd7e38beed96018486c492036236511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc76ac49693b530a5e17d32263a010512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42564d8f958e3b8b90a9d32d1ca14ceb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0242ea63ae0fe7f921594b0348194a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d325df77e3f40bc61f5f8196cf8cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a986b1cb388b9492b69e000765f0393516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28d879a6746fc5a3f5a2dcb6763f05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a5a3e0565ae9e4d294e6ab6c7d3be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f62c047f42bcfd7c5b4781b68914a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70039cbe6107d77e1f5be2dd0efb2042520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675bf04016773b7ee18b65a03330116521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe39decc77fa69fc36943cdb3a4cf41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b222e5de9a3e50ca719bd8d01b9cbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6c0546fdbfef1960991f26482e2a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901796b76022b439740493c791802361525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e833213bd3d2ad8a80deaca4e4f1c2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842d023b68737a51586853fab8edd3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc0585b1054a7c0153f2e185a4732b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7136df963fffe31e5881b5b801ddbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76004538b0e3524171340fdbe37cbb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacb3ca8a6a6ece7119a6d9c52a7ef5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38affe6b90c9d54f087c0e6dfdc441dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24ef6b16b333b22b06421b23710b29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa1464be7475ab68030b85d7a70d92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fb91167efefbccd41d494ddad61fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed50c62037d5c65fc055236f0a2481536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b894b7ba02e0449e705902cd1bea0f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442083dc8f44b86d723106fbe921632c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d83f68fc9f6c7d8f1490fb4a42b77d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5741a9680b6a50fc06c11de8e5113f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc169be6106b3de737cd8f5063d51d4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b8ffdf7662ffc00f03987a70458e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc8d41c499a129fb861f17157252d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c345a87fe6be310e5352a925909a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a16d26a896fa5854502ca20b9f9be1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab87a550d58d7cca0ec0a088f90ba26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a74bd6ded070ae88aac62fbf99ca60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de684dfbd1fe5db2b99dd3568f1445548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fb427b2e37d0b38a9a389dcba7906549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78a44f9579a424f30395cd30b55995550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d574089d4b7e9c82e77a1f1c107dc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ea003cf70ad47d3357878cf6a3a65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1f02f299364635962bb4046e41041553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8358fb14a315bfa1eaf1efeed4e75a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764fe6644fbf8915f522376cbe2439a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f3062863968f659a492636db2fbb3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d4bc8c8e9f32ed8cff420b8f1a39f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710179e7107e36b630c28f913144640558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363d99d8ea15b5b7bac3d0e7fa4d944559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de8d53f3170d8a4e2652fe4309f852560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc221045955786569975aa145b2682561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af72f8601f944c7bd4db11c41125b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdde500fa97571acad8be919d343e6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ea8394c4c2ab0f0bffb2332bd5dea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f154cfe614b8976962996711a100d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb082a3abf192b1e914b705321dea50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132fbd389f58bd8e6a61fa086258c5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f5dd4aaa4c20ec2328e65a595420a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e825256f570c8b970ae1507a6f354569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e56feacd710093a61484ec5ff0418570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1668d1b4c04551b052ececb1bb4815571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377311bfe42e8304d7f4895560eb1884572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3e9c351867bb7318e9420393e6f93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee25dbc3bd256030f1da712b82fb39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc5275356ac692fa98be15daf8b1f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cf4e57db5f6bfa24c09adb7507f35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ff72964c0b9f8fb4143d7002e1043577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a403f5e924d0594a03c45f0b3ca352b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d05d6befd8c1082a3b5031f281f9f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a446d391113cfd53ff97d72cc47c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d3566f93479d272f8477c651035e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d0ef9e7ad39906187980a5d753356582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e349d2ed71e6117fbb505e16912424b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca5de93f8bfa0aa838ed6649309a04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c67da7cd572018710c1c4d3621c11b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91328e71b11ef58f0cc838e222a2cf0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43b5b5ee7b0f601e9f25253de02505587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72e100dbcd04530a3add3be97bc553588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53e115e0b7b1f0d5f5db943537355d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ed39fd16863c3e53168cd6cbf9d11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab311524fe087258688e322ac997cd0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ba0a807ab2035805d07baaed8e770592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683465403175dd3a069721c04646aa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3a33423f45fb5372c657047ceec9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493576dc6212750324da65885898da47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4edf8b5bc222623395d81cb1b13cae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad5ca2123bac642286637f6daa97b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9934383dc29d1c97eaed8db311a1dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5ce3bbe72bfc8da16f44d00542ecb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791a30e9f32cdaec7de2dd8ef3bc6a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6ac3c59474418e1c2da9016a82d5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17510513baccda48bf8d42ded7f3043d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e796cd24f689c4627bdf680349fda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc980fd0c9f9bbf77273ead450df8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ecbc0447eb973d63e74c5437ff189605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29592a79c1c464a5f9f2700285a1e39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac10b14835bb0a522686a0a1a72e6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ba42ecd6378b92c2f4092b13c83f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b434704f8e99e1ecd8be99bae31d50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd880e0e10554e1061215b4f4f23cfb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda92024126fbcf1760b2c70ac60ae4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70167002ba8b712b67d0e63cb1f8337e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4644019aeec5c196c62f908553d313613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ff444abdc5a269b71d375e1840655614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e20b04119eb74f37922f2dab28d5f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284df9cebe5f16346a8d7d2ea70d0568616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa773e941f312f651eea6ede743deb59617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d622f6c6d096e011eefc6497d3a3bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78dbb548b78a921c03fc7818375ddb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de13a6d59dded4e3b861c9ee2f804b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95011beb7d41374534ac4688ee5a1437621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f19c19970d5eea8d1331566135c5dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66899704d4c391c5ca189fe7e6e68e72623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83c4a2945dd64c3cdeb5f31a8eec07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddca291f564d5df4b27a537c4903d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fabc44745d1b8e38f0de9a1e38eff2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dc1e2d0a7eae92d1d95af0953afe2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a718e9b1d018492a51457eefb142a8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330be80000d2778580fb56f60dc2681629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616f4dc9983cc9f3ff743233cd8b97f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada9de9f2b8d0ea6acda90dfde7eb3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfec27418963ebcbb1bd4f1b2b59dd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d176d50e7abaa0676307b088eb1436633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c81ed5f8c20b51bd1355dd2c6d9cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c3ec47cab724bdc3fae263ce5804c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa24cf542446c24148b9e904eaacdb6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c9773f37b5026d22f9659966c4c07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db30fff57b4f86ce51f9260e73b6570638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192f5593fbc45735bcc97371030a7c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38a1b0fd1051c794ea1786c89337ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea03c53cd4048fb687d116aae264067641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f38f0acfbda02297d89826c7b768d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1feff32673d873fb75c3e01d72a6f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730a96276ac00ae87f0e7e4756e5a90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971d59f78bf4464fc93b52557e071df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa710f90bb12dadac593f47cd9f1bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4346683f4408b077826c8877870179e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333b26d9bba7057e81b280b3b424431648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29cb934be288db6c1611eb5315fae5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afdd8889cab1045394b7e58cd3b297650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc995bc9521476074476a9cf8a0f5a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318780ecb52ef9a088222d097d8d7b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec159d2d4eea24d27ee150ba77b2b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4dcd868fc92e8d980adfb0f76258e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05857eb1d295c0e64bd582e79711d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cacd366cfc2a78884d1b06abd77185656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea08b327d0e9f792e3e040efdd96a00657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abfd2ed0947342914c2ba06490c51a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a83258f415f3773b61b2cc41cee730659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcd1d134c77d24ff0aec7ed0061cdd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9067957dbd1aa39a3a2bf1c0c9f158f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd20a0df4604c7212f3093faa25aaf8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5e65723a36c8463e0ba6808f8ba45663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc785a05b3316b5df8708e4c86b6c6e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f73f48f50dfa62a647a56a2a17724665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53895cdfa7336a20a3b05d76013fe3af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1755b42776a0d18b2c6ff9cfaee47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0011b0e8ad1cf94cf72365aff6959668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ecb763c031771d62ffa34b4fadd09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08cf24f1a41d6aa1507e04138e2d31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1948081bd519ca68b3a0f59da2e3f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a307c0b6f49dccfc63f02ef6e344a43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2577da59d6ec3724031ef216c53b166673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69350fc24981ed79333a55d67c3a12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a32da803a7064d20ba829742bd067675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d61534760af51ba2191d8c5de02253676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5574a992f7a9e5d1ab43cf8e3f0191f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1f5f54d47393bdcbbeab8ee8331af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e663f028083bd6284367dafa0635fe6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b558bb73f3e2e3f71af430054a4ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be333b69fcf0b8a0dac7f7d2819f1f8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06963809608867aa20ca9950050940682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68136c4907d2de692767dd2edc5ee2d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d159155c1368b571d1d708e3fb64f9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df97dfbe5c0148ea870844c4ab0ff6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560fed8bb164f0dfa72f8c7f707df24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87f4db9992ec13daad211b369215cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07daa8ab1dd88610a9c681c38320d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f16609afd8acdbe3652b0ab145ecba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447fee0b97daf0d312a3a8def949fa3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbde219e35b5dcb98ec117634bfe8b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaad0679f5cee1297a2d891b61ba83692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c786cc47ac25a413fa441bdc44ae7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24304c7d2604f94bc89f0dc7677c12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac47a9501639c21b2b770d4a749b77c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4a5bcfd89bb1c6e7f4d10266f4768696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1dcb310008e6da7321f7d724f81b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61209d842b728aab88f163b38e06dcef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cbc9e534fc8553be3bda67f75ad21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca003c7e272a1cc76bba5c00f944995700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d89dfb1f26e2e0f456c0601e9546cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cf7b004c3a2b66995d4af4678b8cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ea4560ca2cbadaf7e0a56b0603779703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04cfdfc96651e3aea01225ff19318f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b35fee897f5bd422d3b1adaad656b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaf5e3c70e23eceb5dd976b0f58d87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61374d74c0feed1a80f7d8eca7fe776707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ed20d06cd84bec2e5ee8ae3ddaa40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277357e7abda257667b104eab7481c98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc1ab82b282953c525cadf96153194710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66850ac75a74fc8624707414a76a699711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefae1b06db23b12395c4126932cd795712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf8582b852f4238f06f0c62077618a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff8ed47a8de772c6515cb7f41d0c2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7141602906b700f6f348c173e1f3a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9171d38eee5c39c62e16a24e313b3a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250eee83af023e6e288f029b0fef854717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ea6b89d73d2055c3818586a17801c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444a768f1b42a18963b9cacafd61e40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa64ac3d503898795bfd617da13fb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70a1e20e57ec07cef5b21eb727da26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f3de66b2a257e75d8ff0dc73e5754722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fda04300bf5c88295b68bf1766df30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e46d34b05b484b7bec1f151cd1727724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e72645577fc21d8c2929ed0b737ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16132f0f7dace097c1eb1b5d13521c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9f914c432da6d4b2aaddce021aa25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e69efe1508a65ec7cd4159e9deab9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4601d5be35979b7f9ddc254a308f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63db8b50e735364190d7a67788b11c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a43a0c2fae0de548418e3f430f2d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e91bb90b4a832d824021922f958464732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28987725c5535f65df9f7f3e377700b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7f8884ac86d9b1477c1ce0f4d8b61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aa20ed7a096a1d07f33f80927114e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7785dc8817391b4fdd6e4c90884d4f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5f2dcbe793943a7bf1d1a88a72069737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35526d4b1ce076533c2bf133f9ef2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb5ce2e5d5f309e4a66bec96e282df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862b2e8b0b217c4db02f57ff448b483740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6ba929443b15c7d10be55dc01af4b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee986d82418c9242aad911a380fa778742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a18db9412914177c931d90d678b319743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573edd4265c76290c9e3eaf54ad49b65744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb640b4b6bb027ca9efaeed3b32645ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1b6c3063956ea78ec2632cac1a4c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5404cc2f402073c491654d8c78f6260747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea9269fa87c1f59865e7127b90f654748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b59144f0c75e7187d327476edc97a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d83446306b0f6df65025b656f5b239750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0448383f145c9b5907c9111825fdf35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112f911276e3b586ca83216c4f7f468752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3e124736759b38bc90162a6e1a3f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57946656f49b07568816585e07b80eb8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15236ca5bbb262e358f54c2097ae045a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54eeb3a3b75eae8102d592f3a54dca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d44dfdf19f139c829c83078c419c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d421fc905c395745db4557ee3bda2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dae1bc2650ecf2f1e56a1d535964b1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>