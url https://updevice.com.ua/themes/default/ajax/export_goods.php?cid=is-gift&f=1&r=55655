--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129c3597ebfc51dd75f08794a8258151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719c418b1d8b31616db73b309aa0d162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542542ae7bc1298f0974f0d985596fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb9e905de7b199f6d581e791e201154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd35aaad899e0ad56ffbc24c6316d5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe075adc7a82111a972b5e2aee5c226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdedefb954647d520516e24177ae9587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b7397be2426bc257f399eab806b6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f93d6029aec5f40a8f09e059151789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bb8df19f519223bbd86ab73b4eab810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736e82acddc404afd198ad6e2d84dfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d243ff52b076fea3e7ecea3f5f1ac7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5e945b36e8e3e96c0c65e7056812e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170d694a7b5a2cbc7e5b0ffabe7107d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731f6881ecbe9b98e1114aaf8bd0f4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbc3702eea51af95b2d8583c71551216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4239333ff95b6747399686709b48a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10882e6e77a2222de38cbf5a811e12718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f0192bafa8ee9fbaf16a3164d20f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589360aefcc1f8d0fb7c40fd3d62f13720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47812aa4b55bbfcba75c7cfff7a4492c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914919a7f65d337fd05d5ef0519a4dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1098089994bee9edd4deab5d8f25e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1230b073b022c3a9e230a70cf46aedf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18d23409b686a74efd333d1fa5e5a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b96e4720722d27cc58f18c9baec65026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561478829db141c94504ad782f3b3c1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69943f266a5617f7a69c9441e6e209828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c11224516404087af8fdddf962f0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6885d760b5af9f63f6db690d6494e3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d00087f41f8d3f245c8e0d9c5a0aa131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1d2137fa95cd2b3e134553e507fb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452272e71c3195bf6f0bba91f14cb2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38d348fd6cc40edd1de258f04585c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060cf78ec1ab25419ec4df9b3deb75e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48126c051b038c3ae84a0600696eb6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3487f5507f220a1eba1e645227ee537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac5c9cc47534b7b7ca79af7ff556ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ec45e7224db0a52bd975da18d991839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7557b0120f17e3113100a7971161e2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dc84dbd1b0c86699827ffb07765ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3152eeb9e9cf5dc18164eb44c56c4e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0460c64627b8a5b4ce9046ac0064843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1822cad473d9c873528d9630df0496b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d851077b22de0fdcd618bbb4ebbc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ed8005019d58d11ca9b2a8faaf3d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cec6b943e5f1a8d70cac707ec31c3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060692f33481dbcd3013c31ed70464f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72753442d34cb0719fccb23043054b4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a6cd7f5c8fa1e4b32005664c99d8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c465546fae9d0bf7420762f0c6ed351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8748ec123898ec0e06e0825ad613e4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aa202b736ff71b6390040d121451653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b362ea62a2070538d9bb5d734cfdf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa2d2f7498ae2963ab4cc13449b31755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cb88ce3d7c03c871e75f9bba05fa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f56997459a823731af35ecdcaec9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87c7ad939ee49f2d87d3763742f0f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83d92ace658dfa771cb8c194a7edb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762553b69bf7680cdba4edaa91d4d9bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec8236d4632f0a8487c9fac103a65d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e54b74025f11f1e38dc91771bcec562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91985211830516f674efdb87b483bb8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066347f9040228095c2a9d39d07346c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b5b88330d41a2dff1d67d466417c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061dddbc0831617ffa1c5ae6bf9dd7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e3d4d4af0cac57194c5699f2e240367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458805f7c6d33bcad641dda3f4ca834e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb1e4fd56d841fa97c9e687a45a79469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4951a611a90060edbc25b67e19e50db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b93628ed1050bd519994492b3cd63271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89ecedc56d4e90cc700b03fa447ede72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929827d2267cbaa12d457ab7edb39d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f39691e50cbe116c8d191f653d62a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2349064cb1c00f18a98fef446461475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12e46aa9fa52b7351c5d3cfad1d52a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602227d430b3927335e89e710e1ba03d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e041d69b13253c92cfb1d54a3432478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9851823848ea9e9e164db1e250930979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3f9bc86a539abd1f95fe8e921de5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565d834395779b0464af663ba7ea91081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fedaea376dd289a6cbfc9905ae03d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e4b40800d28222633aa905bff014f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35effc55c472ca424dcb1f975fc627584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a2d7da5cafda20699710b4e039f9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c86c66ca1c7110308d1232041c50b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349c3150ba7796b5764b7aacd32920d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425d2e7ae8d2ec62140465fbeb5dc7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65eafb198cb1240f62de083d766f8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef61023669f562d4eba599cfb716ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21656bc98bf15a4f666819d95796ba9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e575840ebe9e7c8c7b0ddd2fffe2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c248196197566b5cf781bae1792ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6cfbdd44574fce79f0be4928f52fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c14aa16e5992126b5df31e783cff1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56715af74b0e27cbb5913f63483cb40396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0a0d211eff93be19605765403f1d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18b1576dfc3b5d84a5c2da467041f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480b9a2c21e526abe4c8069c06a240a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06d7608a02c44e15996ca42609d2f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94736aff39ba4da103bfd0542b72f5cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103aefde06135aa59fbe6ba7a653295102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff284dcbfeaa017464807bb3420ec9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e6156b6577863f20e27e207fb3bc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c5cddba8b1f767ceca5070394089a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a477604e49849a4ba03ad7f1e9b2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd35a62294da0f07f94d6bf86f0e535107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8409955d4e5c6a3f81d0654d8654f6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1541859406cf78f49052e82c7fa2d29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6948d3a713748fe91abe1d09a6c69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e00c3cabfddb5ebd7a995bb60309cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1713f45ba4633630adc05beba8e962f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911e1a671bf97094b2ab40fbabf306e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aea6ac833520871dc1210f8bb7b0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c095df58fc9300592d9fd2f72a51b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ed54e5d0e0b989852e154e176e211116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b67713ff73572ab4c94b4e3759d63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002736660104818ede0af031209ccb75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70b195697488746f98e4b92c65964e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb69143e0d1ee46a4189210ae1ef309120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f0c6e44390b85ac8302b5ef0f4569121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bc2ac2e990e130b54e22fdfb067ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc3c92384d4405a97437209e192ed4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b43f2e59b0c1933286e3e3e726500124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde0b9d667a4063572adb159973b67f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd8fdc44109654b6406a47807733f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b803af8d17aa3a6e9537a097fbe89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c4002d446ebd0ec68bd5fd54d818d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936d73436f98431cf1445f12ec73f5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347adba3dd41b9e422f82dcb3c18c0e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09389933dc0a0076bbf0d8f2a0fa93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff5417edbd709e8a359159c3042068132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fe8b692e3edd22f95efd1b02a2b90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e208af68a58ba60db277dc1a03d90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e5d8727600bff5e32adc0370ea1b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ed0e05389cfae69acb9fe09d1c33b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b35006b03271e3913025668b261abf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272654bb555f11b2cbd99cb7944dfbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522a3cbd80bcc010aa3680863e307ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae0fa19e93cd6c87fc08b0f001656e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef14a4723790141fd9ac8664b8d5a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1852d86833a850de8cc223f9435fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078eab5c6074acce2a97a2421c1f20b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede466cbcac67bb335d4a730a214bfad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fee055848396a0abadf729f8c90b3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b217d943e547c3106d99f888f445ea6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dc8b715ec7eacd01d73fe57d07259147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7039d249e79986e0c15f3b22625b0c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec297e6ea6851843298de5c367c0293149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd021c4f679769cb37395f86743c585150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c09badfa6244389b50a5ef70e7cbfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b4edf778e07d7141ea2781ee081a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43f15f7b3c039509e2af62c4aca982153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6488725667a70719aa6655646f1966154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fff7ea13f158317e6b1cd6f747c1da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaa0623f35176e3071e57351b1e6bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6d7223ce6b1935a1d244c742d4c63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab27363f7d843b4c4badc218ccf9eae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba1db5200ea48f63fb378571ed2d8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8d9fbd2bcc08de87e059f9cf8127f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2143519ab03405b18716f25fe48a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b971661c49c4a6e9d54be4bf54e66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b36e7f69e86701df731742cd649ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4eeb3b4530f5f05046e5f3708fdff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bbd0e03c9221478c2422c0ef92b0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182d2c80c13f79bfe3b54cc286089ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6f65f4cb135bd81827756f2cc93ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea522b38c673f8cba098a2a0b2b1dfa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4783c2d014ae225e9f4df1eb013d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa514bd94fd1fa76c694519798701351170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d41eff4c00e7713dc9c10abf333a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87812fcc58a56ee82b8f7bcd5dfa6c14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8cd18ab02840b51ebc0136bde5519173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd8007d05550212063def63d406ef4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f3cb15e3b21ba7378ad6ea464b1db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09a8ed317040185c40074456868ebe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188bcd61273160099dc563eaffacbc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75976f9b0ec0322d36d0c8078c869807178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac345d3987262cfb07b7e9f7fc85af1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae1226f90e82b8cf8ff3ae2239527d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cd5d53f2cc6c93679c0dfafb7c2f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb558783cace8d42f0c879d616f6bc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5edc69201f8db0d529e9fed8e32e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aaade3efdd836ad08d66a0c89bbba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48964161a218b7e750b5740d404cd7da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037d53735b1f59b1e08dd3e9c24c6e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2a81037707e9d1982605083635b52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc8afed34326a407d733e245bd35d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ff9d000d135e1477e8500486ff26f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a857caec869383c32f86317c394b48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e91f07133293a2fc7f3be204593e37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72032265ab71d19cff45e5fc1a797cc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db84853ff2653a79ab91fcc306e9be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc95aa1d6fbda6559526ac7c8f5f46a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd9de5e00e56cc0a09d305357edc83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747ea7053f765f4ccdce510dc3d3e02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d729a634d39877356db6c05ec58cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9976a48a2a2546fc935cdbdd204c006198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5657f781e5062ee4c98dd698e3944b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282c87cc731dbadcfbdd62bd863aadc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b08618daf21a7098f6c18569ba5a89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde797916cbbc447f126b2b9c75766d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d65ad6409f311e1046bb6b56a76161203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323a55096c5b08d0085e3d3a6f70693204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d035d83844580dd1e13342b596a6aa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cea1effef1862216b09f315aa44915206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a53e7e36514f99a739010af4ac9c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d89c49f08536cd030ec9df23110cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808895151f0e89d63849e56b8e45bf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab7e6ae49b6528d25371ea78855848210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c618b204d233eee3a632bd4e5ba79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf90a63559c48e024174dac13fffde9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305157393349f2e36102b0c93dec071a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5d43f0d5f54d1a1108d0b7e08a6ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186e00a101b61d0aa727a453a60d183215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933d44f45ca1d40ac58cb8db0d8e456216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e330be95ee8bd4d1113208e432dde48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce757c3ccd2d5e713a1401f65536c41d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12f0c86b1c4af8f776121e9d07702b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d983eb3aeed812fdb4d4537b6eab2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8402d917ecc901f9b1a8d7685174d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9045392472e6a66410b47d025a6fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a841d897eeaf1e5fa9d833193a8ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876b6167876dd069512f8e3145abfa9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b41d97ea51eab6f060851c20d3b5a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c58cc6970319aaa530df1270f1ad54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02874a1f0c513725efe3252c77e03c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d8689962797f45b02ba4f02eccda8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509a827927850fed2fd38fa40d9d824229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4f97aa7205848eb2dba02bb2570c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f7b6608276dc0eecb483cc7ee95a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2297913d3930548f29a5694bdb6781232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6105ba4810c9cdff9b76a8c24de61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50db16bb0b7f84cd48496554cdfe7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc72d4503ac42e24ef8436d7ad90f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0c3f32ecaf30278f80bc62c163be4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628fa5163280aae2fdaa1f6cecfb1f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20fcb3b0a1eef9b56bfc8a3ac5e514238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3322b7fb3bd156f1390e9176ffa91ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09ecd250353b1222bc747b472f28e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72395e2fd517513634bf89888f922f43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a270390a15b0b6b2144107b1cbda114242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e940bafce58317485dafbb60da0a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cd20356fe214ea392dd26334ef6b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251a963c0965d155bbc544a3e94ea46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece80c01c48c8fc505b8c876118f50d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9698f00ac216e0037511f2c685e674247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136d70c481b7febfed64e9b30479a59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ba66fb44bc0c9be0e7e975fae021f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97debc4392e1c02491346a869a8ed76b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261f4ff593b775b167af0571620ee85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611637eaee5d0b1db1ef67d3be5c2559252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18959a106eb4b91a1f770eb18730c96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed62541e0f8e735bf3a8980d9eb40c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d046668b05b49d0ceca0d64a5cc42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdbb9e6dfd47407c0e79f6b205b74b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa703cf2c3524c2b0c6782bcc1fe436a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6572b98f240e17ede042b01757f2632258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423193c9e349582349bbaf5d1765b8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d3dabc2ab5c018d37c831631c324d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c4da61d9fdb3af805e21502c303f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eadefcb0cad1b0332ff2d9b0a6de8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045bb7fba1ba2bab79765e9dabcd40f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9010f45ca2fbdf34db7428cb884ca9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f907bf8ffe27d95a9d4b16acc9915265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83269abc4024bdd924aba370630e7aae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee99c56dbab2b975f4764956ad6bfb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a6ad2a0778ef9ed0e00b5adaa46ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba5bbebb4e6590ab7e8142c5a9df6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7beac0639cecb795bc7b1fe417b8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c545fd28709c0ad2e4abc80c09f2c89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845a41c39dd6560acda160cd3a24a1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea748ae4646afae9f622141fbaeb6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeb32c433da54d8303f763e530c424274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa715a628c7b7fac8a3b8d01ebc56073275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec6323854b710fcef7d1c1c1c640db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f25073c96b8adb03bccef52ec2b95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93defff0c6f4f83a87a058e50a33f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23680a6175dcbaba6370e22e503cc50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a0e2ad453caa2f233f78a78e9e90d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d88e1186012240e01c9869462420d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352726433a71eda0248cb2dc894d3139282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f3ec1ea7be66bd30b444ce3a57ed8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931e3437c6d0b94fee8085646bdc4b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ecbeb180dff61233bf1119b3c2b21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ea4929f355ff6f95d51b0d4ca5494286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ca7a5003cc9fd150e75fb9f43530c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ab721dfad7987739939dfa224ad19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850045a8ddc88c13f3a8f17b3502558289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c2d676f89983ad55c0fcc99cfff5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd596e6b08df8477868a00c358a80adf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3530658e80e853fe23d3311db37ecec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9eef834f7bdc9459bcf5bc38faea8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dee6a672cc06d138e6d9dca86394a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922ff969a8069b967054451aad058a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e643f155537b2b4d158d3c47be68194296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59a07a09330046fd1a1741464e4992297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7efab78a005b3f6c57a6642d85d0f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cb7757fce3d5e606146909481f194299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633bde640f3bfcab69f218f92283fe9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fcffdb0a3a8110d4ab1fe72d6b1d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441bc11ce1e48bc7994e900f054203d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b427003351c4149f6a0fea6c435066303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf44f284c70c42fa7b1d4aa5195580304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3479baf49ffad69927feb450473ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1873d2d819111119a88b69ace8ef2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c5cfef3f95eb4ea553124f86ac034307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01347585a62e1d50c9ade522b778d7b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e22bff6e03f07c9b77032b377be4c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3fc1235a435f51b1bcc3bc1a36f83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199bcf363dcb66a39d322bfa1914179311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b96beca294d24a43047b6f4663b97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b2e16d1489245cc1abaeea9f88d30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef56020bda6e2ac81b7ce002f3b11c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827deb176d2cf23526d78fda74a6c3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4748c758bd211664369a416b31a6d73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc15b8828cc013abdcb8a9bc60c87a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1799c1f506eba5fd094c7bbe579409318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c229d2fc5b2675bae925ecfd66194319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe23db2c9b5c0ecc586692c7d01582320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa1e6ede1a9fe88ccd8bcfc0390e7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ace3860e9535fde56fe32a83a97079322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecf6fe11f7cfc244f6d5dba49be943323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df1ff7c1f690f2422e5e755b7bbd8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794cf91860fd10a687574bed05e5521325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a97039b97eb34b23102092c06affa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21532207aff45f70c3f111ca54bd7084327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713de74b54cd8357d1120d4e102f828d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1df1c2c3511abb7b67097cd127cd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579f7ff6d92e1c47e411875b88ea47c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b815f53144658c5aed93009ff215fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff0d4bfb68d30be9327f07824e8c56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444d29ab39da5926bf63cf9591db504333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8a13184ff5a5c8b6af895ee6928d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd628dadc75251522b157e3d10e115a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c6a731a9b1e6fe11cdca2a222c92d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295d688c5a6710cf3fc3d27d05cc9e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e1cd24648ee4f29ab6e296fc658cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169efd27c5c16229f32a50847d943fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1cac39c842f7cb0a957356398ba49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7e475b05bf02c3f0daac6edf96e9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3759a4fde671e5568ade50c0747d1d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82d7a11c8400570901293fe2619fea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641d21a82acaefb6d2d3e421ac289d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44e6b636967cc3991072ba590654a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f5f9f5ccac0864e87b1d77cd7372346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3650ad894aa30c6e0ebe062e4189298347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b28247c19e129f624068969817995348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c762445719c11d5c46edcb678f81d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fca5c1e2c49f6ad47581c1096f957350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6289c6bd3f8b1a863e4ae6686d54ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66406af8f06ec9c69f14ed0a71af4da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1e953cecbd195a087473a9400f64b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edad9f9147793683e2c10298c3f57da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1eacc2fc8dcf9f97d309d81d45de2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18da173be7e2dfe3b797cfe19c700e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2125fcb879e3b0b64a0b5aa56d5a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfe39f58c886426f701da79f0a3ee3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d36eed192a6b4c5176139ec4fe5fde359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43aaba9c877e4b6b57e19181a4462e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91be0ff784f06503ef027a584d3156361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca431291ba43d87eeeaad1b4d3415c33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29a7b7f1c0225b08f31935ce645af1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe39a3bac936c950b1ea5bd62c2e8f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f6614ee4197db7da5a07aaa5488d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ca045009f4d855a8561acb236f083366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83037ad4898da92fe08a984bca4a48db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a131ef84365dbcfde7df4c3e2ec9260368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee38ea0c3fce9e985bd8470e655cea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447b1d065cd258b1408b2e305681ea6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd71bbd7e31df7a7558f497bdf4b6f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854aedd3df4e850267c1b88df14794e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c091484a7b2ea1d357da21365d75109373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8edb516c9ce22d02c12caa708b19c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faa99f752d3c6c580ec4efa5721286375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389b8def79477e6eef7c83446dff53f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fda43dbcf7ee1bad519691f841bf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22544a44e5aaf7a9d58941be0b0403e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509ee9136870500e1ebf14b1ced0d20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e061de5f358e274ef7b823a05f3d86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6ec6fbe13f42798e11aa13d20cbf7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2b294e2ad9075f7751455335ca817382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b93a2d6e6d57179fa1759b50e2254a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae8bcea79261beb5077be6abd56d79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b1d591a7d15c5a3a9d4f205256c0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe51636d0cc63edbe3a98fead9d616386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fa128f4cb667c15d1b8fc69cf4780387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cb9e8d7c5e3728070c7fb329704cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80342888ae9ba4a999bc8b774d47001c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9a2bd606398c363b924c1ab9af825390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e063e488043918631533bb54b892e88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137d22a64e96cb7990d41e717d69280392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a05de960d808adc25475e7c5b4814393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344486d7feb3568e09ce1e1ea13a091a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcfee85c71413c2a02858b0879d1ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d457e53d2cd2f63e328a40d1ecd7401396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a4e0b9ecd08d7704cf05c7961b38a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885b88037289fa93e7519ed6c33a11a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890577eeaf1c73ff30f4b6aec4ac4e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e343384311e0433cbe1d76f6c29c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1f323f74305f86aa3833fc1cc2e51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a79dc6b69467f2cf535aac36be109d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74598d10c127644afa3eb51b3b2e31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab2772483c614221a6ffbfa3ed5be2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f72565e80aa0b4806a7c3296c5c70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f2673ce85ffdf2f22954430a15d08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ae892a46273f9fbeab98a8800f081407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0415b16f24fffe42f1b6d4cf1de56e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5d976169eac218749b6ca3543ffea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43954fd01bd6f12a09a32f4ccc6b4fc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e632332c3a07d1ec6da91645c205008411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fcbe9ee8842c1f9aeae3e84adaf50412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6046bce4d3426fcb494ccdc944e73cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eff4dac69268c41f9ca50112b8905f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b44bf0d54cc300737981f773051e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4988dcf486947a3503917d5a862173416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845deebd5bbf20590efec2ff9dd44413417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004ed7757c5dc326015c3411be97267418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3315148b2456ed2f79a4488ab7094419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b3b520fd98080d477cf220a741341420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dc17b759b6448298b8736c11b44c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22943803683d7e9fc74d3769bda5089422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b7d6dcb4d1116d9480a4a4371914423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b4df91c83c4ccc1ed76c0b558d70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587d6b6e56e79c05e71d5e5f0c1daa0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec406dd5d37ebf0d04fea824108b64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065132bfe3659595e3bff028988acb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2faddb44d8914b6eb38809a67524c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d98ddbaf856a97c70b9c8e6b80842429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464f5928ec2a6a1d5fe6af8431dadfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa638249120bceb437366a1abed6af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac76fa7ecf54e2d532c453506d1e434432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad634329d27a41d9587a485130faa09a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088463ab031da33b0862cf7d3e396703434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28532a31e746a330e329c23ab349d01c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a430d33bed7d0a2811913e6fe858c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1bd57cfae31a3c85d7abf2f903543437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddb4c7b341d6f45307f032e5382bd8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06ea5cd992d158708547dd7d3a51ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5801e0d8e5d286021487988e66882440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165634f3fa03318e6d54894803df47d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54659dab55b54d47aba60e307fb0d5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec7e72d804d203b60821f965fdfc82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208745aece461fa24112a4db709e168e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcc0db0027e3e4e785589fbe416430445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85d661c08decde156eb911e65a1a62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70e36dc54928cc15656f38ad366f0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10368f0d9abbef02d8c00e756587b780448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001f9c2eaeba9252b8df22b292ffc6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f184d322412db33d1e344c06ae0f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7d4d85a0c6e703e17e61a01e48882451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89941ca15801638d7d135f8a2f1454a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cde1db4745302153af8af1314f5b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b8cb3db4bc777a2a124aed89b9ebf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbb3a8e98860db971621182c0da05f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cebc40a06b0a0251be3c42851f73a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5422d8f39d6cce60393f5a7abdc1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930415a430bc826ddf6e426322a1a2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a50f8fb287a1e135013774352cc6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b790e2d1752c7c12fda934522a468460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a570f76a3cf0ac28c331e9ae4e10ed7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a364d4e114e21eae3f6ce96cdc043462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40590121f2d97d2fcc13c3044383f4e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63ddb8215e0a3a3eecd174b7a98449464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c999ce28c1dc59782eb6d59a0c330a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bad3780e98908a66c4aa3e8af0ae7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f068deb1f4e9e913aadfd404491b49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f300a6538b2979d6e77b8051f51e281468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ed158c6df88ff89b37e0598f0165b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b57fba2a9d0a1b73eba121c25ec9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f534013b337e2704c662c7b25dc6fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73d910f63c5bdfb4d58b35e54b8094472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f656113e9665aaf0a355bb45da1177f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7eedf2b6453e46705aaa5b570628d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841bb3eb54d45fc71f57c4e0e5ba432475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49515669d3f8e6d23b47369c39f2b15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd50ba9cdf3bd1fd425396f521f42a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842127b527fa1667da45db5d89b76e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ee8ee3737fee196dd8f455704d38e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728e899a06f641bfc54e44f30bd5bcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac44614c5dcbe3d5a6d6f5946ef9bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff39d53b702fc04760e1a26be1b01b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fd2b6fab56c3bc659d4e3214fbc23483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceb53edcf49ff43788a5c2211fc1e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8f169916266603634b4cc54035a88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bdfe04739aaa2c91fe6a9c520fc1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b60347a73f04d36b4e1a29b6d1a5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50538eadaef70f42116da3729ba7f63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1b144ef2001e43a7178db33fc7c86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445ccd3739fc7a79a6fa442617b8947490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3fa9d214718dbbe0c0222640566ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f964824f2bef6d49680791c2ae2527492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656e8a419124bd2ffb4d81c654cac50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126abfa419faafba7ddcce856fe277b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f697a98ec6b5ecbafee8ed4087bc1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7820172b8c1d2e96450955b78fce69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776440c7722a67776f90c322cca1e7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322a3ac6dd27c2e4a5f75108bfd65fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4250ea085d049957c245190449e11e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8c3d7263250aa0da989421c483b0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a05181bd6272b1b3a5743fbf1704b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468a810b68990bb44c7e429ed1c44d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d42f8f112e23d735c32ab979f338f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2537107db6efd37c79ad52dbbc1a020504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717f9fae96f69b77763f05d318bba54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecf2908a686b0360d4699bb5ee1a55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f37592718fd2b0e4201e467eb7179f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05918f2df5c2914218356d966f9465b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1f53f368f8b034499111d8d7f5146509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b9966446a9e4664c6894cfb3b20d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d08f4eefe76a0e8099f3f3d611ec3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b869ade5f011acc4cc51b82a87beff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb3bfb5463331a42bf32ed01ef6672513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1610b757c0032164fb006b46657275514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e95cd5e480147c3c4cc6e5c75dcb07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92fc24ef6b5ae1a7aee233894ce1d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070db27792c3192defc50b2befab74d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a556e2e69c22f480b439e5e5aaac93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f3103e68663041f79d806b4d32831519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774036f72aa35e41a1a9247363d9baf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34088e4934aa54bcb80453fc3a1853521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed2ff134cc9a43fb8f13c278ba5ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b243503d6e233106998fcae3d0bfa0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb34dc680cd5cc001998423f14c51d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358d0f38db9a0bb616e60ad62256447525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f413cf0e0bb5da5dcc77ca8a9b473526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167edb69396e5135e098cb21d4c825c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f747b91c1afef24aca0f798ded1f566528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0d7550b188d81b7c50e541a89f942529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb864e8a070d39d24411e347d6d6d72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e36fb4768f722e7691308e4cb3168531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eeec9bfa7d02ce9c1273bbdfad7a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5073e8e8f19b054731aa02d971e22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cc8b158e23e8e88b6742fb5563849534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f595151dcad1d8547b06b410ee7c67b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8889952b22df8a75106102feb3c64f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61c6602a4b967b0f76ba9940cbed36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485a467eb7e89cf2256c2d238ee00d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e83aa187ad7569f309bcf3efcf5d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e880fb035c4aabfe3886dd6d13c01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fcf0d99fff5bcb7a17d2f5bf1d997541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf208a3f35cee17654f56f40991f94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83d0b970a25ea605484db21cd3bc1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9459531a613c5f39aab4453e5e3cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3662167280ce540459a46830b7e6b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6a7faa58172438f85670911819528546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda92b4fd6d4a92ec3363f5b438889cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2a7474d0c1a73684dcaeaa7c21da4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2783a785359727c4c2559032ba8b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb430ea05a87db4a7c2001ab0bdc9d59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48009ca11abc8443482c26990f253a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec7dde248240505b1a7bd0b17bf00e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee98c7823b86e30ffcf24bd8d581206553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518307d109a879b6b7b8d353b3c456d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d501a4cfe3c5510281a01fcf7aeb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda966e0287cf3a6ac9b05f5b4e1de8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387452e2a995c2f9721ae60cb5a5ae3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c593d93dcc6c5b1276f62321ee9f2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e464e772dc17165e99002ccd8e4213559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad239b5927284f717d12de80b68055b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7b93df15241e4d58570dcc86f09f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa615ab58b65d70aa3ea69849320edc6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978301eb7f1e46a7e9e7d701aa482b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b324c9555cd551662560d413313a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30088407fc7bd936c7574f882b6f36a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f745931a3370095476329111b97332566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031d69a7be0ef2c595ad79e4e94397e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96cb3ba5c288320b8c1bd7c607badd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06940115f3f5dec8c335b65c623289569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ee43f21a840e542137c90ce4ad156570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b6747cc936f7e122675570a334fd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa214ba98b269644288259d7149f43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8a2a6e0f1b429a5599e67c6a30c1e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee19a829d932861ca08ee88d90490c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5204bd7e1b5747bc9dd3b3aea736405575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f971dd31a6c1edf1140e7ca07bf544e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140bc79ac9268566f32f8d8eccd3a1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a58325745a79c8666cfc606bbc588578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f771752d9d5707d4d9e25010d323b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e11a2a4bd26bf739c51749df8cddd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2e802b5473f43017b963c5228a971581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea9e4aa5bc188600ed92fa039305fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8562b617ed13800ebdbed917eb232583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ba65227f1dfb4da08fbe3cc30a5f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb162ae674b964ca402fa891784231f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2282d583727318312b7888bcb8ae01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619d159fec3c131adf60815bf038d2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ead1c79f3314f8f59023da1c8f7664588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e906e6eae931cbf8785a7e87f7e51e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284a36b7e25c2a66c4e3d245d60fb1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac88da92263a943dfcd2095df7b773591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bb1068a5290b71a4427017962b781592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aef920a0ad5cbb5fe9170f8c23a92b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5cdb11c2c5e20a462d59f236a099f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef12074faa6611db5c7bda616f1218595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62239c3b56201eb807d4f6b69e2087596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0e3f2d36af97a354c49cfbfe4d3e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b14a3233f8adcc41b943e537e2da4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77333a2791b8f6f6a7795b093e65ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20e5cbea826107b79671a7388dad43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb6cef8f7344b61459024930bf9f12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f7caefecbe38576b5eb18f0135a57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79265bad18f8b7b15736d2d66e47c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83522860e993105de0afe345ba269c3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd51e8885b9692da57a83ede8e1bde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33f992b81c5fef7b98558609a91bd8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719b9c9cc1df3a56e58e11e7efe13f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4f326077bd5bdce380255cae77bbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747a0162d43b55db089f604a2248ca8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef4bc13fc32555a3a3b5a114d5580c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec15501ea1bac8e2b1bafbb395cf025611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147294e3ded8ab7c69657d70e2790d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41806fe841ef05cf40873d5c5fb7eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16893600db3acce00baa8abec976197d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769eb0efa205c71045a4097d52690cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aa220d0b550d77058e0d8d1029178616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c680ccd38ed5d5e3ed723d699d458e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d7142d853863b058d1db13ec80785618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a995fd8b196432c7a59b3477083eef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ddd6c7bd2a22e7ae2cf3fdd606fa0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e10f9ecd5af2809d6202a0b865466621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d901989e084336928da66548027ee8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3aa6e4425effe9c862a3ad72d6a4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb523c47138b498eeec5f8d2cdda69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200e63474d645ad8feeb82c4ab61150625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b7d7a66d55eef5dffdc6735298c5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0497a36a359617c82b483eff081ccfe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498d903929838b8cd9fdc04bf962ea7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9630024d8b204be506ee42069901d50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360049d80087c958196ab4c486db2716630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016287791578012661f970d44b1ead9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1ddc4e2bc22a1e8013061e7dd6869632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3f24d05df80375b67111d7ffb0013633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617159da9ef8eac6d532efd79cee255634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9afc7465ac805cf8f1b36fe7f0bd22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8fc3a865fdd72216162fa8cc4384a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b29e459f602b3d126c931a67bc3d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63773e79fa5cff080b409d1dc88f12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82041cacc0cef06286cb7dab64a0802b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7163fb5d3e1a2d1a9fe07cb4fd82a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd18eda7c2559c113a161f55a01fd7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3169b89db4a427489dbeae3bae850e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e68e25617290915340490a3d18fd1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e286bcdda613684a009e1118ad267644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349c595448f6c3262b7aad82a8a81e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e064ce933528a541e5e014c9f0eb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c2819ad1c5bdcd85fbe765823f0cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dfeaac11143a13c8011ef163b9724648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7256746b12c3a85c1cf5b5b1c3c06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937d7a48d346eeb9fce9a5fbc5f1513650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15912a6c8d285b9814b6ef83208c3de7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351583d4991e47edbbe89dfcd0a4350652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a59876176189217bc4c996e65134b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fade0887aa7dbbd23d7cbaa230545654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b5a0a1a943c37f0878f5f74e95418655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3ef82e59f56ed7902b7093920fd54656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec208f2722807dc40e03769f79c9dba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa3ea7877da4f94e2a0b7f6642a2ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c7aba317a016451685ebe736c1982659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53618ce00bfcab6122ccaaf2db8d2ca6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aec5e228e4f202bc3b2a6575661366661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413cabc612d423461d8cda167a1cbfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ce879117ad6f5711ea43f3dc30598663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea184c4048e54ca91208413375f471c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb18d3fe82e18d280e048f4e0df5a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819292149bfb67df37364ded2e962ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fee1f7796964b76e465fb23e6162b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc945efc27479d50e3786690fdd4e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ce6c54da80a711c83328faf47ac85669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ea3cc120bc3967f41ea2092456d35670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c3025304bb7d5192539f18b3032b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f087fad753dddffd0b5a57e053d09d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ab3def91207ca2a58a349a96f1a08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9597f1bd8edc680310e85ab10cd51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e4e40db599129015d0efe23ed2229675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d26f8cbbe4eca101608aef32e0668676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad217aaf68c723b74f26c0e156df4487677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550f6644982e8c414a740e0fc7df029678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98fe2aa0883441432390f9342dd13d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368a111ffc533f3eefeba6e1a79c1f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54659e02b8f299dbfd696b8d2f046432681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012afe8560af72d29019ed0474de57e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96859f4f1ce22d9537b644a363be0ca5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5aa28c66feceed5fa99afc73e61af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2968470702cb43cd343f0ced1b240685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98305f71c915b8cc71729c45d577dae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2fc76fab44a0b96394222b4b7091a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7225e0fb41144148220578098b7ed7b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad3986d74c838973d95be24e94ece689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0596b9246ba142806e841e6103c373690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792b30b45b3464b7949d93835c12e98691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64a7a4264e172a87ee60f92ca3e472692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0366ceaed77c025070d8f682694ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e1e9f7f3698662c0f5da775c5d187694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990a06b1f24e748c6e1e1e3d53bb45f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de618cf0b7af1b9bb9a4b09ae885fe3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccf19ce1e4a1b7a6ae11a2f845afa2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404003cdc7751b1a403dcf02a2dcfe4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9729efc7abcc9bb04565426b04059eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a11fcd896280faf54dc07550f54a22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c61c402c359dbb129788da64a28cde701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f5e93d400fa71d4e66172ab5dee31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb8221f851a00de3b4c6fda8bfc3d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bc239b5ff4694c6d62b57405e9fd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e14ceee9a7430eb607179342e65d20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701a64988cd36add03e156841f17048706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cf0e930e44f00d299d1732e56e850707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f828c87b9eff30980b285a423b8dba7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69364b097871c05fbfbe80922e59847d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85d4dbe34e381b3c2890feee63aed3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e319374cce5cab5493eaaa8babf23be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cc942d7960d5352e5e680181c78ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a5cd54febb26bfe35430515bf5e66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bfda64151097946f9a7e92b144343714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcca4bd65385da6f9d4a0c42a57158715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ac965fe6bee74434b813d5e1f2c1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e82c867b71db7476c52b5a45609845717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb8efa2b4f44ca090ada7c6990e0fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf883395e4e899e270e751c31fffe208719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956b7cbece613a3582860e149ac1a52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f344d4d783fcbc21a504f457e8810721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738e89a6d674313cad4a87af21fde42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a0338023fca040ef5606efbfbea9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0465ff6b0dc72803961a6b4b1026da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f321c69b248fe3ddc3ce53ffb7290a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38da23366f5e9daee62324f6ebecc15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bdb4c7d0dcc1c1146fa437e476528727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8147b24f25cb43aae2dd3725f7236d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f73e5fc622625a08b5d005ade54e91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cbafc63bae4ec1d965623ba7f9211730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875d9905befc072662a849aa70f115d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bbc64be6f882d2f74b38521fd0d22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d6b5d68972838779343869bacc0a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1555dd70e7b86ce429f11f79b9273ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1ab41b6b9d2c8a100ec3383270fff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8b22f1f12af003e72f29fc8543559736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c4e63826f60748c73f951edaf22aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914ca2302fcdec0f106f8a696f38643738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae914b4cfe559ef0db6322ad8d61b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eccd04ba4c83dc80ea3fa33882bad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdbe4e30d0f191cda713776fd2660c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903470be12549689438f084628526cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad27b0c289a9b702ef84bf6e3968c5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f99e15ebe379ffc952ffa2572f4b2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99908b351040cea79f842e1e344f0005745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf5759fab467cb6a499d3e276a383a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69d44a9262089c294fa4f8bf90a929747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2715c70f5cc4d3b9c16b7ec1fb5865748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30309db457afed45a32087eadc35ea3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512f8d805d8acc6e270f91c6d7b2340750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a542beb59742467395e55331ef80b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d417b76e391f37d6570961774c3ecd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70179c58f253108612b80566585f6b68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c2fbff557ef3617d33499ede1a776754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891770d80f2d4ebfbfb7e1610d678c40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e2d0a212b17661f21ccd827c5b297756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c5cb96f5a06aee145e4d06b65b41c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479daea1dcb498326550e3ae9d68881f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440da0ea2c1e2785a3029cf3a5119f9e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64248e5e39ee05f61619f45e10458fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268aca876abefffa1ea850bd066e67132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0c2532c0d03907a0dad3fb2e5b68d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad68e41e7e94ec55e7bc2f8a63f8a554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb37aa7f409cf1aaa23a215474366185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17ff120c3ed4e5714ffa29d3b07aa16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b568b7cb27621248070c4b84e1f537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d294590b10185591f55daf9d493cb958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b090de68074db7027e7cfd1b14f2e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c921ad5f15279109c258315b0465110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97744606de235178a0793893c40cf9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7feba4672ee2d92ac2ba917f15fdc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506563d36c67ca2b259a2afe31f6771713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb441469f93e26387c193155e7488ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c210ec2cadb3c71f75885c68e4731a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6997e908e3656d83db51fd5a74713616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c3f73a6b8b15ec0a5c1fefa527be417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b21b21a93d408a9624b8467c0fe0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a1db9b4ac707605ef6f7deb949c3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817088ecdc09866a75300561096faeaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ec566b74a2c6f44477071a81ff59921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c695396089f69e4d516351098f6848c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1e91b4aa06d7b8739f0170b951a1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2648e69a1b9bdfb00c96c5582c6d0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589773b3d867f74a9105614080cb757b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30382217cd640d7ea3a3a7dbe77b3c6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86295bc163e47d2a2750412b89f8161427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf5b6cab057a120ca32c0b456e9a1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ba0bfc6ece32a46f6fb72e6bf31b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b39e47acab374a00b79adf627c9bea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53454b36f2ff62c2f2bc62817c96fe1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552f7106a34c839fa1d8e6886301ba932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8475f293fd2a6c2928e5ab5dcaeff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fd3e6f1085662fd5547e7ea3766ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc03a30275f421bdf6df47250bea0f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68e25202d3ec6a38709f537f2322b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee98805afb7f0dbaf1cb798d634af7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7d655b8f7a995a43a670a3492872538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aa7bec35cbb137448b01ab7d09d0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a576faee9caf25f325ef36182b595f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbab0e0be6290cb3abb05c4ed46634e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc532e3b76434898eef2ab78dd74d8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ebb2219366e9d8543c4e72b26128b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8611786fcfe97478cc4af139ce69a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f52c3d7a52f1bf7461be80091a892f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f6fe8197bc1ef3a6c35eca88fc5c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fac67b0c1c56ad1677e720ccdeae3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43496f2e20bdc6283225b2532ec5f0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95e3c9cd4e9e8d9388f04d2a5c68ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f17bbba97239405938256a1ff79a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e509371c32821bc7e899cc33bdf5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f3e1b167e183d75504a52f3fb96ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f767bb0a3c429c02ecd7e7b913a6d5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a01c784b76030dca20c2b232ca72954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467a5f94a5fba348c82ac47c051be9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1d81ef9e28e86854c9901b44f16c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c309ed82143dafcd42a28b458b3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea4d36a2180e83d154d13066e480f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779f3e9274081fdc1a843de698d68fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425e85915734ba3222d85ef016eb07960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93737904f15bf6d5ec1886e7e51a116a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07463ee118e3b7bb249ee5b125044ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd08edd543bba0abe75d8c7e4f2c1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61845dd67793f3fb2688aadfb5411edf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe20700ab93710ca2bdfcdfd01efd5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb58fd69bf88512b17132ed5bbb215f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf4a8ce8e145ba07e39fbad6375d0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184108000265a79b5959f6784429c2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9f5bb8492fa01c72cc54be40e71b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faf32003e856caabee92b5f6a0e09b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865b56aa2701b673eff4f8bf4250b9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf6a26d594a9c55b1a39e0ebfcd67b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3a31a823f3afdbee37f7f8b62065b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caeaebcd49e84d286a10621ec3913374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bf0d8c8154fe389c2cc1e30ff22aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e4bbc7850f6464b88a10c09e6f44676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a93129e6f1444b2396d89310a026cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518dae2f497cd408972dd5678e560e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a071380665541a54bf320b442196279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30c5be5ba679bd5990c004715c98ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378b4374a25f241cab6c238236b3c6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862f03c04f1812c507cd6cbc4dbddbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6872490224aa4ac236acb1b95ef14b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517f167b5945a28a5e9bcc285c2a65e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c63ac911a366d0f41c8d0c44d60dae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bde79f60eae19f7916451fef7c33d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8394f53baed7b5c7535ba9aee6d4b4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef931592550ed6cd7df320129a22d38188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf414eb29642bf2598ae59a93eb03a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0c889d03e895f30a591c541ea9b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d36351ab2f3adacf702dad8e1b5a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aa8a25d927204d7c15eb1487efb3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60f51bd8f73a22002e48710de30f6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcfb9e8c6505ef383d4d036bdda2f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847a53ac25571793aa38666affe820495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca128468b644e91f851c5f2bf746196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0353f3cd69379ad8e4a9adc3f2caad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809b5cb4e1765edd1b1c00ccb45e38f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83df91edf08e8fcfd47cdfc75d1e9ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158ab419eabb0dfe6a82ea52143cd5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb59752772dbe750554b9dfc05409dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f8c9f770d107395c3faebeca9a03b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4638f3c6417ccc009e01952c025c30d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee206bbc89052ed9dc5a5a99e427039d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704e5ff5c55414cb7116c920b7da9d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240250940df3403b192fdb121dbea1a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efaaf5275aa4997fa274a550b9c75d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc65610226695375db31ca32d538095108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a894cb7d76f54c6ceb6a9c94c1d78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd32a3a7ffce83462d7a10ab9650626110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e86dc587c6eca657612ba7a8251d24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6a28f49d856b94ba92d7641b99787112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac243aac39d1ca0667c0dc0497686e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e56119b21c4d4ec9b46d1f68ec1ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa611c701600a523756c710bfa7acf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9e1106b8901825ec7319efa616dfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324be8c27da509ded5bc3a111e3205d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b5e2b65f199be619acab6608b903d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fb8c4ccdbbcc9abf98a918e16a0f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e461e1457f1541e7e8536cd082c30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b4c7f958185a15b1fe42087bfce3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dc21939fb1f289e1b5a70b04e96ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1ec98564670d8c12596231cf8a9ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaecf3b085227d5d0c5ff9905ee48d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8652cd741eba1a6da2b1191443508de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53a1567df842e9fcead231114bd9f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add1b27183cbcbb5db9898408262acf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3e3fbd5aad1cb8ba516a19099e51c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9b9ddb1e3cd5343ef73d8f12bdffd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88fed12dffc6ec5fff97edc6e6911f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622eefa08b668f167eee44989063669131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac995c7e085802d85e4bd4e3eb4ee2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1df18ef6666b5623d205715a7af4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8353fd210eb4e366feee62b6beafdc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d6631a1b244e05573b3117bd85a10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa1e0b4dc6e44be2d66d36fc7340b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9857b71b5158ae3d904d8b351cbd53c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00cadef8a7c1e10212514e6d4e493f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1422a2fe3007483b0c0395057061a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0454a347ddc6151c96cab79d0ce6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7c5585f129c3eff8bdabe1bc338a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca34e76bca7b88aed92915bd8e4b030142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b86f25c6e8ff63870e4dbf705f8b69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d41bbf14202b1836973fa244265c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d0dbfc4d66b556de8cd68087113ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ce691fa18954160c1f03e0c5a712c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e6f4e2776244a14a91139b9d35e29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aed1920e1d5084487b4d93f7afaaf2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46598d53ffc09fba6c6dd3113672bab1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6b9061d8d4c275f7c87040c5d9d91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988859317bfdc9ffdac9d1b6fe5b0e9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f00dac22defd06de705847af42041152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173100f0a89a890878be950ab13e0d19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e03ae4eb44a5668a3e5e122b94929154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b76f9a9cf749ead6d5be0ec5a0174155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901abd5e36e5619dee875e49170c4a48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d80efa5645af7b9738503c0dd530d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d095ae5aafa42a65524a3605f427c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c1b77ad4a10703c8ee23294a9048e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393862f0117fbc617471f01e51992b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa33ac5d8fca1e941e3df8d0b3d671161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58daa373a71a5d1a5cc89eb40984654162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d198ee83288401612fe21fe5982fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b197b952be28fc543d778992fc361e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d492d4aea667c8cb163499c08d304c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077062434e63dcf81abd65818d9a5aee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa7ce7a933b41737dd5e595a7c4a13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fb51cdd26669f4d5ad209f39ccbdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1c4431b518e220135456be8fb6a71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2009cc43f7970d9761c8c3a664412d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d2545917b098e39e97f2d4d1486de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd16ff98fa80538707dbb801bd8e865172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545b852fcf24abeb555746c108d78f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc218c6ab0978fc64ea8d3d299c11a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343641aacc5ebefd563b7b60d3cd1e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09ea5d1807feefd58041036eb100d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9bbe8b5c1861497de8dd2dab5426d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38bd73de9f75f7e8fd72383329e0d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a771ef14aa3f9b7d2f822733d17fd58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c912425e6feb158321bc5b053f9115180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e444aed6da456551cab03ca15569d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f89c1ab482dd87da8b43588c2608c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe8ac00ff033ddac9bb5ed12c8530b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82304f92c426391ff31f494c5907dc53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd99b7c403f9d6f087c48584916d09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a93c4010babed7a7f63a7b91dcefc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dc6accebf9f0694541a85405a95ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471d8774e0bedb80d1e156c08116d41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e536d6ffebe5e220544929c1df830c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b5fed621fb6cf17cb363c4cb58c24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1ce8ea3562a40c266fbaab20d912b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab7502e8d45699cd83c744b1ed3e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78564ccdfafbb33d62231abbacc63642193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df939a464542f385f9567d7475c536f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80697a7f9288a64da82aa65d238c52f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c42d0cdd5323efe80f6ac1d0f0e9ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac2c2341650b46f30eaadca6186688197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247221868fe56a1c70b321d5f2ba2ddc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173f6e84f2813efc364dab8ee95dff4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74fc17fa1b02fe62b11ad0dc256186200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6a1b7f2cba2c2008149cfbda55f9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6be63c8a183259d5f6b0b725e8990202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc7448b0489990f97f6344500f5ba5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7ef9141f4721b15f8392a5a249760204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe6c6ff73b070aff7d859a4c6bc581205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b9533238f61201bc7a983ddb02e54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ae8be4440b8f183f507fdfb33b86e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ff0af6076764fa84031b3f856b0d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ab80d3f8d7e79b0cff397309c348209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e929b9ff50c86bfd058e9b960ea64e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4acce9b3e00485c42bd49a7402f21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95688280c9ca2caad3b1d5a23d68ca07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04474168e6f58e74ba7f2275ba8e29c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee1a9e9729f5c75a4dddf4c0882051214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aae2f979aa2906b203b7337387bdc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab2aeab9dce07365f2f8cdb0cf913d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbcb6e5dc00bd2e5e1afcd4fad25ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5257de431ad60d59d3afcd2f08c78cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cefd88101cdf6110ccabf9bd0ea182219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34127e91e18b2a1af6ce900a93cf8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f41b36eb4f59611765b224972cf41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695a3fa4ba45b3d0951fba2445a11cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4d47dcda44bd97345dad49dac2d71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290175dfbe07041e94a876ac5fd377c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920bc810fd2dc958ab36bd753a65995225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288e32020a0c3047c2d1ba56aef55af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0061edee9f6e2972910dcef3f3dae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a828fc45f65c6dd5ad8a8356ba463228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9a20d176d2b3b8533e5fda8bf24a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b539d343c6a50e40f7fa330407c4ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54068b5dcc63d8942e023d09c8ca7329231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252e0cd8dfaa5ba6d39b09fc9727ffd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6c48d1829d43a14ed7058bdd68eed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a6ff8480beac6afa9db4dc00cde20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04541c9493605dafe5d34b3ef3d0b96b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b89c1180b5cae9bd22e526a8bcf7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f25985548cb89b66c60c5df84c2054237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be36575955f2e89c3a5d1dfe8c7144238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3e5b69c099af91ced88309d7aaac8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baf2c6c8679ff9c951f6b047f32953240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce10803a1b2cf7aaacb640f019f9785241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f17092cb45e6c9f67dcd4d47dc4a33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70c28775c3f326a050cfdad62e258c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e52b79fcbf28517c70df5748ca395c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b1e9089a2d2de63c5332884547a1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635f9f2e8d08124951def150059ce6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b92435bc76bea36b2763130788e43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f635cc4e15dd2ac1052b5fa7288c28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5f09d7c7ef51c8d68a377a11baf9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4feca1055086ee6a49e011d7c587e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1633a66597bda7988cb1477da7ae22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf52118077c75f967240b9938c596cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb62520696af3b754d02659dbd6d67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dbbaed0327016b6acc564f091b45b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab49855f731b98ec82b357893fa4814255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77488149547338e94a8ee9145b8612256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd026876431943102841d5a629bc7d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd284ba42b66b036cc3cdf10aac008258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db7b6a986ad66909d77da8ea57ea3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9539f8ba2a9167ae6f84bbe56df221260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675463f77972ac54cc13f2f694339515261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4336fc64821c3354067570b00c69d4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd1edcc9e666758d8845c9080d6909263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e5c1a14d715720fbf6d6267c3bd51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47825b3e1aae1cf6ff86fbee816566b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd04ad7a1a4014c692c9c3ce3c4dac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87734742cd20047f180e1ea29f489e03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e1c224da6ec86bdd0ad31d2f7cbdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcedb87184e6c49a2ef0b8c11ce8edd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433b3d3947429016ff8ea633821bf6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5311a4c9969fd54a148008b4e935557271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be2549b8492bb41a8f6bb59ecd9bac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8c133ddae6567076f6cf0b4c2a38d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a8ce8c4d9d76f10981fdb391ad508274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3e8052f5e74584a6b917d0b4a4e2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a922a544b70e736149737286de2b3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8389760caddf73dea74235af0d97b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7da4569a88d5a5f5f6a424499573eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9705a511f1c07e610e185872891564279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a8899903bbd8ba998bbb7b2844cbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c7c97437585c08db8c303fa0d1591281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9621ac199019ed667a7c34d2fd025282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58a636adf4cb1f4a5723fc62701601283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a696db055dfb538f80f68a6b89cfcf1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9525e20b183c3cf0c7767618ac136d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a2efff58e4ee232f5426019b2b160286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac16643a05ac960fd5f54f967c534f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de475505ead9676206d4b3cb3176cf6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f13d7221dd73f5e908a7a63646cd4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c097744cae8d09cf472dfbe3f4f4c0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b02cca09127308093bea4bd48f017d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b406d2faf3fb1ff1b6591aa06acd850292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827912814b769a5843a8c117c198412293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c9d6cb269795a53a1f8f5d99caea6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7304bce9052658d8b7fee8b85f6b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fff8445e585ba7676458616350637296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8be9f2e944642293d9c384a979db05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a4d85e9e8fb66039704ce42b01903298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524a8feaa2bfb68b5735d35a392155b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ac68314a6dcfa2fa86300288a4b6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811927e2a6df6c9b5d697f1217503ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f609554499f936637363a0278c87489302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ae141fe6d0141fa2baa8d49739ade303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3161eb1b9c6750a2b23c668fa52921c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c18a114865d1d24e174b94938532e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e89ec1b0d7ca8122b6f823825fb48d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cabb777c6855f8463d073d9be5d44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a0a21ee0fd33bdcaf4c782ba65ea0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7fefc4b4071d726577c56f7bdfaa1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100c2c530af52e3bdc8f3bfab7640b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa833cae7d040a08f7ec49f82fc6f86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2a2f0e7ee363027d00f8ddf0fe908312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118b55bcafa6483d219bfd1c7138317313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6f66199f95ad2b4d395b17fc5a636314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229cfb95a6dfe99f91479893e30ea9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889628b872a74d99bbf91c81cd6284d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75684a37f4874ce6e06a7353bcd1f7da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030644fdb8c6ffe52d0f203add4af171318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc636ca53b9e4a00044e76b64116ae99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a5c020f2c30c9ac08628cd15935f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fe7d72ef9961ee1fae80ba71184ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54d9595d8522c7f974938e8235badc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dec996d77a89243cf48e40454af3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab827c17da993c2422d2e85ed2ded43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171ef60dc414f031812a435196932e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aff8300db883003d73ea50d27d1a11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d596167dc705c89191cbc056ae22d81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e88bb9ca21bd7f7a16960e3580720d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5c5001c4fd88ea9d60f38b9391cbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657cbb10ebbc52e3ffe7c90dec8562c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fa3b3f3e9bf95adcc6e20eee2145d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d035cbd31834821e0fe62e47a0387332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557bcd73b81d9357f173b58cd5e992d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db00d90ec167a3b147a2e1b5db36e5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d73bc08c82a87ef8884975ba292f42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541872d294dbe3b1376d23dfb64e19df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c950d61374484b4d68c2d36bc1699ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1723ff06e90e61cd5ca7d3309f55a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0814b2a5a1162cba7fce2a19045cf7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0393a7dae8a539df879a92dd8b54d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c364982bb0c61360a57af8dd654c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b37517dd65afb6c641da2ff8f1289342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41d7ce2befe0ed3bd8454b25fa8f50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262ef8449f9573038a75fb827ba3b29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef03e68fcee50c532b553c4f13e808345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b4b4570012ee854f33884da0cc1e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc696a04937d34d7f49d6a9ae3fd3b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ff839d8e2d36bd148b03f075feab2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d68156f6848ab729d48440e1212b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bb1016cc79ae02f61191036cf997a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c73251db6e373bb6af7d681e3ded18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63f49099cb2c717752f26e8e6d266e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad47a3effb783e67c42a2d928396a18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bde6bbcf15cfb08c0a2529b529d49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c568efe7b768f0e88a69222ce69d94a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1922c63fd91699aace3ac150d72da9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129ed4cb73d4a959eb82031705f8084357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b399aefd987fa964957ee02ce499c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a06fb75a27324188019554e36aa01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fa7748f3750da4f2f819170265626360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6495a2976f5bd2d5ad0a4e0431862b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78a638f3b7894adafc13842c609994362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f0771dc988f5594c3967390b83b5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5f7a893dc3115737f69acc44ff17e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3ac4da6a6cdc0c722f4846fb9798f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4be604ce18f61917f0dd466b1f2e3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46248330a7a371da181f465e9fcbc327367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447792a16ad78ea5b2bbe26f15652f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17733b1bccb841c7a266f4d0577e730369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7067600f46cb663f97eadd9b798efb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff71bd907708131d22ff888bb5ce69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3197dff3cf9f834c937ffb18aef40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113cf181701d9e5bfd5a7bc614d629a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2173de62704d983000c020787c9452374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9600b2d5fb5ffee1f44482c64f9b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19013900d785fff8d6c28d17d7fdb6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a15d298812fdf921a11f8dc7836814377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c918715907b073e94db310c6cecc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb4c01e6bc9a715cfa854e4f131143379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7954c6f502ca123f3219172427f6a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35791e282c7b29351c35c266538384381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15adbbab6f0dddcb4c9114aa300dfc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e3b1c3ba2727a35cbb42a96a24055383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e32a54b4cc2fb5dbb408ad7e4d01a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849844616da6493b7183c91f2d5c139f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733afd0b8cf6765e35d8d26d23bbaa1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88e545d4bbc01bf6fa4bf322d242bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad499040a05b6f9cd34b78c50e3fb8b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3ba172678a3878ffa355ac43b7fc8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d918bd9d9dd1bc9e010d316c93063390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d410c365ad0a5bc2d1bfb09d2a6486d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516b5776e1f5f284ced7e26ee81295a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63c5cd6e5939a0ef751e0006097d27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3296e73cde2ba5b472c31c0654db7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0239638b6d1afe9d0adf922405fa5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15837a8e32a15b3111f9f33f3dfdbb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387e32b1d1b30ea4999a4a1042ff7e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c510dbb9e0060beb2119a0dd2be6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065da5e794920af1c4a02802276876c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a59ad832c9f940d761c0083251efb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f967f790f4d542ed918396bce2c68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aa4c3609fd204c1b4715f445bea3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688f9e37676f758c13a4c9da8943cdd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eef50cc8c616992b64d86af65efb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51fe2bb820e7d7908401f3cf7d8d89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d4f8188911f9286350e7a01a86b8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb87927fff861fee08f1b18caef62f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bb0a460b481df84effc2715af2894408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00ebe1c66545e477d48a3e48068975409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491e274d0f86a5e54ef38b1e767dacf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35cefdfb64bfc4e4cccbbdc8dda84f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8759cb90c98090637dc5c2e44f5444412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece59a942366b1a065ac1de481bd5b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184e9335803ddf26222f4d08d4eab4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501ca8f9856f5aca9694ffd932b881f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19547ec336e55c18c71a1bfe57a7083416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde97a8af7389f8f29ac5e620e56bc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a615c790d2ecb2d17ecd83b60a52e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed5bef99f8a568c6b12484cb153415419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdf4d82c89d61139580aea5a1e032f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252170bc7bb75fe271d5866d2cc100a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac24793aac63069067ba7147f7c6df3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e35285e9e46b6abf72ae8afb4ea58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed01332148a95ab596fa2ca9f795469424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6f826f95d5787faf4245669ddb74f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9132c4a23a6df41dc1e6cdbbd42fcf1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7740165584e0dc3b83d4c7084025c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b6d1055050d7bce327debf3da96bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c245a9d74f073cf57a760a0224001429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f18d277eaf6b6292e79297bd44a16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d4d2d5aaeece43cc1dc2247623a53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac14da211560ebb5abb5781f8b8e95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca3c05f2c61c0aebb794c2cd8d338a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aed728bd7189a89dbc270feb1cc7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45f6f9fcb8512d72fa7680ec787ac8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac161553ed415628e193444e53c1a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cf30100e56f469edc6880b70deec6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05576cd2d4469322fdcfcaaa6769ad3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019aec903be79a5c90fc95cf516b010439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73abe43b45d4f5962fa67de33d537e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100701242761a1203b870274efde9e1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2223f8ae5c15f3c8f78724dda6764e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e152f4ddde55e3b5149ab5751b2de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c99451876177b942717bc02ae43216444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb55cdd84c786657f209fd43e26fe52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e79ce7ab619b67f6a7c10cff70b5cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c1ba9b91202a3d53e57327d0be942447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3731b954bc8481731cb03204ae3998448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74612a3f6cb0443e60ed35f9e2d499449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e8e5aeee840c0922d80b37bb67898450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba891c6d2937348c4c0d4712f42e0b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c31887c2cf97a5261a03948fbfae0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f3f0ec869922948e04d319ae80f7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e1eeb59e77e7b5dcee80ff9e2a47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a7b73076ecc3fa676d5875819e3cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7a59a21a3935f22ca2e65e746b2d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239a47ecaee270e4866596498bf7b64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26835b554cc23077fb8d8040baef26a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb6c9750fe916e3f7c0a6ec5776e1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d188a0f3a5a93881d725c37da5451460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca72e161ccd43435717e1549197421461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2199a9497c7321b09c0cbe42069d2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fe52139b7eb5b9b9dc8249e12953c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1f64c4ef73a338a560fcb0bda0b92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d774fae9094dd863faaf479a00428465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e99af39476ea63d79b27412399ad4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426439a590c1a61f8fe91e0a99a758d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16bf3f1e61f21c8abb8cea4af7f693468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bb43f916ac0f6abbc8cfeec5520c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14cf2f6a58dc23f50eb18515d1a132470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ee62a0bdb7a2d1f2be5494941cfc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286cfecc2b9808727f4f74982aa128e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6111d376d15df296accabb13313e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28fdf38cf161816d4fbca3df8de700474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a38972d5f929253d0e0de18599d3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312a7d1241734655b345530fab6d221476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c188b3a5f3ff909cff82c821be11732477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b5480766494921fecf954023921b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463368cdcd6a32c55d660ce2d4302fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b8b5db5750b32ec1c41dfced64662480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af055891b6a3c9deb91f32e63e8715a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f36ae9372cc8822992cec8cda08dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8f8e62d10ce1f7e11c10a42e92554483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc93dfeda2ee0764262eede88ef86ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8e4d0b4e52064b9343e9690dc9369485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d56eacdf9b55297d2b941d47139637486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d797310d0b5393ca981ebe4caaa120487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc761dd8c7b21d16366d6e8e5fc54f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2c402ec41a6a253d0a588efab0c72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79cbe81a56a3fdaba1d78f39b5981a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694bb6243b2fff8177b8033e01adf07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f448165de2b51a37fd5c9c4527a05e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04257f0a689c51899ad77eb448d2cb3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddce7b400167a636c9d6af005aa274494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac19357a04af5530138b7c8f76722495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e24c84a7ab2af3be01310164a96b97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cdfd010f3d2e06cfeff5a67674b2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302025167878f78c75bb92539b61dbf0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95406b2cb542a454c78cea66387f424499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fadcb9c4e0a96f7e8472fe59a29a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662e2d228714a050514498402a0f978501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1464fb960788b6c150dbd9922fdf4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96bad0332e191dffc2e744c4d8d885503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e77e93e8d4e76512606a03f4c97b52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d6aa09162a1ab35431e8272fcbee6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c1b3eb2092cf4d3e0ae470a3e60a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581e72a2edb02ef2d4caa820af7bb6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d92ce0ac7e8a6baa662b52df57d3f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18937cef7dc95f705f1fe7e51af49e90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aff35ad76d4cf85bcf2244f5ea8eed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771645f8dd696f48821cbf5f7ef8a19f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73f2c07da9a5005a2a43571207b1fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebc1745db45ab7e542883e81eedf5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe5fe5811f7e0f778d693bd9e9b11c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7fa0cea873b592d25d79f984f8d28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141b441c9ba4b7b33ececf26bac5fd7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6c12b4073956d24c2dc0b3a5734c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e187c8b8ae0c561b48462d95254215b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f2694526e3d95d3a99a4012a6e06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cb2944d942473ac7d3f4a7386abe8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e071c29557d9e3f26c8b8f25bb47c93521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc2837f880651d446c40a9357113a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8bd72a101b996ff23a033c79cef61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6991c66837858746d919d08e8dab0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587edd2d2dae7a043eca889194cf0a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d901eae9808b6425d3d854abf4e0805526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40310c2a5bd473a9dd589286cc3858dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51304867a191d34f0bdd731094867bf0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f66812e438956afe6570c8e93343b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e3579986d092a8c8b30aa31bd5416530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819458e3ac5f79c3b2788964825ae3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c13f80639ef1215849bc53c69826e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211276f7c5775d25aab8514f15b5ac6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d586a0330d9940352d9616505f9f367534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aaa57e0a2a9beac26cb78718052fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a741c668757035211b84bf4a685fb1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa5e74f996f0f1ff1b6f558f44a2e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897e9ca0ede76612bc521a45205dd5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a434fe469e0bac3cba1fd985109632f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e092a7ecb324d953aa09df55b9256df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1243b94fbcc2a3154a4644cf697a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970d2ed7520cd637e8a9acbc361ba84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8eb0f05a583fa57eb3fcde32cf60e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4ec6f7278c231b857e08222a0403d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31889a107f14afe36c944a299c73426a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaf5feedb0ca667748168aa8e3df59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d2a39da3c11a597423dcd76424465547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58adddf0222bb44c0f1a6be14ebf92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35763fe960b7c861624164d5ec5187f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f3e5ffe486bf0b6eeb6513559ed07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca6bdb1cbf945c1aa7670ab0406455551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99df9f211ff52744459108c52cc1a81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f928d951bb9b079f9708d166fccffc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aada5da5db869144d512c08fcb5f41554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197002532ebc13675fdc74b52ce7f189555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b970249803010be0ff7c998072417af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f39849d28203d26a49534003d7ced6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48ac3cc2be2cb49ae84f8e1720c494558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848046052f859fbc2a3641000166e11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64b60cd879abc7ae9d0ca9e7344545560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d59c8f41f395b1c79bc81d4d8b2552561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f098c14266773b9b0caa76da708db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e11a82e30e39feead6b304ff2e61b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d9a83acffbd1c4a3dae1c662cc2ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b653172fe8afeb6d79ea55d622ce253565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b65505bfad8c556f20d117cd6c5605566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf05ef05300ff23b14253e2e4e3f40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea850922a62554eaf4e300bd17e60a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaaa1b961d220143676d75daee0371569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab06736394b763b3bf1114de43ae79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863b7d4c610ce8123328c5c41333b68571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7dc9534a3a77794c79be47805bd5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130b09c773c35c0aef9e0c91f9662b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347db25a761bf0a4f3fb26cef86a2be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443d847a9929bda22da8f0ce2e3e285575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c4bc5b2859523a0450efb2d2c80ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a8d06c50ba91205bf4c95913be2fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a05f889b60955b28efd56baa15668578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5e9e1242ed4f88e4f5e72c93af57f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdd4932d3959946a2c608016e79b8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404a6b69cd5614938c6b225ffc3bfd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03a05bf42bd16c72563acb521a8185582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ba12076e81defe1d7cf74dae7dbed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09943754c48919e7058e7ced5cbb5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e74b507f9b5deba230767ad7c36fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a18013c8b14153437b39d4d5ea991586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e5e3ba237583d5f51e81026bb9b11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eb6a6da3196f6906c130afc9d91cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baa0c285849db0a0543d930afb55cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ec2648997f4735f524db7a9bfcea3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8b21e2ec1fb0aa9309eb77717a491591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b124befb1b56d9575aab6f4d7e423592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db175a6f7b72147bff6543b3c86bb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396493964399506d9a55be6be7e65b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bc6a51e6149945027a9ead027bca0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841381d6d01e0f3dcbb04e57bb7718f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c05eb97cc47317ab910a04dd45ecd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304500f77c04a546390c9391e39b058a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28105a5d704bcbbf479dc49ed344b7f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75a644e14293b9a930060c092fc8fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202e1ee0dff973cb767a59ed539a375601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f08b5cbb7fe30d0b7f045f2a846f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc52804987e429f0ea9d7e901d094ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18971745a695e16dbd2ccc9104af6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f28430b2b66b986046425f7bc68bb6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cd6e5b200726ff55a6281746f2fbc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de9697be50036fc5558d87423cf2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b3c120fb2a72f25db07ff5c1ee9e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d211b8f86dafed70a5f523f7ead30a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf159e5b3e686cb8df676e55815283610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad7681388e8c824a622e14331f3cbd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5dc594590f9c75fc71d619c91d9ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca5654b276b0d0ec8b2c190a079cdd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f4b78614ae58f8cf020e9311754f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbbe06c6b60bfcf4420ec924557097615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602258fb216756895e20a017ab497e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e965593a03d5cda948a58bc5efd68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16950202e1e0dd6359d7e9175aa15a36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1412166b697805e142241a5202035d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900b8a2541ef3d9762be945c28f9038620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b13f8cf5802d32baab24d1e6546a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e5a5e244171e245f8c23c658965fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd456c77f198d67e83717db2ed3e054623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97677ce94820f0acf72ac07c9ce24f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417e83d3727d88d7b4ba30cf977e1b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b09ed542fb6108683fdd24e1c76c34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d400b0c0f91831adcf6d9fc01693fd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8af23cec6686f8f1e488d6dbc558e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68312f656a9d1d2f8a658068e5d3b141629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df920a3b0a20738299b677b01a42354630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72c7e6c806225f431e697508ad0b1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d0b850d3191cb2196d5dfce69611a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ff4224173b254c96697ed0e32388e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee888f48f735983fef82841ee1ec847634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b379f85a03e0f0b861fb49ca1b1c2da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a2ab955d6de5170518cdff21d0f71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdd94840b7e93095ec8b8c6b830b2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c304a78f0eda6cc50086c6c3e84f6b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff8e4d0c59e706f5eed1a482cec5f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4cd4341a3871766b00da2b08e31dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce8b9536793cf1554ac06369fd7c7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35594e72733fb5b9081c5d28be499308642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95401544a7639116881ac7bd739a7d72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ec409e3ec055ad754c4405748d92e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9666967c285180c64422ae2017ab38f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf955ed42c228d8c821a4418f7fa8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67b808e04e17511de70fc5f7686089647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c356c3fab91d097d195e20adefa5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dac99cfdb78250c0db1e350e2edc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65e0bfa9efbddcd2265d778cb8a494650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2846f0671695d116e2f844014d19484651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec6e3dcb6867d141622c6ac34ac358652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d873dee62a4dd5edba87754b58707d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2134d488b322e75fb477709dbb3dbd3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97da9c279c1ebf4417f404ddada436655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aaa4941618b08b51bfca1b8c92e37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca29f226919db1bf0f33ecb90696358657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e84936333f310d986291a6af65e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486debd7c3fa9ad64e4bc66493e674e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb7e7bf5890e07896222a126379446660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93725c86d323f297959561eebbdb0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226125cd3d6bafd65b4bc1491792ca00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5ccb2c800922fe8225dfd8cd82c47663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317e33953ca5d63fab3944f62eed14b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dbdeaa072b5e9e2902692141aaf0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dfabf5cd88253e001a07dbc334784666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dd5d1269a9a83a85e33ee2a4c9908667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e86eaac4edcc26c414c2014d7e483668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6a3b01d05b3b084096b25f94f93fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7766a78ede319aaea855e5b88b61f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930b39cc5d7558f094c2c374d619dce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b470730d18e3ceed7e7cc8fdfbf890672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc038f45a328b7e41795bc10fa3c729673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afddb634a22e3f3eae18de467b89093674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de95b98b22330d91476a74c4037133675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978050dcdc4ff463a073a8c693fc2f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fe696e0687978e7ae3be4ef1a2121677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78123503c59ce5127f82cd1b7dca49b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4bd6a647ca5501c5a4f5253335d6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511156444a1621bfafafb62f04dd74d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a50e1a4aa7268ecd34be06df1787a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d015e7fd37cbcb9afd71bf5ae217c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cb51311202e80066bd649cc84c9a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b57606d66f04f99a414b9ff82bc7a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4096c4e2a39ab68b9347dce3735bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf4d537517fdd9eac4c9f02c59d7b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd66ed2929fad565d59e401fcce626687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596f55ac1c2a263a0d3805cbacbd91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4627a3772fea4a1ed3b21c34bf3d82e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f146d7f419ebdf17a5f7df334c7003b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a34a2723d80ffef28df21d6fc41a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5197df8849e0de5e3899633ff6729a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c251b5f75d6b8330f61862eace270d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e314433c3739f8a7018353ec63cef2d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cd5013bfe23b48d012011264417b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9b67daa3005d464c9e75259d6094d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56060211d88d8eaefc0a80654f86a761697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004de9fb2765d727aa71863d747b3cd2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edf55ed521a190b50cb4cbc0031295699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34fb52eec1579c405ca05a54d85e59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c037dbc5ea9055417d9a10a4b27b33701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91902cba9eee06685b4ee56d0ddc51c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f15e2ab5a2b7158abaf6e180bf0bf9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693f30df1bc52a57e24353bf2cc7750704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445fae570275821a3d389a66af00d22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bebc1da9cc2ab2748e351d424fa05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860b945d3781016626149d9008ecc3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c354c2c617498f0b686e7e0c919b74c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bda8aa71238eed3a24d0be8daae1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5730bc73b47432cad9f4e5568709d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8cbab355e97f6779ee9fc467c4eb1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd97fdcb6d9decb89b3479e6961e1e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b249fdcfb8fb9bf54743f4d61893713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb57b8772405deaac79b5cd9bacea01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6cf418e9eb2faaf2c44069a5a97b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7f3a3e191b6940ba488f95444d61f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544974a726ed9eba65d7ea1a69e3235717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039b5c342d1f56cbdc9567b78704ed3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffb088b64cefed35b16188510b8c06719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d380a40bcb1de5d7ddee51f477b12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e5e372e1acea7e4ada690ad4e8543721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75030f3520bdc504dc64bf6c0556e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff88034062944a708139c30d34a4682723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeed9326a5ec595fddd030805f65e5f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b6eebf42b0d3739e5ebffd364cab6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec75a63be0b14d0893fb4c03996557726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7221ac826a9fe43c9d0d8c3b924f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72d021bc6a5463f997ed5a4e13334b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9030554fad4cb3ecfd4f7a1fb1335729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefaeaf8dd202af6125f00bd2ea427a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea63beefe93e860a93d9547ea2dc8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a897be54d21928249dbcb3c931ab32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004ab0ab0a93155b9e542a03f7448f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c09e9cb006aaf6726da7a098369744734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a49aa81bd0f6e22d84bedff79767a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de824d3db1c34c3b1b0b047d81de347e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fd901f254df9e14130176b4545d25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88379c26864fe9822508dfc251628c0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c38de8e31c1a87109b8129878b445739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fd38646479c4665c5e98a6e246634740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bb524b74b9fca0a0c87baf98811ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21b524818294bb94d3f16e744b1bf8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854c7611c94dcf51a4f8d6a1a281f82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a779f43fcfbb31350adebb06f6b0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13352d9e7240ae22842aff1079ec8586745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c649ce502b4e964bee584e077d0574a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15a25c539129d4a66387f5651e84bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a4d1294339267df54728f346626ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49791c0a64f2669cedf7d1eee0b39d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443f35815bdcd50bd7667d615df4f6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f3101a3c3ecd72e537f315eeb95e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490d501bb10660f5a94fa6916d2d84b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe4f0f27b7c2a5784aa8817f262427753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae5138c37e98e09d86998d64de62aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca20f47645fa43062cbf1f3edfdaf9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aeffcfc17420ecb72e6e25115299c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b45ef7e5c1539f9d05a1f1442db8e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d17f36d777c9ceb57b2cc5b63a108e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea876efee9fc1885a629340764f709e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>