--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aba64ff6cc40450ae5ac62f1fcd4651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a92b8a90ed6cbb039ec03c7276e0962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37ee07ae6d2b5b93954ac713fa71343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66954a03f7ea735223425d14679b0ca44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597130724460b1de7592a8b6d7fb134e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bab265bf83feff3d0ec0f253c49e566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aff5c8480bda5d0015436d6375f497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2315e0c142ea441b4d00fdcf0968838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f312dfe43cfdf7e7eaeff236314a3fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd83ad89e2bacf68c256ab425a67a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f2a35c7b89be27848dbdf7967e17e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7815066925759f11fb89349b7ef4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fa49cc5e4bd575f98c21412ab737713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f0c4618899ee2b39dd12de02bb07414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54e6a707ed23680caec0395ab7ebf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e2b1f117ef0c2fc7b1a5311971ec016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3a29153e931b7284da5ad8dcb284f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b56a7af0c7fd7ad852ec47e0d8f2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d9a729bb60ef00a8d896c166e015a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400514945ffcd3695f29ff9c5fb4641820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9de733a7bb03aad13b5f87cc04188a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4f9aa04642fabe7c55bf1dceb1ca922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f927b78a7e8465251765fea46bc0ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a96ac778bab9727f1d3ef9dbea38a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ce72d6df92671d8037ff6a057e0cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17108042930b14c26f0215713165beaa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ebb9776ed55e9edef5fa576e1b5f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d964c0aa7fb13bb3c339b3d54e8e4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7207c36684795d6aae649a0b48535f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5ae4dbe2508a80f4357a9d7f3ea130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1b53da668df5431ee80e783ec772531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c82968c20b86c5d2e5e024af0d738e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2423bcdce92dd1a363130bfe1171833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b51ce92e41e40276bf6baf85c143d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077c75d82e567b0490c2f64d9cf998935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca156078adc3e0c55fab15126b7291836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77301efcfe7e8ba899e992b7ba649937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c05528247a3b54adbf3b2712baee9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd187764ce62e5f721f47b9657f1d9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b0b34a10617622754994104bd181b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764721cfdb6b227fd9963f337ecf6bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6785b3f50b1b15b6ce7f8d74163107442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e49cacfcd2c3dbbd9927311c7c9db643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662db66f90befb11576b6eac8ce04bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d7f7611e26c6afb5ac876d000d01845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90363e5ba83af7436e7f32c742302746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425296b006e524fe540d08f6c29dfe7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a7e2c3fe4175467becb8cddcaf33e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a86825e82c0f2b1b4094c1bcb391e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf22dd07597c965ebf50dbe385f885a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b26965920b178bdadf80c3f9c15f3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c27add18036206f3d3099c2452e90e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2be3017ac90628f7e93dad5cbe60553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c1d723ae57420d663f66b5a142d8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf0c1a84d3e6bf3d4a0108ab67621255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73448cd18a6500bc901f67ff80459e1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b0e4f2de7117428e5d1ea8e118e3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad2ce03556944d3f7e0acbeef7595258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04aadca4001971f8e329cfd94049f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1555bc3bc2710fb2882d2d8256a466d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac16d91ffb62a600a719af581cbaac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875876cb282f19c0e545780ec5dcb0b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83719807ebbf5f8583c82d4459b42863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0d8afec6d334ff2c2824578a0e12d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e630061663fe07d05860fb8e04b06a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280ee7c0fa888bade031c3b89f8963f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7f7095b168b282eb9e14b5fc7f01567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38d48d4b92a198f0cddc9122ce362668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83765a9008bde8ba3e2e0b6b509ce46269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7561d8b9f5069a266af0cb0cb75e93170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2af7a967a475ab4eba27a711c876a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388e1c6cf3d4d886d03280ab1ed027672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f582c91c3c7b2886a474a8fe6a621873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959b909ffca055210865ac425fc2d1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effbf7aa04018364f05fa7294df765575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78f069929b81bae44d6bc2d8b2565376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a405e5b98b4ba6ee07fd8024d038077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce6fac6168be132f3fee412300aa9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff839e53c3b4c0496a95f8e3c823cb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcfaee0301b044e5e180e8f9ce481180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98216a0d5a93cef846f1c2a1568d6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b13ae3db54aaf096024ac689127e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b30871e0565c897923fbfd91bee6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff9a852530bf2b4635d89974279de584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696f5dbe0eaa3a83b1d88a3240fc4db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbb4e1c58067f9106018f18ed6afff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e06a5dda0d0f542031f775c86e98587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31116379ec87b28696744b6e1dbf219188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c366d0e74355bb4aaf83dcc9c862d2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659de7847563964fbbdbb907791cfaa690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e83be41d354a6a734708a1fa85435291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc56b23d19581672409e7adaf159f0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99f9f4bcaef7aa0124e41a1d1a3a7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465a09740658320af72dc88e10ae70594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c24eacdc95ba70823596572ee13d3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dbe760e5f80cb1af0a83acffd6f8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24796e03ec200e4b6801e03709bd1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551ac39b89be102530c641626f054a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594e3cc23fb2b4fd9bc0c3368a4c5b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520f47d335d803b7c463e4e5dac43f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a9f6d66abe3e26d2569086111fae4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21dc817f84eef049c3de3cd493ffdb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9665510dfad6caf4e1e2ed0196956103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769941c0337cc296b063682c7857a010104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb373a8936e583293a5638b3fa703eee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb8fdf2332b4a16887337566c0d3cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80746e4cb5f7cf03da1bcfa899989a78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604d29113e329ffd3c775dcd169c931108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0f87348c55f4f10660b55c7283507109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460db281930a78e5330c844fe9fcd2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2661fb401dab8ffdda0fee4fd4416aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcb29663af05b8ac322631ae360779112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec5d9ace1ed5cbb67adae7d5d4bd22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4f891eeccc9b653448e5947e42d18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45fb168454b106c0b361abbe07caf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec1187674520e28d205170dbc6d0a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b70a99755fdffab655bd57cbf78264117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4089be74621b1e18b90853ed4d76ce5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830b8f4d23aab562a3c2efe9ac9517b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c358a373fab290de3d74be0a878356120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc571700144f16825ae3853cf844c7a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b776b1fd89bdf5705958c8333c100122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce8009021afa4bffe8d924529b067f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee426391e5c88ee8550ce466f442e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c27b19ee7657a91eaeb57f626973ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b8588782f17074d39a2762b3118e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c7c9774f6906ca245ac7d19547741127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc5b45e9e8cb3a28c567f68c2055a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a36e623d5c5e0ca667387f18efef9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa794e97f7db894f36990c15660c1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19727f0b00d22e9bc1124a04fa1b2787131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8accb9e9bc0ce1445d0b3c1517b91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a478756b761bf5e15bbcc529277fcb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da42b5ac80403ae33532ebc3da5c3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12624d55898d499160fcd18712274eea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8ac78e17a0d48f965995e42be697b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3fff0d115e78015814578ee1ac3e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9c0b7e2ee4760f87468a83e148cd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed844b7f9ab7c042eeb4c344ecbb2d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c9f74adcccf82844ab2c1af5edb14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a424aad79ff0b775edf9a6e53d87b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f65b750ee77ce240800e1d4e105be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a781f62334e9fc5e20dc4e3efa480143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c32cf84db39a2b7102acbf92ccd76a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9ef89fb5dad6b05bd228f44ccc995145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b1d1a0846c1157432f07168865cc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321f724b681b0f9babdc8dbb0a46bda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10951680ed902350e0de25c0b51b0389148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34ba90417485ba25dcc34a9312061a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b10ff834a8b2df584abe1142745d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95534b7c27e08fd801b5cb587a17053e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460af40f2999d0960ad025187c9d56c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5cbef7ea4fbcfdacccb4e362e21d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72f6bffd2644f0a75e251d8c96a302154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa85e93e606544d27095ac0dc62fb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9874ff92c6edf9782c1bb1e6e60c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993964f93f7aeca278753148d5311e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba38bb64601371beaf1b87491ae68c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eee201b74fc52aeb72a5cef6d2bdb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce41713c9673152eb52c70a076df93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6051f9188bce00bbedbe48afe4a633161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477c20ae69437971a64ec391df0553b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fc2e6ede2496b90692a77da77809c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358293e6f91043786c6086f4882436d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d9c6762490e9e0b8e8bb8615bdc3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728219209bc2fadba5321fd69af71d95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c3717066bb9a9bae8b4c03d485219167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f818d2543df2105e52e3bcdc491dd12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a7ba65088e2472275eb49935a45d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912644826b5ed754b9f712a2f44a07a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a222e36896e219e509b52e1606afceb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340f46cb88d2f5f69635860ee676757172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf29ee37e637916cda7310b17bd8b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11a8a634b0da6d65485bf7addbd93b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0725d38da4f18498e41a6633767653f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aa060b9d35b98812d588377299c0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf745626dfb63ac6f0ab9a05607142c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64e047e2a83e76dd7aadcd5d2460ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e37f55dfadd723c67cc226e6b503d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cf4b142b957e14997565f6affd6f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1d5e04d3e4919ccb478169575f9b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef473e258e73a8732c0db2bf599e9f6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6441b886ef2a3b8dd6423b314f3fd6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49594663b09abc66abfbad530a9db3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633672413502f98e00a11f48ab86781185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2dbada42ee9eb47ef0abb88ffd2c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74905468de7c0d4626b6bf21e5d8b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d36f677361f2e4fc75ee419c6435e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1762db7e693eac44c5c730a9d6544189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff95933e16f876528b5f0b16fd22e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6a0511c8ffea1ca82f9e6b171c565191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f992ec2f64ba8c9119436583615fd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e417c97285565aba9258d34a3787ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac2dabd1dbbb80c208f7558b33aa3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17db1d0d4f25d953ab7edecf0bbe72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ea6b187617ad14ec1033f31d96e99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8febaca1b37290d4b8392093e247378197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9303a8b090285c3c861cc2f8655368198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c115db955847005800738e4f253db2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c8a82dde4f71e3eac629e491d4f04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f126c2ec9ed993e9075d2102ab75e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d67adea38074244799bea11b88dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636d3029b7b86f321b4ac99f73f01d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4e2c5df298402fc5fe4f1e06ff420204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840e4deabb4aeebaed5652414c4b78d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c7fbc6702dd5452c2ab84a982b712206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff3c610619b3119e5af0e1ed2dcbc6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26247cbd09d4024c86e32de3608f41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee2356e7b115ed1ef4ffc23126e139209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853f66a0954a9c8069460645515afa2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7041318f5687ff44af600cdf3cc416211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caeb73addd012aad5ce3643bee026a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acef5a003642305ba101fb8ef1858b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f22467bd01ff8baec025d59b3962e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd449494664c570e38e394f1d13b39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e540198344c190c445624deb2702cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ea9290521ff62fc6226de381c12da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c14cf3927256682a6c85c977910659218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889adff9cf1875ff6f0b192c4bf7aee1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc59ae12a63da7e4e69e51fa0e0a5b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c0e8c11dda2a7dd5c5e390bf5d55f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e5e5e2aea4e24af6e05cc1e8deb54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0070d9b7456129dd88459b1e9e35d5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1610c09d503ce7bba6f7ed64551e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303485b6868d67d2911c60a0895d5b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77658da8d1fdfca1651f70b78b117b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff1f2b970038d628e3d51cdc9d3f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e097195b174838c2de2e76007ee7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206f4f8a7ec67685d28c20714ac3d1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e32ae09c303d0e1f8f09c123a15a71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ea541b31e3a4eb02396a14da36532231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98a2628d6fe69d9cc1bc645b2737fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c93d4475ec17f88b2836bd255c5cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfa01953c6ac4023ace789202b8d13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6ad62ab6079e2b10b2558bbf833df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba2bf828e2faf6ecf57b9173a5e3a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902e4bce94d92a2a06114c26a5142cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718674166d9f64ab0b63254689fd2a4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07a30a945f227e1e2e41685230b1fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bc8c7cfb8d5241ef31875da428d57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6e1828f350c8d908a8dbeb126650f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8668bb5578131aaf44b6920db1e2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4d3507091277b36877a4f72b4a9ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bae760e262da86b090991fc12fb0f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc67d9310612cdb3e3d2ce55784d65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5f894070aba6e1201537fee99bbe6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e04eb0f3930080bcce7de423e82115247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56369130c4bba67d123bf99aad014f74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857c6ddea36a5b9acf54cdd98b90d8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7869a7cd6f3d8d675031ba79ee384f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e1190ed22e116e14a8d71025e726b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e277e9299bcedfc49544d80461ee6e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939157d755fffdecd0bcddc12d4d343253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad091a79e393faafc6665ad56130b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303061aeea38f3d7ebfbb1e6ca819cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3d70c211840c8b0903f773b78c8b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086bb4712a7743da5cce5af78252e6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286b39477f271f2f0640b15947e3002258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694689487a1d6bbf1ad9bcc28db85d81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b081b0d3ba88300bfae407d6506929260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b687b1bd7f4972dc823118dde4cce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff3eb5f5dd4b5a158ed1adf4e31d33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b87512b7e5e9f914626f9f0197a827263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89a4be5ff8a79a8d6d7ca5b2140f62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef3df678606a94212ee79dd15cab5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805807dc31916febe29aa8d23200ee06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fad84fd7944ed5401f626acf0f759c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919460f9e1c01d83c6288a92f878c73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69747ed426343cab92c817a1e5cac5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e05e71dfa12b0682dd8528067f43ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37099423cec0750d30dbbd34e920f58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15043a6be968fe15a1042c2232bcc69c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07cff69a92278d9b36a085110e8dc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c35615ad2841afef3a475bca017b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fa4120d7ba2147a8177d5140f59cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe664cdb22ae22379792a70cec31b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903174f68125600f56330cda9909c6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f979007ae92e2d8d859ca2bbe717f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b7f8d6d67530c170805d0c5604ee9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5684ee00e02856bc98905d4672fcf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d673eb7a1b652cbfe25e856ed14e71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca633d81e51eed1dec4dfd29bd45f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80bcc37791b0b60f54e10163c899d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c40281a4b38bd179856818b0889799284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ef2d5597ec830fb2673867f66b4f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898f3c19901540434c59844ca49b6c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b1219645392ab8728ca9a61243f1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cff5b3bc36583e5cf4a84043dd92f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc8494c213da36c71e897637c88d3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fab7ce8ef294ea69be4bac12f9f07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c6526ee44a4fbabb6074257df9aac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4ba6c1c49623aee4c55ce23d8afa8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6f543b4f7f89262c1080f229c0938293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b3b624839da51acd3e21675f4e546294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adf29b43ed943ec02a021997ff37db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74a6a6e5b4e74e8f6c4086894171c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb0badc59f3de9328a66f919371556297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575e91f515c745308629544199bf0f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e45fe1817a99665c4125228f3afcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b942900c2fe442c476e1e5a1042df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87aef8d5270af7321791f6528ea74b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f8a455cbf143a9240b432a9be7f4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ee81f5b583a9232e45be5dc375bcb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4346eec52034a566f3502c0ccf6dd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab4fdd067011186da288d4e783a234305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2db4b58ebd8c8e083d9174fe27cfd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238493e610ce8291fa734e2d7067d28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011b99e68ef2825e41f4eff87b93808308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77510f80a63ecbceef1bdddd664676309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bd47cbdc1923788166019a0b95b96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0a1cbe814d39e3390606736a8d735311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba435548893a5c4c0b3286eb64cd09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dfbaff4f4dd4aacb8ceedd2abb737313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b5901f19cb4cdc2c43e6249f27b29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e058b66ecc8e4d20bb5b12e5038e54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0256517de017d1a197b78f920ca681d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c73a7dfd36433a9c8587c95d2cf6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddd0e89283052ba8b874c42f9d2883318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484e24a8c2fa8d913d0df59bd933506319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbe512a24faddac0202a45cbbaf5ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78259c194f3857b93ba11bc37641fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303b7a3c9d38bfe70c3764fc48d7665322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541874fd057632558a31ed8e72f36bba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2a97d20f1f0bdeb8dd359d73d745d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c48455fc434b521863df21a6d5e217325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77b9f28e87c98b0f61aa5c469a5852326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986a86896c53339cde4cc47e71b69e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09276f73dfd4a25e7c4b04f60d2826328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4022e1948d873707e3b9e7b8c1a357329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24766a5d42d67755d0a1c021266b592330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd95f10a65bc62a3cb7c3bae76f737331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b9bc271b7719251e355aab40ffd5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50db47fd022cbb048332fe8f25abdb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a10cf8739c68d7fa190570db127f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7049a3b81597b0c5f669d18ed277afb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd2c2579aae6214148eacca0c4f8ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024899c8cf31cdc878d1a6926324cdc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599abdf5b57a441080e29b5492b5c82a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6727f23d0ad75ecc1c462d6a4576e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c557fe7c52ddc349f6fe0445ca1dcc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493a6e9675e977c60813d3d2820724d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2249e65a1c1a1c0694ff4bf9a8103342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c2df550c286591eb4b24ec4276d9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ad94f3365f2076201672844fcbd66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cfd37e744972c5cd69f488f2d5ee2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc518be6e8ac6b689f8e73997b85b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ba39819ddf91fb613a3a527947ae3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dfcc1900a9c49c809ae89a0b537e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ea657f568cda2003c7b143f5a0a5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138c6d769610e203cb2a16ccd71966a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fd8c53b707a159c4bfe3e9c1684af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195760d09cc1ae710082c906f8e167df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15091427f7cd27bda21c747c6d3c5ae6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be933d2c5cc3a2728705bf058d2a99d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ed74426912fd79c7bcae93a425794355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec5b3f1c5c38666038cefef626d8e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e66ff5b60c9fa9428251a5b899edb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b7893dfaf34d998c2b00e04d401d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c168f6b30f8d679dc23854568089f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a47a325e583fc698bbaf04f83434c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14a3353a66da9a04ef96b2d963a0df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b1bcb7f17a6eafed576ea2ceccc91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1faf1120f2d975917d74167197062363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd9dd8c2b635cb00742e62b60817f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c31f96bd08268146b84f54afc55a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2689daef7adedd8a6b0d3c7205e1b3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0159ec4d15ec72aee0c9c674e9a47ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086691d8c9389c625962f1b3ed96d148368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9514d2b0e81b07029a7d841fc97605369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f603fe0ad86c99c558d07ba6adf0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6059490d073c217788a7fd97a8b6da5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5fbde21ae94656174681fb1eb95de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c0e95e189b4175f19baf82b43ad2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1be01e018d52ff617b76e3c6cb8e32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682958c4d5f78eea85681bf3efa368e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea661d5735b3842014e74e409457d181376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b42c181a1619cc913a2209fd23d1cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944801934e7da5cab6181e2368d8d9eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17850bbedf97aaa3f699561e3d4c89379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0e8a7d2a415958625c076edab1231380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e614b7ef85a4d1e32fc8e1dfaaa0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed43575b5eab30b9e03ed6164ed12c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd341f3fd91e83b33c625b77e55963383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a452e7300998cdf8613b348f762df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0de5618ae9762a649901d0a708ed44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b98743524cbba3748d24b513912ca4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f33f2556fd3bd7280a3f2192561a0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d3b45c338d3dc478db33b2e85b436388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb83f67f5cad8fb04ef32352b604f62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da49b8fe5f24b0344d8d8aa66c10501390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae66140d0d5b194f9430cf9b4dab723391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8b184ad796eb78b319a3ffb594777392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d783f3eaa3129632716458e8b2168393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b69c8d79ca2e68fdb79a3a388ce022394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a0d06449bb97c668b1b0ea9cce8b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d39ffc1d0f106f10d8b159615aaad8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a823e5ca04f1f0dbb4ed549a83125e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083cc57d36760562162e0407e48b8cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bf60af071dca0a2ec7b1522b56a1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54b69701831b1d82c30979f092c122400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab48407cbbfe7949198c067a09056a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20750d6b1af1ef93e71ad6cccdf4fd7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c09623ea102c7846a2dca1764ffd57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442795a51da78e46717b41a1d63900f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692813ecfbd75741dded20a236724ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1117dcba3d9a5e82100045642eaa5e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133d78edbfc1e7ad00bb59974ea3602407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c26634ed033e96a5cf69e7a1681e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9674455121d13af5981f7756c5c0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03beecac07ec8f48f603b68f1ac6102410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f997c3632a0ac24c86c11168663b1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b82cd682944d284af2f194c9965308412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37a73424f961dea9a9f49bfa0e9d23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794367a1ca87ac4985aed2d1768a0c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e69bc4cde84e98433935151fdc054415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c655b92b11c5ab4089523c5de56e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b5f4f8abc44363ce088e92172d5bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eb373160faa142556debd721fe9af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677552d866e657390185225d1ba91622419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd3fa6ab66c0f2862fe4dfc7afb516420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2181ea6615c62b71d39f6e57d07e81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12e369b656cb9bf533a6ca31dceac3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2224ca2b0afb1fabe876fe32089f23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fed6734cde4b5eb06bf02eb942d11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ad25e6e98dd58545c2dc287a3b91a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19e4f11925861ab4d5d53e4e170f1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a7edd06fe7195ac78328e241a1713427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ff2218efc795870aba6e3874dc8a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bf9741a493941a29c2bdd938ab9b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681bdc72df7c7512d0bf16d6813af90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c82973d09a8fbb2c3916a2fd47b66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe782c68625da56c987d4937962d13b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905794f1f02c073ae21ade1a5156692433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0665ff7d79e0950ea657f8072161213434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded9a2aaca60c6098dcb34d4124c5e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a9e1355118a938110bd6b5e75499b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131766b68760c883b2cabc945527632437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65656a2a25fa0920efb34ac6f4fdacb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1373dd46a32d42ea9c694063547ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015341a797285043c8278ddce139c81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3f13b1ab2020fa1f6dcba37764dff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab985633a40bd877f8137ab9233ade442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dc6b185343aa296934c74d79b23ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e21074108ee9a99ab327954b6d571444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832ea456911ecab7f41a5bf9cc6060b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313db0248c3c0b60452d5137fbc57aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805471c3386d3116db6dc72a8407153447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49700d079a17e819014b47086b9d5be1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211ad7aca9bafeae1ddd221884db6bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a40d57ccd5780da319c08696da8e6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e267934e6f6dcb5a2caf9f9bb874bf7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1f172c996a47eb4b2a4fcdf229b2a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f1046acceae017e24bf72a5101b09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80f0ae00af93c9b64a63b0c5102528454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309554220956f6d63362c642b5593dc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a32295e2546296c3f9628a5d4eadd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d7e7f2233d6f43c1861a8b46a7c26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c460a2adc46b0bf751b2f5f6a7cf167458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d6cda35114759fc1a59ec0fc7464a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ad81abdc9a1af83a46f662280efef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c2d6c5e9c201e25ab0be514985a97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b841725d3045d6a9b8830b767c21cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c6d876b88dc887df30b9dce2342b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d703d151ba643494b3e09f50d8c3955464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2e7195e4edb683f05fd0254b8dfaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4e2e21a3e15348c1cc4acf2841558466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef738987c7fe798ea211a4187db14d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ddddebe26601ed8cfaa5e16aff4bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617284d2962cf27d7fbad579e63cdbe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bca4c1adaa89ba42ff35618c51ded4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b88229cb41075bc11c2c0fdb9c78e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7a172bdeb017eedc066c1fc599171472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927262a50a3d386e33471ea216a3656c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5682f23ce73b73bd2c7659e78a8f016474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc6e46f242aa3d08dd9ff7e676baed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231995152801d0b4b93bf462dfd83d04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e92a00a011651a87397245a313b23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dc7e9240697a7c3b5f7f0cbd19f74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7a142c75b69270dd19a56de40b40c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa92513679ad25a149e92d0dcad0f81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aa8d6e7620cbceb8dd4f1a875d13e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78abc34a75b0f3417ba2950d7479059482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb6f5caa6a87b44bc5617f83891f6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba6d92192f1a4f3b5c80ea1c3c65a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a0d9eead0527a298e9aa68bb883d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929981ce93cb0949c477aa34b966fe7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c8bf885da3769a34eb4a4f2b6dba0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da17aee17bad17d1df248083c382e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a141742145f293dd91e2610330701489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b8ad21864f7b38c0fe900fe76fe7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a01522809f51340285e8648addcc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628032302c459aa9fd0724785c6089a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e959e19c6a14906835a48882277a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa86415208dac1a902c04eafa309f9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64f30452b6dd8f727d705b647ec511495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d5c438dca990c488a2bc820432e7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f44aba336d829a5f591674d5cb1b39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7b73c83a353e87c16cd8905639751498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d143b53624060c0615870e169ad2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e692915e2002c362937958ece2998b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaea261738b0d5fd753e03ac1d7bac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa868ca13aee53fec007034cfeddd742502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f102b4bc6da901e5ab267f0b91ca7c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb427412ef3f95d11c9912402f9724504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2ada79a3097d8eff714cd7bbbe422505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e1db51d35248ce8e9f5e502709bd4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94217e2d6f1a34891e73ce4c8ef4a0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f808971cbfdcf10badd0a4bb2b7f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c3fdf6b5425c00763ad7d31eb4250509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2e538a63e410812e132ac4fd277da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a195523e6a68df22c185dc1d951323511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c9c0afed9e611b2fc38f51b4b2718512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c9213e8672503777e0e2f080d9f2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac38a0536261592b1a544c348a61502514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc050a670cf937c7e5f61c1e1008d119515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e720afe2adc41131b5292c50dc6d4e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321182befa8a3aca8cd98dee8a5277ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50826c3af943782ec406b82f0c3cc48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f6276c79f71cecddd7a28450c6e31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960efa96f187ed71cdfec95a607e6f6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda33a4b1f82744145f365bd1b6da35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ddcb4b544db98ae8f0521c3363b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743eee8d713c6fa8a32cad7147753a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f599f9163b7929a890e9846207a1611524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6540fe10675be62f8b0ee22c78bed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ac652e9990290482cd8c99d2eb2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea194c55b1919bd8f56febc51a6039d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a1804f5eb611a0a0fab3547d5ac8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39c0d4fe3e0d7370ec809ab70dafaf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722df899cedf01ab5f8973535741a7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d5c2f3bf79d87ad4eceec4f6ee7a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73047da001586735d674fbd212874931532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a8d3d477b0178b1d7decac99ff4f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205af2da56870b790be2dbba17bf569534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cb367908d68b2f1c075591df86b76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0769968a06d8e950156f48be4c526536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0198e4078191afc135cb8b2629090537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbd318aabdb07bed3985e11fc4a4c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c471709616df64edd162d503407a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c817949e1418cfccad5ef6f7abf11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cbcb56d501a361e42d4805e9d2f14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632f407a4a6f9ceab9775119dff06dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7467622050736c65909838cecea0030543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578e9b3a2eb442c342802ae7ad1c346544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b728c77df61e8c9089f7b187e3677a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04448f2a16701734b2119f848ae7596546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f0b0a9bac7bf474007625d549d403547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9623ae92085ce4794d1cd92eff399548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb92ca6603e602110ba07da183845e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5407ccb2ed234450ebf5a9f5a7c025550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d262153b16b109409f0cef6395a341551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65530bfa514b0f069e8cb32a2a489c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7706300c6752b2b4a52ff7065fd93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a7e49bf3f103871ed18c34315b06d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2f2db2b1629c8101aafd850820a44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b567990d6fed82070411f3a13732c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccd1beb26771454e41bb3f0607ad60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda33e257688fd2510cc2f2bae6c852558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf2760a7738d7a3c2ae1233a9a0839559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c62cf01a03f04726b0e4ee2754a989560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a523aa49ed061661fc572a48219de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87187e41b571ca5d569ac92495d6871f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5273d34cbf3544adbc44387d213c9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faca4ed2170b6a8886780d599d4ade0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c5e7b74942c31246be64899e82e36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f5e68adcff8fdd35b0251abfb8f73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822e2a7a9583069986330ea02284848567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c202867e83775a4cb873687182355cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe04748915de46dbdc2890bb03d208569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aff3a894bedea8caccd678cc198f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332b946e3f2afc1227ae43fd469e34c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e6156f5f72f0ed8ca3558a6656984572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5826ec5dde6050cc2fc65cefd27e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569bd0612a4721042a111998e6e31bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a4bfe498b961ca0e612f3f24d2835575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2eb02a978f3e3c0b7ea3660f7b367576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c110da9fef29aa685a2403461265a1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1e93d3384560fc7b10e76eebe769c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac398dcaecf5452c76a3910bd4bdc94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fe96638fdf91c253fb03cbbb8c291580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec3b0e0226c606081c8cff37a51c07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e9219275eb801ad8514f38799e86f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0ff2ee896993f4601e52529c3cf6e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63e9ee436d8e8deb1d0069d17a812a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eb7c925b05fe8e10a560e3ef9fb62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62883760e27da2952e587bf081730e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec324431fe294b149380d30c7fca65a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d2cd86866af8f779ef1af4ebe6386588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b128493e25677db364fd29b45e19b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589e754803566d29c9515dc610f79d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0fabbb5079dda11e6c57cee0579d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44c678d63497a949a95586707f7fec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627a04d32fa385ad43aaa87e001ac8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6e5a410354c7bc80947f16acd4737594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b61351725e95227f3fce6d30ebf028595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96307a7e39c1d91e15867c70d6b277596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dda132b5c61166fc02bfe4328517d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6756bb1cb0e54bc13487ff1886dd975598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94776e51f8df642058c31e1f408fe6c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc19c3fe320bac4eafdff5010bd0373600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac324cbd4c0de79909ba56824a8539601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07c33133ccd606c9728e9a8454e87c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09f203a26969fdc344b3189a276448603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9a4a9d2dd5d273e9da8009e643998604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaead4019de42af3a28f6254be8333605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26602440ee3049db9f8207c2fcf2b390606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae715f3826088a4735e6537f6964c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dce09eb2bdea3223a4ae5b28d609a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b874db98aab4837d5f386e14c5a6add609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a2e1ba34c35bf3fd5a22551856a2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3e143dbbda0b5064fc8b2677aa9e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0419e867b33d63940ab9a8c80229bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5e2cafb7664f1b0fb4dc9549ce213613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fc4bb22893cda34399d43c8f6a2bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc395684b67e6c83932e724b7659238615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c3d57d8671a73db7f1af8d2d367af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bfa7eee37459aef72bfc599797516617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7754bcd18973827bb6929ec6c9c50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a050663d07623c95deeef6a26becd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd7907d310e5fa121f5e02b7f2a5e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d28351fab6835362b43f5fff4e678621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac801b10ad9795f2fb3c9e2627e8e35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84962ed3b8ddb1c62af3d0339f9a268d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c513f666d8ef4c16dd5b463b3e027d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7d523712cd7216eb3a8100bcf64bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96fd27ecc68f84f6b32041497a0b3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65542f0ed5a71749da0deb2e65d092a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e303e6eddcf9c3cabea39c71508607628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea9688cd766f71566856c1a1341715629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e3bfa5f7c6705e16bf883818bf06d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272e5e90c4471a1985a9e5e5b43f9b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37d76936ef2962bef77aecf7db071d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2881fa8e449a629fdcdc6a216a2f8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6d837028703b4d61203ac311e339b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321e911f7b334662fdb876710290d0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eaaca51d1a3679862dd2b431c26f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4358d8ea10884e13b8dea74178f086637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3408ac9813672c474bef6b74b24bf3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42da6fd285ad0735b6c9a733a34f08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dadb1c45223cc7cd22ecd61cb041d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0075fb5cbae79c0725c02ebb6a1d7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799b91b7656f0c43c6c7114d6e9703c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4689aa62f245757a7882d670f902a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aabaf085831646043af441daa0317b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6ca820557f0c264bd64808b193b87645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70953d3ca32a75e63dde4842c9b3aac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce3b3762a83a8072b18d1f80ee8248647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1ab8a5540f9806401199819701013648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfecb6295b2754f47a92ac9f2975fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fb477fe61c25a17d92cb8c764effa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51d2efd53cdeb88107ca90d12c0d9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1b702422de03aa795bc9696f14251652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c12d1a1bc62e8bbe66a960b96d981653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ece4d73dc6a590042ebc5084ed355654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9618f6e5920fb089269858e2936fd8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19754d2c5f4d53b5ec0d263ad2f35d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eea56afd886f0675f6431d14f67a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c3c033d584ca354f6c8418b05fd56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf020e1de3be9265abc042bdcd5095659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31940f7d9c95333bdf387dc30644266e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3b547dd651dd7bbd8f2cfa830bc16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ffc286c5f0921e3c3bd4371f7ec8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfccc8987903f8ef25980add5b5c2b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7772285cb89d5e6fa20de516f1a3c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a732843241bdeecc9a23ee3c824a73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31462c7d8de24c557dc8b42952a659e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c942e10b8b4f2eefe26b225daa13f7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397f57ee697bb826c02141eb205612a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a3a1397a353d4ec984d40ceb84f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f69a214226cfe29ee2fb7b11fa81ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbe9e336fdf9d441560c6b719befc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cccae103d92de6de3fe16eef612ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaa5f01f75156792527ccf34b9a4e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaed7f2b9481abcb1398c99bae404b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448ddad8ca4878e5896687123c385a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c01e4d841d7805cf97da92d727d1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb21f032d99ebe1f5ea6e96e7504453677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444bca9e6a49b92effc9f9ab0f333e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103735580f1ce323726202d9bc3708f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c51091a8367a842d9501a1048ffd5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210340cbd681123664c972d599c0da19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a80a03b7f71bc5951a9a4cd3ecaec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb1415f37d1a2999a05cf9bd02a882683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65969d76a5e30a4baac5314102dad8e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf39816217cd45940519822161d8dc2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593e02eac4f9dd153a2b630b5d1fa1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c422c71aa37eb393b214b8cae5f14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a307b3ec970d9c56a5802b5440d669688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524e39780ca4c8e93da50e2696bf923689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46021d0e3fa8ed96e2a52a0c5adbb1b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c576dd6aa96a2a875809503032994f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3eefa8ca8a71b04d41b389b133010692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9793e52c0164aa478801e4e86024f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa178ab0b9c35c0480e0a7f10242fd5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9ae1e19e210edad10c533940cf0ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934da215fddbf7cc14fb3d35311880e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cc35257b63f559d7c9d64adf913ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a047e275636234a5592388155c853698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a9ffb7c00968b3fb3b4b2264f11cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc638a256e061fc44fb76b5088addd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d702269aca20148dee25f0b881be8d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f2dc491ac5fc660c6700db6167cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcc922c1f7d65b502eceff35beaf6a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68787855abc297dab1b58ec78df9ef57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bdbc32918f959fc366eef59430b15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a1e736d5c68c85c0f074fd3d04f28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f16a8e4af76bfe664d35628c1cea6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deb8741a0b6cada9f9fe4de6354a2b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bf8104bec15358e85059fceb7599b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4440dd330f59e03bf3b9b676a6b2316710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152ec6faf4505295048193a85acca16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5aa1199670c1ce51d7b24f3919d9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ea2377afe8ee5fed190a26098d288713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf7a0b9fd662652070e0a2b613b1ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0601c9a6a90a2746bb95e56ac83d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2528aa93c96acaf5adb714c13002e6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113d6334bd34b5e9814cc6b74ed111f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d4a12f73849edf477a85811676017718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f509c50eff2db2cd5608a41bcca4f4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3858f39d0d16be496d06d960e3e1dc9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794e79f603e10658025abd42269101a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3af7fc4c5c6bccfefd76d914c21bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68d2a194be4d90c4df5dc80e49bc8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12193c71463598cb07a14f395a2a59c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5705214c2ecb086f266c7923b0b6b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a229a719d23bb0835d063b696928bc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69dc7392e695b1772ca08f4cb5bc42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e220157cc552b53462d41fe6aeef1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bc4e281532fa5117221f8c24c1539729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f687ceace1552d9cfbf31965790e78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bdfbe0acc831716a58a9205a52a3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffb52a4559fb0cb0e55977c2ea087d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630240d66c4597b8bf800974c45de0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dad8a70779d11d7ea6ec80d12788d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823d3f793bebf98e4e928fe1c0b90ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10bde18692e89d61ccb1bb7fa31240736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dc407d81ec15b51ca269f92b89dc6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925355f1a6308dcac8e7f9149aa85295738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7e379de23f35313ebf80ffe56c7b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb0254a994b0a68378ea2a91fa73c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71abe2d2f9d42c54f73e24686bbd1d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6601a2458231292e122366d8998792742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76779dc42968338df5d112fb4c9b581743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce0bb9ea71f8c22e1176463e2617d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e022368dea41d8df069597c5b62dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245d15079a7873964528db4e1ecea4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7bb8775f98270cdc699bcc5f3a790747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1365361ffc6d1ca497820319c94ceb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e81fddd5972a7fa95570726e8434e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce504256fe226ccc5d5349c0613c4d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed23fcc31200e3e0e605318b40809c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e476bb93771afd8e4f32f5115626c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa7f991ab915253c8cddb491c0d4dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb381a047f0dc0e209476f895eb95e5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dfe225ceabcb92d27c61feda99e38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936378feaaef782be6b7d095e471f8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf229b07dc4017cb1afac80a8170cfc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0799caa6c6d3de62a72e4bc1addae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4774fcd0ab7d5ae4d2af3209bb9881c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3ec0b465b769f3bdc67b5db355c501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b642080e0731124723e8cb9925a71ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12848429ae4779dc4a0f5445b1ef6843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a000c66554cb56c17238081673c2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e64c54a16d0c9259c2f0105ec703355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3271f5d427bc46e46f2a13345fe7276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba1f1da2ca6b43ca713d1121b293027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e7cf9cc89cdad9c491a4f5807872a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d21577dd6fdf4458f9e114169251019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d064776d338c5d3fea5c64fcd9a56e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ce56c735169bd16d29a78d2423ee911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b497352f2abe42637982e5bdf159c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7774953acbeb2a48704717343fd27913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95090a58f3f662d0d7b4428733ff399714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f238e81db1207c2a3ed626a90342e8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f12e83c861eabde46d0b19db561b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2453f3f1af94180f67f2971823740c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caa32d5200d6977a20287335fb0c9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccffd4ef949b4c09ec2c7722df164cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09b1b1866576cbb589928709e26e0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c2560f7428011133d996b9ffcc77121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f997b3116d19f0877bd44ac4749dae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c2d93b6a6c4ddda2512002248fb7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf33f3707c2c2831490bc20dc5e73824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bd5d601dd3588612cdccc28800ac725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecff84dd5b48f11d0daf53fb540d3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14376aecdc9254f35b1f889a8db1ef2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2527331cb4b4394ca923d09cd5fb9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb896ef332ef9ae7d640e74cf37886c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f12036470cbca837dcd06d2b3a46430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15ecbbc2a709dc7a12e176b7c0f0fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03bf01455b0bd1effc2404db990d6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697d2aa1be2d3d189852bb6d698ce2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e631a7af14bdd75f0177ff01cd6fd0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b6f8fec8a57e69e93911942fcdd9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad5476f64625f697394102b0c8612736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067308c46d3348d6d238fb40995fe8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bda51f38ab96a26f25c1742d44b69838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34fbeedaa434b21b5be1a0ca8edd9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8f23e6ec066fad8367354ee580bcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2eb727c8f8912d4ef77416f6d2799741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2bfb6c6c0f49b61e3512d5f4932af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83687f81a794d29d8b912b160babb98843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe3fcf377c324f3dbaecdde4bf1e7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ff7546c705ffbc5e8d0379b64ab4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4cd5cdb446d1900d08804408f6fc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b314f75060e8ebe549832d572fde447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048a5cee61f435825b4bc9f9efaeb6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bd92c910bf746643544a1037ec2af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a29f9e2196b013f7aab73f40cbff650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe8ba60e33a5829a3a9c1af319154951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e59afc2873d5f9345fa8d48ae7758952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2bd7c9c1cc16de4400288fd8ab29453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49623f014fb5beb431d7e22aab7e5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626f0e821439253772f50f0d44a832b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65b54da93840df381e04ad17bf201f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651af34819803cafbb60acc94e9441a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c23e891647286702db48c4269524558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597e5f68002d55e0a994e1a0ca22b3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e90c5c5be6d5a461cd586c03653e1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d70d7555308ed3b3dfaa1802a41c8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dc4c4d4da8e8d4ca44d6928b70eb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747f5a87aca9ae22c3ec37a454af26263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b7750aafa74a18d27291cdf4c182f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00b85b7b14cd9bcddedc8b76dcb3e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecbcc87993e716917915866cb090e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23453c3d4db4c052f469e2cc193af77c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a55bead05ec7859e5d0eff461ddfdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e13e9a5c244ec33be49171690a98ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee259d150d67ce5052a65b99025beb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b1ddf24334faa13346ccd4cd492a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ffecb650051c561bd3ca02e719a6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e18698582321761af15a7a516f81fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc28a3b895ffb2f7b70678ba122889174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178fb6b9b4d0ec52cb0ed93852f7b1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cc16bab4ee9f862ed36e066cc311776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64be33f3d37f5834c94939c61e61f8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5abd7e0968cfbc8c5807e37e194cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689b960c55613c6d44ffa51d2a635bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241737afcb3cad0d0f0d8136efc035d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba49435da6971c8b6f779c237c9f7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf7c6990bfd843e53748a35103071c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276b08a5a30e5f6ddd53ebb3592b87883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade09a81e8b3ee17330c65432a1e6e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dca2856fb5818e3d1039d9c550ad4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac4001fff4a6a07fd3c388a56bea0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2674808a7a99c7f6fd00f58ca41aac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886c5ad250aed03b643a131418b503c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3595fb7c0cabcac2089e05d4be7cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d78d974e913191c701a8af1ade7b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52c4f6c467a8eedab8ba281876188191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b184018984424497a4bff9a34c602ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089ebd7a24f0c56e966e062bfc40b1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5cc47d54316020e7923bd82ed8ae294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e96cc713335cc74be2a9b737cacb1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0a8b85dcd276e22031929df0927ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc06550f689c4fe46830cf2fa72f5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e401b6bb3beb12b3c1551bce95b4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cda6f122b7a92371c45e1a750ccd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68387b939dca45a3b6d3910b6eaeba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1414fe934bf37c9887036f9d19d1fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a3acee7cc5138fdd15d38232465bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd28228db575e8ee8f9fe59416f31ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613881aa238f086bc333f0662f0b155104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199df8c34fcf5f8c5d026deea54f69cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d885a30adb07d2baa92dd500a6b9f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477cd13f7e81b3d141283f5acf732c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98fb1a21da80bf7628995b45309ea7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3289e6113e23503a7959eb4c243208109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637b7d3e45928ccf8d3f1fcd44a2820110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5233cea14c86d9423f995ad6f45b2e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a85b0f636e50df6b4dc14e65d4e86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637e865a41ed16f0a431c70babe3a31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c36ffba30cf741bed1212d3da2044c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977e09d2a2c56463cd594d8241ef808115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faffabeb711d238ac07d3081f87fef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39e6a694125aeffcea955bd54b85ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329358bdb7a4a559e92e224460b1ddd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e6120d172230108aae7f73b1acf30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d66d554f64d45e5e475ffa9545452120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b74ba6f06072f9eb744541f9d73b4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae39bea90bf254d816aada3458aa5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaad880e3484c04ab982d0d3b9b26e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081d4be09da2314d40474b629697191124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc738d5a5c21e11e0992d5348b1ac27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8e7ae8f4252d56c5283753fccedb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d5aa24c5b21013f616b4c3b2feeb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eadc0975ee2a757b6f0e93452d68a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c0885ad77766eae8b9a50c368a4e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430674a3fddb2ea58464567d896b3af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a2d124a103bdd419e3035f5328721131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1460c1501b2db90aa06877efc1254ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98185cc7164668e74a3829789ba6d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945afd96d8b6445a4205ae6448879e58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424b211662cc2492220fcacc415e7c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d59da812571ef973338945bb4421f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ccf9a98add472b41c46100aba6f88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355daaa1e6e3206f82aeb17c696b250138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007397fb32d7309eaceaffe0f152bbab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883dbc907ddcb93e06c306f807b2d14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eab2b5920f0bd71242b4ef199e66af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0fa5e71ccb90b4bd9574580b0136b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767194b0488fef0736abb46364e55e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b97d690899323fe231d7817d5ca45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b682c0a90dc22d1ea0a91d908ceb89c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21679cec2837e675b24b9f85c31d4509146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c891eb4be10be2cd49f62605973d9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52d4c2f556bf842333e0932a58745d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f011dc2e8b14ef2bce40f9c55548518149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacdea88388d2d9f1177291b35ed898150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe233b6bb2b5500546e17d3279a975cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b474e4a6d188d4c764e57b66875e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b555cef925482b04ce5e7a7f4d5b9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65b95c748753d1be360b6090abfc7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5c922bd2e17cc43f6ce0dd1f56eed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec62cc8292ef2da4649375a443fd45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e5236fb7ce08739020dbe7d61a4ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf83f4aea252972149dd3643aa8ad0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1aaa07c96f73cc9c91d225ace286b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef41bc635a04f7d0845ac565310983160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27663db34d48d4b6deba2080ad8973161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c466985858e8a1a3f3a51a9aa9301c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1133518eb7d6ba1be6a6edd463f90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5a18b8926ade6ded99fe041572e3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9c24d052b7453475dfc9e97bd05b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b568c491e5a78a0d399a83501a1a188166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad658eb5782f78709025b620eb861269167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c80865b5c5fa886e29699a6e8eec2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e83d2f20a0915a5b1af3817357b80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054c9eea92aab6a5fc184724d844f87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d648c7af887a5ce8baddb176353ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798377bce22a7edb9303ca0a00141a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac0653a6c287794b809bb25bc91a6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac238f54a86c36358e76e2c444dfb8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61888b43cd41bf5a8ba50f46a3b607cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed44a879ae41bf01cb9abc8c529973176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627332d94c1953662eb753148925ed46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52513c2b62d352dc64d312b564d6f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588e795adfd392fcbbe5939b43c2dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676535fc788ac82971ef85e0b357fcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954fafdb23b6ec00fbb5332eaa90e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bc0923258f8b81711a82e7ca8d7d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd5f4fe5244bad2b1ff1da6fbf4fc3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5005696bcf67229403a96f16c7257184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e13333b54280e992ffd54309e3de05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbae4d254a99f97f23237d8bfe91770186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922bc12766c1193163df8312aff68d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947719ed04279d8c31ad3d72054a5dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599314b3ea8c05f5d05f849ec388e523189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe364b7760bbdf95776cc1dad7c7e265190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f08222cf2244c84f42e02a0ef1e53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0aef49513a2d1df9cbd81e25fc462192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd11947802c4363af1b3180ef8f268193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a275abbd593b861b494a89f9c584f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61d69ad82fee5be0858297bba79a4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2eb7d161f16d8bec6bcb5dd25983c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c9ad34b7a4c778020e24470892439197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c986b7abf77889dc28dff8751acef2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ce123c5f54cc19e3e1c849fff239f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589c3b9120add496391709e19aa74c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420ce9886894f6f020d65a641167206201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e00a57e53e29abd1edf3fb641ad136202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f0e77a690111fab5b0c0a61d8864c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a434281e1853ff86256a73c1f338f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd6de4eeba1f6889057c05328e1865205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291220a4a58eda909f6e43f5d6207ff0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4585b49ac2fb7dc023359ea89833c85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75c09e4ee9e3dba346699c231cb23a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4c0d4cdd41024a1a1f6c388c763ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7ceb40225ef1454b5a0ecfa5af47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb8201066e057f3745317dd7250545211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3dccacdeeededf1468a9bea7df4b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efad31919caac5d0b9c6fd859cc356f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c40815471ab99d7519135f21e507b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f5fd66a3dc0509d4f18446c62ab6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dff312438731e06a048b9d74b077f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1485e5216ee779c16565db1e3ca3406217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14683a9e4782f5721ab066483af9e20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a47f26e213d7a88879ee5954c9d46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f01aeae9e184b05d4bee7897674598220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7e3e253e78b82539bc3ae31867535221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef35e4c2dc0fe48d5cf9d687497f44e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0105992dc64b7b51d96a786fd457a1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1459a8b8e5dd598da05e9307360ef1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef61f12c206ca0f12c3cee7ff1fd81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062893f4cf01ae8c6329939c57f8c543226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d139b0b40fcb152c86bdba87e8ea3f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bfb78cd59f5e007b86b516702e7b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7944fa5b035d622d4dabe420dbc26a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e62b5e54531912af18aff5282662de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97026ddea9aeec4344dfad3ef2dcb3d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bce57a0c7ec8dbc06922ee8951e7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457e6726dc5ba3ccffc6dca87134abd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c10c175489888a05215200d0dc43e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9195d7d40994895a553fed9ae9402235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f01d246038f6f511febe09c779000236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf0d478c0bd8203cb9207b377603ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe93294f5261028959d25933771f54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61087ae8f4865eff68fb779f6fb2ddc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298bc183b0f9908a9e359dbc14d656b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f748ad2317b1773ee3a4260d5e7e88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf9153527818382592405220b7fd44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105ba2e1e7a80c954f2734bd49939bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4d209c248cf245015e179888b748d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21628c8f06f3a571e2504bb6d51bbfd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d9fef6801488f39dd6d4302326ed0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd1f39037223af60737d475aa73ccb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fd78035225b4af71b04f373cf47e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447efb45267d36e5d10e9d78c976987249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b762d9bfb36110ea0121cc550501b9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afa7843d39987087469aef63e2403f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e419590ff4fa9a3a7d63c29657369252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9fe2873464ae090bff39a06e6eff1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04ed2935658aca44c4197c49743372254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d8f04a75a45d92440ba0256303d2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba73867ce20fddb80a64afa542a75c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88794c8dd058985abdd139ab39d0cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d17a511fae27814cfb644dec0fc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3e708e58b3ccd1f26bde01eaed4cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e770899c760d4857dd9e06f5e5fd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bd1712857f3fb0a532d16cc3a7823261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a762abf35b8acfc5b39fbb8daabcbd1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e30767bb52a129eadd95880b1c203a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be583703828a44068700f81988120f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e97543caaa5e7e14cfc2dda8620db8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20599455188b7be4b43b631c9a7e10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89595c23cb4c8fe425b615bf02d5ffb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc08214c521a0dde9ac284d22fd933e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a50d001927d62c0f76e9c7a2603995269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f081ead9d48078dbd2cd9239043df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b6f01a99de6cab7b60f0bcdd24146271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214332508a67978e01851ba08773c636272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5dd98ea5eab0cbd1756cfbaf6f920273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f385dd1c4e5d4174adf1a6ba499732274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e012a197215531b9b80694f27a387d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7f1bde2fc8f47cdd73faf2339443b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b05125083642f127ddd96b375952277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759d86b17fa39e91ebd9fb930c675f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83bf2489181f02b2b1616248c40291279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e07c30339e764e6528b8787761eba8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e5eda0d326307fb09eee946085410281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a6c237a49e7d268512d7559ad0545282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a543dbdb05d0642ccabca6c826bf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606a851a6d5ea287eda10d4298434be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd6685de109d5b85212f7b1e10b31d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaf5b6a66fb7b4cb168b0bf05904db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3070aaa40e93b56772e1b2fe4e38d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d59f924614b65e370d8648ab9361e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f65d2e3f7b0e29d318a21df9d2faf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644cedb1c7be8d20c9cdce3a402233c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201b05327ca088d00ac4ae6c188aca4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3c4149b41ce83d2e7e24230bd19ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f865d206e0d06b3e62b80c5666455a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1125f8927300207e8267a46f5ce606294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1b86d0dadf2b61544eb536c177e2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eb972b2e2235cd20add5e0712d293296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0b12e443014c1885d46bd8e63b603297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92a60c258b523f49267fcd8d7fc0c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e463020dc74e681310ea413f637af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20d689baf3133bb7c4672cbd6a19e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981a453cc283caf7bad820575c03dd6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88373473542ae133b621ba55cdd4e55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b84f69d89f586bb905eabc7e8f93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd89ee6def21cd1f33ee15458c110ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba03aaf464925a5d55ad4610a0a0ab9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e83a1850b23708c107f7a9a2a961d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf164bcfeb21205a61dff170cff785307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c847d6f387801a6b183a371474f76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95927b67dec83ffe5be3612bd03a2b63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad587b7f99446d25fba61d5977ce9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27d04e3963b33f9b1928e0bb6e5a55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b18e9a1f77d86a3153b398cc6caee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde211860a77d4ad9a2cf68c9e83bd3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b61f7df646f13c14a6fc5c65942d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2930e896bd0a452f4a3c961ed8072315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed4eea735cf6385cd65ae0defe5a98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b260959873ea2dce0a3b961d981ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220db043746f2de7bb96c8003513e078318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc1019ea2fa6f9948c1aafd199fb39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc445150768187bda2b5837474d7e54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda653fed0ac2d2cb1f34247abba8770321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78309cc7a0b66b6537d835f33303b518322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971f9c367a900754e7fba9c69970371323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cde52b00a8bc8ef91418c015cc930324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2d55e43d5cb1187ff129502fa071c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98198b4345c832d2f2aaeb26c7dd08a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff72fe16069477b151316a1883366b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a857cbe0e5d1690894317598f6e943a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202de8506c9e9817d4c5408588d687c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f703e7ab64b9f486558cdffb337f6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f823fac4a6114a890a2faf2332075331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a8335d0adf3713e842fd36880eabc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1676d9586ed5d77775e4a5603e97dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3b7c1f3c66df0dc7467c7df7da745334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b4964557cf131046b208e70daf280335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a2a875c16b2a5afbe2cc2e58b679a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fb7a6ad70c008c6c75afda6b5e79c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b45acc84c5e8578a3bce6746be29d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0956ded0e3d638cd543c1301325a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb49b9d0c717ff521a42ddf4f420cba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57f91b5315d602a5b07586cadfba84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815eaab56870bbfa4c7cecd171c9852342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c420f5efaea5f71d4c89c137cccc058343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb996aba05b39ba24cac8d4bb22e5c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d43a863e8cc32ce036c3b455c633b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f76e33f6f499bc7954cabf60bab89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271eed7004ba6afde50e14f9c340a31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521281677d6f4260e0361423bb290018348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77106c3904d1178021d4c09274f534ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccfef237db8994789ee6ff9f939b36350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2cf4e57fa875d05168fcd99ca1afd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07382e8277dde294e45175efd5dacf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d300670a74c1282394a47d6eda8dd27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb30c8e2c504b93c1d7c37c648d8ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808fa8ffd83995d27c0e184d5fba9cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c802d2c2ef0e22f9dab5f1ac6415ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbf0fe4a352b0010d6932b9334fbcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04c3c4bb90a7c207c796402f444589358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc73bb8db9531c20e51a8cfdd4150d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959468e6eb41172269893af9f190eab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b83f4cccc34e3a413299260533f63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69971815f1301768fc0bb6ec94bc480362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f5859b8448645381741b9529f73d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc40e94b638b85ed6620c692281e307364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b53efe3d1fa68f6fea32f845fb78f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8119165f82dd772f5edce73163787366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813c7774a1024face6f0e1cb86ec982367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd840844f6da73ceafdab717c83e3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ab49081bfb931ed3b13471c167386369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed05a539c69aae9f3880cbcd24affd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6345e7ef92bd3855c848fb1d483bff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e2c2543b6ab62f8f298353696bf2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a08bd4fbeb111bb7669ef3ddf7e49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8003d1db2c1ce056a36c4170d0c65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6840899aeb585bf1e1a58a559fd1bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526fa75ccf49f4c9d4e819f07cede3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd60b865e434e48c9cdd0ce2b6ce59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ac3612306de08e37746c885bacccb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b70e088622cfa4a84834c6ae0bf4a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa9ed62f25f451de5d3b979eadfe72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa4cecd797afc440beac6318f3e9cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7334ebb9820c34de96d9195ddb263382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7379b971699e1de01e0a491f33dd77e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6c68317610aadca041d8289a05c01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ff16dbdca34e67ee9ed5ac101b1ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2355309f4d2515c6ca98cc56ea24e96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c05146be8b8df9607cc6164751120387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c3eb6939e1cf8ef2ef7ec5c7d1989388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a063c10ea58c9b9bc1aa5a45f1d016d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7290235d53c9f7cacb3001adfb64c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c10596ab866d29219a3dc4f5d4fff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9593926e33efc12685abcf5f1f318b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4b8d16a376ba71df5818e482617cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d84ae78f5a1f58fefccc32b89d761394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c58b1b546f420dddacd6a816b13535395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d916c13325845a82250b5baf27a5aa7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1c3855543e35558418834e3fd032e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71748092abc69ce31070c429880653398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a977e5a90c52778f8d3e4a51add344a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548588c1bb5d6d5bb47d33e0a35ef374400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aecd81c8c55c9174fbe36b24d5491401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eae6954a3b813d034a54724c68e52a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df810f42d8c94e6cea5b5b288a1b84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caf0d25b0c0240e5f353bb5850d191404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974cf9f15efa6133ffab609f249964d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138eb8587dc54a56fadc5368569e314406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f333eb39c84c60a22d74ec679fa05a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0296f7ddf0170fca0d7659ae1e93cc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc1acca9b41ae36f2d9359a13ac17f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2f556d5ba449f51c5a1d18b5d28eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7b5748daecca5fba15ca070ca407b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750b6fc320380df2e54a77583c20361412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128eb75ca132b1a39af67b6a2693cd5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a37ef83d5c5e381b25308aacdd0e8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f195e327c209c83854f4172c35f5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e870d2eadf4d27bdcc45e42bd7e9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08bfcbe1d849c55f6f56dbc45a4101417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf82bff0c70360f1ac81491a3cb38bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39af738785af5956d982533c3d136f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b78112a54b34b40ac40259d50a605f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993f448ed3cd46aab0366014d281304421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f605e7264e1c10135ecfb330008cf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fc1784e10809bf9f2f827c06a7b6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eb64d2f31344efe18ce2e6d1f517c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bf59b638a06a6e47f82e0489a5cdf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90430893f4a1fff24d876140775e8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dd0eed1ad9653bc24d7322b718c5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa4b0bef2c10a587f74fcc94f13a85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856150faa754b4b88d64086722ba4e5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020be390282cae0b890c4a7399297e38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e2f5d2f7fca31d82bd3a235d140c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3f2dd768d6c1d51060a2c25b5eb68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda2c6ca969a12140aebc6edd644ba8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26a281d698211610a5639b84b2cafc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ea6bdfc01848f5beb9bb4679f2b71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73decefff506881e07c8d28bb616272f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2292a73452a90e6447df5d9dbd765437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b4315b87aa3b2872efa661a72828e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411103d498ee0a102c19d09ca35d48fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f246dbc77b8bb55553d123c1b06e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82198c518eebd54ca9db3092c192a9ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734125fb0a11fc65d48efd84a8c9cac2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7ba53b5cccec54ab8c58e68c0bacc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4711ce395f75a92829c9ff96de01eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d0f4a75717223a6e94647d8e5d052445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39004c0eaaa458ef2094690edaf534ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1223128337b4850e62cd1d3c532279447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60032d728c2801cd46b5a3cd6f96a368448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dcda723ceb4a9e4a86286a119473c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8c47c39444f85b4a2b8f73ba6163d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66944220f22f27aa10a8a92de89fa48e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7a79b9a450d99b0a958885922164b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20df22611fa32435eda3d61147fcdd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801310c89cdc96bacf305482c7e81aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d188e865035ba5c5619716585cf4caa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ed97828fd85a262022760047e84c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026034bfc8a41bb949f843027a5c129457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff8f8a94fd11dc738e8851fd6c596b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed5698189fcbc3acc851a68f0d87e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d86a60b2d22e454d1700acbb583fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b035171a01eb801c1ad9a2b7259fa49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c0b32ce0603d065505f4d5b2a6f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522992eda31568cd5b3f202e4d946988463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec859a771d0cba9ce33e5763e82c87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eefaa0fedf4e878c8a20dc9d7bc696465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76507d4617d256f1b9701b43f3d309466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f295d146bd7d4c253535dfe9d15d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437477817bf01aca85f4e61518014cd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2b5017522e6f47aa83e5986084f3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40991b00fc1a4b894c920372148fa52a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aa4412839f1b1456c5530291c478b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faadddd0a23caecdce585f626e4efb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceea9d0229e61e9f71cebcb83c7825473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22211bdd25ee49cd66b1a9564b1ec4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ba35f735e81dd38dc165a55c0a9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e473b68f507e30b04be3883f14a4e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ba17b15319bc2454525058d61f617477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705d8b0c36a201c0e919daf1595e8ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed456bee0f8654ba45829701338cd077479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c8dd20d36d7b6471d90ef7aa1099b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3e883cb6eef9e9bc9999f5a70df3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b236db55ec329faa7ea4ed801423fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf71ceafe637557b026ded92b4c715483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c464b39a240cd72f82e107fb0552c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1889dd596c8394ca20ce4c9ff15ca5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba0eb56711a4e8190bc94486d01194486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80887d0f338ba503c1a4f96b2c0788487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32187b85873375ba3431f89806e867b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7738eff03e1bcecce4932dd7c4056489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ed020b5e4446c7bb2286331634962490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e4bbaa4831b8a4ea09aad11e4692d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840225c89ebd2f69756e4603f2aacd9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170304886f1e3ecc33feeefb8570f55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8690b3452214cc2c38f6ab17494457a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151967742ed7b1c0f29b2318b4d28003495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab5c110897439de460b4bd1ebcf74c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6971dbd0178739d883cabf51e431dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c108b564e23e86df8d9d0a6bf7eab2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7b9089aeb122a90323d16bd898108499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbea7e180ff596f76d3d03dc2abf700500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2092e874e67f816475222343b6c1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc776d4625d099aa4b5e18bff4cf4b3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9d043bc6fbd517c9eb2e56832dcbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bb4bbfbd2bb4ac9cd2adfbf1db661504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de952b79c8ddca95dfcf644c85f82c23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c051f3350056711b030c27ba9736e19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8c0aac10c6d98e197999f2ac1d25f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba225d42db31f791e46c6448524c188c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abde44eb505a43993cc70ff94697dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95f689f38e7c726032bfc67db8eea3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33c0abe7d454aef128e0ef6ef31a87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f480889b5a197d8d87425f71f59109512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeacdc4950f62c9adf52d16e1736de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8881b87fb2ba72b94283b2d1794a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b6b2d7aa17ef03532b978cd1a75dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d6ea575b050b549d6b07b270bd4dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89672f1ea0f6d8fd2d6c994f267b7d97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe5842a86cadfd29f69bd0288ded76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9472b1a670f17fde497422a2becbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234933442f6bdb76f44cb99183da984520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab25477fabd80edc5fffcd854aa04d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d575ade55a66cd219c6ef2ca1f08626522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244ae841ab36500808fb3d0f33314e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3853ae11d3a0d728dda3dd8e70c61f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b44d87d20809281b0065be01d031c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879be780363d6d59782057b6724c6c9e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fdd61560ef9b7839f014534fbd51b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b71ecf4a96ee956b424ee55aeb0dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d58943aebac583b80c4bf1b107cf2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b2a8b2f062adc87d809a60669669e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b7ae75cc33709fd4c5238e78a8e55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179841355d2ab1c52ef4ee5718331d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2153b24f4ca674ecff2a72a7cc7c1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c89784bb6c127bcead095b19c1beb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65228f8b7de3b42080de34d25bc43440535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d28db4042b1029da56d6d468f922f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4e00c8c7e057a2a423c28a0e59721537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941da2077b56fd96f86230547a97d26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1232f0f58c35ba81be83d47bb3d425e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfb7b89f6825464728d9b26c005363540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9c112ee2e5e6fc33c95d77b712aa5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dd59f3339636b51374ea76e881359542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f901213c4e8af7228eb4efab89f6b7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96302d5b0a28c68ef398a180c1ca1480544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adac550a01a25acebeaab72d9a768a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e864dd483cd3033f0dd92bfb94d348546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf08a2dc73f195a98e5791acf9aff40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce71b8e0f1406bafce720221a37a73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3311084e7c55cd00f1036184e280db3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d51208f2fdd72c3d8db577286f253550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04147a0faeed61ea5d97086519c39c16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256e5d12ff67ac0bdc9558d8479f822552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abe85e01b2b50384390cbeaf66892e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeabd5645db4943b395a8f3795f5457554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f558eeed65292953b74534a189d8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28d4ff2890a36c580eb38c05f02f3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7ed929d3cf02303ec01653af209f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eefc69d616c8c3e923ab436561c6ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e743a684d4f1b143a5a2224f0eb7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d7f30193993481a272b58057c98a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bdc00b2cfb3dd46913840d0cbc7bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d70d7f323effcfbd77fabfc4ab966c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdd9d94be74dc1aa360c6cb3d193e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedba8260568ab99c588c8f378642fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a2562aea91d9636688893382dedeb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a60b7026e0847eba1e7e7565aa9d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2edfe7980ed33dc96e195d915ec02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782a599bd010c81b76549cdf6a1e96b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b732a056f1c7784f175ee3d60b1b6a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d48708926258ec979fcdbf9c5c2c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ed6abcaac7b862a9b87c5fa1d697e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b11de1a78c7041bd654242a8f12b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a516f793c9f081937f6f0fe7bea2f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6bfcb591d765f0d80bd4e8bc7c944574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8929ec67c4f2489c25e2d0de8bafa5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4208a3418a960b75b7da73ea7eaeae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4737cce9077aa79aa841e7811ce48577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec832b9f0f1abc1a82e9467f0e9b8ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1b98c442cf0fea19d659bde9ce8d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ef6a528a06dbe0aff25ddc5b19da8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d83cb0954674c77b8725f487a5ed4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d350d8d8bb2224250c612a221dd5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d639ac775ebfda600946e610104996583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7a76b3e2b1250364c2861b0614079584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed42e678319f1ae95466ed57bc68aa4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d718a95fd63901b61629414a730f5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f98161a55bdec939479ce6a9349eec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddf8ef18b6edac1dae7473c225d831588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad65ca88b81edbd1a0eafde14d89aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5020fbf3e25244c8527f383b8084154590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1052477a9e302ccd6b0ef7d536164fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb660e600f78738b7f1752178c4301592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58651a8f0a6c3429c6465bbca7085c9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18750c66769cc9a948f9cebc097a00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f25f8dc6ce03b214d539a2b74a2cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccd31621df8f8f042077e0a072a3fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddfe242b84ca83eda61bf3900d62c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2c952a5137ec179ac6f9a1469072c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59f3c09460dbbe4df2197c38831337599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d9c98181bbd1b5e843ede8ac93bdb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f29aff16b34678e7152aea39d98a5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098c115b0b368639ace5367439504e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc185e391391749c700cf519fe07a671603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9441d45374bc14e19abb6fbdcdbce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f2a689841b424edc0859e0117b784605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d35968a73e1a9fde8d749dadb93943606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec5727781fefab6647a58826d00d8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0350269906ee4bf094e53be5fc367b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf22950deec96e592bf9348efc42bb9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1db24748e98336c6c50227b1341c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481edc71aee4b1c3d3a06056f3fb3cbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b982738a6fbf774fe4aab2d1acc4562612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c80eb88f50a54f37181e5cabf6a92613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b52cf0b2985184d67ebf90e41cf64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7812cb4ca1bb0547196c37d43ac81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438bbabb7345af658db8e91c622b550616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9c55b2459216a675db723ce43e5e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a9677f971c696f2bff2aeee040370618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fc64aea03a248ccb274c24a3a8eb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eefa4c31b37f249c3effdbd30afc4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4980134d2dafadf16a88f7b3af2e418621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d12ea15be1e5c901c94556ab35d45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c9cc9cb3c84355efce9f1f5eb13ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfc7b833829908a9cf59f769150abe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb967d49edc68ed385f461dd703113625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82969de595060a076556092a1b661d7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb5cdd68a8c2a26318e069ee5caa43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc9c4920ee40e530d6b6b449eff95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0538b463402bbb0f12cf972c550c49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2e907b88f82f16d8fb30a1fafe28d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d515dd9bd6a59bf3d5da31cebbb549631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48445226d65e3235009b8143c99cf1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fd38d1db719384fd577b62c477c84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c75d21e39461c8f67c95427e444b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b5bd623d4a93bff84e09029bc14a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be82cb0b5f8053a103f808156c8435636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5857980d7c815d9e3f776628bf58515637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807facc163e7ea1594e9c95002a57c3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb067a76fa38115ff9757372004f9a5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a361cb53e438a421973128bcdb77f50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f113a47416257b5875593b32ef98f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0da05cf56fcd17d1e1e1b3ffc6f81b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f6f6f07ea63cccb9c840963a2e493643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bbf1eab8bcb5949e606c0d6c51c5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957eb9093bb7963d2ff44d300af09f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563aa0d5130c9885c3eeb1f9af615e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc59d6ae251dfd311b9b4e264c227d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c13ec013fc300f7f40b2a24c160509648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53939258be0eef1fe6767444674512649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e1dc0e8ed6eb4c9cd2733cd0a50d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c239b478c034a37d2e728064f73509651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951beaa6afc05c5d5f4b5f6452c441bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95f7da83b34606c381ec055bfa0463653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0de0ca7722836690cce2004d90cc2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73adbf05c7c45dc1557cc618affa5b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b2c3c62863ccbf59e503b386e363d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b550f74bc6a1970b5eda4cdfa8b8e73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca622a17222eef165c0ff920b1e748658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303909ff878d089b9fc97ee5053b94a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04630cabba94b96ff61976dd5e08a2dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e0755a2b226a69b5af2abf723600e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d9ed92117f1f47aacefad0c88d063662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b64688810eb59c4864c371dd5bb2b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bde43bc513347e88e0c72bf105c582664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943f7f845fded6bf99ed853dc9a6914665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24aa87dff0375ae28c48eb3e619f53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ee4a03fad8c9fbbd7d2d3637a612f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d065cec9ff0161893bb0745913e93f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44af0f62abc6adcb955799efa3d33b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96befddf00eec5f26dd5e977207d5e0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b17ada3131590bbaea40bf6c344bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987373ee55968edfa3f7650d5b0ba88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013aabef954d2f4600c032d67da91a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aced7a5b19603fbb2fedc7ac72c7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363273f01c76c3e3bd3dfbfdd55be906675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b395742733794adb8d9285f7ab7ffd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7a8996ace0906c85a01e0dae112f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dca3d883eab1ae3a42b2b9963eb60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef3f2d78a21926bb4bc1988dde8a9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213c816d0a2aba581a8ba9dc23e2547680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02805c10eb03e1fbe29c0e1ff9809f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0595326ec19ab00c9fffba0652fb018682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a98b4440e1084c6d82e6ef0beea360683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49faccf34bc8ddc8952be26e3e6d163684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe51cd66dc6d5b5f8fd977b90fd61f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5041952356098425cc18f3f51a7880686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0ed11a6d95da4cac006a95b676525687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4214a11bc633c125e578d9623148e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e468b39505432fd3130060be60e9000689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628772d71bd464969c0c880159f94f3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567ae2e39f095e97a5d107795127ad8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2b6ec8db95bf544c0a715bff86b73692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fb8250ed4cd878c1540dbbb2664fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0eb29edb949d2f090a1a3a2308f0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9682c10c36549c37414e37f77a451d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04d8c85d1cd887037802a75cd6d4d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379b41620aedfff3a25f2e4f0640306697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51d8442f5cfc92d17f33d8b4342296698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab1736f75e15d816f34f633e36229d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb10cf5b51dbb3c80cd66925fead624700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbee64fc13043e7c6dcdde784c96a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dc18fad96e50e34ee53b1c0b7f188702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52adfbe0a33c373a9c6cc04bc54066703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f45b1a2f54ce8c1609e2c304a3e3cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f91a0ca3da86d3e91e8535267158705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff757212b00a2d907876ce6ccf870824706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de02bffb6c51b06598d07ce1900052707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da224dc6f3b76cfa883abd2c790b3a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf36836a11c58f13ce3d8be02b1610709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9d042014e17b88d1f81adbbf1ea8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4665c1964f4ed6883d85fc9578bed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1cd895fc3bb163e3d2f70ce1b2996712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81aaa5ad399becee7093ccd242fdff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ddbca7263700ec8406970e77b2830714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff171474903ceadd2a6c7f7e4df7f7d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de633442ffaeb5ab35ee9a326a51b711716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb08f7a066c7ae939dfbb703cfce458717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42944e52a887c22827f110b1ac95a22718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63801a6ed8d7dee4c74b52dd4a0d6d32719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021ae5732f05818316fba32101c0a3e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26666ae94be064a5e3ad7076da80ba8b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51b245e0028f185977c1b9046c3079722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7260640053613eb4a49bbbc224672a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01493cf6e5db1e776b83565841e919724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daafa20e0896dfdb7eb6491c0325a41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315db080d0fb52a39cbd98e53b8f5943726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65e61c47d74017ea3147e3e3cd0158727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878878e1c15925f99b585c7ac574285728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df68cbdd19f20a762fb1604969c912729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837ef0d9877b10ce610bfabbab3a757730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12334a108d663d10e30dd6c301f714731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a326087bad881d57008b9ad3c8e1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78e160dbf79de54634a97d7395ff24733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543a905fd37bd196a8562c596a8def0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63cf254d2986f005f1425e4de98271735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda554c713cb4c4269645a24abfd8445736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b55491a3fdc4fc24b7e3b5f1e0f62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b72aca009a9355e3a98afef941e9d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d59bf2550b06a4ee436e38b9f041f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ace564a07cce600c4c26e08f69184740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3795616e628a6762c6a6b32b4a746f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a93039296c34c26ca2d97c7658c22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b90458a561ed084829bb16bc6d704743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec22e6238d436a0fa2df10611951c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ab4c09efa1ed9d497f8a073e095b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045722fedbe02143e458fd961e868ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42204f97783c928580de35c36703b2d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabdb5fda4acb0100bad50a6079721e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b510103e3c75869327975feabe73c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59b2e8f86829fdf63832d0eba963b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c036d161835a2f8fb72d31ac7b1946751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8594faf33cadaa3e821e12a4ca55c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803824db923ef3531183968f3c16523a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cfa17745dbf63fe8ee65c0904a475754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cded35d503cea8923905a321e169a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e545f9c4906f61c05fa86727c688ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0132685ebee6a320e8066a2097660757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234d7f9333b8d1df8bd48e15d07c1a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10821a9ec3ab049b398afab42ad404759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>