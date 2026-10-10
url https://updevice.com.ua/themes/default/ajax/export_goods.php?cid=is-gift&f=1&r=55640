--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639e7887cf643e9f6370ebf132d24ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a00787ad1d4960e3809f5585044512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e57a080f0fb8804f5d1dee72b69e953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b835deeb8c02bf42688fa4af20855d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934570bd443cda743c5ae51f08ac9bf45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a074f6354787fc5cf1ed366273a1526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f06e64296e2cdfa3b9bcd0d6b180557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99c41365f3aec2f3ea218c3a4ec0168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11752c81dd1d05a88b0f8db0e7c11c079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fa3735d8a3abe1c9dd4b971aa074f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25cbaedb7c25b7629a895b742d25b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144416b7516eb199fc09b77fd9574b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf960af6716623d7d3fc7ff635316ba513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea9400f45ce2091b2ee0036321cce014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303936e958dbdae3981577dcc4f821a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60282097b43ec7f29ba9ba0e6932f6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcfaf3dcb44712ec391699da3b164517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d90b763dd088ad4750a0d778d68818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b7a29ec8410d6d47b4969518cec2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdff4893ff78d628fd9d2bdd4bb23420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9c21ccec8d03e8b85255932780b7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b92ee09797cbf03fdcf6130e5840922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62946f99ecfed1192ef65d44a89b505b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106fc62d2e53126357e7a5bf883daf324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aec6bf2d2cef5549d971b52e5c8d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bc84c097f24ec837a67d6c5273f8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8756877327f5e529fd20317b7921e8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc07fbba067d35a4424fcb9cec670728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96c2f81f27224e33089cacb3833d2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484576c776046b90be77abe9310c9c9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec19d23d1f4db9be87a5fb79c4ab7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc60a83dbe43c16e4f498e58b2141e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861692a961f2465379dddcab8de347033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8448594906432d91c084781b65d512334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ae5df925ffe7c2fc069d3521b7de235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62d89bd9140c3268bf49321eae5af336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83aee8d872e37be34760f7f91dbf7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f758b0376973058b160da43c90b6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d094e613cecbcb217ec55403616f99439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b737177c5cdae00616ca4533f245e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4367b2b0283e6cd09d6b44e2a57f51741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ec5d33a48df3f97003ddc563bc7de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453074573ab3f3965c2873a6d9b81b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74115b40fd27c0a0613a929aebb21c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3363bf0e1ba0571dea65b500c8d644745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdcf787d9c0c0d63f787434983ece946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13328fd3ca90e7e2f50668ec4460194747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef6f0a2e3272cb2fb183044ee6ff3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e609137627848f0a3892bfca6774dc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fa122f33998831366aba5de68e08650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020a8dcb5a62e34d36dd1d3c29e2e7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e0c8693dd4ecfeb9550319625518052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ac37c39ca1cc42bf89444fa118ee253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb511603b8e454adfe53acbac32e749a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed476c99d33bb4555590025a3fa0bb5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30623a70c36607d3d494bbd7365628ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881032fede2a0d03fd2b9b15a6ea93b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7562baf1d105f9d8534e64468055258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7b16016472b4f48470651c86f186559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475035fd3d9b0ed6e3932b3d733139960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218960ae5daadbf1aa4e64a99f0620bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bd5b70c4bd978420bab7a27716e1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf21f578f488e3fd8129ebeeefcb4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9688971785aaf291b0d44f2f37fa464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8612dd02c96ec847558aba71594b79065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd5c57fc13b6dfeefacfdffbe37c7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee41409febefff572a23240478999ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edc124cb15275f9772576741cce18a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10629471957a5665fafb11dcc38565869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859e0045b943c9a339cdf9e7227ad6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1a747e4c79a4e0cfa510fa39913b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691c065772f0300f1238f7e73d2182472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16b8c526147787d0ed1e577080833a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb198317e414180b19ac4c9d3cfef4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57619a26630355c410871c319d551c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a877d44c3bc0f033150212f6ed353bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f311fdde23dfad5f5492c64285ba3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9d1a5b7aaea5880f63b37f383a99078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a693b1b81a5ee1de6033fcf94a5282879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9976758fdf4d8851ae68b483f4572d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4396d6b03934516e845703ee93a17c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586b27792d7a6ca5f77cce474ef911f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34054b8b3fd62c376f0e38084bc7de7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9492955f930db7d1068fedd1ad5e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa9aaaf096bbc75070bf995a6c8a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ddc015431b42bbb610b57bcc15c6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b54e4af1fb0f5986cb3c19c490219787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ddd425c7b8e2746981840feaeb31d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc617bc09be25d914bdb1a975cb20489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1631d090f65206e927e6c9f6ba23b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0a2aa5bb1a105ace4e94533e2936b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26687fafc26a48b9f0bd2cea958b90b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297a36aaefec9f2e601426a61c1647293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecef66d5d29a5e7cfc85d892af439d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195d2850aa2a3e95d040ff1e95f8df495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e38cd5b93d980ba212bc5e59e2710396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636cf969f4873c485f352017a0b9cb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca6873bd9cd1c41f0c937029dc731c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c5a7bf1a6ef31a67467e07365138099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1a7524133ad854472eb2bffc6e40f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556254c97ae856b81accf39cf10b016101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbd61f591c2d31ab6d93cb8a055c99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dcd53a68b9ecb6029d7cc765e4773103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675bc6b0f84034cbcfa9c68012327af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b308c0199b21f419237634a1a4ced7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa69263c17e8153a16655ecf77ca1b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35e4503dfbcbb6ef240f8fa163f1ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061bf86a3c425db08e7c10442312aec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a645c0742ba5b64788c785dd7daa1ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46264caeb03ccd406887d169a781e79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be0af5c3e81fdda0c5e5c1b6587668111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202d9265269550ccf1968a5d8937bd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3909a892f4d526c3329e083174c3ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dbe94dbc3637cb19e0abd44da6bf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5a8d95d3e2e67072bb1f337d69d63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ff977892ab96c578ba9f748e20bef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e9f49f1875711f34dfe4318fd4c44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49280cbf3baed59d7445d44ce41515ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba173e097ecb3896ef6b3266ff050a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412821e99cad5c2695ccf561d9ec90b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8f85eef4482cb1bb579787e884a24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0383e31afdec47f2092b56d6dc8518e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf4ce19f03ec5c3b154b28e833fd80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c0589b23b9b0a4e631265240edbb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844666b2cb4ebe28a999e5c94f17f202125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab34412af1a6bb99493c5a10077784126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f80f6a40a7bbb1358652e540682b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a954a24514386f5108049659eb7dc2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c091ac6bf2cefb16dc011fd5949bbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ca73330b5f1f50e1f5c6af6da6cbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0a08a3236624062532e701498f7dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624181b985c5ac9e1c1fe9d0a2ebd704132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cafe456db02db912dca1aa50d3fa62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283891610f912254268fbe1ef014c60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0f9637d488254b9a5e4cb28e0a710135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79febf5eb3541213226b8d76a41c3fc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebcb8f5a34e83275bdcb1b063173dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd12e8adb318833e948ee94cf79d21d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02908b0416947564a6132f8bcb8ec71f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5526e2184be23d7c831e2fb8ec318140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aafcfe768d40b83376f82ebf1dbd40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c814fe56f4936d6f1988f4f95c01f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eae7152fc33059e60e4d72409eb4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65df5deb5c49e52a82ce44a93b975c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aed4928cc8cb5562639732465336e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fd5433600185f3c9ecbb7ea947ffe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195866e8d4964a68177f1cb482b180b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fefc702fe1e50d4dacca9577ef08c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ae9341065079606d9554cec6467e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472589a02d362ca619464aa9dced27d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6340d1fef5134367b836b6ddfa976151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70b4c768f26a370357e2752434e952152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687c5fd21bea90b194732d082d8ee00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9fac3c92f28397b72459192461a7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb958b1f7a33727e4df917c387d8d40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878712121cc26c36a7a995a73bbcbb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fa64e8a7e026013d00d21fc6842f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82847efb28009668b042683cf7765e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fe5a12b4fad9847b2318777973004159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c059f932459466c76c8e16639e3c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14638a9522a3d2e12a05db78c5c3d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b515624efdfda0488b56c8f70044d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cbc65e48d9b5cd84ca39c98cb5cb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fce57e412722bda75dd5e6ed8b8bc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520c8b4fdfaded550b6eb8873b357c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f1391c01091462416ebefb7921b91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0c4acea974037560a0c3e0b2dfc02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990f370357bc8071f3f25571d567c2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0a4f00ed5006252e327f908ed5f0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d149a86bc8581bba13237e40f2417170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e5c0864f6aa56189275cd3aca7901171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b829ea6c5fd03bccad8833b2be6cf2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a5c5578d7680712bdc53b667b9b11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd721d36e161adb0c8640732ca5142174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed97c53fc2e1475cb049b09349e362175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0281292f6c599e78303fae50bfbc02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6451784bc6d2d790394d6f7537d44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caaa486858c0cf6dd109409fa39130178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579da356412a4a40c78e4498f691f00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7b6975f58bcbdf19f1a549869fd8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde16baba3760dd08ab580daecbe4392181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e12dfbccc5110dd0b9463425362ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ed73e0c08db67b20a47eb5ef32fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aff5c39f1f4b6c75c9433fddb89132184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998214f919ad44f0302db62a87ace91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e1029e5906445de83767abfefe59e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50584cae9f3d45a3d43a606ea37a8c29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6c36b0ca8381a577b75d9d8cb8f40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611472a2408c22508d64598d5148957f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d0ba10185af88e189176d1f7b4e70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de9c0cf242616e7846a4847475d238191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5a9c1f527c460340f7ca8509732c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fec34417e5f0304c3029fc90aa125193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40c4219b8128b9158ad8508c545523194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4e6b2232c6f384e1f33b4bd451063195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b231d41d681868f6de3b5f4b4f2df6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a720897c9e5fb268d4278def05e26a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f43c5381711a4e23f77e453419174c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b3289ca7f090cddfb4d234968dd26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f2156eb4962d0526db044874d375d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490823d4ce760291e5a581b10088578201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d87d946796f5cc990aeb80b0928e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ccd0a1e4a2994500f7921ba7de730203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b770c8e44f0d5abce2395d3008f622b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b712a88a8c7c9c1930ee6f1d072d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e11d52b5940e9f1ed693821ee0c22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32a1b74de05b91afa3f03345808873207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358043bad12b765587e2f933fdf1c0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c2d8d4c38062f603c18eb0981d570209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0681dd7271c19d86a408bd9299a9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19500ed3ecc622e57e13a900564a91b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db1d05ad57869907b995b848c54113212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47172c7a5c13815f5964548fb92ece22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945e7c146e5d65c38f8eec6ac24f347214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759a19bbd77fc0d80dbd35c780fc2ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da8a0c29ec7962bbe056d4d671ada8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca25a98c07bb81cfcd8af60e68ed33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4275fb913690b0ec533a219bc858b5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb5c44a906d27d5367185a99f8cdc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0759b7697ac19518174ef37cf1f77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386cd871bd8cd47672aefdc91a348ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86c450245cb217c787482b246f4fd0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e06d8bc5dd395125e3b2553b526488223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1d5c018ee8f662801a5ea8e0a0b33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a73e6fd8647d380955f6caaa3c0ce0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14401583cd4bfc17ea43ef642fade16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f600590857e3b328a5d14fc13d8465227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc23eb7e99beba6a0a292c67b3da1ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42617449e69205069fb192f1df77f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588c92a4582c7e96c803e5d19735a8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050de7dfaca07f9fcef473ffc2ad027231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74588858808ee1e1f0346be1dab66fa5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da277edfd0afa693a9410c84634c015e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab38974a95246f78e8527de7ca3ec3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162d85079d7a3c00bcf6e5066f4c636235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a78b1d3206d9d813000a920feb22ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3fedf2a3f830ab1d9fe2c0eaea7e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814b40a7c3d90dee2e30867d230f80b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b8a14854fb544f3bb28658a55884e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1512260fd845e4037570960ea21de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee999ba83b509d6e92676c4c376fe2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f13332a8014fdc99d61549256c9b98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c7e7778cf1ab67c90c7b0e9acaf7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f924baf3ca91b855bc3784114531d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e2d316c1ea189aaccc47d33926643245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f74d7d9c0b505e6c6457fddd8cd84b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2a29901f42662a8dcdcb0031c2518247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fff96e7b2b64fe7e1edc40baf1904248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b363df9ce08a8527edbeda92b6c289e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173950e01189e34220a69390e7c1958250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e805db12b2c9f00bddcfe9390b38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fbe66415ee5e85986569d13141bf5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016166ca069f9333a23ae697cbb5f572253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8204f41e402d78904b15cc91650bbc8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d2f4b6b70ca70f4e7cdae89ddc944255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e542b9b39df261a968663db68fc186256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adde6465baf70d8702bff6a479bf85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c502d70c1186bc019aeb5aa77aa5bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bb2bafb994674998cdfe6ae216261259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a55d02e33d7471eb718c92cd767271260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c79f9e0f6e56b10b144bef8b34e37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69772c49366c69db9b82202310e944ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2ef00cb9b15c345a85ac45eb90358263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db00f16390ae754e296ab1a7a24a4d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2021ddb88b17810a89dba869b63d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da3122952f50d0de4d7ec23e65dda7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe758015af168b481b86d8f14c0353267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93ec1501611f9e598c9736fee9531f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161213a999e69834f44ac8144845c580269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da79912bc037a120aebcda80a5ce19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f58edf23cac9602b44cec838e1cfa6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ade71672c2dddeca470a4042d4648272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a670a2176ec637602b564f5a932fee1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e6c7efb0d01321dfbafb66d6dba57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31d880f1e830919842296bf2af87e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6085a11f77fe2c0fd06a8b86d7227a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed92fc5da5a4b0310dab6d2f4791b21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3862484c785e411d89d399185b5f6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097a2ac2c4dc857c136fc6b7d7b8ba2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef441e384a27bb2ddf3f6e2b539f8bdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f02207b542c0634ac57e65282beec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616588b186c50bf637e72bf81492c879282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f960dcc65908bf4a6eb497690f2c24e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3243409bef46bfc3cc0400d3cdcd54d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31900c4fa0f464718da864c64120b11a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9172f2798857eb36fd7f003c85f3aab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c295f94ec75f79a298dd540beaec95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782741e3fa3016e87eaaa745b44a37d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fcd1c355ae2d8cab8d9d13767ed57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb4b4f2ba41bd22669b9a1d60033cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba515a84b79da5a902893c839869a4dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab13d0f6ea1aba6c463b4dae44b0b56292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7549379f9d4a8f5a14f3463796275293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a8c87f8acd52a98da6526cad8d993294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2640ffa7e230eacd7a4b2ee797a5bcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212da1ede8bcfea4501ae03369ed936b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30312bb89abc18f5a65aad9c14433918297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0c5da597cb1a474577e3f6d973f71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39ec02c61c0cbb6bed3a32b9321f9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cff4d5cd9cd359306e1fda70ca286300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a60abad40a9f19a8a64f87fbb69b6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2cd8109d9502353fcd083eeac9383302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0daa5b5f5bd061e4702580efbcd02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1121f78737bee85748cd3a9ab93a37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1bee9129327b78f86243a87a08b7f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e5e9806a2d4ec2354f79fe6ed73fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd422977ad3339b0604e788c29e815307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d68448f539fcbe12b3373a908f40a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eea4213fe4f0179300f8169ae7f76e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85763135e58709f7dcab5d9d2be8b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc38038971d5bfa80dc2a4113373919311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad560e2c0352741ccdafac5a4764db4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a7b1fbb69ce30708b3d934cf1068f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c9700bf5880d71152b8e2944cba77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93e763c8e6921be8b48c4941fcbd23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b2719ace0b4983648e931dcca305e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137002a5706e1650bf910fb7782486e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fdf54e6738f39bdc2c59de75fdcf5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c209bed5106390dc9293416c0237c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead691d89b9c7fe69c6013caa584ffa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203adc4cd714a05f05371dfb6aa39f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76242decbdb7e951d57379f4025697f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e85cc4c4cb5907d218249a9bf463c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd27e109f5c65275d69d293250b447324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779d8ae88d17c85f6945a65c9d561f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71ff36c636f19024d7ba8e50bc820f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001187cc06688a0feea9c2bd771bc6a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505552c512192516bf4c2de5bd2eaccc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa23688bfd9d03d818701180272763c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70398abf046aedc1cc35a98df4e77442330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63cf14bb75b39f167ccb9bebe7cf3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99f77eea2852dcc6bee370ad1380f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8a39f25ce1ab6dda3d4920c63625f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b9e2cf1c3716597368ed99b1aafec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c36d1dae240da747ff912fba00083335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855fcaea8bbbcba940ca594da33d76a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c868944596d646126f1d4b75b9a39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a5ba1bfbe4dde672300702dfeaf9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6f0cbfd62f4790faa21f6cc9b368e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84f0770227a0c089c770aa126d5bf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd97b30b26ce795d7318d769dd44760341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a565db6a8a16d77da00152fbd3e80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a1c75dcea017ca7fea3981d2ee5e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c116a429b6b7cc6b0a59cd9e2daba6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283d7cd0b27be7d5f0b5e505eca379b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4b88b94d9626b771177b8a49d779d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9778349b1a526620702539b2fe0e77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516b6223e00c188cea487825c56595a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af4e2f2cfbc94f7edab8682d99472c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992514f545f81669e94f2480eb4ae0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800eb8182b9aec8895dcf006b0c1b23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afeb0aec5cd27006f79c321ff4a9bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411a1123dd279fe22bd650606e61df3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0917ad0cf1cecfa380c5aab0691273354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75657819e0bc35a84c9a41bdd1f4f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c337bb28f941bd0a2370abbedcadb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbfc4ed0c9574c254aa2efff8f556f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880497e8183cf943303dce5e57b5e8f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf32a602a6b3782fe05269ba34fb8ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9c4745b1744d73ff26f651c5dc25e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2738c3b25c3d09a4f925331511fdb0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e486d3ed638641e555c32f0fbc2b27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837131dcd60053bad751d0cbe7d8c60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4d9182467d2efe076cb04aed6c8bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719d2847b93664596e306cc360df73d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0da4eb2786e6777616f4d68fc2167366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b22dad2d4bf74103eb274bed27704a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4e061f663cf10b287f77eb471288c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e04217a3c8283c958a440d5902873369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba001b489f1606a5e361f17fcc3f9abb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0876f4862a1c6b4cf61fa9d410a4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8bc9aba1164fccf8da26895d54105372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf822912b4f7021992b8c400b54529373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85aa8b1e8c420973dbcdec3837a111374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad04a758e8f961470a0b9092c600071375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c6007883c94723be9701e80bc3230376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9bb1069b81c45fe1601ac1750f916377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c073ec1acc7f6b97c30a044a43d1d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b82e2ce0f55addfed5555ef5574ecf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47137e42e1632cf5595ebd44fa4642ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992bf9df4f8a5ab469e4560ef9e1137381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44dba1613e94e166fb0fe546f4e1b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057046f29ce588a458291361056aa37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb265fdae575b5c627bb49062ac6ed74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63645f0cc0bd124acd7d420f092da8ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a15cbf8a8c506a47ccbdc470f82e6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8935be63260d97ae2f461e89e938a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c73c5ffcd3ed8d85e43e14fb14d2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d0cb7202afa5d7878dbe0389f0422389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe113f96c280345693a8a4b4af9286a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be79146ec58576858cab7c59f8d2f06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad24f934ec156a0b7704f666540ada392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac4301434d0aff09bd92cc5d4d5eb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16741f32d6e65dac459c0306d03015e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31e9eef0724d2846338d050a0902f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c8f1ba634019cf15f40322c57b026396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb41764a6ac251f0fbc6b53501ea54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3113e6f3805d9a68df23710230276e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced379c6f70e38eb44b0fc0718a6e89f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97e15ef7ebdefab9d976d998a7a54f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05f44fa37573ef2a07869026d0456d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bd191c44b36cd21028337f2bbf982402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdb0e7059808bfec9557ef657b2498403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b109e75379a2e6bb11b58cd4d80fd71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed2798e606b9c410cb73e18a4916ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a800542008564a9607f6aff03f0e5fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bfd1b97e41f8a90df16e688566ff2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d986d287868d2973dff05d78be04606408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf9a9e02af5e020d7c41e367a22519409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea4a12d99ba819fb9532ec028b45bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5a50cf0aa7acaa487132fd703e0d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4a94eed62b849c2c939f4fd7a003a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e29a51bb40e110994bc55d68b7fc97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80699d0bec85b94f3c5bafa71c2d2218414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c9794a8963b41fe4fe796e5e12fa9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bd5390aca718685d1e394a359fce4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668e017d45cc7e4872e772a5b1c6ea0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd80dad2aed1eb6583159a196f3e4f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e32ef6c6002a1c2f3415ceef53911d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10e7ba7adcfcac50921af8b39a959e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f01de55692026917a4e112f80a3345421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca091cb430f6edad30690061835ebb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c38e2095237b53777875bfa77382a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816f42b54da08706b134b44db07a841424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2dcf776dc3dda8c500756c359419e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06ce9391e562661c3fcbb985d8cc70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd06c27a53a6106a5775285c9a1b60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cdaf88c439f088055b718b85c4a1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e69ecef878225fb52cc1263267a410429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09da0d7e49885840a85dbb7510ab15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e63856f1fa14d323f9d132e7c9411431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca58768f6627c665bd25602230ad297432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18b8e4fab231f11fc84ce0fab37558433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbd447910d087f98c7130350c7c0eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc064758b49da0aa9ff0420b550fdb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69fb24545119dfa2586e6b5a7aa48b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367601b67f9c81074789c3ff4aa82060437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cda8e0d9a975e27a8c7482d1bb0f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429d6c8f956f4f36d34196e47113d83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d1057f6376b6144fc0a30f5d1d717440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4b0a5b484890ae3107e33508b3b19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d161782e24edacd2ea6ae8ff8aedf42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8bf032a51e7761b52059ad0ef9601443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae11ab83bcc969028f4362d136cca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16beab3f0802279fc469ba3414e2c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531fe099d09bb49ea4a2b75ce96a2c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fe85473ccf72d23a94e5ceb21e4d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1977b7b4f64db8adbf6da9331024bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fcd48888eddf2f72462a3a060906c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1021e56a19cb207f821e695ac00827d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f62936931a90ad112823c760992333451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85978d4996b8b1a964244e33985e7156452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b0ab054914d5ef028068697323dbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fad7d17b72b59deebc5b5bdb2a787454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e8adf8cbd5b01c6295abe2bc9e280455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89573280af764afa10ae2622c028b342456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074958006b9902cd011929457adb629457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90120cfb189565b23b470a92f2a3e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57bd78e3e5f9bc721376a9a2df00bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254de7e6300060b30c63da75e9082605460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cac356bf58c7d1b71f782536c2ca60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c334679630b0f7b62ceec915d434d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23d52f62730da492b98def179b5231463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47bbd2ebf43fc42f7b0fe3a1837f88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a687c11f549f2f17ea29be552cfd02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7832fc3717dcbbaae41cab3d241a41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf54cd28c878abd585c9fbf93f88461467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d2bf951c8c993ac3389f861bd6ec3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf98f3ebd05556c4f7b382153ec7f0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52034e8e995dbd76243122e0eb9dd151470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699ca53c56833dcc3f474bf257b09a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab8bbb3d8f69360a2ad000412347ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea335e76efeca26d4f7bcaff01343b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d502810dcf22a81e16bb5425ddeaae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acddebffd39902f6f58b9d267b3627f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b8fba00a6da0286def1c50e9cedc4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2edaa411a99f9fbf0eb9f90e308b30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c590f1786e7baf2f7b72b40e014b0b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b70595377a16972015082370dcd86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c748ed23f177608683822a7bcea4b2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5961f8020d5260d365483d1acf2a058481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc6afc8978a3fc901887fb54b32a34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95595029ba36d04176d7cd1a57a888483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1c79b92d4472dc3030d0044e085c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c97631e0e53f30f45bede7101bce48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a69204edcbaf2116d2c4fe64c0a480486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2510c72b07154b3749c0714c81cb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba5d2f2f1649d4aedf6063deb072ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff643896fa988c85539a0045c11c80e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc533194c952c3347486a400a7f93f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e4907787503def08731999a228dd0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b292730c3a2592ba5f9b788c976fa3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3f89ce4ea36c767c551c1ad8c15f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153cf57607668af8868b2e40aa53003494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b14ab0a9164b268b1f16a748591ce1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea892c624a3deb8f7205e7d2f972a8f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e48ead3e9fae4c51b4cc3b46ee5261497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be77c90b0591f07772a89ad5b845f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65690e0bf2d671eab31ee51e67a63f10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404a8a7855bede11e785209e467f9c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be32d128bbd81757b3356c1b59b9af4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af3ad6e088613d2ac78f1d1affc14c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2878077b88e251d5f8b9bc53c77c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c346ad7d27fae3075edb383661471504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9cc323ca2607a4cad0563a578ae8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22376f4cd15595f151c9e8e19ce256506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95801d61e26caf5d404ebb8ab6efd4ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c2a51eb015f681808e70574e72cf9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87a0485218848f136604c79ac3670f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f5cc72135522fa4c29c3981565fdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dae211e7d3d6076251561fc8e1d5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29bb26b7bf638ed7d42a9f89bd63b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09cba939207141bcc48ac00ac9217c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225247511771f36af005f2a71be726be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57ed0764cdf67a2c3364d981e07e19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca75d7ab03b70dcd5c39ebc37e913d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51561b7856771b7b72d241c8f51b345b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c592c7cb72c2d7be88ed94159c741518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a1eec60f646e459905ece1e5b3214519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a30a1ba8a19103c476e732c8fe157520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901b46871274bad4720d33e3cc1e7d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81c336f78365876cf286e7671b3533522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334a492a62d0046e5895011f344a810523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951f1a678a096b8102128b43946c217524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc143c24946da0d74e317a3d03d86fbd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061a3768e97055ec9b1de04a4d8291a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c60b808847e592a999e9289f787df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118329653c6b93077d09b00aa505d8f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896f37898db75049f774963e681512b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bef4cbe9d798f60eb88d89b16f380b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b690ba6765888f5f74b93ddc0fb45531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68e708b1821f251b9dc2acfba8895d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255de33132c74959a125bf93a5daa4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee936e6d4f5dbdf97f9c9b756722789c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d51c45aac48313e839bb5f006b5e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5b6b8d4ea74fe0b372e73db3accf0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0133086cc5ea588b615e120061753537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ca4d65b13f244a2ddb05a13df1ed5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255db9641808f47f7924cf19bab40d31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221c8ba7fa617da83eef78a8733f6d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fca948f7a8a42b965ad1805ec87495541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44547296053510286789b09098ab92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bed64e4600f335058ff02101b9e9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dbd99977103ce6264eaa591997e09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f81bbefbd9ec0adff4e2aef25ad86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8184d59695b7fb3dd132b464df6f544546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbba143e9b72912e58c32191b6fe81547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459049637319d57e548a8a5e1abca810548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379de55ffe507e74c36cb5f2efdd3035549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ac11d782a62ded2e518cf2d0db872550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be296f060ab3c366e5ea1140f343333551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fde5e5c852bdbc2dabf5147368f1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c891d81f544a704d76589329ea26562553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080a42eff288c968464733010f212d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0429100bed59d18b8116de89057bc3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ab383f52c40227872b83f764ff4ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec7c6cd8d9351ca0a27b1b45000cb5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f5f1f7254ca673373de158b7afac1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9444e121fb757b6289681c266529619559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a995783f4046c52f21c82495472c15d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001e0a351937f2728c864a5b04a6747561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daa86257abe4ef5456dccca110b8e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be47d1fb86de98e11ea3498d9e84e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5f398dfb0a702aa806fe5b00e1ff4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ca185e2c686ef416209133f0ff68a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7116c2ac472ff57b6d7f8be0d46497566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f0c748432c8fe22eda48ec563b57e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f3379dad1398698d183ee1fda5236568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a547aa92bc3926cbb0407f5f6fd719e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b0b33d0b9be6e4d21b5aa0b56cfb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113a7262c6c845ea5464b998aad4141571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15071ca7d4903d64d0d11f7ca1265685572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca558a1cf8aded2aa0e152075e95d37573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d17430c18d9c796a1e2d7ba283264e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31751a16e98886e27881f7fec4f95f8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f20438baba0de29969c1248c1ac27d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632aa38639a79d0fe0757610b347147577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0d2c4f57b2d63d423cd0bedfedd6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31210bcdbee8ee17957a42ec2d55b816579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bac20f78d6546d7dc20ce993f6e697580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf298a5c6db46b41cc1322ef3cebe3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f749c92d3a0b459609031dfa42407b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf115aa677c85e24e0e1f8d62c30bfb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc477fa6e5d4c540f77c312a911d13a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a984bc1f482756f1a3f7799af2f95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850bfd0168426a32423462291bd266f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215da66d5045d4278a0a1324aa93560587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ce85ee727bd0e2e7de525abe771f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb22843f5e398546d0d296a457db272589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac259acfd31a98fb1b5f03b4cd9e7da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d508e70f4dfb2f75d351272a3d67b42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d775191ef94ed0ac9142f2481a77a59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fd8ad2ab8149a4176b47c0add3b3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5627c6debd2956e24127b8da4927c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fe45cf5294132d016568db2e6947c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb64904f3ed7f48d2a79a7404bc1717596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8443b61c84eab3a0beabdaa9ac1f1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ff4fae3ab69459d089e9a2691ad44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf38247faf0839a54c673d616f3df8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca637fa9e19fd518913298cb845b45ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccd6a9366820095e474c41d1d56926601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9867e291ff0d1b07b01eb741e02cc9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c6379474c3f16ce16c7ebec093256603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121c86b35ff1297c8f965200c474f83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc51ecb888cafca5a3d2997301269c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b488070099e593df6527fad75ffe3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca7969246ec219f0f1d13c1b7a2ca4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9fabcd6854e5f5e890049274bf4e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde1525e141638b1a8056e9fda6aaeb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da66c4439f7967ce5e5725a211da262610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55d5e23e7d0096a77f8106abf75624611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdd5e60fa78f3efe15932168e1a06d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d03237308965ccba5018f4fd062822613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001797509c5cdbdedcd1cb9087b881af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d633be5fadbcf5e02a9c8ab115de6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ec61b48bd3c858d57871699edeb22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355584ac7df73aa519e1c32480477a3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6867b5397cb1ea2284af1a6451c95f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07c79fbc68736ddcbd6d4a907d4f45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750da578507bc8572cff85bd34c98d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c804baf21e123e1b48f604ee676684621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68f79749b82503a5e24a6fecaf374b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410e274c2908e260ef7a4c5e05b5a4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba7923ff55b8b3593dbdc8528cc38b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cdcd17c862f01be59f7e59e29789b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dbef6c0dfa5d618afd6350ce86d89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115326f6af3b340e6413d9e6733854e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73f2faf94e7129be95f9bc8951b37c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8c90b0642c19d318775a1ab111a5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002076ab453293f41237ef5e0c598d50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a095a907be6ae76c980847dce4e14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada546996566806a96d6368facf6dc69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0acc5e018a525a5e75075412b4e496633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ea60f5da1286e49f04bb1b064bd4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33a1a4e98c86f6bc81c9c98b6ebd5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765fe0c363be0d2a1f8b3003a3025c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e985256b4d7a2a791393e02c1a56f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee9a64cd36b548a697f7f10e17c1e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c857a22c45e5a99285ce2c71881faa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28c755aef3094f44dd0c4d79bce020640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9505b7bd0b720e53e76ddde4f7606641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f4f758965e4359f7535f401c3173642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beef569a331adfd2a995a9dff4fc040643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d97e3fd28fe76e76d54a7a43e6979f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5518fdc6821d74ce1ed1d2c155a919a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caad41763f15a90698a5696bed84d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4955e6dbe27383a981fb239415b1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4f7ce66a576b734856322b0136041648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9856f7351ff4e2da74120dbcf7a63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764882fe6e75aab86c678d10f26a90f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335890ea64baba42d43645a3645404d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c97e1fdb53dce638fe90d0b861e85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f048f8265be73cdfc0244a1b16a9904653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572d6082c8cfc02d6a887e9a7777f40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f76f88c6a552aef41ff5919a6e9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4c7c7d763667fa3f1068ba92e3340656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfb408dc183ce1512325c848593335657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe58b4bc405ee411047ef66c20056e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd5ae17b82e68592c2fb44fdcbccc0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f557eabaa35c688572e3d09a88393660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc5d0cb857afe4faebcc0329bf1369661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd62075c0a5fea05151aefe69ceb9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d901cd201206187e12ce9001e77d0d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0e7ec1bd09c509b7843dd37b709ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed62905a408c93b282bf4dbc5f10be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4dba66847805be179a9bd3c517746666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9659534c1933e4b812e60be9377fa41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76c215ead5c2dfb5d488d03f0658ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0857e9b049492a9f6165c07d58d52b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d758ad2ac23adfcfcf7f7d5faafa7e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92546b88fa56f60aef58468d2ef99d02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0216cc9188fa6634dc7fb7ea56bc101672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780f794c15d8892e7f0af2a40d913f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844b6018be63313097f7707988322c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239c928f2a55bcd4e94389516252fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb2e42547a16904eb41121dd6b97f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd524c259bd8a84b5231815d2a154c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561dbc448dc8f5ebe9f48cc5b1193d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385dabea2b6fdae5c61511f6b5fd90f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae65cf3f1f03a1048d41f15d54a09e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68318500fffea0ed3a3de58c8a491a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1ba374a6a3b6eea7617ceb0489ba9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5beb3a184d4d0977d8cd1a0f811a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe886560c9ba6382f2d042e9988d60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7badefeab599d950f2b3f9dc93e3a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80182c5941720a55e5f62e87643e730686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941476d8d4329d70e81782f73b7ed20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3a7295923e058bf153a8be77d024a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6882da06e9950b83aab3c1ad405b93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d643d6d6f30d5a2a4e5fa1c25dbd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf518455d7a0552021d808dd9a71cec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3415fd9d299426fdba24657149325b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e320bf7b7f885eff805b08d51ba0dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c7d7faecd10f1507d478795f61d0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93f13a9c4df8b801eb6b488c98f693695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f199810e5bb7cc320cae4377a3fb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13abd01a1b43b0e34ecc8ba729c896697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d16b2ab52dd69cfda06a700e14c70c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef46ab155b49be58de9ad644fe5dd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ed4c4f65567e1ccc962e9548049e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917dea4b6be1b365ce9234e15a33766701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227160d3cf91da28f3442bfab1e0e093702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279929c9225e8f52c2fd730fd9d848aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2224add89405deab6f354b39a04fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908284b9474d682f15fc2283ecb86586705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100134823ae9bd37a53eafe069557ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd73025e4f6a709c941496546d6354707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0ce0a36aa4617cfc030399b6741a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffebcc180758b4b42f71263b9c7d82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe5f03231c727a061e3d095a08667d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6cfec5e1343d0e9089fd6df19385b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db28bab4431eddc8da2f28333b6dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f34a1049c8ce40e75e31d5b6c82e73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89bf5f8a3221eb7a6a65efbf996b57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13589db119a614d5071098a82e423b7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f4be0e78f32fcd527ed71af44ffae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f815dd9eb79d3d017ec5317027adc4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70b7dac762b16e09b26d12c0eb50e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af6dae830f1af312d1a08bd4dcd8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056de958070e4363d3c8a182f049ef4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bd6768f2e0007f6ce4d72a5f13db9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9ec4ea63b68ebad309405b207b3fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28880f51d558f5f89e4a96ef53d66a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1671dca1554c136f60de919d4e659724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9fafe2224838436a6f188a8e2960d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e09dfde8c2eeb1c1d7cc143e5957b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cdf447790cacc175d940e16342e93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd0b538a299d00bbebcb5e05083e7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d34c33cbc5a2ae12338b43f0207816729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f67ca09ca07b735c21dfd2f115a75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7df92bc7996d0b39fd94a666a3a9dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd1d869f279ae20311bb1efdf59f74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de474e13992c490e85464b96c79f4bc0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0780dba45db3ae2d258d568065926734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af794e16de569e3c66a18145fcbd43c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f6a5f4ff3f4cc7ecda6bba4f570b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b830d46175d8a54e9c2dfe2f4eb6e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4077dd91c588c619606e9d6bbf20c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850169bf31c38b0770ce03f438b95002739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c696f53ca0520fad85ba08a9172b71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfe3273acd751c79db593bb325013d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875e7b38465e23f04ea2ae270e1dca8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c0dacfed2fbc6043c7891d3023b77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01a9f57d5f105b363ef786cbe65c4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8f8ab86af1b105875fec3cd62ac2d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec29e6cc2d3822e7fe54357b36eb46c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46485d6ddf136fa822d3f30182504bb8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d820026edde3a16f73b2f83d811ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4167c4bdd9326324549ebe80b235746749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df197f393b1177ec97580d342da553750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40ea7e804a987d8976690571be782b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb606e419499487382e94bd139f51bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22b9d20256a0b84b9438f24ff5ff2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122d57c243c2cf0f610ea9f908120a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f07d79f128eabffb92ec7fb5db6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499e590107aacc5e9107ac02de5b994756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b3243d8ebcaa8032a3287f6e2f427757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611676d291b39701e75d1420725ecba7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31ee0ab1896f6586faa2f584c58ce8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d313a11235d5fe9e124aeee95557fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cb2fc641d8b4d92c5959de54582622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b266ac6f118fea267f6ce6a964eab893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71fcd09548ae482d5715007c44e6574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e1eab36705ecb06ecaeeaba2f62785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220d45ebbd943e8403e0df1e1c3c9bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20776b8136e4f0051a83c652d9acfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0011bbd5704c0fe2dddbda972d8c028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82739d92290a4b35069d84a028243adc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99a88bd0563823cc9f8122b1304a5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0d56190ddc376dc6d45fdb157e04911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c73e3db15428b2338e256de0c6457012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd70d3e5e5ad4e87e277c0403de12013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac11e5b01de756de42c12319887eda614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c2425fb5e72bb29c826f5f48d126a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd03c65a71af5e2402f7d0e31f9bdfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c70236c91888b963631097c80ae85717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac61db081756ab6cc1247f3f0b5b6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492a62bf017bd0e6ca79e9cbd0ab5e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636ba61827603ad53d3546e8fdfd49720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093993e61db002509e0812aec978c2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e752077d0dc552775fe538a8c71f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a79062231e8184867def36fd92c7c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db9258e54293d7200e134252d3757024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16ffa0d457675ace696c6fa8b481a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6ebe27423d9b4157b86af19635ad926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060df51ed96a9441aa6277dd6a9f78d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb89147cde6cf3a9463dc558ab8dc7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcce2b2438d4218910c0de3719f903029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96378f0a3f07f7f7ad606ee899a92ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cac2eb99588ac33d2007810fd293131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2767ad8c0dcfae51c18e92125f2f0c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80e04a6070320322f71a849d39304333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7ed2dca8ba2734baa33285f41b52334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72365c54e30695ab7af6f4bed492ae0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e287d50968eab549f4b4e9857cc5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8085408e9dd9ecaad38e41ed06583d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fce10185079015b168dccff34712b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bb3dbb07a32f74fd0b81872faa91839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4725a1f0afcd8958bfd91ccbbeacba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b1dd335a7dd57287dbdd0c12c902941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457566d606a65e8a920dfa8e9ce552b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09605b2164befbcb4919c15e983a631c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e6e558983e6cdaa7db360f943e3bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555393b7dc760301683fd8c9659d4f3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0a19b694fbd9f60500683a84f41ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad80e2c5a3c7471878ee60efeb4bd6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878aca149ea4139e4c69428dad8dfd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ce83ec30bd6cd25180397f1b6226449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eb58d0c45421332e0fc7568abd29f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc280e0fc010e730914426909cc1d1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45192fa905c7e126c9ed74fe8429b36752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26d4bc7102f4cf5413c5635edd725653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1bdd3c50abd50b3655c7bb16a4ff154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a155f6ceeb9cbbd9cd478668570ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f751c98eeeb00cb6c63c3edcbd34da956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5c69db9e70832ca1287b8fb5b2f8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c8a2860d667a2cb930ec32377e02b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8e680095ad0c4c897d29dbdea9ee259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3407e324f9145de1f39a47189db8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0ff2c136fae6d40b4d884cd31799061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b12efedf8f33ce906e94e2f73ba93962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c069b5f5cc2fb25bd73f850d6cfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbbc92e5007b365523592cdb39a70064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c29773610f28b2822277d1c4fb46165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12400223bb25dfc697d15858b6ec9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6417e247af774c3e97644b232f74c4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22affe67e97a556d27cf523dc350c4cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ad703302fa744a8fb442eaebb256b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223280b21d98cd8276ea62967562b3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5020ce00a751d13640ad401353c8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3d0f83690576e01a2eec76454315572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934758c933ab1c31a7276aaa33a2dbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9d7acde9c266dd2dceb045a85af2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fcd3553d90ed3996e11ef74a20fd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c3e0606102ada19bc377cb70ebe9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9da09af30d9c822a00a005ed22b9f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c8d0069b5644bb4b0faf91001962b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755e6aa8605323838f66e7072547f1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222767bb993cc95f08abde965030114980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1da9a0c975e971fe54d2cfddf079fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a66e23c2423e08b47a142be6a973982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22173abd5055ddb92fb0595bbbdd27d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece2c249f34d4fcafc661f83fee77c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2061c1b2db01c002a41fa246f9b4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e02dde8c7843eb25559f21290f67d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750114e2e2af4a3b8e691c57b8d409287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15691b96a4bfa4eb6920f13af4e0f03288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6592369ec7c7c3ee19b77e858ff24e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8159c6e0e2e35fc43deefc9af327c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76d3b3c6f5c5fd3ae355c438c5e5d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002f0c39a5b996638c256d2dcaddec992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb47f62524e3a6599e3eee1872f2a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a4f5710a757c6f162a7a24dd6f96e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65874e02997ecee05b2fb4ef911778c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68332769e90d42fe0e9759130282d1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c59f075adce19143db5aaba58952d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabb41298f0bd80119944252c6895d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e42ce393b3932dafedb833a896451c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6c17e9c1416af4fd449e213f22c9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbd05a1b9e6f3fa7aaf2c08d9b85c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af50913a1a54060cc0ed589884aabe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b1bc80875ac521a4b6a58e29d6266103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a58ca2be73918e49ba81c082f6acda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8a7a17e1539496bcc6e26d571a8ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af517035d193cbe7fa2ef0107568389a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faab0fe64dbdee76bba5eb8d00f112107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0534804cc249f0d82a98034080b193a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822519939d64717df09fd48a6e6e8705109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841c15fb5e2dedfcb4aa0de8602c5d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1bed10d79ef10e688844bfac991c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47419fa3d26ff21348efe7a6c8a3d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d235c3fab6874a57f2e50f90f570220113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23680335a253248542d378ec27a5cdbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6a54c664ed67a78d2cea2f99396b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74197920651048871e190684b4cb96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad8469a282a8a825ba08e56c39a24b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bd184c7df8b0a90a151909cf04d32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b416d0e3c780f36ef200d355ffc6efe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299421d221b33cddbc1ac160f3a6b1ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4046045719d604001d10445f3ea6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563a4d95a745b17c7e5496dfba24e1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7696f8fb83d3303659ba7baaa4355d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fcd217dd77f1885979d57a0b53ba5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a3c7c366dc1a2936d06d0068d9b38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba630e0ba46e6c5c050325df72ab95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97be38b3adc1bee5ca617ca54f6233127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434caeb41390d01864873adbdbdc7434128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a7f0e440d1a93f90f0a9fc8a5b15c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e16d5dff208fe63b225ee0025c429130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e394777ad7e46634c95ba5788b619131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bdf532d561e5d7466213e8aee9dd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132801f4395a3f3de1029cf0be4a36ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b6e1735a623e705895453cd4ed99b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3447e28e6d56e3cee629da12cb462135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d0c316bdcbb2d11fc7ba1901680a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce538469f03f9d36a1f0638f1d082ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc0feb406e792db786be8bdfc948fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e70ffdb1c3e348c1c8cb02e1b05e4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b651132bec810bca4fde5e6a015f54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f0c05432793489804d7bace7318141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8372d1d4d19e9ce90a52b1f419f7ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d6a7e84423c69be70e700179ea914143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020da49264bbcc9358488da6d867f27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea69f1b045d00404f03f046933fdab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d00ac2ed7447919327c90b397d834146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82151db2ae37673bc4550aa471f303f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914975b3abe73288a72ffab04170e51f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ee264b727ad898e9fa421e603a257149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87c4935450ac63c6075740bbe32dd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d56914632ca2f930ef6e8e6420022c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4024f98e9d96079c3e3889eb9db2573152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff385779c64ca231d68ecb12fabf260c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddb74788fe71ba273b91348ea8dcae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717fde26d09ade5511cff9e56aa0cf0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e761ac1754f836a588a4aa6ae2f055156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dc679e5c95514da8086df6dba9743157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16db40a0bd052d020d133d01b9a7e2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d6bb66ec607007271ee02765b436c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d72312a3d5038d90a477008007be24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697705cc623403b4a9b83b6325d9c989161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0a5b2c78243e88ca9c8b5dfa36f78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265c061a46b4f45520399a25fce75d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b5d9b4f7af22b662d7d31f9d0a66f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bd7297c82470c7e67a6649b319568165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92957ea747561f584b0da38f92863c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b6d1b68dda49b4837c9bd3e008505167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4470863e7a3439f737017e6ebb5e9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308a54ba5e6eeaa386f455882f027af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c5716954753cb80d446239fbaacef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5125d3a79c03b893ec5b30121aed8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafa2e4b8439927f860fa3ec50860eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1179d688b7dc62b954d58eeeee652173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a560ef3a2bd49f175b28aa235bca81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202c34445362fc7035ab7b21335904d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf786b77f7677c5465994a2505e1cfb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17707c2c771ef7876fa1f953478568177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d979e1c8665042251f3052349853d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b7f7579095380ca3b10ef6282365b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc77cce86f28c23350def582a1d2a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be95927ba5cd9de0d8f9714e357ba2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcebad9b7b700bb176df0e219ccfbbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5428d3f6ddaa612b9f7c5e87f21b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b2cafa2855cec4f91bd349c6a1e6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df7914725ed6cfaf74fb9a0de1d96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd48d9f2ec207e1c15fca9c77ae365c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f28f33a7b0cad7aa049f0dfab2976187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bb890b6c74a41140ce9fa4594efc3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512203fc72a2bc05d29b4a5529672c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e945897af0e5c3ce10303bea6f21e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e201b2fc33aba99afcf764605d0a15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f95afda1d5e0440a34366d852244a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156466ceae931fed7aa3491c85de747193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9d014aeca5affc669c9e8466eec44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26c29bebda186784ce51af2625dac0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582ab083b53769b7f19c95b7dbf7f31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfb3053954d964bed37b7690729d29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30dd77cb9311fb75d1da218aec20c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0ba1a8dfdf309a418752981e16119199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c8c72d321c09e83eb4c0c88fccef7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca724cb084a652a42967b981ce5d425f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e5e74e9a5e246388a7c643f376dc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040acf0fc40a646509f70c9b9a6bbd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f79e4df7d6da8a003681fed1d415c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211cf75d89932114529de769abc3edc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fc7f9aea8c72b126a66478f5d7a92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b35cd7040f7978b65efafa1fcf6d78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f86ee920ccbf1593053f71e9155af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d7b750fe06b24918a1ad721fcff7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b670e81659cc550f87cd24c8216b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718882c414e8be54e959c887a0784ccb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620f03c47464e765acc2914eb4bdb40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52cc555fc54708056984a6b19c4040213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbc4e4116f982f1c435af800918d0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f047611692e29b7157df036ce9744f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41262dbcc0b53a64c73558737f4232b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f698da96fc07f3426e5ce3842ce5f0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b46f411da4a6af131219bf4351036d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfc156205a5048ad51786589d4b990219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef5104442b8928d4ee815fae9cc3f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49533cc24042f39eae57919d3645b9d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00ca77a5c901dacd7ea90dcc258e4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050917574e41f211e3dd084a63c89461223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618baa2c1162129d6527ebfabdcdcde7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24106cca87dbcfba424216ce6afdf0c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64322f1cc822244b790d4168d2b565f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ae40ef8f5c53a5e7b50fd87da7dd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df48fe356c1fdb825e557aae85998e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3b3a32be66cab0a897ea144ae3ecb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9baf51e9301b669072550b8bb739f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4917731a66af741642e351eeb24e91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd32d6dff47f9f699e94dca4eb55b39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255df60fc871af1727584735c6e8abf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2100bc11c427f6f94bc48dc4c0cdd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a0da0553c440aa582768f1a3bbb8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda14e7d4a2073c7bec1536a2aabadca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ed322a16889b17489efb4ee565361237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94784f29410fbe6acdda4ba24ae7fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a828b9be1ef0356d854b658fe9af31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b43ac99bbee9022e75941b256de9a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081a38196946a4983b668d7981a2165241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0ce5a7c03cc3738c19eb5ec06e3ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f01355701670bbfea8488439ab82a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365ca9a3d8677249444d8975b5eaa2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0717b5489a62e2b18dc4411705af73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b5357694e9a7bc23d3f27280490cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb50de7be223ce7ffef80698a7ac584247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d807d1485eaafebaa39454cbbe2ffe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cc25d023fdb91cbc57c5d09179b4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a133e8281b423a286622b3aa11688250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736c2c96abec2be129b75c8c1384d27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dac663d74ac77cb56537456908e3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae98533956c5589e1e996ccb9c1530253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3e4ad1469c55ca152ffb12da261c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4ab5cf4666e1c38029ac22d6d52e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f9bbeb19b636dc3bd2ef55f1a3c7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea462709ee91e2e2eeec2c963d748a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c91f2c4a240512100c0b9abc75966258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024e2b2dd9d83c5be1eae6363cb08ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e4041bd81b597a924b9c77b5557a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab65f4df0528137e84ad115945d253261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea114482c9dfd45031435ebac047de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573d309efe9675effcc5b979f61d842263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74eee8398e071b546cd97b2413c638264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6d82959f89fec419414a507561b58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6358f72ceb44f93ecf18a97d151635e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116f992602a25ea43668e5f642a3c6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71547e3c28b98f443a61eafc94f19ad5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcdc9b144a0a90bf9d9aa0c14b61c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983b160d7083d263672cc8addb4ce17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2316ef91528d99ce7100bd9f1a6c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ff1562d5e400dfee518d16301b373272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b76b9c540ce7ce6c3ac71e6d76f420273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611f819d0f2924a947fd7a35fea9e9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ddb3aa3ebcae28ead4d576bf4135d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d5342217d063040ff2d2c953432f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebe8322a070fd2ce3e975fb09c3a83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392836d55f6804835d8e65d44b9a81f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ee202a5f79abe4963201d68e4e51a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f15e0aaabd9339f81ce2a13acea1ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4f3f178f8846f4007961fc7fbd9d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f131a16c83e97c8cc2d02786947ab3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa634d1c6947c4264f0b1f42dc0a061283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd3c5e9ce4ed6f7984c33945e6f66e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c2302ac5ef359e5b9352063066fd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb611bd3ed4c6287d975f7d9ea724bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cf2fea26e0b5ad203e4a2d6ecab32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea29f0b86c623bd9e0280170639d2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1a85c87e3859d703761a09aa60d3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84c7cc74952f4d2312c6289f6089e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91420a1ad4973265cca9d7b0d892f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50642573689659a4a9fb7210773a929292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b8498607db519143a07cc1ae2fa12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e45df020f33b274340c12947acf967294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfac5a1724683a00b1b949cdd2201a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8eb51138b5f9a94d30719c80a457c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609800502243c178460d50ecf7d2710f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69901006cbaf0f7695ac3a793ffb8f7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845209eb0214f558e255069ed329880299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9455067ce1d07ed6371de8503db6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8662af08f97c477dfd7c2a06db65c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469cf7d36a87a1c5d9ab8e1a955a5dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d8c5c2712761754d000169c026a9f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f779ca47734a0a01d7574737bbd6a55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eddea17b33709f04b280b3e8dbd130305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c10c092f167b5b2d6a0d5142dbf04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d77c2a23198048e425bb9fa9d43d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe25a0dd9af83e8ee4fb47d38c7f45308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f93b0f1892d6d7f10cd3aca776840309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aad8108fdcf783252b52538abb9357310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b67c5c99766970006058f127ef02da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8e7a24b6bf0f1829b4ea74bf787b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590a2c8d5013f96daad853ddf28eea7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154e9efe18b0565d2085fd544c940e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f2295d664835757867e3a9c491516315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4d8501df12f4e199c7ca7f3fbc1d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b510f2433eef924dfd741fbdc317c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09469047af47a8a25732bf4cec909254318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213411da64d3cc4c148f90f7bf8fa20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a3d7a5af7d6af844e1289e555c146320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476665ec4a043238712097925d2994a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc3489138bdb017706f4e5d8e685d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9460c001498b124493ca0694b606c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cba8977ca4dad7cb9186d3e6def81b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188138e63f2353a44619fcccb18fdf36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f678ec80db3803bf967c15456a99d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea00f4a1ebc69deb55a7d9a213f6629327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e259f5ea92fe1bab371502077bc5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7890016b26e9c81500d656b195919329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe459899f031e8c92f900305b08728df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd3bc8378cbff22836a75b4698c18f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a949211da9d1607e2cc2167b8c32e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5c1254f899d5159618394fdd35072333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db888db1ad3dc2e1ce3d6577b27f9684334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b809bb8d7b9154acce59454a0ae5db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475669c14f234e05e353b62f635612c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5f25d2df29c97b5e04b285eae0e3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bed82a085a5aa8928203b4f9499c67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78b1fc48cc4d8ee299e8d6a1c69885339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed93444129b9645fd5a2a6ca7fb967340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce3ef9d0ad36361bdad16607f2b95e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2d59066f58c30c8a7dcc19b247d88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53f58e8efaef3b2ada51e9947e688f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6ba894221e9795c4e6440ff58bb2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a9da1f2f2090bebda7e9a0dc33c33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10380d102a4c8d9bcaa96c2f269e52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5cdd05d12db78c1b2e5d71c9fc22c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40d0858808a3f303521e77181a736b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d37622c23e9a2e8f67608cb2e23e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f788bdff7555295f9445e641d96360350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac855cdf42f1994daeaf5d0d708a9ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230977e8a20e51fb0f430ac5984be2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d063a03562b9b228281ab204dbafe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80292ffb9852ba1451bef19e8ec438b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44252494890f6d3804a1dbc70c8a33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857175ed0e60db81a493325224bc6e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e3cb4c4e7e124af5e4629e579a6da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaca1e579576c7e66176514b1400c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d69d59b6e1ecb87e0b3cf7e76e8d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae78d8d0aae9464f3d2a9ff58254c22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9d69d9ca22abb4984423692db4cc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f928450e838b2fe6395703baa3dc07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45307077d30ab7fd450d0afc994d7c93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcc45eaae2d2309e931b9fd2a791dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50a1338560081e79d5e0f8af5788a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfeaa0feb5e6cf63075cf1e6a6aa63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fec8a8b3579b77502f5c8035e8861367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dd5bbd8fbd7cb88c3e4dcf49f9f17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db941c7c1c88fbd67a1ea631c9544d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7146d1c8f11c7214edd4539cf379de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40689e6f28472566af4fd70e42110f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d33826edf5c8b2b5dc9becdec0714372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd688bc3caba173006e0f408bda7e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a9b2b9738af23e056e95207091736374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08cca4069bf7ca86fe4dbd7f3e29ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e415a6a67ff516c3be29c300b416376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c64e9bdfe3bdd56c5252f22e60ee06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163faa39756f5acc1386cdb424204b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb73171e1fe2549944bb3d273d0d079379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10196c09324cbffa63a10dd7abd6b511380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235dd3058c1cb44401c377517cc5bd2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706edadc31034d41f7b7a5d4ca04bbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55589f98696d81e0db12a8806c82f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925a956819226313936a98ec77a09c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623bb20aa70cabcdf034a5a44637ae7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd247cab6f3750248bb1c76e4a86c50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb977919ade406e207d6686cbb0bf17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de11f18ef74fc13b5b2ea8847918f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94574912b035c5ce27985b6a0bdb3eb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff814a8584ea254e376328571d6c43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014762fc5094799af0ff19953e3f824391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7c2b50a627f1c1cc8a6d21d8f6352392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59e147ee318c350aef392e7d1feeeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b7764337d82d48e29648bea89241d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cc3734727738cd686be9c1db75b64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f606b6321844ed0e2e59322da60c4dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9282e82c462ba5657784fb7cfcf7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fc97dfdd0dd72d5506edc8e800516398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fd03522cd93640504fa70b4dbab94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bf4b54bdf89fc2390e16d8c46b2fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e1228c582c191414e2fd612c203b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07197ef5529f5c38dd8bc19362bf9117402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05012d463d0cf685d2ac73288c94754d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc403fe919d71e7555de480b8b67dfd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc63f5c07eb86ef779f9ba61cbb4ce6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a2e62be533ae0adadf7bb1a40eef1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a22890149653c966a062ef8d10698407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7f9d9ef663fc5d5b152004132d95c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b757950a54a2c4271c938140e1cb92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0373d4006a4bfbe90631819e92b1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc71c1950ae0eb777cb99b10664d2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fc3421d15ad1b7448edd3b49b2258412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482f61d46b4f4b8ba136652750b0c57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356310897cf71f4af007a5633ead50de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5060bb09ceb61d691e0e6e2657ee40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15d8e359d4464ecaf80e0ea314e4c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f14d97daac9f6a68b74521a657351a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dc88d32bdf92e4d89978cdd9465bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44de3f6d2db494a16bb82bcaa7348ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5547980cc4961623c324d816420d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486b325b5204acca664c76d76baa62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62013adcfe0a3791a41fe6421bc9c81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb688442af753748078534cdb911bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53d65c136b3ca2d2d4357367486270424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f6268d267bb000f04db2f8895ed13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21c01c1aeae7944fff5368a1a2d3ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f64b18a51cbaa1f7489fddc8d3e501427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02515f5172158ffa3a20e4ea8f86d773428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde18cf73c048950ee8f9cd247aa389429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6224a48d7d345874f4c7578e1e215430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a7c3d8dcca08171fd01b771df2948431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332c03440e890f399a33f1e05e9413a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6e92e227af0ac61da00ee158d34e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b51fdc8c86c607380cecfdcfb8a94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ac9c5fe7215444584495358ead81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1a84546733b7b4eb77f34ad5ebc4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2beb0d362c927e2b8f0e43de2ef8d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fba57233a316b1d4786bb7cb78335f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeedcf71642ccddaff6755bc9c81f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd8956d3ab8908279769065bba2b9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630cbe36c989758ea28d6d6bbb771d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39987594ead73832a2767910503f7de3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c49719d0f1f8a8adccb34e274df927443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e076ecf0a000073432cf46a84038886444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed758b865578513d23e7f35affb0ffe9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018ba7f194515ef2c235d3c651324f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e5c7adf271116817aaca28d612452447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7353b47640cadfa122aeb38841c81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990da1081c5c55f7f448b8c558348a46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca108c0fbde7714de3a18aff9b58f5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c864257ba5e577f4696e1fa6bf79a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3c1247884a149899dd3b9b4a2ab34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc943e70aafbabfd651e97c17161c17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb55e3f74b815ed7d41ecf913f348b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121226fd0ccc913757becc77d9247ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc9f82db8716730c5fb86ec098d255456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbcbd5d549c45d28533bdde36d21e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d20bdf81654d4c8281c25b69abdce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc8cb066c1ddc51b983072c32f8cd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369867a9f3db17fd5873b216dec5f9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c155ba6a82900aee32222f4939206f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55435a35b42b492be519d0838fc0224462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3981bdde87038f3c6c8551dc718f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c5ca970e6abbdc181c94344cab422464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fd39b9d770893bedb285e3984f22c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae62a01d762dff071a0d0a52747215466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25eb264c3e70bd19bd1bca0e32492b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df544f8f98715d115783e8b4a59dbf60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd3c669bea902d9be9bf64b6b935bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beeb7dc820ea6ab149533a82f64aff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dba9675fafa22bff8c661aa06084f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b896840e05f2c4df8063e9811ed18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7596b7bf4897ab31f144c2cd0113dce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f453d15f9e0fdd0d642596eb7033c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7287a46186003f88834fce4b93c355475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bfd276c3489e8878b92e787ff9539476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988666eef1af9934a9f8293a98934f87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733243b0b5f55d800b8c31521714c07d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4d27f8b485776eaf49a24fb9cdee6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab720ab03d6df106ac855bd134c770cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3838fd2bc1d05d547d105c3f1b233481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386374e617988fad6d3b4305b75202482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57958d3ff82ba0ca351bd09651a7d227483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85f8b03f175e5b00413f98b6bc19a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde68e85d3dc1857aa9158ddc18bfff1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddc077906717e307ca2a6321bb31cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb35ecd19534c35de0ad2051cec62d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766fb5f895384226898989fa23e535a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52421d0b5d565d4ecca90c3071e046c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d2f00e9222f0a38dc7027004ba1fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f82303bd60df6f172b336d989dddf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873c21daac99a976894558df0be7dd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aa397cecbe57e125be9501f0f1800493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b6d22e3be78c872a0d5cbe75aca6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180257101b2fb0acf996442b37b2459495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d8f8adeaf70a40825d09d04cce02e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722df215569d64cb7501e545d3cea0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1105844ebf45c8a836e91b87eec127498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1e0e075e73307df5ecff0c610c299499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed11a24fbf91692b90f871003f20f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419f8a1e72cde348d5a16f6682b3fe4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d74fb1f5fb10042e94e9554eb2677e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca3e7680600d3d74f26bf65daccadc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee85d1a57271311e97a27119c202e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5946322b1cc35a79164132cac77b0af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992590d0fba1cb48ab202060d976d2e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166fa32e9e85163c46db989e7e656a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4e5ea91cb8cc393df89802e74323f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62558b724e7a5504e4b776fc143156b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4fe95b04e0c2f80fecab773d9e5f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0ceafe20ffed24e1699d979092bfb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5db6c01b3f37186715445396f9825512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24f8e4a336ba2d1f492b88887c7402513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b08ac24ee51bf574a0bcfc74cbb9e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd781713d6297a7316e410435d675c66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3f5aca7412ac14e6941acce5dc24c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e185758201e20d67d31e8d231997f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411b9cd548b1b48ff1777224f7899da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f050d6496be79c4db1ea79d30ad16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec479022747e79813af2dfd2993dfdb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b86b03f50879f32cded723588b5a67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92253b4656f9dc690c7712b6689e7884522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883e2a184decbb6216bf188f9dafe22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eab58d8c9cf29c53e200389193cc5d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a303d32acb6c75eda14c36b346c53a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780d5be86aee9bf2b17d631fc6be33d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd52073f4edc37e073245adf0b8856527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be278fdfc60efad3a1ebac6a7cd21a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908fdae092ace9f2358b168b7e051c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba5153727c01bf33a13cf0e92585f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bb59eb05ec0cea85c29d9e3914a08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37cf7677aa7474bd3f2d0adeb86102532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3af3761e3625a1a817ea97da678051533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeda4763928fdfd38685b2cefd42e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc595d904fd70a303f1903bd7fad54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683184f8897f8ee42f613a696206d90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c90e19a369fc7b4c031b9323f8668537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a00c9598129e8d125b0212d051fd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa0d720e2ce92933f6b7701f488d39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e64d8a48247012a9f2ff2618cb23c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec84eb8aed663dfcd01cf012f74c9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4483839cc9d1d1238d05c363269a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf2975fb947c7db848585b8990e9c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2498dfe7fc17261b31629a9bf011d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb12267276938a8c1c3b901ff58fc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25760d0dd23d94e42300cc621bfa51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3202a386d734c96cd12e3a1d8bf95b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93852b789ad3936d06929f51d7bdc23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2066ffbb87f8deac1633bfe70e873549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a98177d16d21c17af0ac341bf9454c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242c6ea4b0b8939de45784309f0082b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e40135045c19b55256fc578fd0b9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af806ea1875022130f1050441701c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34ee08d322286df9b69b194d597d3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bd9263eba67e0a9b8782bd4dca12e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11586cc5c78022e9ab26ca270904c6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086b2f7449b1cbb29ad6df966d90527557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596be6daec52ce06e61f18ec75d2157f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855dd1c13dc620b02d2f58f9d04b040559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be21b40ede7c4a7a4c04a0081082be4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce9301b6ee1d32ad1a03018d3b2c1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c868d00edfd5b7ad9073ad476a0eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2a80e01de38def21a1423725bd25c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18535b1eead6b2a51d2eae51e5f254fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a78d00503bcd11c7bd3daca37d2e09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb48f71869e93008aff82b6711a1d5f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c150786a1d6da795f9f6c13d1ebe98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00325b224c6bc666abe58897535c4366568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ec7d61d24fd22d7b8a17bd3a69ef7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f232c001622f41a7a8c3f9026a1c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745366ef80817faedee686817efee5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfc138935f945b15427c1ca7f65096572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d71a37e33f53d7b784a7369d0927c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210e45c2c64217de38290873023edb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857193f55a5be99653b4c6be7400242575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddee248ad9e76f923d711015447fa0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329340dd21fb986ec41640421e88e56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47d57930a5657816e4dd92ee33a7dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ae0e4a41aae890b19664aa2c9df6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385bd444e6daf59dec334e183789e93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df9f92ec2729d9ae150ba670e9368a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d281318e29dedb30647d4e87b4b13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0535d9aaf03fddc8cc56d0fe7b87363583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c610bcbe3a3e877bffcc630f0de84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfd1f335ad81a610010eb1616c9213585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42dc1b149b9265c189fddebbee01d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ef2661ea03620467e0353abe3d7cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49244a10ed1c4bf0c3eede35ddd383588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a54794c80ff6d7cae1fcc67bc6cad3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938f08d8e0305ba2a974ff3b4290219590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b50105a393751c2df9c38b3065e68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75f738d364733ff5f2e5cc3524b8cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e1959682e9e90551224784e5698a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3f21f2d51499115f7a07bcc10355b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d6a128bac9209e0cdce2952d1ad3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075a5439f7a8abb48a7e3e6f569e8dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4237ecd889f03f1d29b946ac8ccc2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373fb03d4a6c91cd1ad84e5db95689b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8a6c4fb9e5463fca3aa682e6bd805599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb2c7c32eab5d1ebb1f2aeaa90c155600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666253f11ba5458c7685989a81af436601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f7a68cf3756743a6c58e9ff56213a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf836b399bdaee3d33ab5bbd2c32cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c485e5f80d402563e2467b23c1394604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aeb9cb399f4d8f3332dbe281b2187605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f307745183b731964602081ec1e235606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bc414ee24a707b3f039d0c21feea3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202585131a18a122254256d345bc7dc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eaa500f8d3779f3f220a6fa2bc9e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0be279eeef06864672351c6f338676610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff214b8b58ba39c72f0afce2043236611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ab94588045e91f7d00d9f53e46ac6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3780e502a95ec26cec0fa7eafb589613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef9482329b52a11ca53b70dff47285614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53c16df6efe9ec25b4fefed89fbd06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86c8cfdb4ed2ad65293bd740bc6389616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381fbbf2b6882f9f78e7bd4e3973542617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37aaddb8e17a68d99a2f323f55c169618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49119885a0aa6ef53b747970f3900450619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808af924367644f356fd0b31167a5aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610d20c06447df1d7d1f2770ac9697c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca455bf1bf5acc495d44123434f2e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7970544e2a3f9fb73e796bc2b9478623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00ace904265dfe550826ca3af73080624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5762833803dae28014200383df64b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936f38d0a64067926dc28f4af5f34b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef46e4acb65532b16dcbccfbc931fcf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff409089531e897b3c2e595a695bd923628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa50d4be1ed197ae7b7cd716ba5cc4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a6d8dd38387bd3f54b552ac9bce7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5537b8ba772b10b93760865491c7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24885923ef9b53f0767a7b3c4cab082d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40bbe2a7596ff64851229d16677e14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d898930a827d5b3d3fc6188b6da63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99b031f989858e585a76515b2a5854635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddbab093c9c944e641f5ea958f2e6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78019775df2ed7952c8a914d515a73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f265277a79be93e0e3e8a29a53605f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b9643fb6f8d07f4eb545e2fa770b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994664f68dc14f45d871af274e406af9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820095d554354e1544e39d4b1e606ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815c4c69c4f1841301f167dbd12555b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8720db36244ed46f4da2f1f546a794c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9526e20d9b2fa90f0979c1b0e1be35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd572432f762da6b9872082738c28ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe55bdf3e0ecd4f44bcc30a52aac3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da2cf83e6e85cad7b0daf010aad9cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062207d14e496f79d87b0a1e8358870648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ae849b70b3ea8d36848e483acd92649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f1417ab8935fac34d4a0f64c76fdd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5fe4f7a90abc555bc7477c325ca3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10624b44905df9f256b33137cc7f7eed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d746b0c1d28636ea625e967ef920e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb29fe3c83608fc5051bb13ad40b4e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f858eb5a7ce99e7b7d4d5c2153d639655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe04d092b8511909a2fba1a01fcdf9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0f0df514d759dd57e18c8f5a5b4aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5c8bf5fec5b6ad6d34fe4565d5e0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20febd86ee7b31c45dbb2fdbe61c06f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a1d488f62dc3ae4d257ef3f3be57b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3151ef4b3b20b7a0ae6af95e76f18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b54298561c1322fd29dab45ab7657662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de0a3285c31ebbc8e07e57ff2d0f30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2627c17209d446fca38fa703aa87104664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c2eb7dbae23dda3610884a098c11d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86373840b698bed34de4a7fcd04f4d90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6990f830ee480abf13775839562ad62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014645f4db90d695ace1fdc40e8a982668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beebeda839b001f1a080fcdd61c19f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71544cf9109a1356fcaa89082538e5f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc32c76afa34dd434ac1c9c081186c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d3afc804b75d589bdde966013d6f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104e6ddbd1678b09e8c3a0762217712673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c11f87c58d2b6c5493b5807500018674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88cd84a5f8a7ae64b26438d6bd4c41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddab26ae20cd5408529ac74c7ea66b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b992b6493ebac9e62c0bdfdc9b51fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf940ef5e01421b0498b0bfe798082678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db43b3405ae09d7a17d2a8156b8200a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4daabf3ac2956bedecae28dbbbb614680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52fa2f1f5b98e5764f10e4c7376339681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d9a01091c937a22afcf2fcf995aaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc0fbe22f3adeea5356ecdd4e14c6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c845b41b0fb86ded86759a483f7dcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd468afb953f3608827c4952c74a53685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b6b3c385d342dc35b0fc17bb692b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e582be5251c6d721eb90b0338b62c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08de871171eeb60bddcf0c943cd228688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c64ad869132586b0a82f30b11d7100689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b92c190836d56b76e3419e544a1fd4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4c6a087a188b1054871cae7cca0da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132c3f25e36740d4f2216022a6fa106692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5b9052d006aa72ad41d1ebfae2853693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116bfece4cf7c928bcafb91b951612b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b36dce2ca0caa0fa8e91443ef86d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ecb6e2fb5eb60d23ff26d133deee3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861045c15a2e8df95fa06e9d99e7c36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429acb97ae855dbbb22dba0f2245a6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ee990e28fdd7b3d9e131db7345897699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d01e4a3c3b62e98fb645ce5034ae5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ae51f663a9bdf7a40814af69452ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1fde99176e9ec942c52e06624fdf8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf59bce3ddc31df6d4e48ac867739e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0950a77847c1c4fb35f13bb6730a53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da23da7e762e5f6d351c43c0991cd9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a253702412a871db79737c6d6cf18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964f69d3ff0f0552bf98f3eea05f50c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047850d86f18bb36f80d55b88e600120708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15836d0650602a84a8448ef57144a7f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb5e17659e0b9007447966ea9ce272710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4943cf01fc4327d54b5002d9df3f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67558b2b7f4c1b8ffe46aaa64ae20f36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b693de0c0ebfd79fb3783b79f53370713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a483da11bb70cfb7cf8e6300bea54c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240f65c59c7cdd78b1dbedaadc74967715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a432f614b2bd1b9d1519108c2501cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f26f3d13e6a13831d32a6cc331099b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73514a3111fe70168a2bd1a9641be4e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52026619a5b14df3b681b4103a07e852719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cd3ee8eff578afcb9d18b35ca2d58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23520ec6980ccdba0364e931672b2571721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780630a95c8252f16cb3e133d56b8c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edd45225fcd51d49084297fa5471b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7c5e80f45ca20eaef0b02c511bfb3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317201141aa5ac7ad4e6b4072e214a9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8e53c35fd811b80bd13ec04ae6348726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d2fd8c34f0e025cbfcc3fecd19187727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb3f5159d1d6f935f817df0aa83d53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1970131acdb555c93f0c46c4a3ee5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b6295dc40e12f99484891af047f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a4ac3841ea744e44c3d6da5b2ca09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d87fea10dd528cfc8e7d71786471c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6a7c07c9012e3f939c7cc938b5e82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78095c434f502ee1d3b0fe4cd929bf5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd72bfdb0b57ba33dd98888b1b9d31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947c6ef2531f468120d6b4e7ee19615736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950b54aa56b7745ea5c98aa3eca80f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba363e539d0a3ab11f25487b66336c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79760b2b4db6440662093e2643d45547739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7987b5439a045a5d721dab4a8c4fb98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0a6c7e3dfd18c8b85e142b6d668d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bc79214d24a77aabb4cb6b5d6b91d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227a608eea5f4eb21c16fe79da464f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40321099cf694a8d69121a427217f11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422c4433dac2a4028639b53e817f46c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a090f101399c2a9a20cc359ca4bbf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beac318d36e1cadf4272c75de0aaf5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dbcd9cc0b6c8a65e5c8303e6d511b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7943624153878d7af38ab2efa2fb7fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b422d8d61b731dfe30e410a8d4b7a27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfe037a7bbc91de7393514bb4d0092751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f9991a49e65fa0f7221a51b723151752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e936887ca20c75a8dc79e6f5440e033753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb62437624e54119f33ae60f4f35fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c027db12889bb9fb13d61a60e97da54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e054c75b69faedb0826bfd7a865314756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787dc98d25ae7866f4faae1c8305c48757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02b695e08d6673f93e2a8ad14e97d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1f1e3a4463fce8111076eddd0cec3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>