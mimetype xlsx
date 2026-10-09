--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63013802a397cf619bb18e1cb47b67301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9024adcb5259b7ca98e5dbee7991ca92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa08352bbd5f1dab78c13daf341b8b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95563be082826c0b1062687af60b62104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7753cdac5c1c660488f6ace9792df55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbba556a4dfd8b8a7b875ce9d03b536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662faaf09a6cca40df8238a80cd37ab87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd17f912582341a44a18a1c5f8f8698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423487171bead6f890f7e47c1a81301a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cacb0a1dbe1655a55d169904256d2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d96b46ee4c62e4e8aea5418a3f539d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1bd78af92546fb6f54e231d26b86812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983a1ad234c3d9bfe802590e6e838af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c90d8784e0225d5a85bf1be6604bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5d47e1fae3967988e9fe1898679e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c459b81e39232ced013f4c061b57416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58d34841da53c8b040b5d94b9e871a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9ac5cf0db52232fe31fff673efb3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b12c60dc572d00f1aa9318face7c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c54dc31fff27ee8e7e9f6ca3aa52a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821c6fc344591d773cdf56010e65b5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c42a0c4ec2a7d52e2691584d5ea8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4876a7b6f95cb62e99195ad6cf0ae423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f7ea4b4ab93959ae3da80b240966724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a9ad2563a5a5fb05098482bba00a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55951f3c3bd9eac19034cdc4f46d898b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eda44dc0dfad62608a842a0a8415027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7523862b3ff83f0c2a087bc5538e88a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54531ae43bb5cb54dfa4dfea0eb1e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6941c5a014b95742d3c8a23801c1f6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b3b7d252f14a0b59c925560fc80b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f93e22c0103c6876a13e5aad5830232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e503a1c3dfebf3e26b8d1a73df96c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cb7e24ac18f9fe654f82f61d4026e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6e86510ce1527f3b4c285fbdca41635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7e1fb356aebe0a15e87ec216fe22436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42887dd131c7ab31be752c0a88f0d73d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599e771debcc202eb6e1568ad9093c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b87da9d9e5fe2f7f5cca0e67fe6fd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e88053826abb18d5a75f3955f6dae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03674ddf781fad723e0b720087f7499041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2c0baba7f85dc6a57f1823c4a81a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eacbfeb9321870893e671c82e144b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8722083884f08c9aaf42280976fe644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc5d15eba90b728238c785680faf9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c03dd5ca6a154f1ec4decfb78f81ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad5e6c590806609e1e126a0297733247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faea6a835c0e090e5009ca54188b1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da6340ea50e2601fcdf0b6d62ee12b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a2ddd8e3b5645189758d31eead36f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9569bd2f2e825043c07d93969c77ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ba96562c308b5f5a27b961ecfcb1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d60582c44baeb62c523b54200bfd053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a22212128663cc9190ed63045b124f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd2cfe7bbcae9777e467e6e5dc321d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c283510205a492db66a21abd6dac7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dac9f1ed1d63a3a8295dd1ebdf04857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4ad1764e70ca56aab4f0d1906740858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4ec6ec426bf5aa5181eae4fd41f7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba38f29b9633a248765d77abbed78260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511929087d42c42654b8afb90f00aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6d1e17c97419bc5d83f8b29496a8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed09a9dba00f11df71fd904e93c1a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da9aa39dd716faada2cb0953e3d95b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facaf9dde267bce34c557a40ef12c9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a72c720d5b0e2a4070d678b81bd72466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4b480d2dd8f91d16e3aea71cce20767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459bf1364009ccd3232d0060c6de4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b3a4e3b7d2c39984948e7dece180169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc3c0095db1c5e420946498a2ee83170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947d3ad8bcca3aed8da16296d093bef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5d7be2199a4d629bff3d0cff20d0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f61d3bdc53337e0fa00569414971073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588dffcc44ebb545d37fdfde9d304b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefae5d6989859d556574d07f5bc2c7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c85d35a1ebc9a7ffc7e36def2db7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac5fabf363d79dbc091e12187ecd9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb986390140b094bb9d2a2827723b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44109a3515c3d009322de645b89ca2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487e33b17faf012342c8d7df31694db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9663d8ea455869cb2239d0070cfc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b7dc5ec135bfd7e825b295a2f5ab582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152e5bbbaa38390f648a8f3820e0f0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104d12484d44f5ead30d4de5cff798d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c871d0f98197a05883e21a6ad901785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d1975c29f04fb8d69391f1723482386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd1ddfd0e8fabbfdb2808f3154a43687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6180fd861a1ac9c3d141cde998cef0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713cea92af98ce6e032ab19a017569689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a069ca1c2ae8ffc26e4c0981ad85a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59577ff2316e358f1df49c86523b0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b539631411f476eeac84ef5fc9d83892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e70affdf982ac9e80920561e989b5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6de783396d2c49e0ea9a754d37acf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5094784424d759282dfee3fa1fbe695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e0c2d18289b15ae316076cc98633396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242f804a2f0aca328231c995c84162197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a438d2eb61df610098b5758e4d15d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9540f1805df02ab7f50e0db39d31399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa31ae6d1ab1023cb1a148cd64f8346100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f613260be75caa5e7966f9ab1e6167101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeefc7965fe22426d08efe80b2f537f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c82948281e5652bee578a3755a768103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9547fba6b3535d5400cb95378c053104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdffd9d2e1674780ff80b95d6dcf306105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba88be950363c7c7f0e777b5f1a987106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1d8231a736d2fa6c68c1087b6350b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd66f44d2ab98401d3b38cd4889baf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911b917aff143208ffcd508aa85ac8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500acc49d2c7f8fdf92000025fb320e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c29b0e93a68515d45ef17af031ea3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712daa9fb3def5f38a6b2f9ffb73d98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01ef303247be6c39a431fc42ba244b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47c33f2b3b23fe95492b4befad55ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622663ba6164d6252a3205610276e6c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a2fe78d3d1288ec4fccfed00cf402116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa58ef9e61c3199c96b204bbcd90f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257dbe7c22c7f17583e1ab354941184118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5805cd4e29d74f0579ac0db3c9c937f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878022ad2bd1fc05a78b3455b9fedbbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17e6182b889e2a6eff64f27b3d19f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42067f8ed701f8198c4fa5f6a254f007122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3a0f579d70922fc7f54bae8054cf0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e143a51f22bfbddb943c947fbfaca1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ce6b0252ad34ed99eca471221c69a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da7d6ffafeda9d4b350577b4f66dc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6fbe549a49a0d7328c28a7ef2fe7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86be5391ced0537d41c87eb64b56bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f26c48da4f041fcd11594769571499129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e094be2c3c1905d83e769182f2bed7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d6193516552ac9590720642010bb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205574be4df5d422f87b230a7d0f5f88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5f5d9c98ae9e06ab43b51efe99b5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d633473a99c89e09c1a33efacc1a552134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caf47836b2379899d6e458f4afb6e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e1b5bfbcb2f154e23f71c282161fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277087766100244466e7eb5dba4b2531137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fca0a62e6b4849e8ca4a89fc22334138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8ff077892c621f92331319b5c142b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a272533e74234ccaf5ce2a608e5a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c74eed715ccd76de723f813ec508c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7754114aa219dd967464709d32646a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139052277152ab355ad4165a877de51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26738406f1ed439e445d80962701eea4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f6d5c120a253b94cf507c055c816f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fec7a8e92631ec7e729b65e53ef093146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc37d21adcdc9e4a7b8d0c5d57e6557147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b87b1e192c74972a3c67318c92b44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cdebd5efc11ae0714b6a35733d14e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4937592cc35fabec4c7a3a8b76b6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a40460304dc61acedee6f98fdfd3f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eed7f5c5152d4c0718b6ab40a5d9c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7a45edc71600799325c96afcadc42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81b14da01e944c8c62e9320b89c8c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd6fc8ae082c3c9913e8f360074c22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c86460685008d8f38013009af7222156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a167585afc2c132acaf5b9347647f9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52211a2e23ad8045c185db881cfee93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7115601eb78a06c04abc46fbc6d32e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1116823e90c9183b9761876af5cf70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f91c361536923a60f7c540b677545161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79295f53e98ed520463cdaa527fc1bc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61af2437c5e5c25690d6d38bbfb242163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547da0ee29d02336a47190d762531e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ede50a6874fe6ad906c7ab8335dfc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8e82ed125327aa37b58a317161f53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e124d208fb3b3125c4d6b5fddb78bad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630aba45c9fa8eab2aca1a75ab766d1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b87a23e823fa1bd45084db91dbbf9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075af6f044d0aad733249b57026fad6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c1284fd8652df09ca3ec19ab3a414171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08afecfc2991d217b4f82759f5513e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc99ad61cb4e35e3ee0f65888081f17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118cf0b2a9d2ed27cdf88d5e783767f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bec5bd1dff5bec1e72c08461132e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af40229e95e132850d4f61290aa0212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3fd7c63ef72fb056c373b706434f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f246fb94ef3096fe6dfd58c1293a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af534f2c4d679f15380507e223860636179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615141aad7e043292f093a7d0ca3a17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7ca1f7af5e84ac58e0cae09a852d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b357d8ef3508cb987242a2f29e669182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a03fd23f04a140d03b9910ed8e193d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f61c962bdbe749483d4f4e1c12457b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6013b92c785c342bb50087e020cebf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3b8fb9558461d24fe8deaa0b28880186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a8801532ae54da92e854a33109f73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d2001d5c6a909b32efdb91d0eea13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402b718cee362c49182ab7592c83b3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f156f127704ffe09c25b29da753c9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab1d2067636e425d457a25cdf5da0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071edb5212ff92d60bac10305c56438192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1de2d40807d6b11f49fa9217bddd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06b3a6cbd363a78a7dd19c2ef37c1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65154a1888e1c1d1c1cd5f6ffb15223f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24413828c017595f56e6062957fedd69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214d58be162b88ae72c2ba9e5001454197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f204adc32b6e93fff716c18f3ca111198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43982597cc637e781c11908225071fa3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b19d7e99694e1165221a1b61e5f1f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e52ecc1bb258c8c281f9a8301c8726201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcbe0ee6f92d4b71ae9964bce12a84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4512b011a6355ba5d762c16ed856f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d7fc5f071ecbffad2f57d8432028d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126fa3599409a4520ca6d9310cd3662205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b59678092414f7e2c69e4e718045206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdcde1bc5038d74d3beefd8d0e9e28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c10cd99c9ff060afd991e4559bc4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b957be3e5229ff8313f9c5873e97d04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d5ec0fdd89c36178110ec53ddab23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38be2e8834a24cc6477bdff8caf3512211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cd0a48a5851fa807455c7f29590c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fa1936a8ac3cb7b2416ef9fc48b24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee81386e8a2e13127445bd633c963c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3600f3f45dd52c2c9963d95d2dd88af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2e32b608aea2c6d5dbceecb9c5290216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfae6b0c3f3981f9b8826c208db1bc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ad32463c5f1a42b79c23048f31591218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee963176cc560485ffd2933dfca406219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451b3d40c8748a6527916c38ecdd565220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248fc27b23814f58e7e5aa6bfb07991221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965d1521543ded4f83ac541fec6ca7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a11c32e3a713a107251689b5c36c01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0d5329fb92d5a3d99f1166abb90a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b44949774c75d13a89f6eab560c009225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62246c5f73cd55a2b22831dcda5db877226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4a2c80f3e617483966550800d8d9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecca20a2c30c5a9ad5f1743c4f8854228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb9ebab4ebc9074b68d497414d1010229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a814143d14be98483296b4c8a609c19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ef1370412a77ca59d827a0fc11c79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687ec8ff7daac81f5d3190df8275c3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb135668517de665c0b3201ca3271638233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec616940084ce15c940dc7b1483a53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebd03f411af82b9d6e7b427845dd54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591da653bf6d852ba23a28884b35046c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6144d57ff11f0214a9411ac1098b1be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dd4a47aba52e1859587ff00016019238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fe6923bada76e0b0424b0ff9e769c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af29a75a0fb8cfcef029892dea41fc9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49411ccd283cbc59f14632d65cc30e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7bfdec2373e12653773204132662a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4540a296f18857e62bd5f5b7080d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ffcf5122c8ea6c7dace683aaa1854244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbac9766d2d38518d593e292f97dbaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680712b0bb84764c977a116ef15cc63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4d40d5a8ad72dd6ba227dee01b704247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c20021cd0e98189f6b2522ffaf4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978139534ca80b131db2e40fea69e105249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d314aff438e2f483e17b7ba1b1834d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acafab1acdc61592ebf504e21e16417251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852a09689a3dc251cf19cb5ea8534b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb5ba831b3d297485390f8e749ec84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a28640e084c6a56292c981f725eb6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca41f2992adc5766e25af5b3546465255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add8f6cfb1b705ae459c4c112bdb409256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8e92c6c3083cd162894393bfff897257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf34819cac6da0312eb3fefe9f4be4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8efbdb4ed9e25f11dba77996f531c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd625f6303bdd4093aa51ca34f7b18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885053bd0a1516f6855458ac6d715ec2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291c29503fdcc6894aef0f02bd8e7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bc360c54bfe19290a394a72233d27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c40fa5b751b863352da914be7c26cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23be4da0069cd334ac72b39ff6ca8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757773ae6e265184f3565e43e65c0ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72db3dd59d54ff9ac49495f6d4f490267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d97949e0f1187ef38eeba5c1af4789268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbadfbccd23c74eb1181d14c0ac363269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e97f137ab0188037a7b82c03d1b292270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca465c56caa6549fa6979e484eff755c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775131874c1d3ca740d3616e4f151cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7d2e2ee9643753d40d75b1529a999273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8984798a26a614739a9893190aa38c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cbedb059ce13bfd9b3daf5011024d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14195dc6304c2ed86081d4c5b5d8df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76381063cadb44625aedbe18564d0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7115394fcbecd73ed712245e3c4fb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf292e7eed403f84c76fab69a6026425279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea669a5ce40f04dbab298cc504fffa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5d7d1e1dc5ff170cfb9f64ae3a407281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9fb3f14e19670e06975aa214b0f4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc2e813875525238c0a4b856b13254283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa0ab49e72b3b0ed49c10c94157450284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc250a1a399da2e7869078a7f8c412a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad4e8c6b6e317d020b557dc5f5b14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a9e688e72cc1a5156a7b8a76f0c32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854016e97b08811954a7de99de77d437288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db6176a85f2fe27912cc33b11f398c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a759df4a0fbb434c285667ecbe496de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f679af6a19997e8726f0c0bdc8b9fd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d36af19b771fcd2c944c0e973c6010292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaeed742068dcb1291b79c42b3b937293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fe3c095171a67b8554ef48e1bfc3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f98e91deebfaa67d70b7e9932327e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b7447a3f88b3e7915e3e0a6f903fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de816c9467ffb76f8a3bc705b0a14898297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8bef0ff4ff064455d388d372888d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a122b254465da05a7ee6852d58175299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963bc9f498902e2da000c2d28aecee5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc201445cf634656664155dd7061765b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63e776b2f39977e83902e67be4fd15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607df0973f865b60e6002c7c00d3dcf4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4966e7afd3a7961929fc1d311647c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa92519cfebaa8eb63ecb877c2b8fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890c4a86a4846d62ad6eaaace7e9f39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd463a95487036bbbdadbb7cece61f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee45145efa8f6c29e9448243cff47d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e79c97fdbdebf4da61a339385cde0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a924c864a33f4d14ed9cf3b65fbb688310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01cd79569f87dd54c1c45cb892a15d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6d300d5b9f0b2e9616a71a25afafa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c66296c45f7defff9bdb44e559fdc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf0b056105ed2f7f1157e8ed37e765314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90124ddd5c41d38d4bc93a9e7eaede95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f88c4d9fe1c59b41dd087c2f92c69e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21186ef3c161e1e1f84fcfd82bbfc0de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29e2a8f0118c6679d8325ebe649d45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db17984b9b7354118cddbe659259f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868034489284088272854e22bd10ad67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774589e8456fd7336364514afbeece92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02eb652c2d6581cb7dac7f2bdb0ddf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333e9c290c42b65fbff3c3a16271598323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319a89999e102fdeb8d51fe882b03bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ae74f4479188d179f063375c1f0fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54285b06e3783252892adb84b89dd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11fdca0304f913d863011d0f3dd88d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79f20c1a185aa8e4faa4b78755d392328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1785c2ca8abf13c7148c068ab164c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fd9c9eff1490e11f1ccf9615abc72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06496fa2a82720f18b1fbf8eaaed30a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668245d469c3a2913e6253b0f0fcced332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a99701ef081b10e00a629ebdc8778e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5364e4bbaddf001ec0e5ebda7d5810334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3540be8e7bc26b1b8fe7ed16fe2d17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f935e6e27cd53c18afa2b0cd38eafd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc383b88acb0be83cacc4e00cbe6c03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465d8061cca75336c6f68be098da159338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16137e3c57ce448e16deb60f3ffaad0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468b8efc83091f0a8f18b121824bcf5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fc8843d1411376725d693bf02d85d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dd8621f93db95a5dd184ca2fd7cae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf3ada755cd754340cc8e8a5c37046343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48617040462cc1be910fbe98479cc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da489531185e762d5fc3574fc62a3782345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e27da5cd61f085371605092bc4f58b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55dbc816c09ba6364a8b8dafe115e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07cf4205c1314332470e167d9d938b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589df1891c8b33eaaf39bee37955b317349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ca83fb48f450c2e4f610eae43d056350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad7ebd33fa9a0d257cdea519b4e678351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd1f63d83bbae813d966c9862abb12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571542d4826003c48767b47a25b94c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0be68898e579020ce437f4a25f5a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47113e95181980796c15ce9b27d4106355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9448acdf5209284ef28dabfcb1d45b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138a1f8b05b0b6e94e088303e9c2868357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f258241b6a60792f0f1ab945d4db6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe9ba819b04bd9ee4ed803bee0e6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b1fe14fb6a3cbfb7ed93860033168360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58020d7e54bd3bf8f6c2785e165067e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3cb929c0af33572ce377873ced3eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d4bcbcbbb908fe3e6e2eb5a0152c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e057b61edf35bcdb90210c9b62eb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a54a8df2d9ebae58847dc74e0651d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cc5c7c874ec85e4c600dfeb8e3f29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db05749f052ccdc8beb47276f33b736367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f782c05af1036c63adfb6a4399532368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbe217a2cf3a43bb80fb90d5478cc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044c747cde41dbd8b3aea95b55f4ade370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f41e77052db41a4796133137df641d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e02066ceca300b9f20d31e3bc6280372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd22feb0c97977f92f019c694af90ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b47844669f3106844d3dd3d46e388d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d6d050cc223b644a48375a9bbf9af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c74abf32ec454c84a9ae876dd7adc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c664d7131702a10f7b8568b1e0d47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df96a6047775e7e3044666f15e4854378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837698293c5fa8caa8027a11d94e5d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4fd8644863e1d09c6509b908ff68c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73c2a5385aa50e4b5ca4fc3797e44d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0bfcd519241e1e4335e2ef9e3d6da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43259b6d90217494fe382960983e2f19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92a4f11892b1fb5945bb1aa1e496ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02162b7afd0f5f3cd3c532093a2f99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ab1aac2b65e502526196666a55943386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4d9cd4455f70b516ca1a0dc1b67b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ba0f6f58ed81190c97318982fc60f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefce2a930201e03e4ed1570ed74bd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a05bce910b532ae53ec5cdfb034733390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdb7963948162eb43d0dc1e9558526391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22c016ec1b97a101f1b23f0aa637a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b670fd419445e6c6d29f822ca3d00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615b6e5bc23f5e2845a195fdaa72c58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dddbfe9e3a2e5a98ab86a1ee216bbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c029cc24f4361b543dc0940d0fc3c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeeaea06cb4a99466212c298a464bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe562637cba2f2ef00a46bcaa57fd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4962ff95a2cd779b0033e9836127a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023944a03defe9af4332a95be9df52a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9651bdb8de1e90d68c07264001077401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fa2818d248aa31a2fd8e390a1505f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40763d7d2cee456813f1f923c05d20e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c76a2164e38a368175d025117b0b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17072fc3924ee3c512557f2844ad0a39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb6d62d05e6d2fef3fc96dc7564299406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcc4561b766fe0a26f08e9edb851fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27112c38ae4c407fb575757110540ef1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef8e513debd6699cbbce34b344c732409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc14feff1195d46f42409812c6bc72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4345cfb0cea54fe0dee5bc59924a6d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256db5eaeadc0a181a31704eb88bbf8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44745220cd90dc55430d90f26c2b1012413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637910c962943351825294683f8dcd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f744a4bbcfac2c59661b8ad572487e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f7880212f0f0dd72f57362e69c99b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6a2c99e692bb32317201b88a913b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a9b211b78eb2423ce126753c25018418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b23a6b0e40cdaab1cf3a1b13d3eb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e739e5e8ee8640584deb4ed46e9016420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5a11625bc38c094f4784c774750f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db68ba58f99ea85eab1d077d65b36e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36973326c3562207b383f42787e34153423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177e8b4d31cae600a030481a05ffdef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5505607ade86aacf65fb8037d075ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3378646bd53a84c32415ebaedcbdf9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0df06601bbea625dfbc44428608929427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8a8e8341a7599b7cc20f23e253e76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32804423eef022268c5b82084967da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960a13b06d02df5c97edf08b77eaa1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb3e700bc3f3db7255097492068b12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2d3080be36a0dc8c749faaf00c5b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d92a1e9b9bba67998d8ff5c1a2721433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29c5dd82e989c4775523032d86a36e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9045db595c1ecf1819f561e0a49830435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce93e0609911070436cbec34c3d14ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4889162df1a3e01c51996742f178d2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95535eb6efacd193d052d20c56e2ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c869bb8737971da4cd0be8db09707f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44746b3eb8fc68212a62a72f9945974a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd53b8436a0834c670dc2582378690c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b106b921b8dfad86ec40ed511098ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f2b6ac9eab68327643cc55ee50bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7b4869bc04ac2aa490b16bbfb9332444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6f2d9b73ffc505ba051215e13eff3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1414678dd3f8df754fd8a150a3cb186446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5778f2d3fb028a29933e59ef10972db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3a072ca69fa0734e5de7860898897448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e6a24f8be8b41b7b080519b09cf0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb51fbd1fd32cf34c3d736f307479c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba57ef789c7f1b1e7a4a5e0d9691fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c50f63ee8735cf6868db6d4fe1393452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374060d75c00d6addecfa14b0bdf385453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce861ee248931ddd239fb58700a39e89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f2fc3a122fad4a5dce67ce24397f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e084981aa3d9d044c4ce34d9128ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bee1d5b63be4a94ec2db17c12d211457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45fe852d10a6e5d158c6455dd226d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f79babf5e206bbc97a260fddd8f8c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0d375a2cd35d0ae09d13d221aa1bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0c6a9e03261eeab75719ee682073d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf5d81196ad6270db349b070663370462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49c9922b4bff563a926a446e69c518463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35317b34b675693f5c9b30de2d85a52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a73e5b62efea0ddec4d3ace347fe27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dd5264ff07cee39ea6ef9866d18b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d354576205b432f47ac94b164af899467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23d7d640f891b695bae947621d0b4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e1d939be8ea0329b64e60027f4639469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082281f8a878ccab3d7f7889162ebf03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696ff0c5a67aa170771613384f17b12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e65816e7036f8ea45e041c0e0eb962472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b94e6fff07e6c1a15ddca140288f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6a8a422dc2c4d5a38f602868c16c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662eb97135e8f156c744cd1822c4d65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811e75e198792847c2115f1fb17b1a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c93e48d77232f16edc3076f0618e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40eaf92c999b67075f7dc6b16663a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88075db8d050fca9cd59fd63b35536479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268798d3386f510289d898374e6ea1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832e4df28ba0de959e009b79e3b1d59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00208d52663aa1d9f2922fdf25658b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff80f7846535646f8ba1001024570b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f379d54418cdcaf5e7ded0002d4902484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565a02ffe271f02e8cd4f990892d9ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fc419aae166c9699af7a619d244e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58559fffec22539f533e35f6ea362def487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4f7a7cf81c02a3ab7c5063c35ef01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b697f8378ba28b13f7ed5c72f25c01b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a78cb0cc165ad5797293010438f50f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a225aa6bf8cfc91c7789ed1e51eca8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcc803a3720735a08d3a580f3636a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fb67671b90124bb72b2b069f28cea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510756f279a56e0112df6b8090c747b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f64ddc94145fdf016a78289b2c38f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9349b94033981ef1d4211a06cee7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e50bb6c2aa36b998d3dfbbcbf98f7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06970fb24cbb1afab6c8576a4931548e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927badc1e00d4638dde831f28d2d7188499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb505fd0fdd4b8f36a6d0cf165305f70500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3836a97c5865a1634cb03be355e56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d02963f47f3c6dc13e991d99ae604d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52916b24d5654757109ab523aa85a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22f13a3e6d487df19300f54097577e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea942bc3cf77d7b89915cd06d3dbba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda3f90831387fb70840b638c1ce8a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e2c6021620cd0e5aaf4e24c91e42b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6894fc7002ad83b59eef066b33931a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef1fdb1c18956f47b7af327b1750a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da587b26498f4d2de7d6b05cc7e71b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab23bef795a6c2d3e77d9d6060ad077511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c595d740f157882afd53c55cdcc5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739423060ec26d99049ea3077d1e977513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753676c316b12f6033f03d8725e90cb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83389997fff7af64db87c852dba6eed9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cba1e9f703767e2f2a8adb751940fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d76c3f9fab69d3030fe034be6f64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655d566cee8a84d5ce086260a224195518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51850508b563198923aa1d9769379bbf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdc53b209944c56d30a6976610eb05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4305009fc7113791c406b9c7c278cee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717295504ec4c70cfd5fb1ed581dbb1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fcc70ef32697975a9be79ac3152af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f7b50022afd093724d64efb9b7cb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb4295f06db68c3571925d4d09bf4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56701993a61fb07c50d5828ea8a7c669526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbc2840e36eed6a6f65da2447d0907527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fb38ceef604a8ce68e61e86b80555528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68a793324db858c0fe65229c6404e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236fa79884e14c9d555407497c6eda9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72cd9ff7ffa809ff1e3aa61419e0a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538946cceebc7caef7250cea23d0e41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0a341fc108f191d41cebe316c944e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9fe584360723ca1316cf44d973cf6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b12d32f50b59d1209397496c1dbd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7061ce42c1508e6a42a795395216ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c414f75de2946fe3397c111b0e8d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2c02ce3c4ee0a53a32abbfd11c321538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5420e2838f4bd373de4b60fa57a3d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af084b81c83a6ffc3ebcd83b345f0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45453f6b063bb0fc624263085c1d5e5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9aac96f4695028d6e5385198375ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509bf1ca7bc0f91bc5fb092e90e22e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d398e75aee2736a37d9a0a749ffcc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45ca524979f68a753248765c187f34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cac8b6792c31de6fa8c74b1509f29a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d83437fd6bc6e086e68c2f8e34f6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebec514f68d1e9a638179567612825548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cc79beb81f65224ded1a596d1eb53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8637ce9e54c0954fb32e66d35fb758550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb34e1677c3617754cc14eb83dfae3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474c0692f0b5fc9f9f75d4ea2b4ddf8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a407897656a66055705183b54ff106553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1993f9f77c64eb17d7cea92274b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdcd043a5416629763f83fc04505d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea76271079b1ebe7dbeecb28b918b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1816053cb88f2af3ffc403c39bc345a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd8ad137cdefa24950422fd29330ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65df185221d8349a80a5b8947a2af1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f09b098e42dc77c6b55687094ed9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab25635b62987eb1ac73ec72d502322561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721f21d30e03d3f392fa234c990cd56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14a37f14efa8b45bf0177cb15ff237563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e3482500c2afc92a44b0e82b205fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c252c9a501d82e961c56e7c38fa8d15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f76decc76616b4aceca49dc472bef1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6538bf09901074f3b4296254ef34d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0ebd4915dc3a21f679d2c17aacdc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca883308c09407682e4a528c6ed38c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094021f2955f65b2af2556d975350564570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1915c436bcd59d0dddb8cc5865b9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb45f42632c75f4964b31e2643359fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0515ed51014762a43b05f6d083231fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807140e91ed18e1991a55bfd374660dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461cea2fdd7e22b31b27de101f04554575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858fb82496f507afa804533ffc78cc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2cbb9f49947faeaf66ff680cb4884577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c8d12641071856d9e6549aa575fd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6e504e423f82a45962bf1e6bde145579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc5f8c893c76b4ed06301399fe9697580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0d5e5779b87834b70ec2c51fcfe72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c45e4c435377aa9469c2e3ec06e6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c71bf9ba82c3e6be409ca153874b31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed5f810514f93437342d242feecae5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fe1ece0c3d7163a465f5c41772312585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a2e7d1c771bb9238813f9644865ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521f934e92d4465500fc2d007ae397a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeaf91b779bdc4ab1028e4333c4fbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9517041b959879b3cd8d1aedc55ef64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4024808c81dc5606f966dba7c0fe435590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6406c5f375dec15963121412330de1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6721f989f138683248442bae44665b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f964d78db8448403393425f66fb63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8dadf6a9aa44efab2f43fd48c2c91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b333aabf00d8bd03db9debf9db987bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ec87c8db35afd270a0652f0572614596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a32599029263b4788fd4000886686b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3020d8469230fe3d701a31aa74e744598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c964afbf4ed4aca2082db893b3ec01b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec40d606e8a39fdb38d9ed2c7ca630600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1833654a5c7a97e9a5203301a352e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ec949205715272f589d7fc7db3955602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec7f0f741b0c6ceb72a97a7f99a9f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2ccda482c44762a7880660320957c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba950dbe5a0490250d5401c994b2fdfb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484919dcfb99158d565ed4adf6973e26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edb87f7de7344f10c921af4a8870e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bf26f8d54ad3c7df395dacca8a08b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb27fb2b9941248ab2e5691177456a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864428a10db8ad73aca44476cff2191610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287c261dc8f8329719c75e37189a5ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5187bfc297806d93edbb342131202612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1b85248ff0183d510abbb5dc6fdba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a44fbab9cfe64997fc71768c3431f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eb8512a66445501565f7f7a6175c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6beb5ec92cb8e745af0a1eefe3ea96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9660fea7d06030a31e29ebdd2ef811617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615b14bf32be7ef0b50f811e6dc5a68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3f1431b2cb55f626aa1e3cb8ceb7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229661db2b0048385abe0ca46c15ed9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f2f1c03a1d7e793ac91d6cb51363b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5bf86bb8522c4121dc1d0c2e3e6fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bc19751997bc4746bce7c40e2b98d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6b56c710ef1bb2625f1ee24db152f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13792ea34e677ce40cf96408b8a3faf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318ab44f2d59f3ee76d618b06382f6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65914ce3bc6bb866e9a5fc52f04644fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc69fd423e7502f9f0519d9d952f280628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aed6c757e9df7fbf186ea73dac350629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3940d04175cbbd65bad9f3f007e53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165469e7e0e0bb14707d3e1ccc80ec4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18939edc27a5a07839c69b5d251e4df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff187a4e99848f38ed62426d70187d43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c524d1b6f3ef606f91af6a742324359634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3479c7889ad04a218e83318ff858d68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38899d4c1abd710a8f6ed7e97b75f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838643a1b8888c4cab2bd2403716154a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f2271242178a50316d2394c0de683638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffacd45b827131202b096dee1a246f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882085bd88fecaa29f3e4685342b38d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48b8e6d1eeca037d408e30d3243162641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d4ea9b13dff2b32c237a8c8a07074642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a5e1446dcf8f40e69073e26652728643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3415b0557725f13d6bef38f323e3391644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3921cb624d071d1022871ee4324d27645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3a70f01235c89d4a752fdf1e612fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9a042173400929e16c788c5cf98e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8701ff07a9e27f38b4559b8c053645648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc911b5d349cb75f3fbde20f784404649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a25bb5f3e02255d7c5b90ff8c8deae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de92491eecbda62d3e37a89f553ecc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659671f28d2534f8fd9801c982d3b8e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2a64362d5d12a7f3c3aad3a98247a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f2ec813e78dcc4774c02028fa372f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8e00f6415b1dca24da70e83ec6c8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e4b802b17350117fe37ce745b19c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb68a7602492e064d237619f863f886657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d07e8a77d4cac884af65c0345c462658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075760469f9216e19a075c4765681198659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bc78c5167ea00f8de86fb5a9aa8b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eee5e79ecffb5f69f0bc59622ba9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27033574777869b78b8def2dabea6461662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a634afb0d740229b8c9202d3ae612663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8744b0a786e48dc79df1198b5ed452c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a1fd7231fb836bb3adef2164ee36f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4cbcb26c53848224fc0e911d4af7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2d614f1298ab0906dd6de28a9995f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06344ae48115a50731ebdb6b96eff263668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14514642df0405a6f16ede3c87fcf7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204a5f7310826aefac500f0833a9206670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd7ac6b0c76e921fcdb828151f6791671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0ec06c638f00b89e88a4c592612da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bff1f720224bbbcb61d19ea992a92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a421e73f6490662c0398fffe0abdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048a9117f0512db48bd0026f0788ad0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e777e5da5d5dcea5c2d5103095ca060676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec2f26eb54e3ded308c925046a3be0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1dc177cfba5bc153855785766acc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222a1b23beafdf4c313c3b720ef6b2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ffe63014a71c03577d21b4113bf8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b42c372db9d96809214d85e8539261681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ee666e1b3775c6efcbb2aeebe5ed8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2835b0baa84d3b4a9768f5c9a529ad6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9573a552b8c5b3a0e62a4818d31a056684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896392c68fa43151418cd3554afffbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9533b8db636067564494f86fe82a07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d286e6c02d603b59e2531dcd945ded687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fbde4fb6e28b9b5c93c638aeab0b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148ac305383548b0471b73cd3792883689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa743c1a10190037192dbe7241aa519690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf967aa4ad9165a0cec12f0e8099ce34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5de95f6ff4a3f3def6c25c380a0ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba6aba6908fd783f6e4bf9dc81a4f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f2cc93b639a399e3d9205252122b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83993ad6cfd0bf3e73d5782e2db1bc2b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bed4a1f0ec3c8052d060a63d76c09c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eee6449cbdc22aecf21ef2e722455b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be0a8e09373545825fc56547bb4a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df62dc1dedcbd7df95936ac2c577ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdd04c7f8d91ba256cd92f968211c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12549ec1e496e5abd456d52f7b70344701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ce17f6e549e833a635c68fa6aa845702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4294f5b9bb16a159ec9b7d76ce3702703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44010f8ff6323ebde8d83437cac98510704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc47567ce8e87fc16750348f36024a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d7cb5dc04480491bab3193c4fe292706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9434884a162f2f5836b335d552bffe2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21511bfcaf9aa88b6e99a9df4549dc90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2efab7108de3c75913fb9f58ec0968709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453653721316cbd4050318078056959d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a50c38b6b9caffc40c0c13c49f6fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92453e2733657328cd53d8314cdf5d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddb7b4d97c53ea5c4b6a0518731679713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ea3deeaf6a9d09668905a443071b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae809351946f530c1ff8c056a28a62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba5497427fb6b455d9543673b56abb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e57c403ecfb39dfd3c7b786eb85876717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca19702237bcd28dc82cc3f5191e094718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba8de4a4ed8abe93d8b52a3fb38fde719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822b34ca6e83c046b29e9722d3be233720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb496fabed4999e4bc97fb897f49c712721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78709cc109bce183202187f33b7ae277722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628233068561ddd3257c2e12ca2a114723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfb6e6f29a3490b79569af0cf19165724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9791bf34e8255089967ae381863dec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d011cc1228a3126353abda7e91d93726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4f77909aa0739e500804020e086b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bad08ee6bd74676f34df3a448bb00e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500371182f03d4410dc2d516afb447c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171666192bc2be3eafaff23e63046545730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceb2880cc27cdd6a724901c30b2682731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5528802fa4d523600d8c509c4f4e8c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1136579928f8ff37688323bfdff897733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d703a0fbdde6ff0420500cffa0933734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f8dd7205be5b29c44321b81d72260735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72609b124f987da78f530209e282661b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63d716237aa2f168c600ea7d8bd88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20ade6a94e9136359708c7ad06971d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73873ed32a4b310a2141b98f0da07ca6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c20d015c6e00bd39a031fc93600b01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee859888513fe01f871c466dca7a3e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a12d4f21d84c5241710e1465575c02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7d3cf105350be73af4c01d5f0c3f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec601c33208c1a55fb977cf7d28ad2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0779b9b2c9ef9f24451bfcec46287745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e49b294ce7a7ace7c479019998003c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956a53d56f0a060bc4e9e55edcc57ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d62d7c6e245962487883f230ebf29c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf43cc85a960379ffedcf4f8527006c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c54b08faad4d68b3d5373859d5b38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca621d713f90294e66c11d3a9faebedd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b86fcd8da67a58bc69faa0519ad14e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba506bc0cf9f9fe077aab3f7ca288d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aceba56027ed9bc6a147281ed0e3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c244b24f05c90755c13d6134ee014755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44091242ed3c03365c763c32ea42a358756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0e880d7eb5000864fc49434c6416f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a337d22dcf61530c7682579acfe93f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc397443f16fb199999939e77c773a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d3da7637d482cfce97b8befcca2ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f78f456e946e950bab7d4e3666cc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766600252e72e177281ed90f677745e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7aa5d9d50d99fcc0caf079789f8844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70531c2c84898b9ec61b0fdf9694004c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cee7c80dac60dcbb69e576378ce906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9a3a3dbdcfa0a4de7de0c7ce4089e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83621f91a0184dc30c591f941a0244ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f97a791eb8c2a54b929b73024290d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62aa35b26e6c7611da601655bed21c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dd18f4ad43c3f8fe25d086c80c96111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad062c5765ab315552a8d59b0d2be1df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac9a66fd587299b9422a92690fd8fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4713724b04f96d28036acba0e37b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb13a1afcf098439dee3fd5f05fac715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb545ab00a80ddea77430416cd8e9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0d6a10f1377926f4b3b239970790417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f0dca2df8511495e7b019b62fc05318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748b6f5b545c4b4eb78aa0e91b3f76719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace071dd41e0abafe5708d7676336a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b035f3714e884d662f398920de94d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4460f0eebbfc9f0ef54aab691abbdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ade379a13affb73b47f815d77e138723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4c717eca71434ee951e5a171027fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022d0e19511586d062fb1a2e4b2ab8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eb0ebaf80994c6ce7f7837cbe6d7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77bfc1820029fc6afd34421fbc6ab027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b69cc215fada51f3d6954bf3157b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f56c74879f8ee2f1002ef2315f5ab729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9441fa38bfb3ecae5f6521830f468430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb47551a521d1c7cb0cfb851e248dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689e20be4b334d1e8146631b44bf7d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5d20cd2dd16203894dfcec0a3957c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaa8153be0e52d35409b37dd7614f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f51c5e32a3465d81bc6a0f8a875eca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b1a4ae1d49d483638feb07e809feb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12938b7e421c6d6ed3eb3bf54f240a9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd95f50de388616224c1c7dc7e5b6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfd068aa66bea2a8b66668e8a6fd1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d6ef49da1a546079b0bd0d43e322640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c142708d33646fbe39649c003bf5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc641af41ff617ccfb841c814c07b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa843c0e0011d0d76d75cdb1ae5380b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054f5b61d56a71357e7cf0a9b1ad1bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bbb876c04fb6dd5809eb5838cb8e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1b0b9f77d9e0f3f568c4c6a3f4f8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b5c9886edd46e53fad0b54d4f527f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594950998b84a1899e6c648942364f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281976162ad320617f1e11825c07c58b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf731dd7df89326c36248125824d22a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93d8c42bdb17b1bba81d5cfe41fb2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8050e9159b6952be0a2d0d18cb85752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62ccd0d04aecdfab8063efa9929e0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f3e5d8988f0f1902765d8f4544cf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d99a5a4e39bbf4a4abad46016a79e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37c0f5379a4feed2b0b7bfac30d26756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814a00faec3f58e8e519ee98aed5fb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74d57c0f1d14af9a27ebe82540c23d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dc3a3d70cd459cd0f1cfb6278357559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84438a08bd3e10c985e871067a6e577f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169504a6611410a96a466949d73a4d8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0490077bfbcbb20708b006b1ff1a93d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb438fa11c76561439029da43a23b5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f74672a6754194f77a5ea4da6190bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1207aa733dbfba1d16c01d6d7a4fc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325f943da68fc9bf136fb337c0ca85f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3ae6822e6faf69798e3c5be38ddb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbace3d6aa88616ad7b979b60eea0b4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bcf350ba32060a43555f4228eef9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322db26cce198f9d07effa94dc7c11070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715872142bca9dc870a1d897a4ad09171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763bed831e8497c7db489b9debe5f6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d679babf56b3a195b1c7bb15ad2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156df91915ec28b0840a91e707c861fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a09359994877157653788c5e050fff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c81fcffe1c2924bdd071e6785755a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78348e442560e1d0dca1bfe8d58bc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f626b5734b28cd93517841e688eb4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50154bbbd265329b07d16675c1e306c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeae685b3f0fa2525527848b8e03c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0985c30b26fa3ed8e0a993129800b1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570866000a0107d6c163073334afb2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857d35a0f6670e8ba9c0baec948221d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22019eaf3353f4f03a784aeb4040e76d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b851108e99082aa414b46663c0fbd8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc44fb38fdf43c2013dc3e056b44dfa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010432c1e503ebee96643661c23b2e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0a412386f9356163dc702166497a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7042482bad3acf675c112df4b087c2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2bb816d35ebb59c0cafa2804d250e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88718aa9fc153e8cea1d0b9ee0de03ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc30f7e9434ebe90f27415f0029084192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6614c4ef3f59331fb1635ca87e18493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba39ad7b4c4ca4d6259d8d43389b2294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04bd7492aed84352fb6adca6a4ace595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad395f8cb85acd37a2d44508892b5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f44fd664dad7a448bf856a3a7fcd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e619a144a44d01660331f7397f21f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa85fd620f270fbc0373c457fcd74aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ca81cc23ffcfcc4bf83187849021e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec53ad095bfb4425139e111372cf91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306aeda48ce62b19e87213930f71308102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b5eead8f6824ad55a5fcfb457f0b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721afecc1beb1760ce1aa4ac1b0d129e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14685cc9db5c40fdfba99f32280caa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcebcf37b11a45e4c537ced9264f870106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca798c7f9fb069210fb26b9dacd7e3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ceba50632350d276f3d5c9794b400108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbc8cec0d3b9358960e9961a49290f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae7ccf2a69b74ea1a628990bf4b1ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23097e5212b80e4f351269beabe694c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48eae1478be8ee95171e6dc434e1369112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126381ccd264be4af7390944d2697811113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a37065ab78bd9726017dbb4c74eac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdc1c4bf56cfcf50b6a51e9207160a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ac8ccd374c5b0ccf67bba8bda4b53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23284e36cf60b49572bc74f4c74b92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99b9c91ea33ba6549a2375d0a6a441118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cba59ea724b59108c143bf9453920119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983dcb46c288258111a3e11d694c4dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c62b26025d8fa9b960aacd8cd353f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5580a583ba2b47081f3fed154a7a6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab77a547ac9fdc9c88a01aa5106fff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9a44771d8f49b933019137784581b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99860172cf76c0625782167bf02366b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d833eff44ecaa91dc33b6a7e2ff64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211578f574d24bd1ff6368c91cc4cbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512126a00f62bf278a8cb9bf86191a97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c6238109af72677d7985ffa035d64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3263378a02e0b5312e2461876d12d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44274529287212060b7a02cab0c29ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa40822b4ac52d703c1dd58d1e2c67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b31a2c61a13c9d2d1fcd400065dd5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c710b774dbefaa9c9b79c5f207ecdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fe3b15795f87f181de4a2e200c568135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e74b0f3f05773f89b8223a699b20a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d804c9c5b3ce7e59653d60abcf93959137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769c80ebc58ea220b949b1bdabea844138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dcde0c7a46b5a963262a96b8670eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8282ea5efcebabcd51a848963b38d2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf717d0a560d55745972bac592e3353141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe8ed832e087ff7d7c07e9e4419c96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828bc2016ecaa873f38fbdb80996841143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6966918bb9b20c7359380edb7a1fc3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7ae549508def125f9201f598f5d26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fa7c022f1e6d91e58076cacd6b10c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7dc5e5ed03695c44d880fd5e07f9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699514a9dc99653ffbe22f01a9b5712b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c331bdf2caa3cd023dda1261782012149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8467fbec2b5e9f8fb305fa970acb5e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55c28e95edc55a92fbd5cee75c3f53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd6ddb88956e9923c817ab54680fd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a4f55190144f715cec0c8bd46f988153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b12be38825db9a19912096fc5e62f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c6049a5b2cfbe69d87f0fe648e411155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b5420b173e04900bb10ae72795e29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff982c0fef0f16790dc17aaab3108b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57d569501099064b253c94c6f9892b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1392168fc18d8756d5b1eb9cc68069159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347a67fe4961b5f4591148114f12f16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a51fe659bfda46d838fc964023a1a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b96870c0cc2659d5eaec83f59d067162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa88ee356da94b6d24874b91161bbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0460b16026f44abbf5d0cdf424feab1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeb700bebfe7dcb74b44ac80b1e698165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11381a65c52e831e24e6fd3abdf3fbe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc2eadbeef7055a3b6429623b38677167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210677f059260a000eabad4c0fdc003e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b365b0cfac11d5cc20598383b49db18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3ef7bfc6353a0aaddb94de7b62343170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d95ee014f6d023d27e6d439b4e4d95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a574031e74c79eb1244ca881c2758172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852704b408ba7c9353530048e5c25ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570fe1ed03181ed9ec086901ea29d98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cb866593cf3fadc9ac84651eb8cef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511aaf528027a0002e9facd67bbf40a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df7a53543db7a0cd3ccf299e463c4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a76579dd2fc7aaab5ff8e0abd3526f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca36cf9e6f9a5aa54ff8784ab766ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9788813d3be6b7b319f4d05bfab2b25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802cdf38ca442b75b710d7528c28feb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f767085be023d26aeb8a32dbc840f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bbeea73b50179c1a1a8b0afbd216d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd61c3e3511e3fc1edbe6e1fa2057c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b2db742e36000664e58c729a3bcd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc24717fa208fe4eb70d71446cc0dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32bf98a09fc7240b9e2929e7e91aaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96ce804364854ffb0b099880ce8be8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07714d431e644a525b280c6b7f7e7af3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90179bc58e1849b27ce53b7ed9dbaef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047c40cdbf95b11dcba2d761489db92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa12221b3d4d766189e393cc441b8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de8ee9c83ea1c868ad1d50a84ab194193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9e4b90ab1c33afb032952ffb9afb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdefdc868114fcb4474bd7ea4b6988195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70307d244e9623e61cef680e4cfa2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7ef512cf4539d41a93c612633c0e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e14b41ebc1f14d745205f1754d8d3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9400e0b11a764274685bdb56c938793199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82523d427ab0462e3dca8ab4bbca49b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb58a6d1284d1c7efcdb9c73dd9614a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bef074d110cc9b60fd7d502e22dbd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af9372a4669a188c528a7377b43cd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bce2369647b43ecff6c4209586856204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a013162a034f57af050ec2c06155aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a119001b7762284c9d0b3fbaf3bf4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ad24f962bf00dfb6b4d8f1eaaf4fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bff2d16393e644faee53db5e249fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477a999311d459f972c810c302d934a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8676ae2bdeee0701555987487d513f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728de39282ebeaf55ec8f3b080184d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccddeac95c2af2a1fa3b4fb625c2d43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba09a295d7b305e1cd457fcd27a40a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6526a342b694aba590a56c2de9640214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a660db57374280914f20b2788827f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfa8d8bac98f7cf6f3a2bd026435ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb0977537bffcc674352193aee9727217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aca03cd64910d91d7b25b2d070cd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6fbad7ef58e9db33962d53c1dca7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc0573d357d395c638f029a4493913220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487e236b409928dc15cb65761121718221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bf989a2f441ce27597964d070aec6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa322302a48e5f5cdd16a182dfc9306223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b59ee0f75640ffdfc0f6c7abb8f63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632da9b0017ecac2e8918719a02d474225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b994b15c4475b7055481f0a4f17c86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ca2391c0dcd5435f568313cf9e44f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cadbfc777d84784db415abb4f3386e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf99bf4cc31e9f937741749aa367076229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2eb25d9936f906600329342d983d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541631aea14abc3e4fa3ba63aced113d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838be6987d4c73478a59a263ca5b8fb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71613beb6c58cb7c18b13862de0356233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454032f35b9e1556c98f960f0c676d3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9951f3f278e31a8687fbc69cd644b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3095f4d9fa28dd011350024b6a193e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12649cf0e3ff72e2974939272f1598237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce59c5e950ed5da63b5a868d467f0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60e9c3eb92b53afd756e230fb2958e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628a2d1ac56167619583f560d0403ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78761a0fe7ffabf9a5173afe6c0cc08e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d4a2495f8b1ada0277817965583d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcbe2e26340249b836a1385873ce63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c078b860c5149c44c04f7730f186a52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fd0cbe9a9e9c3e43110e42b116543245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a590a2108b739be8511a6e2ead181b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f961b0b15247b13f93fd1a0094576247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b64dfce95bb9ed42f380d5517d913248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff56a8929a26f872742dbc80a0210a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023447660042ad45a479bb3fc3a4117250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ce8c48033a94e8712379b9ee55e22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d67782e159fb02113bcf274c1aa27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8e6c76120af4ba4b3ce9427cabe82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cd65cfb1670860de23e688b365c57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d25cc1aa6a62513adfa533da1eb51d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24882af140ff9569f272bb6343958268256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae521ef59b02e766b26f6092c1ea367257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422d4360e0eb7cc64ca3c518e316f9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af7cc9bbab42488a6ca6fbf37b66e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60601b8df675bccb4ab81b82f27c4552260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaddd64ada832680eb96ce9b8c85e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d458524c4859a7d5287a0772052518b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2feca41698b2988f3243903bfefe8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b67d9b6b68566045137d7cd4dcc1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c820cf2ec41e99280c872ea269594265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0541c558b0c1eeb5d2729b4fcc22dab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc49dfdff00cefda32c73fb021c6cbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3884c672b0e670fbbe66d8e4f340b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668df62670028b3fb9df7982a1cee18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f27c68216c22959e6b59c41f897c6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c3ed481e5957bcffa29c2a186342f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c13e9696348c72b6cceba9b95d783272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7391e6d8d4a4ec96016bef574d9ab55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd54909b8c7c74b9e38edb273794a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982435a91693b9e3e7ae4883673f2a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f1cb67f33309bf981a88905b78690276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd74ec6ee6fc2e81446b8133ed7e219277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbe2bf359cf5fe74d41a020aaf25ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42274236c9248147409570683f7ff018279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098d9eef1aff432d1e92a86c94a9a45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b03ce3e8c096a8e2dcdfd21e014667281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5acdc33eded32da3f9716d7f7366bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca4e6c80ff7c90f9869c090e1795d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4460e308effb28f14acfa476b997c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c586d8209f84f66d714775cba0295285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781f21feb7c62704e5f54047af5926f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49b11c0ec5c469099e69e16cdba66d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1385e7045419104c1de00853241b40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795047e86f714bf13df6d1fe7b0f72b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1ac95e444fd0c085a9d930becef3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c0e7a55a3b4406764436ba6c539d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc9ac0bfe32c36bf19cf34f22db344292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc3b6ab1884a27c84adc0177e349a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2dd5822360b680c2c48e080d2a82b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba1592b405a8d6c805c239119ed72f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c240e4d4aebdb23f30a104e57d921d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7c2d6b6663d1193dacfc2255b54ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fecc008f98d79dc8b84e6dbd98c87e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6c07e2627c72c04d3e93c2a9c4c17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e894dc4e0203405fcb90b426b7f56c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea73b498aafe8a34e335a00bf1cc1d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aedfe11908633d82d5b9dc3a8f76f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba72167f1c0b8b7cda9a6ecc02b403303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda871bcb9da745effade1ced26fe7db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76c49bf315cbfcb3f3f7d38d81b19e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad5a3ecc589b13493b4167fece5e92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fe4b2a27ca26c49468321f5f27326307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6af6db858a160e7ac932de643d640e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7adbb35d96bb786e2f03e573a9f47a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9867eed1ab0bb5fa462b2a1318bb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec297f42069cf38bf8c0f7dc665bd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f48c61d16d5d9c4278dc7bd2b6e0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525594a639ff96d49789893778ad284313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188f6238ced98ae7224800791e83f56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702f5326c612b2986817db250e3c884315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b5cdcdb0e5a5b8fc35a3b0e42e3eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d015812fc99d06b930c300250475b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a24e413a6d08c38b51bec2b6f5cb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eabddf53703ed958c82f3515c04a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8bc6f73cad98778037617898529cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a45767d4a1e8ac897c451acbae024321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d7e7ed81548512e9237017a512a0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57844688c6516531c43ad0cde5ef4d0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6527bbd9ee603040ca231d769c0fe24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651391e2b99ecd661d3f2434f91e42bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd6cf2293677cbfee54e3ae1eae728326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4446c327c409ce4edcb3a0662a06f80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d5359a8ae8ef30bb2297624b4dd01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980988796dc3546cfb687157ad05997329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19050b9a02d163ac522456c6eaf5ce80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f14e40296ea2f88f42089820e64d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c8346067bf99201da1f86d3a624a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a117def3a44784e3cb62dc9d61be17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709926e6ac7dd579426dca662374989334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cc74fb4d7f6c9162f9de12fcd7a26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4ba60016f6173ac6071d03a6d91e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a534bdfc5b5373024430776089eb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c03f3be1431d2a9426169b5e02703a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6a1dc79fa3196b7dc1357bc7c6113339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb6d3cb0483e8d403a540c62cb0435340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21af6acad32a2a8d49912680118a1a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0e967bb8aee08f150adb87e670105342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc51db9a573b441e42a63e6fc982e11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325f48711ffd2838d636da4a28d05d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a13cff10426fff1ebd3bbc92358443345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5edd232d2a423d0e2ddd546e3bc888346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31faa0fa1fc4af07ca47f4a7d9e949347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece100ef6c329ffba2048a0c8c9c369c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff6cb741ad1668a743b670df6766ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8c16af0e6e66574431bef010deed3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e500298d2fc69184b9b3c3a66593390351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f81de9857907496b2c9fd7df12df9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ac26b4c4fd4dcba9cc725fb90b792353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99ab6ee025cfb82dc09b8e1d85d574354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2115f2b87261951e7c0bb8a9cd51f7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5150a636ea3c137ca5aafb616f46e4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222ab878e5572db3876b9c5fc3917ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7243ec4fe48f59a14dd6e54f4ec59d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94ec97bcc6df009e2e2138938c65f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d668c0f79c7ef6bd181e019704808360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ad03d79932519bb2d79d2db774e21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4d56b664428b54029fedaeb55236c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c0b55cacb671fcebb19c315ea590f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e09a8d061979d86a1eaf0402b56c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8799d61646de7bfc6827c4940814aea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde487517e58274cd37af854fb5e9232366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013658f7206b9b8631c5908477ff81ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d1cd10eb37e9eb069d454fccb7203368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5c8c918adb9eb00994c72ad5678fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e68359fc952e799398e0e7ce9961a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7daa7b7e6cf3d0c6c13ff321a48126371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a50e7d239866ac223a4a63fce12a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1148b291e14f97350f972717c2f1ca9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ccab48cb354c3613543f405ec196e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85589cfa03c3f1a291b5a8d909536e39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc3968f9608ba833daa2c31c53d579376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b77d8b33eb8d38b27948f028b44dae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c134a49d98f2a3d5c8f4e11eb8f48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100f6169dd44d8a216316365629773d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e4229063763aa58cbd5b4c380bb01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c5babb1cd2396f8c93efb50d3741381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840c6d6e99d7894449f04adbd9f6a6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943404dfa2c1b518a63fcb1b40f18d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04706211134c77b16525e9429c70072384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8bb85ac583a025b7db32cd5211799385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3c475184f58a426871c81688b302c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06382391dc3bb7db0dff9453e2ff8a92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7896748edcfeecbd57bd68f13af2bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0814c8c48ccaff96d77d9ac43a9f2f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bcc474248c5fed40a508de960a047390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff07e2604c1183a2d0465bf2ba01461391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea3818c42be46f54babd4945bbc465392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b74763b346fc878d9da0b022783eeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ec4545a8a130752646e385822b8e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669fd3bb9ff341aea448b4c9bbf5a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abffbda53a48b7436626c8cf154fb03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04854961b3ae0497dfa62e7e5c9c2e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae79d1fe9b6a026fde025400f6c35d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425e0d4feefb2b2eff23f664d4d1bae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392596d1a97ac176846a347fce856377400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfdbc06e431613dbe3e8deaf02a3b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc76e8c0ac596c65616bd27da4c5898402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cdc49eecf5ecd4ab2cc7738226889403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afed4638f44edb63da13250c6b49476404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644d0e876aefdb63268b9c691de3ae2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20033072c5d99d67d3ef5248b8a860406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67faab57a4efae71778b1ccc590302c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849107e7bc96e7096ac31ddab5ffea6c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879f975eb8cbe4f4f7b078c05c2a469409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b63e886f5f5a49d87b5769fbc0954a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cbc86bec5f6a0fd68ea6caed1ac9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3325d0eab2941e7c622a76bbf2d1af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64881e737c12c038ba8c7734ec7a8a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0faacf431d7f932b85f408b87d992414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb9a2adc741f61f370c729b541e72d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13337d861fae89f5588af0b9c0e861a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41554dbbe0a4de83d3cef89fe56a5126417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da3dc74b0003bef100eee9eec17a3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a9923673a25853a96b78ccd7d2ed2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad15194d9d284c85efdb8c8724bafb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03767657b515d0fc534e30d2dd248964421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca219d1aab28efdad79a4fe57a9d8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e880826c8e635e13a7b895ac657c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45d8e0f04142c59356a294911a4d1f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324a2b310ecfba419eadec1e55444d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0415e9e6215104ec836bfd902c10c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1c1f26a95d9f34f84b75abab7d41d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6479ecd4f8aa24cf36e7815b78a133428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ced4c6a791365b6b977db53eb6b77d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12313f982a954e62fef1c185a0118279430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5becb959d118d0b8f217ecda5bc8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99d7050f51521b2fc0bc9bd3facf0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29147a292034867067066d49c93d570433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01fea824607131e4c805e712c20b92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a52d6fff78a3202e48e16818a9983435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c86fa545acaec00f872fd734482fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b5e93ce371ee26f59201585709f1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef24be12f6e7c9d8637547831e65967438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d3682da96c00836319f0a6393dcd7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e617e2586eaea762cbe5b6561faa014440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd351cf4aeefadca3f3c75e855d5374441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dbda11ab50bf7206ff1299430a5e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816db15b844716f85505d2b5d956a1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b5363198a13ecdb13b07c5d6e94f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0545f049db1aa86158e1b9278bc8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7235469d2526acb6b39019c4f2340d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc20535440e93cae8aa9f5f9b01451447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b53fd0c4d76ffd3f4fe93cdcd42cb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac22aecab142bd7bf7b7ec0f7a78a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ce14154cf84a704be95d7d5ef17b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778b03cc34c5e1e42dd2556cb17d665451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32139e76be51f84f8ac0529b0f8bc758452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addb5ff2040a42a1145429ee1b9d9f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbce2ca3abf69ba43d0c17b2c31084454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5917249f50ea4bde4282b9bc9215d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d4c8ef3aee4e570fc50b19c2d4726456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95b1a6ad3a63dff748e596330c90a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a098b3e0a49281d718d61554653d1d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735985b829025f21741665c10de308c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29beb6f8d4e4cacf9e7f2cb36d7870460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083bf77a772ef25575e06e59eda803b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dab8be9fe9917af8df09ec5a056bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf0050e944e0194776ea9d8a80fa71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19968c5be98d2e01037c8103b4cc5faa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a88da388e18ef6f4fe78780717938465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345ae873b43e5a038fa9df02c02f502466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0676088140ae88cfb476d150b78c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84f8142efc4047e093bd513b4a0f0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217156bbe93ca687e526b3b93ad9bf5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e7c2b8e9f20a713ae6bcce0e1ca22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790543fd780b8ffdfabe2e4499b434e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686fc2185dcfdeb46faba19a7df83dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da8114ab24754799b0233aa176c1fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d13f827a4bbda651ae30f0cd78725b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbbfb93494d38ec1594470ef2514c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbec98d6d762e00573f8ca9e66a590476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0a0afe5f7a4cd41c82d5ebbe0f269477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f39740243948ab36f7cc148eb05d4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd2d457ada29d57e3c9bccbeec6777479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996daf6f0d5142676efd33a2d2a778eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01482d90151e8987b225fe775f073f75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21ad6010fb0a2dc6b587812695cf1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8b4250fc5f4a63fd0aee4bd0173e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971892cf789df8379f3184424e4b1748484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e66829873f477008b9654359fa907485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0547db3e8b45a06db0b25567effc5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ca24f66c51b76f277b925e4efe46f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b7a0d116b0d674491fc9d43a3b404488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6ff937f86ccea8b009169fd15e093489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a91f8dfcfdadf81fe1d5820a7026cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fb0b6c5fef72815e0914b8a095a46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06c2931d5dc679c37abcf9a7ca74d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024f19193319b8cb9e096f4df3fb1ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d0f4decc79a21c2888d386941607c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5fbc8f9c94aaaad88ea452a7f930a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf092bae3ffd4fdac5146a6d73673b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e3c93bb8441c16a2705437ef679ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe941098d30fc12c91d4f06463b2154498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991c57b463532b61f269bdd54ee4feb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c2e251d371013d920136e23049f4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3396657ae2b6e0511e8b4a2ee895d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1e167a3cbcfddfc112f0c8cf5953f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee6614adacda00b7091c293f2e7061503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae17a65c48c85ceffa530c16435bf81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5792196a7b8d2bd7d57050fc0e6ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f541c6f6cd53b883460216670fcf612506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e186c686306266ec89277b224e8fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279dd043d25699ed472c6e2aedd7196508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9f5b146033f7c5e5957649303ea1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7ef8538d4309acea8d002eda66171510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b842f2cda13a03b02b152172b1c9524511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab2ecd2e23a0686e7ccfa8c7488f37512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23c21b407266ae4bf243e63ae55727513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63d8e5717511ea737a356dbac60cd7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbff1cc8ec4a2bfc684a2674730a2f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbed9cdeff532a3bd62f2bbe8a65754516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eb0e8b67e24ba0db9bb2282c2fa2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725754547938b4bdffdde5895170990518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde820bfc917372c1fa89c1770c0253519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd71d8d6940d74d80e119356aeef824520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5e4797c1fc7a59d4741ff2b9acd4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc550f61fe84b8a8f98780cf1c518a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e46d114d216177e847957243b3f0ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca900bea32c70e0b635360909e61f51b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a1c1e0139b05795f6beea3dd263ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b4713ee3cec6772534d9a979f0e73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa4aa705952270ae9907213e594f02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647c4c8c725847ed332def52da1d68c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060c4823d1815ab5f0c902a4e773ace529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5016ef2733d09bf3e904deb22fd88b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa75bf2179643201a588dc81ce239a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c1fe47c49a6c1b2e48900010a8149532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e86a088761930be21560f7d2a43975533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d204e79bdac8a0de6e6f538c92444a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee66daee809c14089c1d8f46c38f1af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c080485218a9af2b94041c0ab50ab6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669100abcf2d9287e5e1d8c65cc29493537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaab753972598508aa2678d363401d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44d7a6657d1facb4761aa3d5ce6a6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da67a57f72d5064ecdb58c550f8c84b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90b4a65237b71805ff38b28bcf7322541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac83985b0359861d2aff0055c64e24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99a22803e943910c0b6402d15e0af2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbd34ec9b630a4aea49c40c37133a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47618b8736e875acf9137a21024ffd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b5c9970f34fc506d90bb6f5f22578546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1ba46e6862ebc7e333f686c0d9c19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50557bf62239962469da7b6f83be3ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8095c1bf2052106197b8585bab722549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9f926aa8eff09957d3ab21e2adfaa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ada3e2fc7cf534070aadd2df3d2c97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e1746bb149d9c7acb0460816e1e98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689f79ffd58f059258e1bb89b24122a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e177870f1c7881f109ae8d05adb501554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d40b07ee2d385210a358c74a5592c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e832d1437aac4f9b4333191088fa29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f1ff8444e7b746eaec212335222ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c07eb1f64c6f4203dae5a4756ca8f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d66dd692be9a50afbe0c6beca1f30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22553dc2c8a7fbd23f1ccc48b3c17b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaa5b001aa2236886651cc0ed904b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5a9cd897abdb03c15b1be8fbd289e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7844bd0c1e86ccfcb8f91569143cfe3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ca6e4ec76b23a79c2378b4cecfe8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eeb19047142a4a97fd24d468e9a35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0c0af3d5c1759ab335adb74e94c9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39199f41c4465d64652cb6ddddf7cda8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f58338486866fce8c922a522ccba6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61169904b69233426bdc3ce2122996d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0a1928fa9664e806b7f25c4704a61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918898fa9f97d0a86fe26214292ea25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c1d835ced1c26c8c7682224060603572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ff534e7a97c0fcd5c983a3a888702573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe877bbd809fd8e43607191ae295395574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0d8eac7238a37416ed4387af27c56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59b4324b71d8af7cadf825cdeb2bd6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5ce4a8c73a09394831dcda6cb3847577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb826d08131f0f6e427b0eee05807114578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a330f268bade1f16f15a32b8697ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931cb2c6c352afa9ddb0357f93b6c08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3c6e90a73789cf6c030c7f5dd9e79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21f76e73a65c5e54381fae21283f01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9507004f32ba6b84c8329f14437f50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baef847df1dabdec63ab48005b7d839584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79583e115d0c6fa3f007571aa52ab25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af2136bb8ff1e9e4e706eeb2b85241586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abbcf8b4753c28104729eea88c3269587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e55842ef9513faf23a69f71a37f7dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c510c25ba6e16ab0ba708578277fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7d5f5690be35c584e2ddb22388e3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cf12fed9ac63b6cc8e160378fafd8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501745562c88cfbfad5794818523744592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17760ffa1425ab4c198e2ba4c2f3f44d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9676dc1fd5f8593b4a1531ef32a5f87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7fccda0dce10acc99b2b237176d4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da6a632b9785d59ec45c03c220de8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab7f5a01b59cb7873232a047140322597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93018585c7533f85b683dfeb592d71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077ca0a2556b68c9c7f5dd115d70e91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ec5885d3ac22919f90854cac39cf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd6e92a1dda947dcd843bf776ffc51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b967063d74b864ef12c1c9a8654bdd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5adc8eacf451e8949646302bcf9445603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319bdc7964e2a741043acb15a2813b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9e4db6f7d353a8d81449cee9295a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42b5d18bbe88b872e771b87e2326d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7f7f5f1835d34b021154a7c93733607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f74ce4138422bb839da4fdefc0660608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711d1773b4a6b36ecbb526b4b82c832609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052a17149fe72394b1eadf8579e5240610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e2768439eb1d877ddb0d51138b5b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd42bddfd5be1456862c55c8aac167612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c9bbe292307f021dfd5cba9afb7ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496d6f1b64cdf81855fa517a6f941e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a196e92d4a3314a448d7f841d40a3a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b06518a4c1b5af8b0f9672590d98c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bce9a13cce9e7d5910d4129b6247ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95144baaf21773f815ec2ea054a70338618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec23f267d29d8db165839f7c99f27db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7de00fb140563722f55c9c0576b980620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387457de91958b712ce3cde586a0865621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0d63af5ef4bcf79831897b8f30174622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121e2cba9a211f0e57d160b25eeffb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c8692f78c805be6ae56af0608043c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb013c4abccec674d5057dbcf774bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ce222cd1f3a61f9d4b73c2c789daa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748d21c3e5fe3c4e6ef89075b52c201627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d44c0740a1aafe6fd312b14e073822628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b1f403fe8c8a83631072020740708629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138cc7c352c6cbd0836d7eed66e787d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a66ad0e5554d228a6efb612c97ef5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4a94833a2d0f4e24f26a3aa8db934632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cabb750dae703deee58c5a702b12f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6fa39a0f1fe721ef34a12878dc4d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e7e34dd3255810a48b6137e2cf967635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418791fb2fe308fc44ac088f9bcafd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25349ee14cbb40f4693b9c57dfac4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a16e48e546140c86c4d27ba988e401638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacb7cea48f92f72e1e1daff404622c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63816864d104d1c2b527327509a23074640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e30e423ad09552f396e9e588a4a9bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3806ed7c965f0c9c9c8fba860b39b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7ca3bacea39dad9b3b779671c4e93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e5cbb999fd3e06c5b6723b7b5ee22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf87660a04317305135551c94b59c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b579007211b4acd698893af07d29c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbbe32422a400b0156791a2d0ac623647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a33bf5e94fac89b135fa47e202c758648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad66ceef377d17fda562984e2be4beb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c6d168c529969915f4df780716107650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221939d0291f7a3a1de84dc587c140f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696152ee3e7c233e5294feb15f46ab1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d967027016eb4ac5746fb68efd5f77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beddf6d1a959acb153fe3a25b25afd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f21bfefaf76e72ac4fad105b61bed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db0ff56f33c94745229c286b979cc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3307f38e214e48af77a2d100a75990657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba64972446c852a746e136a637c7eaf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760902fe27de0247d406dd3190a6c15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c892c8b6850abf5a854928427dfde3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8dafed4521ec919de2432cfcbf4a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ee913fe3733d2aa0dd1ae63345f44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfe447f2a437b39150c206286d95ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69ec3da09bf7c0f671085381bcec68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec44437d1b2416c428772d74a9f8b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e781b8aa5bec96e347411eb2b077a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dc7339983fbfcc14be3fa371c4eaa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a20634a1c18a588eb47831e984e1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c941dcacbd473808ef45654fbef8c90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b019621deef85d0b991d5a0cce176670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e788fe0c81bc4f27ff3caf212333eb7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501e98688a9f7554208958e5ba6d718672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd07fccfc42921202cdb3aa5eb7535e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe831ad7592aeffa65aad7c452c205674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18eeb6e1c5db2aac7a6ec7357ba682675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a7f795ed2e7fdea6718632acec4c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e52bad8d54d901789ea5ada964810677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d7b2e8c735a52981297c88e3ca309678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1bb8b291ccb49e4408022cc2c7293679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec401999d0e2350c824b9f3125906eda680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c196b954f46942570bf4e0ec8d271c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c970629f8d5f9782bad9145ae7cd73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21debc21f6f00b249fe36e8678150c76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bafa40e044ecdbdda9beb8102eda4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937bed4abd582be1dd38ddb8586c6a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5463cdc3857cce7711a9ad47548e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318f16fda2d9c0f45902653388c5fdb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b912cfa3978584ef335767df09960688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b33adfd10d746a47e9e4ec1b7c495689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77e021ee4c32f76956e8ed8db23d68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719f55920af008e81770258b630288b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d47d483502369ef4865a8b31fb383692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf97d4392fa5f55b648fe1e65941714693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b9b93dc0cf2308a4733bf38600c8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99578e614ec25dfc68420e544b4c23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fe5034e4d39687599e95841958058696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8e39408c95a260aad6d87a3417e6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed25bcd823e1429990716d405cde1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8bd2c8fa67e7ae0e2371002abfcda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3839c8642719ad1d84285df01ec8b79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f44550d561f9a00c16014ed10228b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956495fc360c091418f917a39d4df83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcb5a263692b5812e73fe2550cb170703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb73d7e7af8f5ff225eef1c41853e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774382a8fef1fb6e19a1e4be885765e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189c9f7b8bf811a7f5bd58723eb1487706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be058d4eca14207fbe4f26faf81944707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb3a04a0c0fea6b3691200e67b238708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96c02ff55d80c8aedeb91ae5308acc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c00e91ee00a7b23f29210fefb3da5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55f43cec74282cc30d4c97d9ccc7ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ade05156f47d8aae5b77ff4afca72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f039d38f0eb4196377ba468c77d4ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc893bcb485a47252f00dd5f5df2bf7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c15d94db37993b22157bba8426d85715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da16337d1a61e31e71bf04c0eacfc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb6833d6cd51ce189bb3512b4518bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e9a55f3103b2aabf16d38aac1cab7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d81f5acec43e44a1b7bf7cd1c7459719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e69b89bd30ec82854280fa3e3f6305720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c7d175ec3ed12228bb57c0c0a9358721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cb8c7aff214846d9287e028a8684b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc98e57a8b281f542842f3868d5586723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feec0926115187b82bfe668c2fa66d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614f8a2682b940cf7b31a7435095fc1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab48b7f0e191e61c312dee4a1d66e6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1942894a67ab30109206b7d00a163727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ab09442c1dc1047b91be72f9dd764728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723a0efba248e2e2a91b660c348f43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d62870e92882febb15a8c33f9f649730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989448d4c1869e09e1959ad0076b452731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48f3170cb77f3f82000aa7a02d9030732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60421cd529bde5a862af320ae66b68ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1f6fde77f0b100c602974fdabf38a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8398e3235d1b593d9632255e147e077735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eebcb023ad9d7b0fce169fd58a6a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb87522733affa15ef5a9d72388f4f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954042eb8c9f7a45908b178d388195ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfee8fa3f1916984e2a0e22c2ff77f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195ca228fde0e23aa6229f8f077b1ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43588b466bf850ede4ab6761356912741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14756b577061a144f34125e4ac0f33eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af879207e6c04da5e0a948a08b75a377743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d82795754adc395d3e7d5ee080b467744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377c6806168f74c87a138e82b9d248d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a3b7e4eef10a6c91497b76452e93b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843c818184466fa55af6bd125213975747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c7a721057c6902a0dc6ba1498ba7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712ffb279c3c8d2c8932c8513aabca7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608f6843beb9dfeda13d65012f19dd5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8832fd64335bda2ad64fdd5c7b52c35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ec93beb16f797a3e2e6bad3765c0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099b959a7b544ed1da78e2d19e86dbd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b487e8a5aba311013b8ba2e03c88b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b540553759ab86b118b476e3d4906f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417d7bc6bc56b06425a0201f5ec419b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a96030f8b50b7911a0c2c31259abc0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5960a597440975688e918a80d58451f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeeb00a100aefa423b957982e64cec759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>