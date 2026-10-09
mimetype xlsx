--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ba8050c734b4baa3d835e22374c1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c787bb5d4adcf8786bdaaae8ff775d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e091891e2802658afef11dc2f5c2863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a740f0eef0d5b9c338379792bcf5c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55260c5201ef321a6eadc0f3b708ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3010b18f998920422f8fca04a1e6b636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc0549f420c2ea344afc51c2b59c307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d951a49ace44c129e1b66378324fdb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fe8e2b285b8db03c070daedebcf9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa26f60bddedd209215bab4e45796e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625857510a6a7d47fbafd72bffaface11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5431287091f5877ec8fd4e37427b4cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181120ab54724084cb3b019b75b8505913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f95995581b0c93c7709e77c13b2e4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efb928751eb5cd4cb4adc11dccefbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6a8f43c55cc087010409dd6eef88916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e900c2fe44bad31029195fce8653717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6193d7d54f162ff2552e9ea22c6d8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49434161c1731eb049d364722500e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fba74daa75dd7d6ab361c1cadc99d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a60d697ce49b901fd20f88a9e849f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7109269a4e4ad915cfc69c2755c49f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d954e80b71bb30b18f126c06359b3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd76bfa3fe3a5ee89f77e338b6335324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff55542451a43d496dddeb6fccc6ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b761ff05aed0bc6ad8a22d11b2bfae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2f1963e54a2710b6a26d73370472c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc287844eb2d0e2bc2901be89221d2e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c688ed97619ee3a05c85b66e83769c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6468ddfaca9d9e59682f7f00077e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d19a1c551a781520ed6b94d37602331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18558e48e75f37be868f76f5cabee4e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6abae790d21a9000c30ca23d9d0c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66731592b96aba8025186921aef7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d57badefa631defb39d44d231432ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269346d5b371e6359759855974ef85df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0595d4f80d2e2d6dd065b93511a4e7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07607f88626b0c333120ebea0c0d80a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea012dd266d1373340249eedfea6dfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3977532d4dbdcabad42774e76fdcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57492b685aff3cc23287ef484bc4bba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a4bfd688e66c476376f701d4d30d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad34b07a945bf9e8d7e3868775ce2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbbf13321f0bfcba58273275e13ea544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3a0a9678366796e18acefc7fef42345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbad8e739a57552988200d72cbb89c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775b864b0aa2674c7e7a7a76bca9d9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb86828ea1880b457b7f8ec9b35b42a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d2c56dceec7dc2a814952a8a398e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e7276dd21560dc14497afa71ab1ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df258d5bc3485a8aab118f30984b281551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3d779b13e3b6a160e28d6df3a682a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658856a3ad35625e8a1b8036d51847df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160cc2396aa0bc248e3fdaf4012665854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e2b776930216af943d0c3915d9f4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ef295a43f2a6ae8e7d75614d1931356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9b4f96fc80dbf531964a8b317f7b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f8d0cfcd5143ed5a79b45394e41c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100f85ad2f99bbffb14cb75dd1e164a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512efeca4e1e0044ef589f10340d7fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2898f99821b4b07a64c06ef959eba3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e237a82d06e3a8ca713255f3afea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b1b2f3d445d80521a6e90cbbe7f6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35159191ccfac69aee9d362d695083bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee6ae8fe36f8750d942a6cddfc9f9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637a87e7e33dc0946a63520d5f9455a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0a46cd09e50b293f470e7815e5da567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f37734c109213ca2bd13e50d29ca4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e897ace840274ceb00d315bb8f457b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1cfbc8cb9d803d0f5531c4adcb95c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce4e10c2698fe7459cfe0591af878d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9b61502bf39036d4f8b9d88b6a67a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9504e389d072b23af690c116e225873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b82f38ab74f724acbfaa01837e50f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77669274c78ddbe1c9bdf86cabd58375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d933c7ee3086cc6d7058c91d67d3c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa10863a7be059344ab858409e2f0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4cc95b0df0589cd72f52098e09c4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95df9c83c1f07c921085cdfd356d8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a89c5193cda4512561bdf24333312c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798592a788f48f78f06d66c90e88da881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbb31faa3508ac419663b32f960ac882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812c3ea141fa365062643cc757df4d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572037abcb4a419e96622b8bcf129e4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4075d1cc8942e10c2a63b3f76297f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f93304ab835473cdcd3589d6c6e2f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d4cd8149f8696693bbd4d999a2dfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9412ea12286c56de5cd06f70083eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9722eb093b0492f1f83cdf51fbb7ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b960b91887d5055f8e7e3ea52df6c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b362a7bf90244824de00ab86b39179591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ab628bef1d89daf0f0af2ac98a80a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a0e5dff925b06cdb3ca925b0f9cda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2956a8e834dce92a40b6ad06ad26e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35870a26ec8d3ddb993a43a3f4403c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d734fb5cc54bc8785bda5b2fc1e5d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6a3caaa27a3ab4bec29902fb5428897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d385096b338df2a878669985d28ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e135bb9f75888220ba0269f51f2c9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecf2c84aca992332e1aedca64c56e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65de71eece5477e781b79e4d708faa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bf90624b81adaa0890646fc34b919102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c9471f428d957c3dc8c3f3dc8cafc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a8cb588a648464a1d82105444a7fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793e367c72d1a03e19e980a9d31d5be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205455a9fa5eb6e1d652774f1a26666f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc99d75442552491a3d1c8cfb088e67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc844ed8dc7139c4432a0d59d22ed6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7aa5e8f66ae94d6da64cf657b1c5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775272f16763076bfee28eb748075da5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06969a8e385e75bc0ac5ada317ad9d1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab49e9200d87cd9f13602a92bcc8e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ef0e5cc60c9b35f72c35219fb916d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dda2205be66bb66922580c4730e94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d56c60b397b4e2b6e2a807a20aac3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b77448eb12f503de82ffb785c21102116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f73993b345eeaeaaf52d9f18dd4ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb484afacdb994f6c0e7db61141208118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b07125b71d281e6944e546084e66b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87665f15cbb11b7ac2ad96249371f9ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c01888964e0f3cbc5f17bcec7156b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c8452f5cb8522ee20d72d28eb363c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267ca8297c8c67f881d40e54a987ac9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f712ecb2cc8486e90c88aa1850c0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed1af47df36450c53936a32b4dc58d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55287a211f769e23026cf0c32c706c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e983ec2d7583a460688ac82d93b00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608acb507306772c697b2454f00c613b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449d144f99d786f34f339adcf312705129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb621c34b23f3bc92b73af4f68927185130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d691e8e451da9f0ad0b7900ffeea52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc672b5b40ea3e3c7cfcb15163d24755132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190884c3b769e24000dcb1545e879ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fd846f4c3700ed7ba48b51c23e2a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252821bee7ef4ce9e4e7ffbc56827ce0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51fbdf3db5504c7bda5e3386452423136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed64dd6b5f80df0857b78d8dd3814bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628c6ca413d056f34195dc61f2500ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f7d429c881ec3604320f53b67794c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dc204313fb80cc2265b3563550ab7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9d5bc765386d056a597239d7f9bfc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78160e33a69372d3dd832a17e163537d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b2d89d2c7558013b5c63317455087143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e1aaa422d6caf49d736a8347e3c06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ab56393fb3a1c5a5ee110a5795888145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a6b94747af4d6c86cbe3c6426815a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f64b7886f7cec550177ab364c9ab18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af43ae4725922db467e94f5a2e61bfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef83ad961160c6b0d98f1f08115bf1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02bfefeffde5405c57fc7c96b9d923150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afe358cf0d358a0ae1885c92ecc95e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ee79fdd19e28907f11dbdfa20ff42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff801bd14a1af90c63e42fadd46f6e3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c53df67ab484ff823514c5ee3ee72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b6e06d915b4c63c2d6a1f79f5f24a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406431cb53c0510480d0d35acf2b723f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a591068306c6953b05a5d939fc6fc6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9140ce9c7a88de2e039e97f68aac1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d90832fedee16fd5d6200a70291506159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0c0be2ac1d9b71baf107f30e5272f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53133e280d3049d4821031eedc80dbf9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb709bf6241de706e2b5cafb3e2acd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199268cce018b88f985000fccb42b18f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d000ec6849334fbb74969d374cc222c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81156751cf22e924d735b79707220efc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4d5578561f2b24759c4fd629eb1ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb7022a1afb4f13b59c23d63dc84d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d631eea68ce47a1ad8e532e394f1ddc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65118075afede1bc0a65f778da8087f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d4871996b4095c11d52e57c902f79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5fd053450223b66b69f0a7c2a7a93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426cca3d69bac517c0b5046c4779aee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2167d06b869a8d05f2979b240d47dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527ee87e2805e0056e0f1994fc8c2e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606d2fe34f311782fe7fa28787e1a85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9ea3ed8bb34156afd7582d4d42e9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e510f2243b2e623ab99b14090db111177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d10bbfdeae8272fa2f7a9a37453b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f98eb64bae193d26392fb32046f2d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6161663008fa7d1da500ced3ed1bb73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d800409cb73583b72e9e07fb4b1c5b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9fc0989be723a71071759dfacac34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a4ac79656fab77941a0cbdc975f93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6142e6597a9ed69a5b94b2779befc0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683bbbba29836936e434a3c0faecf81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532b72319ef541b9d4dbcf58f587613186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc6dba5edf746acc11eed5f74f7740187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee0d4e9f6bbf21c3f39c161d609bc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25e4d6033d42af8f320843c5d97e95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e087c8346df09339a0563513b7d042190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ff211dcf185843a5ad50fe2c469f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeca56fc5d93c6572125836fdaccc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6abf3cdb328112e7a46baf8ad3b59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afec56c1f9263e949f833a38b8433a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3651931b2575f7eff39226ff518d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653064945c348fde4f1eeb6216dee445196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235e5a56d6a3ae0ab7c84e26596e5d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31674d626b82eaae5ab6029922105ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274770b6f80d4d9fe1e3ad36e3b714a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c960abdc526ebe79d1362245710abd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407d453ad5ec7bf59ff93740577b6c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcdefc7dbfaed75bf96313fc6cd2da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec960e4ca3976864228a611f55a55ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78319a01839c481007de4d6045fc7ab4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c65ec15280b7688289da2d7ae504205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae71835b89ef09e4bfa035368bd924206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea668b9bf30d24c018279646134d056e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86f1d398266b97226d401a634f8ff7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4015fc1f9124ee0e9cf22892c0ae067209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549638e0c919a301842ec892fc6c19b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36cb276054809b179ba78ca1b58ba6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eed08d069b2a8151883f77d119c4b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606ad36f4f3927c75402e6040cd4d2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023808a6a01e54a341410387d82b9de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45da817763db4019694e9c1f2db6ba5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919c5145220656992e75c875279775e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8d118f6c48663ac56d2c65e8f8a82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8e3903d35d17e616f0c9e91b0380f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730770b68f503ed8f903c1f29bbb3622219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5cac3652fcc2c62273489a238470a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a94e676ca332e52b00ab9c4bffabb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad20116d8d430e6a7868ed49e861fe4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed17d81a3624014e9b8e6ce59925a1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269a347334180c6085bc8b08b7e2065224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670744250366dd52c868930bcbd09875225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12028e043ed69882a3cbe4c9d60ecd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d817d24ef40fab790d73bae4be188227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c284056801e882b4018c3b7ab5ea4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d78132c4cabd7cd6e46ad288c7e88a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6d819efc004df5adf36fd8ae71651230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2237c64389a1a73efb4e5c3a2da0f69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e4fe75cf73a3b11f13862e844b694232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a7646adc99c49cfe4a618ce91599c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049772dd25513c13bac1881cace4b2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42aec79c69e4c9cd5ce0bded249c1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57edc2468a08f691adf932e5f68dea5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74955594f848899cb33e9967258be3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a1b44fd720d1357e175cef4839960238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2de9309a61e051ccccb8ab0b29b22a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfabff09ed7f623a37b9ff0bc09bd61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172dc7a7e340b6af3862e71954ee16b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8081e4a442c1d91959a52f2b01beb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc9c870ce7526b10b53345f0d6d0f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593ec5d67359a74201b0d3bf5f6d742244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace5464523e3e93c394c43d0eab2c35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98651e90339d2a36d7500f59645ed5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d19e1f82436a7cbf46e1204aec53f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c9ea1235a0ff1e7c1e292427f4761248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700834043b2ad7f6879b670987efe8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719cc6a77961a4696542d343253dcdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351116ffe214421d2c882364f8a6c2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3db63a2b120adebf5246d0f6a9bf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a864011d83a3437474565f378eca3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef546663265517587ab65baf666eee3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e59dfd25cf4b550ae83e840223bc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ce4c369b19473451fef609ddf0c94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee984a21c6a5e78125ace4e76d83053e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce3fbd18b9f548d7fcda93ed0233f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e9cc53d55adb3ba706315618a6906259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5df82a4d68121160f75aebc26c3288260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe49094281170bfc9cbb38d5a9225cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c936ace422042ec5b655fafb1260a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37ec4908ffd71abf578862103255b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bfdb87dc48a4725c461ec4d93ae75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059465e0d7a8ee4fea06914d71bf34b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b192556afc0c6761c21c7046fe786266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac72b4b363abe0c3f94f635288d2ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9e4df5e4177140e18998d07c271fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702430c588246d0851b8c8051e28b91f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb822e7a28675758310d20330d2f1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccf5e6b09fe66a1f881e851b9af2bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e26e308bb8813646a75ec84a6ef83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07125e22f71c8f10e724ec5178e012273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bfb877d504bd8e55c1bcd253fb27e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae443cbf12c0d7c5254013de1bc06b2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f114584a3c38bb54ddaebe5c141fafb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199bf33a85683f9d5cf48c9be7df46f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b109a7fd5ec2077cb821d029e3dc370278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145f7281c1cf0d50f3f8e1cd2079ae5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b152388257cfaaaff01c6b43a99bf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f9071561b8d7f726ad5012f16fb6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ce2686077eb527a3bd6f3a3ab19b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98058aaadf45906979a3950f1005be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47c5318569817181773da8585f503e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca06272e8bf825c611335bb447d8b96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e226cc9e1c92112d3e622f83665d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162effafc10e1f5ea5630c211ac3fae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78600a709f4d7fd98b040387fccd315b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e23da5dd131ba4a8ce06b530479b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5070a7618b3a7a09171de01f3d8b8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5392dae2d6c1519087a90ac304ba9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6fbd3bc3a76168e35af0fdb11f8a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034827f6a5ad5e430ce1c57bed04b72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84ac8c93c5544481a40043d59fecf4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a9deea7b6e97afc27a139c42dceea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dcbdf8ce9a1c960e5f53d3a270656296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b7e404f22c4647d9672736e34aad8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94834fff6f09218be8e28f2bb9f53aa8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01955a50e617090435e2bcb23c19ebf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424f14e642a3d8da3dbbdb918edd0e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7a02b844a5b29914e759ac0b9e539301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc078a8a72994a0d4a36ff16f5c458a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75ddea3ff9d097cd71b5e8b6a2915e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac539ae393b0bede135df4ee6a8ac37f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0301468cf1b7d8237948f87f4e18f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20177eb11d5c0161f7ccbcf7ce179573306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5635dda2b781c4abbdc7a05f813b3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b22ffd8bddfa5239a62f2e4b945e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675762198f8793823dce303b195d07b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f066d43978d70ad02e91c68816686b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed7c27f99e22d4b9a358767b30c524311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed911ec490631fb3fe0b0fb5041e07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091237ee128b7b218871fe2dd3d72c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7130304bbc86b133f49a601f2acb86a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33f6bb28c1eeb7b9041a4589fa455d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d47e8b422c7e82650738574763b947316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6adaa1dab3f46854e7fbf74327c0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03661fb2481d3fda424fa8dc050a2370318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0d788a4d3473593abed6b8a47c82e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfa7db3334711c025011daa2858a4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c708ec0667b0781943e18055a525f2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b71459715059e7d24a593a612e890322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a1523ff941af720777f60a53a625b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1d580e19405d7e48e6563b14bfdbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad746cc1286227d61fa14b8850b11fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7179be47b46871f80e3c799ef0f11ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f907d70398d6ae11e1436f88a26a862327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdeb8c2056853395bf6f891721db98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685bea72f22c5f1e5cde5fc415bb76a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea8df538deaf3dd91aa5e0dc09e357330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f33e963add93a324ffc5a9d157f8ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c95c203bffbfbebc3bec3a6957c6f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498df86c80dc262c990d558f84f78c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b055452f14ff81056aa9bf3b38938334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8224bede8523d95cfdf2042f7bbba56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c38f70e0f6172e30b380e616f0714336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647f07fea0ad5c9ca6fc28b9cf6e95a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e0b8a2aad7a8a26c94c9b53f28738338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcf8b489c8f0cc819f5a33e77832f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def62e095d5bbb101d9628ddea2377f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7874781fcea7cd8816f2e6aa5ae2014341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cf379bfd8a96d01f95c61213c7ba8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a403f527ea364558558162983a55a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a945850fbd7ca19d0b7cac2b79946344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50422f501ff482f15068e800c52c116345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5934ba23b41a2bfb9d9368ca9e9d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b3938c5e8b88ee2a8c6d3ff486d48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5702829bf1f09c38f011646486385c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6042e00636a14519463e3d369a1783349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e465c3af2b49c25c6be77b57cb1356350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe372d4d94d9664ba8bad02b223a9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31595060c9a07f32d6812770a386725b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c8b66b42c3e2244c6551dcc1b5239353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36324c6ad5d90ad86badc7c87d4dd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acad9b0c16177d4f11667fc8bde4ec2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90120a404c1102260da54c1625c42c2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d15546781944f5a80e90f62c7d635f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d6cc6342f2c48803dca0a3aa77297358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaef08467a22de3eae03c3d5e267e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84379fc3d09d35ae03bb2af7c6e1bfb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abd51f7ff3b66e487f8a8014c9f9bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d204fee7f6c2b23c00765262e61e6dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ae23fbdc88803c65dabf7e3841e5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0ded2fbcda9e7da90582bbd7e9ddf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bf8cd6a878a2fbce74df7f45f4b35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b605360be7d2cfea36495945a6e6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a147b25ccbfb7741acfd65e95fa6026367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d2654cf7b774b63b69a01f19ad369368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b8b25fbf538acdfeaa432ff84df54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44525c2736f315000f36b56c99e9be22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982622585e23324eca41c8c07fdc177371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13949b8f19586e06ef5a3b705b9724372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc470f827ca2743874f811074231abc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984941479882a915dc28db7b4727e04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c50336afe5ca54962fb7131c8d8c89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c01d473a9386a5f205fc9858fa0c84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a063d5de3c8e2b62d6a946bf4ca474377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a91075f1365311de17ef3a8203c36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525fa2be3e7d268bd6109e28cd332cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b440a78b3c2d29176c3c997019af72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061216c9bba7a4caee6abc53dcf39fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de90047cef89b9c911620c1ef546ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea454dd18578810a423a77c42b404a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b633cc88a81ac9527fb5a4ea4a9c44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d803d5948e38c074693910e7f11ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c88fc6efa38c15cf54aaee832d5fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996217422ee4c56702bd3a6546c4d48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2dda12a391fa26f6d7e3f87c35d7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687ca6463228d394ec38ddad7827cdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b0e8dbba94a26b8720bf8adefdd72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab82dc5cd699ed96e278db41cf108db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9a5d7567c23702b54f7a7f756c82e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbcfb4c9463106425ba6ab7255f6e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c275b5f5ef131fceb9ded065c75c7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580a8049651996c8676300b4693934b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932c5d008f517025cb7298057e96bf0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f090f2d00efa710cd9572778d1b7d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9700cff1145b29e28780ed70a2b52d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748769cb2c7625cbaa8649d78d25189399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436cc45837566030287840247a26e91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac22da4c3be19d78f86d48e9f2ac2fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c707780517f2d2bc59692126f24dc65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad95073479a4da647789188e788c8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e0b24eaefc7dc6edc7679cffb8490404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100c671322b10dd309c234860ba29b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece85a65245075e22b8112f66996e724406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ad9377aaf6bdb1f7b43f39ffa29eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb44208b5432988eeff73e85ab0d6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f58ed7c8f80f63f22102140c9c24ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b14c53d62e41f06683ee27c995b19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa65dfd8b4deef36fd5cf5a1b5821e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31cdc4f70d1d47df48b6a6ad5d0d8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bf42a8b0fe41972a204ca993cbd3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a576cd2a78ce06c6ec293bea72f8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfd0bbffd3eb905aca3e11393d7d05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603766b44077bca79299bca47e0ec61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f6ece3cc50d2b79f8cf1e5e702d17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e704bf26488851eedf603b58a4eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320144d48bf42178b738b58e79d52a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8af865c0f42ddb80d68d72dd76b8ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12cfbdb6efe7996eed98c0a39bcd65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e543643489f28427f7a6f5f21ed7b6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e105a77a7cc83669738f82858690b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf5cc354b34b7e6d457824ea71b800424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72228f6019fb1ab60ed065c58f1856af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca13aed0c2a4b8511faf43afb0188d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ced5f98bfc434004b95d42fc27c60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db6456842f5819dcec8a76175eaaeb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce331e708389d081aa0393d3976e5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad5ae171d9b8276f508f725201c272430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcff6e2ea081fdb05f6c12aefb18589431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10168463ac2e88a5e18b732f02f64372432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46020bb107f6e7208c4d0bb9699e18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dea79a70118afe7aaf063fad2b8135434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a54f92d11110e9c59f095be7e6646435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca5b7f0ceec0b5677ca682194f2e0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dea8588ab302b652866144e0583be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b5f25f39cb0c569a23ef3d24a6cab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7507a6ad01b151f6bff4edfd08247d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ead7858f7e394900339cde33109ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63453c63cc770fed99b3c2de7725f95d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9e5bbd1a2f583214e14a56ad451b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15286076d0534ef4310bc9606ac70c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4cdff4c5d479f7cb2090b554129ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2c4d78a5b454056470e7c294bf811445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf041451dd747ceddb1ff8b57d2b7ce5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f9c68cd60ead79a857a26108ba6f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d03b68663b0b50580b2f63f1f05b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9e2c14e26833eb4d4e9419d6048f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a6e61d15bd3b93fe5216eb27347a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdba8fdb3fb66e4f6961560b7c796a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28356e49f666985559a63601867793452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da503789171c8cc48f403213f8aa7fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5726fe634197e8fbffacc57234fb2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee573362cada65359c199ba605938a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bbb51b4e064e62986cc67f398ca09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607552fc8ee231e3dbc2b35e898d4f2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de053b1139a71f00011fa0a1ae455b2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16863a37f8af200f921967150b9121ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfdeecb6d58b595a14938af5094786460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8aaa37bf4179c45fb0c47f4380e98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045289ccaf35744887a86e43f1ae8bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19efcc206d9d29ecfbbb64b1b3cebd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a75c2d672fe5821ebc0e10afb5220464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcdbe1531e20dfaf9d5ab25e6635e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e2cce31828f0a982c9d3012362562466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fe7779e122ea436d181b1affe49e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a07805e3586b70d0a7f6a18403583468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4f568bd8957b562d59025dae6dab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0f4dbbf621808e660a1f35d38cfd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5339840bf9d74e1bfdda18a8dff77b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c2a7c2301a6a99f3d7d498d8d4e07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a179e5c3eb9b32d38451832fa2b3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f54f9cec1ca7f815491827ec6597d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e1eb64315869b2a5f703f7924e3e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa876cd488803ba310f99c33634a17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77068e9eeddaacf519532cb1a93c0b75477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91556bdfa8f5877137859cec8d363692478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4290bc800a97e634fc29c661fbb5796479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786ae77c37075b12f2f9f54bc894aa1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65303865801446a08e99f0ff6821f6cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d043b2445817e7374388e6aa2931d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f544fd41fcef91a3b6a4ef038820169483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e9ffed0c107000131d4c78e31c40d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0235750a94ecb63f1b3861be84a622485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c71f2ba618f2f5a6fb25cb54fc36f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90777f8105095a3fadfa37f4dd4f2996487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c4e28790b3cc3b180775ae0946c6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783a7adb8edb398c6180cd3088b71a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72560bf2cccc994bc10cad7d718991490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402cf54c56bbee77a3610b07a712438491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa9db930a29889f80b09490b2546e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16547a24da6dd45f45c06128ac8286c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa66de792cf81b548d97f4ec8f97d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ba7c5da2add0fc0c2038da4857722495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c89b1b0c31fdac249ee3aae7b2a6b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad30020b8a5cd82ce4070de5ee0443497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee099576ee698c3c0570f341aad448498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b038681d17940693a8785207840f63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b51ee2cfbbcedb41ef64964c90e6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2e509e98e06c0da7d0863e3cbbd57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc13d260675761d85b35a984c8b7fbc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba3da7095c31154c1eda7e9b1950ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a202481c6f9c8d963415db9897cfce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3add91f0b1af95de5d22d1937e235e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0174cae14256c86f7521acb4c663d45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ebc3d28d53d101a4e7181d89c5483507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16106368303e12467689d59e9c007a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30df96c34fa80408a1c9bac1933485509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde90e48054aa853af8eec5f4a9f9e59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515bd06e07b537d04b8e29c9dff11eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710b76fd33b4175c6685bb433f9595d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a63fdbd5ad3c1a0756f163c31aa91c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad2c3f617b828b896396a2b1efe918514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ec8df631db11a988553a7f0b50290515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1ae9fbe61ce2426dbdc17e0bdd76d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d73927dabe78c8a4b0a8a28e3f730d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e31444e4561f231bcfe2358acd84a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba3c4799dd66723803bbb56197a8bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5d9fb37aab49a340c29e26d71022f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee3528e33a9f885cd8a41ed2028c2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d3a0ec19906c5f0ab5d8a6c1e306c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e417aa94414cd05dbd182b851ca24fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9c098c52c021a4692c4a396a544b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86099078bf7c8259b6dcd57e374d30ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9b181767d4ef48ab0683b68efc6bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14f3575e68db9591814febde62941f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2694df6fcadb4a56b77556c92726951528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e9597ef922a2b75cff692c10ffdcf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99bf28ef246956b82110385caf7422530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcd454697eb51f5058a787a3001031531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd488c55382f30205c2fc8a44f8d26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d40e790b2865de5723acaff410000d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff85d78118316eca2730e988b64792534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d43d1fe4fdb724d0f65d5a3764d17a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d152378fed5301b8f5bf933555b419536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d9fcc85011871fcacaeb81ab398f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145479b72d98492fc510ebce686e14c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e072aca950013490ca8eec135b67dfb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84683a28e10e32481da9a13891479b68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88892d29d6f3b244c9a4742e0d4b7ba9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e36e9c6de9b90a25808ef0b28b32e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d803af2ab51ff49d4e55500c06ced0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2631755e1eb3466d2681a9283ebd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad209b7c492d959861d4d5f992b61a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddce7e28a3bd06ec531a27041d2ef0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce02f58402f9c3bbd2261c85429d97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a3743a4a9d5cddebf1bd82437dbef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837eeba2fd5a432c2440a3c76a151b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbbc67156d7cf777db6ee81c6db225550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640dc88d135dd0b1463440c148827cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3809cd5cf6b1926f749cbce5d9c2f7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed25d30053b31e628b0d9404aa6dad6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258036370cb3c94365736fd2ab1a8ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d177fc58bb3ffcce42832536dc627d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd763245babc2c51c7cd4961322e9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac02ecba2a11b8b86de66c030438959557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721de608c161e29fadea84cf02240819558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cc90fc4cc09fb94c9831844b6e48d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0b648c30d0346ef9db744e6fd9cd9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afc6313af87898520717cfde95113c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe82c2c313f9df861b98720e6960ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b263a40184c36f0706b0b40f56ca5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f742c064ee30bc1b12f3c8eebde06d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b79d5818cbed085cbbda9951b70ed9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990c3fa043cb71b9db1838bab7199c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad7322686d1ae41142093289511f1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6dcb60100d4db461de8faef7f1b75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d429321c18f9fcfc8910a3f410a90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890d69c70a66cdef557eadbd3b59ce9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef37626ff606d2f9b2923ee55ef390571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f9ae29f5ae4510d251a6627d5c08a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ec28b61d0c71cbe1b81ca5893b8bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d54dc834571d6c3a618590dd2da3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df68c6fab3d5804647224704af2f2ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbc5f950eec4c527adcccca67d49b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658014695b9089cb6fc36279bf3d0c31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d697a59eed97513faf85bb34a66b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657e9231d31587f9a7517452e89ce22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66111f7e961f8ed7e77a7535cda3ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94829f7cbc1bb1dff43d803074a5134581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6526a97a41ea721c77226b0f9b78092582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17d51602f641fa3c46adef0b7d90f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d083df1d61b119c891aaef78eb26cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33df08e96ce5b8024303da2f961608585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb193a680cd8a1107095999b8fc24ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffe86dff90ca685c2113872e7554a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03a89e0c8ff46c1a7df2b199bcc081588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d205a504152a3ab984398dbda2adc9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff68ff541d91ab01c80d545434c159b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c597d1407258c0835ecf98426ad0f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f9680c64e89e50c148820f3d770b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd14ce2786dd592b11b8eef4adc8bf8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64562bf20d502439be9e798d4896d583594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845e24a2dbe7fa3b0d09d712e251a3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89f711fbbb4c2bdf0dbf95bb246223596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59e5c44407f42f7416cb5119afede6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46e4d28918d9dbee42a690c4557e24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f753d354c4f1bfc3d1503b82a294e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a416a494473fdfa082b76770acca923600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff0df982542b284d9e91f4cc8d9ed2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ede01d537fdd5ab70ada863397c217602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954c2c127d2292a1633a30da33811d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f02e4d2aba17b2c087742fc10ab9d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f229a79d7c397203764d23965fc80a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f318b84a53f4c9444b617e7c6bd078606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82fc7f89318abb7f2d0052aeb5829d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93b78d6fdad621aab4afd825d4cc70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ca3982b406e8732e7a687de0bf201609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b637761785c3282a9c60d255ec8629610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42990b0d6582be20fe612b0c048accbe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed580211b3030539657c9773feb6f796612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ef472ad81a50cd64b791c9088a979613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3020bd307754ba2545c1de4bc364dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b1558ba941e8890d4ede4fee123b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafc67de99cdb590ddb1615d4781019616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322967552e003f93546ab1bffc9229e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a2cf812a9e44083249b8c0e6ef2be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ee591fe1a53b2e83ce87f66cb6550619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fd8ea2670fd8bb544940f7db2c231620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a712017c09d66fac853b37307149e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd76e0fa24ebf7b4a0a01233b8b6269622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa52db2b03a70339d3b7d9e74aba2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32edd8cae768532be5f888e0a140bd1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee89322e8b5555749b38c7ab7b279625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354e1a3ad33cb3675615aa2547f6279626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4baee5270f38ea8ae49586d3ecf265627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69e428306f7fac348a2d75b0f0e8cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e5c88f4dd44298574a7ba7d8ad59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde873eee25fb096f93cb8d2522218630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111df29e8b3377ef369211b687ac66c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fada77ee2ecced272cffb48c8223e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aa6bc767d353b4f17b2daa5a625d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1848fed777e8f725ac94adfc9c69426634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc735f947c88389bb69af99d424bdc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603dbcf9a34c1e3db89b37990371ed6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea906d8341f9cdecec1cce9367e96fc1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653e6ce8c558d0c0a8ac35be821c08b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0828464a4a41874eab331d2495b3949639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db657f56f961852f5921d9dd0dff3816640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867accce72b9025a1cbf81cb5343af1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d403541ba3c4b56bc3d13dff15ff2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfb84bf3ac019653c7dca566b33bb5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df0844b5140aac549dcbc4bc6bfb35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e574892eb309f85b30221366f66c73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d83cb043edfdfc76365fb5713feefc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305d76fedfe46bc4a9e341b86542162647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e131360681856d66fbf74f3d6ecc17a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee619d8a6e1edf72320b033577bd0555649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e24060a167bf712cc73c99846acebc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad69f2206845aebd919d9c9e611d7c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6ed995df51043f70aa061fa617c5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeb1c221df09518a1f253291243e00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52a38ee1332019ea7941d889683b2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293962c3060af646538d3ffb71ad363d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd32df64e8eb1546628111dde254e58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5d71772c0fa54c66664e5aaa6a3b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561d42b3796139aa34dcb2e8226927d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc695ff1be4cc500932e77559a67de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06efbb85503178132fa2cf612ca87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649a2a34643eb15facc86226388332f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb4b1a51cdc117792047487e2e9d6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222117c4145b7ec9755ec034a9bcaa98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bcc2698ce23f03e98558e114f7965664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95cd3506f9c4a11ea9ac05d24d247a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698f176cef326f251a4412582e31bb5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaadd2e471c09475c55187cba83f89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6243eb8ebb223fab3442299835c5b83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668f5c008da4fb5f1b002e42b8c7eb6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd89d5f646332c922dc7f0bd6b9d061670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b20f5c27cedbb5e6571e1f365d6c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb903d54ae58028a23c18bd09a07271672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552740b4d7f61c9eb7708bc4a919d207673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc85d23de564688861125502eceb66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e864fda52b2fb6f111baa055764f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625d349325dd26e8614dce8348e00e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a8b8f25361c2fc547b67a1e507d3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6054c1bfab92a17f15482c22eb9d0b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeac04989544000e12f138f8a20c7ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a60a4b2198e8b1b8043749d7b4cf6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec4e4f4d35e0cc76934c27d4d6cdda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bb7e4b80cb595de2b1630aed6da95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d2e82e0de2e2f36c3cc9fe06f917f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beea85fd6ce7e3f58a05ab29bfa6dcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63767aba5246b762fbc2c39b0b1fba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362e3ada010e9562eaaf33b81ddbc52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cc56c4ab3e2ef313cb7ea1956450f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ea95794352ff53c54f7ff508cab4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1bab83ca422db3c7f8f9fb8b2d6f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c46e7c97f6c6fec248bb5e539e46f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58c4336545c2c15e134730845df91e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44d2a2922e2600b5b7bca73ba6f25e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901ef5ac38a890fd80c701f4a4b0d32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0b7120d1799747f7b349ef56ff701694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e26110aa80d2b9ecc4d8847907a88695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55db4ada2fccb6885abcc920f67178d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d94daed194bf47093a29d0a0941d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9cfc18bb47482c694c4e76553a8be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc46bad694ff1443da70e9f5d366c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38681b1db26c7858eccb7ce2b50f596700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f99fc360b91fb0a27a931656a4b2e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af5714b7c909d44af677978c1b1295702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dcb1cb6ef01c57869ffb2e13e2ba1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b7320b6e3e65ea3ca0c75ca2a04fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989693b001ab31dce416f02194c6e679705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f344b52db16c215be0464e9d7169cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901532958fa3d324248189b9e281f74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c89d9b621f93ee554e47495c2a4bde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f7264b642e0c4c9feb14a42aa2a15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288ae3674f0dc4a123b6b4bd2ef28c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdef325ce0e6cdc04d9cf534f0255db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c660ff2cd4de25d08fc8808dc1a01c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79c43c53cca829a13ef3a8aa8b5d83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87092b791fc485f41a4e7104eaf5b3c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49eea299f0fac5b9888724dab131ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa4e90e21af7340cab43df62e1323f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358046ef9852aa89d76798e3d2b3cc3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189075ea77487e445866d1335e1199b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2215ed169fffbe90f30c963a9209953719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c17a041f3ee4bbe7742bd30721224e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70548c57e6e91942404e9701420d5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1affa488db30e538292b6441774536c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948449da0273d7e0f3970f9c3e2b8ad7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3355cc34410cac484872c4b6f3eb34e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d2fe854eafb2dd42977ed1a8382f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89017f8756fc22dbeae980c291443ef2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad2042d9e36dd35edf1e0cb6d21035727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c420d64e1f8d7ecdf98fd70e8c5511d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47585aee504e1d9262ae1cd4c369a17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608c07cc838636f7c1f09a7e2bba44e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e991c8a4574554e2d7c2cd852c740731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e713ae058ca9fc758ba08375db02acc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019060fca70646ffba57b5a5193f00a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ac7552c417e12c73b7f0976071260734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b65721b017bf398a2af71eeeab39b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c990bd65d8d3acdc396371eda759a2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9e525e10e2c7d18bc833fdc6c9048737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dc759866adf25e4ceba69350822bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e93d56fd06dab9cf2c5e9a6b5f2de4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba1e4e64910a8666acbf521a5860f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977634584f510acf6b780cb84ba3ae5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18713d37fb65cf4994f0f1f5073de8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85825b48f3e19953917d238e7e52ef4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e0f3a96b4deb9d4a1c9ec89650bad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42255a1c38f07a35b090db6bef47899745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941a2560a7efd115be935c6fb115f63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bda9f575e8feec45abb240dd5db19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b36914b210bc442f78d7f03fbb2485748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae1cee61e2e2cf2ebfb2f56f52269a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b0243e847ae409a1b369f7d5799b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aee2d2ece34e1ccaade81d2003669751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f2e3cbf6edb6fd57e99f04e0d47a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b8e8e507b75df3adfb3de372c33e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cec9a9cc3b1aa1fb33b00736bfbfb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402173fa16554010be45f40228c4e32d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18b1d1f3e868b4d6683179d330b6e7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e5ff6ba4b71eb2459ae5b09cbcef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262adbadfa2cd6a13c9443e87333fe12758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c6a59d863836ec097f19a413839a9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6abd0183625398c2ab7ffc76edaf6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfde1007f24036801f65b6217a443ed761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a677c995353c92994eeca5e511fdcd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aace454840716d446f308eec5e946402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5d1ef05e8dfd9636731187fab3f483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c984b9604573cd3122afccdb277edcc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbea135ae618b61f27b9a347ceb7f405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f8c232d3f37932ecbaba3fb5213ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c48315f93eaad39d9e7ea485d53377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70716019703e31fbeabdf9fff91098b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fef3200ee6bad1060460cde0745dfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6e345bc656ba4c05e57deda5d9cbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe8ba4b36159c18275ff2dad9858b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16bb38cee89e2f35fadbe2a23e6e9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0c1a17bb3a428d4431189a5d89b0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3322c93d928deb076826ac26edbec9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d038c2d1edb8268519d1bb7a738b3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8496c1237917a15e9c40f70ea042d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65883fba5cd2c107776301b3dfe62517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fb6965a058b16d3f5b810581971a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a559acf6560b0043cc3683a5b7a96819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f547b17a6efc21188d6e3c3ed42acaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2524c4e7bdc19e9687bdf8d7d3ec621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18b28f912ec3aaed6ee5025cd830c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3e75b0d640ea544a35af2d3683cfb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d573507582af4c48ab3cb7cb7c36324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f05a63b5a8cd3b1672a378f1b987725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ea6df27a792995b0036980751192d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcac0fe5088a72aab38d290ea1a53027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cdb82236b3e8e9ee755fbd6ef21dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d38c94374c04941b9fb790a285b31a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c857756b00895656a37466a73732730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61459233e4e4cd444ee2182277c0c87e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df429b63198bce454c1a17fad0f1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ff47481d29aa7e88023918013f3fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2409541ac890bb2218f927a850f7a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944bf77c4f958c9c1fb654969f25e6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba50899dd72a07be9924f5fa89cd6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a432f0095f38cd4474670e80446c80937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4362551ff945c678523bd2f690f7d4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff4fe74034a243a8b4bdd45664004739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f077caf8e875287adb914d0cb2e1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ca3ca98f388567d12173b595cc8f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f55af4b4b39711b26b686c0538c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87072840b4ad284ec21fcac5b12defff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5d377eaa6cefe74ef9cb55f593a8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be01501555a216109310c0c6dc038b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ed40ad425447637a62347bbe3124846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cae228610d375d9ee318552859514447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304d984ee54ed1292e522baa196c66748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c5493b8b4b8af01e29647e07dd5da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daae45fb73548d4caea3581d66cdb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77672fbe8020a0f8e53b0a3a4d5be98351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321627bd502587979350cb858b2436e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceb32b3fb6d2b6f076d415f02f9c1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1018f07d57209b63e934ee7b9ab69754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaecb62171ec36d05be020b45866c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf9e8a06c6cdc1474f0d8d1c5421dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb56cf5da250e4fa72c99553f4a38157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca74420997603cf57b2a2734151dfb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee552f2a7d514b3200d385113411c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d819fe100091b9b66ef901c3827a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c815cc599b4bde34cddf88ab9d5af5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e646ad5362835f250eef5313ebd0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecf7f39ab655defdea3f159d95361663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4985bf31917226158995e5e870740964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a039ae4cbd33efaabf3ca0bdee0a2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacb1919dd352e1b119e116e59ca95c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653bf227a148e33af8817be88bee77067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef33753406e26b8d718c90847aec3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f178dec14dc30643511033d9f449a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff7a116f9fc468f865798f730d7d2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd2fd8a50a88758f7a882440edb50871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855988c6e71e8cc4c4c6f4a090c18a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9513c5beb4b09aa5c3a0fb7de0ed5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f023dd6119b3b47725928faa0298c2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea13c255e8875d1a4f8224a1b73ad575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62739c6d74a9b86745284371373f0a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069f1da56ee64f277332500ab676adc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6f74e05897f35728c4479f19b3c2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc64297859eb374cf1b0601b84cc8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962c9875f52778c99558db737b0362d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910aac09797a6d6f6e69fe106a9a6ea281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9905040916b0c66b332ab0dc6f99982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104bd5549bd48ce72a4516d96c0137083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15fb457214887ae97b99c53420052f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699778d2230a0baf12d2b114a313a4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393afc3ebc6445fdbe1af9890c797c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cf458039d43fefe29cc1d1dc140f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097679359cdddf4997ae02132fab43e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523cd7f3051f4f57161f2cbba0d41d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef365f81c03ce96073acbcfb99ff8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59e6d82cfd6f80751cab71847d161991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d411d9151e35979f605df518594ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba049e720e8e376accb88ccb858a5d3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab3edb327d1fc91c7f68516902247294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670b040c52ee5421e5324f7fa239efd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a0d21b6cb8569796b64d988e3b77896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945912f5d1b2574a85ec5c276383ae7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abeeb50faa4c21ad219f4ab5c5b41198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9019b6439d970fa22822c300c16be099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2adad22aae5565a7f0417b6cf5919100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcb6260548979c28e49c41595c41cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60454f21f72b78d90eff84884d60037b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac1c8705ccb35e32926c2c157e8e0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99782feb445663b300afbd5adf7bbb02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510d63ec6a8677c44b1c06213d9be6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81747609e0f21c9f9d8a431d8dcff1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2e5b0eb72a68ba82607a521655a32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265af89efc0f2e02dc0907e5c517257108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a0ae922c39463b94688180dfcdbbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcebaf72aca14d01baf52fa1097a4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015754ac72afa69fe5283db7a869cf4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c67e16fbd847d61d88c3771cc2ab4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d0017d8d5a9ad47fc3be3bf241155113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bde20b9ea6b71c5bfc7b7ebd55c71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b77773b9736974fb4e849c8aaa1472115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ad76a7250f6f614c1386fedf14f05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fe57f583609acf0d569fd0a6bda6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddba82769a4fb75de3afb1e17361aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab01b003c18db5fe3fc85532447f14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda86f2d1561085c7cf3ee5b51602e56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc595f6a0f2aea812c84330f9f2c776c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8a756f8eb9519209356bbf87189aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112ac2544a981fb57f4e7e502eff0d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b628e569caae83a29147cc97cdab0b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d770a52462e40007e4f152cbf2e2902125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd6aad062b71e63851c4f7f7085bdb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258de64ca4ca2b4a248f7e4223dc6cf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af59f7b90dfce604bc089766fb3f0e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb5ed0bba36e3e4d108ce1348f66a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69349b59f2b1c11c6d18c9da8ff73b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74e90e6ac4bc6a3a015a6b2c4edda5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c985b63d86c4417653c4ff33d1d495b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b3353691084339eb77a3b46bfde3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afbc8b1994e8338fb3ef277ae72fdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de657d7cab6694d7b225bf941063191d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2d1fc6c7771ade845cf16f6e7fd14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791807df1c9de90e08a85dc134721b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3b6d6c9a8667cdbc90acd91497127138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30616d33e97995fd89e7436124e6a7d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca107aa2511ee70864a5c1ac92cb1016140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141734f5c00917a155d13bb427dfb83c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240cd5410c46adce63ff981eaf242c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed756368718408d4d8c6947a04437cf2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa44e61a200d41062b07740b786b558144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e5dd82d9b5778912e9bfe5fcd7328145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3460292f7b75306c6a44bea7018d8ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a593a525d090d244908fc82c55f97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2731b35efce5cd121eebc6983502ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46999f27cc11982c738c39bace2f0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d2bfdabf8880982ca3401c42fb2b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d16d5a5fc4bee7994bf2aa6b985b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2819f62ef5fbbbb4b57e7db656acf42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fe1dfd14f87bd77cb496a9ce17c7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045a6d54e85b3bd135131bb8734019b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8dfd58f88fa57b1a5c8eb752984d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248d62020c11485b1718a05687dda5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584460a54670413f134c3de76862cd80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab404b2f34620800df475eacd665fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abd19be29a59c16efb96394adcac8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd167c21ed15d5f3e9c6dbce064735a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a74395ba19f1b808ae70710d453bb0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae75c18c3fd9331c2617a0fb122d06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c10cf2a32f8509583b9b1f931e34b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a9548744ada5024b5433b231c4830164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13e3468d07d98780ecd36d2084ab9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d361809ed1267a6956fa876186cd6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490656dcd5ec6453c699e2935f49219167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647ad002695411c1deb5661054b4b81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d524ef50cdf0f5dfc70c469298562ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a49da2382292365e72cec172e8d30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0170552fa4147fe0a64a5a2e7f23d8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906d8f74ec57b0190be3dfae1d85209172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009153ab955729b86bfe4c1cb6df26c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15fe0f67a7cd433070abbf189fb64b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54fe8831a96a44d69a8b2245a30324175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c174e9effe2e572559b43ae16f214b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d08b4a9163741b5c5499d98b70b674177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d428079f44b8faae87ab5ed60aafb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bc0bd3c8651fbfb90e444f81f403e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de15dd7a5b0424aaaefc4e2f40f043180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad40b4d6521aaf5c7b0ab3304a7996181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fd96083d961faa6d888911026328e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a994d25944b3791130b0376f4192f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cd44adb3f90482b920b9af0fd7c9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956892e68f4a16592373655a3c79409c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dd6eaed2520c690f5c5378353983d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08a25e6532e1b9d371ee536eb84c8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f80dcacef0f44228bdbb07b42c34a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279d2bfbd14c6c0ff72bdc548ed6208189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279498592f8b81731726dcbe77b9c66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271bbff327f20f758d6828779419884191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202ef78aa8a3759a880a73fe7940684192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd4093a76f0ab61a680aa74e58045a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af1ca574b5fa4674b7bdd50d831448194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26476f0e2d86d400237c6ed0979c908195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75798076348852782de5cd1c70b8cc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2112a5c3b00ccae672283a0a29852b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197197c84764d68387982386cc29aac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177529bf337188143a90ccb87d736a3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b993e36b358694372da7ca4d2f35a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c30033f7c5965546a5c1199dc5a6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d443159ed4e3ab9426d45f1bdb7f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bf67f6ee813d46c9929d4471090fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce6c0eb4b86bcb28656ec583019e80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30549b257e6c33fe9c2a19052fd8ca6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a698677c42d0a78fc74ea1705eb97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd375c21dbaf5725337c7818a977d9c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae25ec26585ade0513cfa50b8fde374208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f0fa6da3d8a9692119bcc72e2ea22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac44cd353da69a805184f803ce3f39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06d1ca43738bfc00f58496ec99d454211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96354967dbba985abfb3ad32c7d76abc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e10c90d6d904516c2003a1539997d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92068eb2eb589c345619ec94219717214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872e677f351a42dc7c19780ff44532b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829986de5238130dc7691d09e8312235216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99714e610bc06219ddbf95064b01eaef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4443c844d11e898a553c114f03be2d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeb0c55f2dcedb0196e0a2206e811c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2480ef8a40e42649c2f43ef0bddba7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dbdd8f31cb231c0caa742ae3e49e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e3e77e434557e88ae14e2d204150e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55380f2fcb04992a9ac3a7ddada724db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdc39848b12b03b629d8c94c24beee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182bfe281c8194781735ac22e2f3dbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b190cea2aa16ef906463f0b1c5d10e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f61929fac936f0f8f350736902f86b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88f9cfb258c4dcc2c232f03a58fce4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413fe821d973cbe3002c1aa4c87a182229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa2aa36d1e969fe5080226233e34a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59241cb789dc8e607d6be11e087ae07d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f08f477989446c34ba69f0f0f11bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dfcc8b02b9a8fb93e6c41533712b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864a6289ff15adb9fc23eb5df2a33de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da3c60203802d54b3101cfb3dc4da9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14a4cb67ede564b2de936060b0a81a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5310023b066a411ac92b03ff74dbe3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d1b0d2bd284a62d09d82a8ea5ff3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d2e1a9fb00323ba9d4594965adbd8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab8c123fe57f51ed81dcee531f7eb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a10a0206f7d3249b445c126eef13c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d50ad0194a0d72f867eb22e2dff60c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c509ac123214117a0264b068a7545ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107b298d445017db425f305b77a4b36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca380c3afa33f26de45ef478c90a1ec2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fb9e26b80221ddc1036662028052c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fefafe01a6650cdc723e066902fdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ac6e876954c98a3d18f653e225b2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489abfdfdc85d64aeeaca9b941a33154249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01045f755810b9fbba99c10c7240d35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fff777e8097c7292ffc3a6ebaad3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589d625ed59c5c1eea19c3907b29a8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe23814fcc280f46c6413a21b75ac60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc074c81c89a11326aeb387b21b446e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcd3fdfcf45e409b5043db1db4669b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01d847889ebe345093b9e0e69fce78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fad577cc9d20adc54f6aefe495673257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353beaf04037c11922853365da29add3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f2b7b7f740621b8fc947832f1cb9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5b45a01f28273e19542de55c9f02e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99163e4a0d2b84bf771c583322c41ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d15a3dbd004103684bdb93fb28bcb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef67c638e1c662d849495b4481e7fcf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d359d52c1c943c95652165cd36a3da8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc050b3b50ef9f3b7ee4007c3d8a40e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a397730f99617c0593a0c65b2604af7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756ec59e2a264ee984d7f801dd5429d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d92732daa7018ae56d62f570cec5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f962624603dfac1144bed71e999d0bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8145e6fd46d8f17940ceb466f55c1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52f801877056f1f728a385848035ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0877f58313b3ef755b108378fb33b18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c986f822247dce985228be26f86317273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36070081cea804ca0f2a458b0e39a764274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eb58970b5ea10d96c5afae42e05fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad64ef4d81713a8e0cbffa8409e4a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93eff1c9becf57cdffeb4f880381c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8fe65e657db5fd08d8e0a9cf4658d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e154a10887819fe90dad6b5094f4fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eb8560b552cd47f7771af3b77a0bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e364652097ff09395d11ee51f0712281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254df81e367ebd91137426e63c767341282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1d37d3298130e256b40ae2fb428ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35896bbc5a227654322b5922702519284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cab8c560eec615cb51d7fb92d7d28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a35c04048f76cdfd5ae1e63cb96ff6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f93b25b284d416ddb93236e691778287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532c7f32f5918ea94c89b3330733681288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fa560b00b2f9ea20012ca971fbf28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d2e12613a8bd46cbeae6bf0402a00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceb26c18af1d5ebf1f49fc0fde917a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9be8e83eef19a531c76f378235ffae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e46ec9ac0d5dbdde2732ac471587c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b52f649378e6635d9afcd97108a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c23890ef4d7046ac755391f9bf92e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cba179f46d5244a5c44bbe732a1074296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0ec8606dadb10516bfffebeceefe5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aa73df8df8add091bdd39bb4206a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411d742490ef7bf40c497c679c13df5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce14709ef1c40a86b214bf74927685300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73ae13c5f4ad08df2583135564ee0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3394b0f9f38c19657644f4194ff6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa84b4574fb95848136f63e16cd600303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4865caa1b394a2ba3c68bff7a9790304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cd7df68ab97bf484872e2a575a431305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095165843acc0b4ac3c95ba7ce5a20c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa09a8d011b2a02e1e3874bf817c6a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52906ad9bd5ac54f79669683c8c3aa31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74f08b53d3d2621be04c6f0b997e68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb069ecd9ba9ecafadb6f3748f41cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c187ee6c2f3f89bf3485fc7f18f560311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af75344fbe88e9dfdf4ee79b699391312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90722a2f095a9f3e770bb62b56db66b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559f2bd9686c38d749b2717ce9a90b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6435bbc3a00b8a412ef62880d31d52d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a3f3b5919ed6b2dcfd18ff7d8bf97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3c0d4e7ad5e7a6e35d9d7cfb498e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052e97dac0c16c92ae7cb10312d9f26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e59722bee3ff4aa12fc628d1dfe992319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdf51dce76a91a859f48d76dace77e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2301402ec7a90ebfe009d1d4161cbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2307af56bf7955da78f6224804db1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35deba628dc960b9c65aaa012ff53e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eaa07e3b1c45e5e6357703915d4b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70338dda814fbe2a0dd2f76d66eb7ebf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213672354a3c471e6af3f7671f6b7a44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba3d8570d0fc6619f5e037c85baa92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438baeeab2cd4dc216ebc9ff2d426309328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb152cd19838a7cbc110729c7a2065329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd379e596d230d6fb3529bd833db65dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d549adf863db852bc4d7b671aebdbdb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc2d39100d4dc12bb0bc05e674dcf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91213185f230ebdd21a310dfdae2c39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78144b0ee059293a79950f8125d84d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b56025ecdaff35477976818c53362e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576522b13b26ac41f4717540bec1080e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dff1acb7c153b379152bb6830b1fdd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b149875eea67f64bb32e38d3f6993338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a82706cd44552078dae19f6d4f88c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ea5999da5dc709b74b6c926a35dc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc24e6efa47ebb4f4c1c6c239a8efd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2728b28be639968919dbce53abc7bdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7ab1789c7d1f0af91689faa08c7c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64554bb02ccc15cfe024c277a17fa637344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480a1480ca1dffce36a5f5aff10ef19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2f8a60936b20c221b4781650d2b3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281e24179eaf29326f0db4a6fba1bc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf33538527cc23dc218226b35bfb937348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da208f325ff5cd5c107c52468226641a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5fcecfa40e890c424d4ea14bc244b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b54e5bb43d8308d2d9f7785e52146c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e59d9efe292dc15c4c54ea880f771352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c32194d76fc88b6747df1ac5b6bf46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c7508445c140155cf5b8ed817600d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109f890f05a9d468bc799b1fc30762e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baa7e42bcc818e931e7d23d369fc3a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e5033aa177351c96eb71c96d20478357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162067ef862a3b43e1ded613b95e87c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b1183a9fc1068138e4ea918b3ee47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d4eb5700122d3b963cb948f6b9a42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff4ff83fdb4ed97245bf39bd105f74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9c27d0b02606c5ff02cb08ac1a1cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dfd8696a21a59bbf4ed9d6b5e2f2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b73360c17b1e283f941bcba73a4f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5a3a98200d096c6df759eb9b0f24b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9098761cf739f399ae3cb595c722c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586cd71e1ef7451c356554fcfb6cacb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c407fc4c44674ebd003a3df19b6c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da9d1f5ebca7c675a183140f20b7e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c5e3dbad78c31e9028977df835624370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85f202b110e0f2f29f186bf0024dae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab91c4ff9d2af77f39ef24af560f7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813530d3ead875c4102a88be3fae37e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faefa0e75f79915fb02b6be4fc777e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74d43a572544cf9492747e027c4116375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8edcafc1454a2ac6d1a2474f88c3c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3703ce3fd629be4ca9467a7ed6b4bc0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4e088b8a08f6b66b31e4981ba9b57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84237113477120f4f51537a23572e09b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b565d319fcf4d71ed7f07716e0c11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c618831d8ba706e6036ee9084fa6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9924e6c0a8e0e88ac4d565ea0db9c76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f01ac5ac052aa38020bdb6045dbc45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d734d86b56be03bdb912fce9c5c2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa3c1d757ba70f19c2c79c2cc53cee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72413b626e88d47ec967d8feecf9259b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a3abec3cfe954a74d3cc1216695d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2da95c358f3794bb9b76a208f7ff8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c03e4029fd002810bad485b1e8ad5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd13bb46dc7c522004eb57e2d6c86e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffc1032ea31b9b797d89cb102a6fec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4e1ae32acdcf2717e8145e4429e2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba811f4cb509db16a2ddbfd1f37429393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641f097c875a981ab478e8228f06948394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575616674949a321dc9db92898b67840395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f351b6b422b506db4403ab0a0b455396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240da6d0be87afa3a21249cabc13b4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c4fadb9f1bdaf0352d325fa5ec37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199971d13d78ecb130582c5836f7a7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf05026c4da36f1a41c6cd1d5784e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dfa8abb295cee6aaf39c757521530401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6406c9e51d50c3a051c761f1f763d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47c9908240eee4323c1a575d47fd7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82e05c870fd128cf648a0c80e8aacc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252b0297035c7eb6ea03aba03432189405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7d1a0799a17e11d486c00064d0041406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f3a057ab87dfdd7076be5e64fddbd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f2d5583eaae670109cb036ebc137b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972180235e795ce6cc0bdf6492da9e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74d9d63f8f3e0cc2c7d9f5450e7ba5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918ba87d1ebc1ba54e11116f3e60dde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ec28173128017e3cc99dc3660f7fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b481d4c571aa0d5f91a305c6da31e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d76da86eadd7db06449eafbe7bfec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc42988fc0722aff6d516ce66fbf864415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca98d72d2282877da9ef3132541fa7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528ec026dcda27b3c7a707df62307e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e5c7543f4ebed5dec59e273574265418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550f4ea2bb4314c35be16c74471754e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83addc6991ae7ea8e1adcfe46d48af2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b230c883015dc50afcf551f9b5e8180421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb330db1c9c7edf59af074ca85ec350422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624015a3c52104a057b49342d3f6b667423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29bd0cf1ae6fb7b750829bf144c445424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be646f91be57395bde9928d71a6ef858425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb10c738ea912846c016af56c603462426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90498ba1884ee46dbe67ba375174c44427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af44138aea253d8dba704278438d126428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077427633a5c2182c12c60299f9a5fae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7d947b38bb7ed584f686eae91fbcf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af01d5878ff901a4fe41cba2556ab63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b701fe88942dc0f8ae42627f042dbac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866708e68d68819d993740936d49043433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042de6f5e08d71d79c90535a5f0b56c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13711540301756bea4f2566decc6df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd6e8faba68e5dc163e507ceefdddc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a23b9f8ce8319db889e415db157ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32813d134043a7c29658b135cfae4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb554a3b944ded7ef4f02b4264f61766439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984bddf512a163b026dd6685d6ce140440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61b848ae4a4a52b85ad0c872d53bc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24587d49e306f320031dc13b78e79f7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d0e477646efed091160fe20f2f64b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d87b0777ba55ccde144113ee4c7a37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b0eb212f26a47a48a35171d841122445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d349a72691f565e309a254afa0fc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59068b83703e230e315ea96b7b6628d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f331669efb061b1854b341cb8361448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28b532ef8827f2e22b75274d964105449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451c7efbacd1158506a5f394094d31e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a14839a1f0f531e8481b2e64a82f2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd716610886339e7893bc6f740be5970452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced087c71daa7bff19a053a1745df1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540dd5c2a40ae089f8b706c7c026c88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4598e9aebae2c32684bad8237112e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b8f36b8012da257d84d17af69206e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95a6c8bcf2ae177cf45124ac72d144457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f65e3b7a0ad1b5396f05970a40f9c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a39cc01c062009b3e58461ec4575fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b8828f73c576605ac4e5c67ff8adc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caf914ec366ad26e374f8331a7efb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66dd6da6cb9c6fc55fa7e48841fa00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd3381c1157ef6fbd8e5ffe29a4f8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e467cce400ed89769d121bc92a6f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c434ba189897146665a07bf45fe94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e51a0b9822c2f4b4e2028c67feaee0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf0c316c2576c75a2cddd132017a6f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4324d188a75107cc44f0b99b54c44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b9954cf67b3361f85247d22b0c3b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aacb9c8761881782aef6084426e878470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205904d57038f9357c8e6f5dd6d27a95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c725bb1d7c72207f70890a1d4d99c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8fb5d7e24893b31f6c3dfd41e59bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166f63f5402c6295bcda1440f31d4d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13227018083fb006159fae84da924bda475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecbc7c0ab560c9396208bf778f10f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f51f83f2499b27d30ae0b16a84b78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fefab45e6ce6f9bbe3af6c0d776a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f40a4deccf3f21adba70db1d766c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351578c77854e58a93bf39b574591c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7924a89f2a398a479eb7b6208822f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a9709b2b0d961820931d0f99362e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc2145fbfb45ecd497b691f754f969483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c525cb1dd5ad68562c79c48c50a5fe9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1268a5f2b81111aad76a8f4afc37225485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fc825762268b4448625fe4937dab2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a5b016a66a1fda7fa47fa71805bc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97c6f5b9933cca1aa27163e1369b14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62415330b661405a3e3503627d20c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc493d1b0c6a2216f5a1e1aeeeaf7e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78984fae9c294beee47c980ee3a6dd72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd548a8facd0f508aa53e9cea7e6592492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b9427c4450fff0431b8da0542a07c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4651da5c570e2396e78be1d9e465833494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551f20d0ddc8140aac3dddfedaf2410495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2f8d1ecb2924e48eb56bf577e0403496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6149a28804a0e794da7e517c08710dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5956534b5cf560332b119f7a25b0be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af560295ce8b192975c43fa36394f7b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c5d0f5a8787419be897f7b82194a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977448bc25d94e497d8b8ed6492f9c90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a4671c7a61839b8ec12b004fea9a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c74a0e63f0b38a73de8da8cc2199e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a8f9ee82c5997da8093236dae3eac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81229b52e70c8b80bfdc55eafa9b0b94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d894bf21ce4199727d165a1c0af71a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d905b09b905ab0f31f532d835924ed8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fe9445bedece1901ec9396b35accc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbebae143ceeffd45b46c5d1c2ca4ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c71d822c4a91665f630d7454151c28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007d407e2c71f8fdaa274d3e03b9338511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d04db54355936574e74b4ba7accf89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94795d6e1ed25560f21ab5bc1c0b14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58d4fda95e570bc05feaec3f8bbfeb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a29fdf77b398108a77e10d6e20dfa7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aeea7eea7dccff0bec3e14d912ebe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b630a61f3c1a4ec30d2a245b88a9086517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c85b01a10a9db8ff51202af8fd349e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58e6e24303e2725a810e1c9f2c3e1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5544eb56af469beff9c7a58068bbb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4301e3d5f76ef16ae817db2243c5f6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a4daf0201a7a9f0a4938938615f64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788413a5ee15a5f8ffdabfa1b6440e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ac79ae8ded99c2c8d153dd3b649c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9efa6684a954d43c185b0863062ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f9e139bb669f13c6a890eaee63036526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916cd2ddc1a7ac47ea0554a31b456d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4e749146fe275724dc12d0d046e55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dc10d9facacfe7cdb39d8b2aa6a5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1247a902d303ab341b4f11a92478aca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b1e9b9d224f666d76bfd987704a20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ed8339183deabb5a4aad7a86b829e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ceec7a6f570ef5b8653dfd1c35ef2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497c8a8309b6dd72490e8a4d298c460534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0ae4e8bbbbb0ff89633fbd6350a2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbe032b5dfdc052f543607a6ce9fe8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cc04aeea206e111e25be6290393be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956177698a6104e34ff2079e3e747a58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec829c9035ec79926f0f600389d96ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d05099b07dd90d3b0b2a4e209be66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74322ef4b2748eff55029cdd8050ab87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76169b70bd178fbfc0b5a5fb05ca32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1d30927824d3591a06aa3c43960fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0c4e015695d152b4c1e45ab406fc5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517cd1b3821bb88be8ac59402c09809545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb209e2fc15c0771ca084edd8dbf739546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462f29389f481979717ed35e8e79378547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b34ff928d52d40cbff56a344c9ef32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acba62d9e5e21df0e840c6f73c3ff2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa1dd1638c1c2b4496d141a86adeb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8fd8d9881781f1ac7a7039dd38b23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9d20dec4abc7177c34fed927da23f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ccef3aa64d10102997feae200e7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd6281eb3585887fb823d9937b0229554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc41c1c9b5ced41a11e7f7c54f01c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a07169c5bd4a1dc64f67f8c4c29fb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e390c686f9a22458e52e35c4b56f91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07520d9c47f4e4aa25ed6de1f110830d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b4961d3209066d7adcda6174d9e19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc897043897147519fabe792cc555a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33987112fe8d82e7e1a3949d6c7b23f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d42001000e1e76ea92a3012d7cbbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f52422723a62543297894b7bfcbd0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde89df6578ccb3ea4c3fec9e44ef62c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891544f62feae340769aaf055ad9c83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4899e8d9bbef0c50dc14c1560a1e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0260d04529d922938d68f65954ed781567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ae95e2cfde462ee7d50740914c24b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273901aaf61edbb673d7cb6cb4e5271b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81183731a381976404678b6ac0908d3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda4ba3db32e2b6e9e8c350b9160710571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035e413b46246e1827603f5626efc13572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8282a8625fb3d2ab1e7d3f75eae0ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c113eb4bbc3ac999c532b7e90dc18e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76587a778d14cb6b8eb6f06f80e4fc4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297605401c6e954301441141c4d5826576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311f891482a668c363c9334eda5293f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c01554a9d732b958062770db6a7c7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c71f90a64c3334a33f37fbdb21b9ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45168affcd4b5f8824c5401f4d307103580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901321bf42aac0e2202c1fe0d778891c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674ff20a29ee3b7cae8c782e3560b0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff87a411bcad9cd09c8d52a6def23d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dfd13d2499e00e09b9f9f947759ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe320012e9a168ec3d43014fe54e82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637b60a7091f12b020a04314b0ae536586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f3a1097212e46c5d98b070622c8fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8bae43d67e152c18b856d896bfce5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085db10f3620358e43610c5dc1ed461589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b100c236ff49e79e4b180c4ae63ec2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9bf99faeab628f8dfe5f061efd002591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd00bbefa1d3ba2749e0e605077d63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dfefff4177c1779274fa6df5626b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389882fcb6a9d84d51276db18737819d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbdc038b65987085ada9c3bbf83619595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c67e646fe608bcea7956e50c8658f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e179699234da843fe58ff3b31d334a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ad54eaacd57fdf042dd718005c949598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1c7e5a502fcc4875df9c9b998f8db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99491b86be280088cababb8f2559dabd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e24ce2fc6bdc7abeda7e37442bdd04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58266db5b54db59e791ecf3b79794ffd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c3bdf31362a2768bd79529fcb93c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c77c00a055f0164ea0a3cca2e6def604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce108b3b2fecdee256defeb2fef28d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707c9eb6b78327e0a50b3d18479ba9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2c54a59a67599685ede2b96003056607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf29842b7f06a995ed37fb43cd2881608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2c81c2ac429c3dad1e77f29c68e00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59b1176d388cd4ce8ab1e68a067127610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376b05cc250f760c5cc82ed942fd829611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb2660a65eae6995e7f906db9cb241612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4f0ba39cca96f66531389522efe10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dfa9e9c46eeabac7996ef0807a3f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f507ebe1a3ca9250ed5e5efb9f478615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486f5eaae3fad9813ebd915123933b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f8c46cd6ca90f5b39e55b76a3d5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486db8eef0a42dea37141fe18860ea73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb41ced2e602642a9c4d1bd9e0ba5b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98085a5a6100551b0b4ef5ea426872620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d7b7e60beb862688cb3aa8eff9be4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803486d2efccebd5e09a275787d752d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeb508e75b4d27572fe2f7d501c9ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e406cbf81c5cc06f742d7013bb7dc3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd43bb443e1d2854384096666f5ab9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc8b90b0fead72efd955f9c3730e0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f03bfb02e7cd2412fdcbcecb35a1e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3775da00bfec16d570afc21aaa73383628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe9b9e56162683dc91117d15bd3c9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de6b7e3c52a0c0f036937304d66f67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5815051b846fa6825ce0e3afc7a69d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4928d6034e6145ebca4be01a3053bc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcea383f452b6f7111aa3092a4af49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91656c195451cfa05843ad2e1aea3bc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431e46559c694c7a393f4023332e2f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a116233f7fce94874c0a2fa654e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ccaa3d2ff9d97844fa779ad0f47f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e812dd1d510844c9c8826991fce81a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbb2a28404d431f55274a01274293d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04730de830a4f8537bc263a3e809ddd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555bdc4448f7cec6de23444a6646bc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0153ab976fb1b294e04f90a643e0de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732eea9da8b6fb8da1b3c6c95c47e30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85143c15c5c87aba11060f6d529fe270644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5441e204d222106969bc3c05d315674645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c6635fc0eb6808c7854a46e4fb49d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e0386eb74abcbbf30d6323bac12f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58970e9e8733b887199d1e32ab756138648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba3b9db8d553b035d7aaf55e5adbd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6bc6f1b4bebaa33bb71c0dd47fa50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef150489f7a069fb397ab778978c97ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0bb80cb7010ea5fcbd9fb98d7340c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3495d41af7216a9ec8b361ff2b0829e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b851a9309bda244edfc6ba65c8d0c0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fadff40184dbac865543bd3f236423655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb89381968ba134864340b0b6fad53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bb2119195f8fb8f1cfc7fb7f7c2b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc001afdcf2ec054fd4334b388d35dcc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3135da96fb01ea9ec198dee1c55c060659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7b790ec43d060331aa0055919ea4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a27b3ce0ada1e57d2900f8bddd65b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b863474b571acda5dbb9df98af235ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2355d3c13ff12e87db00e380a5ac12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9aebe4bd91942835bacba4c05dfb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa9aac4298681231a95013432ac5ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523b6d1195306b63e622bce6e569072666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203d480a254e85d92c912ff45aa61ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155f3dcc0834f17224fe9abf92593a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713ce181203482516baab8b4fba2444669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4690f89333e838c145ccfc4777198670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed45ba8922ed457536ebbce5871c7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903c2542086f53b9787e3434b1d1353672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c726c59c9d5ab03a54499d52de9d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55280e56760cab8574590a8f6a779e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0b839b7790b14a162da0fea6187d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ecd1f33ff0cab418fe17895514ab7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b839a8063bb42f2dc548fd9f4d57d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b4d81659ac27499be2cbae74867ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae0bf712f0b77f49ade18d98951f40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d26d8cb97b0fa4c8090e4f24230701680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fea129ba3041d10b4dff8747f7b6c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5b803abeaa491f4f7eef8c0f1cdb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294563b575c18a024f4efb4e0859d340683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceff71aa93863eb5cff79982026b2ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e829f85a1f6cc9b00cdf53f827d93bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7f79764eb4e4d19e35644e01f1636686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d65226077eade889ce750e27d084b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb47476c978c86bdaeaec1fe44c623688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c344a376fe87c0b830c460688a8740689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb9a3da17439ddfeffc68b4f1ad229690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86e5f263c5a3b7f3ab2eab0923eb78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce2f393e85a233cbc090c945fb44e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8014dd965a5700c90c7530024053f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169a6249ed950bd61dd5a749848b020694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13c9ac0970517b321358bc46dd5d09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8ba481333c2d8fc92fc754167de7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52a2c49cc281493492d00cf433d1a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a288a2bfad9feaf0252b6a772bbae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792901fc6021df99d6868bb0a5129e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217eaa880369d18adea162d7f8519ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52e9aa6933a6c12df879b25f3f83f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eecfa17ddf3531a16089cd66b139b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90014d6734ffa8e5e86723695f6974d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94b3f9c40780229ae661936e463529704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba52cc58f472e92cc757542d9c05d12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1304bf2493c529acb57aa2dd39f87d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d3cd2af26469585bbeef24f98438e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5f14049508cb5d46653c980914514708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c706cf2a9ba66fbd67e5d39bd675420709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75233fe1ce3f6009eb0405e087f9764a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e978a18839d1bbb2c4104b78f9ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342693ed8ec5ea4d228b38f75141ae6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45879ed057eb3fd61ba671f835123c10713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b8d273bc01b4c030fb04d1a41aed3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d3aa84e7094dcac713fdabad4b3f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d8019391abd058299be4cad35819f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37f8e38dd136bbef9f345f828b0847717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cac2fc4194baf18b85c0e36a39049718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea14fe83fd9362d20510843fad2a22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ffbf9a9f7f73ff224abf740c7d349720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09ad2677c9aaca83da4324d621f835721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f99f4f15f85bfdc21d4bce3e0effcb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b3df295d9cadcf26c384c0d847ab6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac475e538ed52110ebc52f2bd29bf0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bab6c993d2ae5f7e7a3d59a5a897a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738fc8ab4b9e50992cad21676ce80ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872bf376b52c1d682b693b8ee79da8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e4ff40862cf23fdf23abf35aea663728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788539a4b6f2b8133fcd5fa5c080980f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578879a6b70f7c98a0601ea28b58be2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d916168c431d07833d9486371e59da0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19556979bb757ca09992ba6562e98e5d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4e4391e02642d1c404c7859a32e61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659be892e39f9c7a6aa3a4636ae7146734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1461e13798e5fded8f32087a9756d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856943171e8294d36a7dd4377681908736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4c868975046a114c137803e88d11e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1dae36740f24f1c8f861098fd8005738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d6c998ad319a642489349610b8379739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56908ea758693ce02b9f49ded729c30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de9eb2d97e6dc350577472cb703144741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607d95dd77217dd2eb2a1d250535a2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c4a03ed689a8a1efcf3de4ddf945f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18488a31bc2adb2059221874abcb45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdf04de08ec9cba7682743c7019d6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9b1ae72cd298e5361e3fec8a19758746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e710ed30550314449f7601d19507429747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cc5124950a53ca8d3314cd4b7385b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8992060190f976d235c619cdf83f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d19183865d76bde10dc9335aa6077750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10b2f57d584511b139e6b327394901751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded82bb40b3a96d21a84c23df89ead5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0256eec788b6eef1460d57ecae959753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadb584be7e9a13ebdeb6303bbfd624754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615380e87653e9ee5aba7882af6e712755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950b970cf75ebb476fe22699ed14328756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a436c502ca3fded859d3ac382e2ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486035d6b3a2a7bdefcc7f99b2af6a34758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2218967d97a99e8435e9cbbb9b930759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>