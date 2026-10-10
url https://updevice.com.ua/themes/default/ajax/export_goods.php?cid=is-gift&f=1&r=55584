--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8730de5145aad2738ed9ae95822b681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696381fa591bce6a838faeafb595f2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31268e85fe121a346c23daa94b6a73ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682e87cae1ab1eb18ec56f8c28e06394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff106c6f1b274ac7aa9bc22f3633bc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efebbab6f0ae5e4c2dc085677315b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9939d0457a66913124fdebf2144f757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf93f8940f9f79fd59c853c75866a378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e29d5cbac9449686561b6ab81a88319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3b06cbb7bcd011245c3673674112210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9157b4b83ec8dcca15a51d8fbddec911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162e239c899ab203dc8022f5ae0cc6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc105f8ded8d4bbf69a8eb4662cc1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f6166d46ee4c71fb5e33c31a74a1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200bfc6182d5e14832e65e073fba86315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ff2d0449d5a6334e946e7465e7fd716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3255bbcaf83755a078f565938cc97217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fed46a5b87e70f2fdfa48e3fdf6e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf745a0015f838258a03e65a65009919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89b6d7a32c45a0bede8cdfa8989d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b65e3faf2bdf59c580b8f6f65519f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011ce102559621d2c4bfa3708e678a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bde09403ebdf3d458560a7bb084a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a04a27ea531695ea41688f699597c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe18d1558c3571262ff429ac0bff2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c30d5bbc64c2936213f973868041426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcadb0db98f74790b586966ea973acf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d5d7f19fd35a726afd83f9b816e5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06693288c6928051f6f624c6deb1e3ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b553e98e9835aace65211d8b7e62430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5203643359b4a0e9cb508dde758c2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a514bbfd17ca5fce0658360aa93d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c43fb5ee5ac48662b917981cb248f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87157d0341e231d1c44d172736510134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba7de4a83eb8b327336323730401f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0064c54a9c72796d2f8ac8a73532f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984ba7c7887d41b8cfe744e5354234837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187073caa293e37dde1019d8d491744438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ad5108988a6ae6666ecc31e75888e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c73e41b90743d227539ca480024c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c0fbbca42e0fd243782bdbe8b19cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1be03f90e8aade7dc517cf9c996d9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aba51eb26f7bd565fc76c0fb1845d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be911f588950468bd66df75aa3338644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e26902c52322711a0c878bf8cf78645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ef73a404bd52b27bcb3b984b7661a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea6c3cabece495848c384ff5a5115c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af903f459ad04a3b32ede6da53d36b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96021b79dd8941735f42928a29058aa549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9323f4806753ec1da12e368fa2e305450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb735b10514089468ae1567610e65751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f674916537c04bdfbbb07d571673352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a47564dae7ac2924edc006970172ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d71998a0f866cd31f0a93fa85a17354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4c7eca260d2db27752650dd73976955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd64bd4ff43d700ca4161eb7c040c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c933825a0fbfa720c40bbdecb4d0f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc57a9b003868974db2d6ce5e9ebdab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1623368cf735436a6ec577a5ab7a2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71173d8f6384c4e1755e693d61f648e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55566d483c0cfe9b1e38f1b4b984983761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3b07fd32c5b49b7e83cacd7712d9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9870956d9b7eab69785ae4fd9e2751f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cf3694ec0517c01fee10f687a32cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0d988bd6248cc39755475df7a2c0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921618e024927ea9904348ae47b3764566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fbf5497c4c3351b4cbf99b71c77fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bdf93e136bd779f63682f3e9cd26c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002b1b0c0be71df927a680d229d4eb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c57bf37639d345863e5557eb1715570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361935748356929a7172cfff54de37c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca148b6a8b3722c4c3510dd8b9e79972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d98ced70ab21f5b1a268c3250948c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4761e44266937f285d7712a45225b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59215254046fb424b56925efb6a79775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138192dda572b06a24a97684bf587ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70e3e29e6741ba546a3b2240d000e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0559d3e2648b901763ff276a1c11efb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862802b40b3c5ccfeb052fd66dd84dea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cefa3dd374d002817801b9d550d0cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d62c91f4dcde5f1c258e68ef7aab1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549a4dc438b76c01ed69cf43c5b8bc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a292db0067ad64f381a3e5e31b4fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c800b927168908197feed3efbf5385784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83071010af34b278c61fe6694955cc0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ad500100e32dd649581cb46ce2b2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb98613b6eb94d5fbe897e159dbed0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcf0822306e7ff5f7c631e6bb24dc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6f7649919d1ed80239b8be695132989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf67594f65b7ec35aeab9312309f7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f1e64641b9fd765cce418a1a7eee091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb5f18a7abd48fa2e1d601dab99dc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54067ab3bb26293cea925e579b7338593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bf18fca171afc58d40d8d9c4f1f7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370ac668d3f7e000dd0fb2993dcffdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677179cf69f005e14ec73bc9ea35970896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df13853ece6763e52fd1b412d1b26397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054eaa775b47050c76e5522d7cdf5e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b675e69d0d7f7e67b21745cfa4ecc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c6b888b3b495319e4238121c41c9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7a8bcdebc13fd3af99567453f6eca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f6675b278827a34740dbdd06bd53b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533b598508e972c2a1bc3ea4875cc17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54a4603f4d6f9c8385ae8fa8596816104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bd0b8c09a30ae55e84d4951ea0dfb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38526d45869d9126cc1aa610194ea9ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988c78bd5575b015f4008380fecd97a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7175ba1b13dc3442b64ecc81b97e4c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790a97280681925b55a35e0972e68b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e46f5fbf5575a3cffc341b32a6086110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb12ac8e046f4be0c1ffc10aecd26e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e911ce8901c07c33a0aada1965a6456112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c94901a29512b059ba84f3a93675d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03a4e82eb420dbb9205f7907d5f692114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b259d1a3441d97a9c060e839b64393115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99d5ce97b53ff2193602709dfc762b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9ac0a8c116b2f2dbef720788c2b1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f434547c2c2ee8aa27fb6074cf4d94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee25adfbea8a60e7c88735cdf07b618119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae6fdfc7b2c0133b59eab94b531225120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03d948c17a12918e8e058f1e14fe5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ac2804d7f7cc559e60a3e6682e60c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577835085124e7f0042ee77e642ab0e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e441f19f28d4223c127ac229e8775a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a7685960c86c3ff46835bbd206ddf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d0d7e6349fb072876b22f2d86c08d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830f8f80bc0d5bd76fe05d3042c4ec6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc6032c938b439e099bd3ac18eb75d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e645b96a35c57094212e55312fe5467129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e3aa0c068ea8f4a7d2658aa08a6f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ccdd617c1f747000f4807470e4465131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fc0f755229c2416bad54da6220ad4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f20f6e0b1bf49430bfa90417a5cedc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0ee4966e66f81459d472ddd1a3549134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740578b3192a74eae9b68e755694843135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b201cd199588bf2eb59eabac2fa93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a0f9b87d7c5910d38c7823ff0d5fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4fb866f8cf81166c1602a64880c35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d2150f3e94e653b13fb5333ec30a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8f414087add29e906ff0348ecb00b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31afb8a96defe51ecb465a13eeab977141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dda4d2d64c8b31c38b09f719849706142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43870b7d95f49f888535afeefe6ac8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee8e350f3b2e7b53ac4404ad0ed301144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698c19c3c67e10340bf1d375ab95044145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02035ab2266b4271f7bee0538d65d85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc417f2e8c9e0dd80dd77e2a5cf8c4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a7cc2f3be3e59c4eda50d7afc0016148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aba3ab3518e8ac5675f21ee135a6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf288d990a341948bc769b2acf263664150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1e57a1c151abc6c07fb543ac466c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f39c85d28b305e36d705c916b4ece9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f892e7c27fba7758796f804c9d4da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b8af5d7581fcd57333a78917b8d55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b73cfeb1b051b837794ac95ed22c78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3957d36bf28608f51309ca89da9c571156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a2bb3d3684c303a9ad07a4a8c7e1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e23d3b4f399f4b9169a03dc96e8f5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bd5546d41222be5155099ba011510159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdc408f23a4b8bb4f44e852664fc5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620ff820376a4104b6eba4403eae127161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cafe61165a3cc1bdc097acfbeabea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecbe867ccdc63205891c7f6a97df8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c016421c4eb61eb47a101184b8ece164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15c93725e6a411975f8b115e1863a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d7171d2cdfee77b481e533fd56797166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667006a9482320c2d9278367457a1a3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0643d28875b81f7c78dc7c9f02d95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d25b02300fbff29c9017f619798044169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0f04d822b1507e2926c1698e2a7d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65660119116878f536fd821746e810f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fc6476177e7589ad21b8551c5a14b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526ec4e9154256883ff9ed10aa4e918173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d7a1a0f80638e53ff242ce6651119174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95225264ba9754f8e32d6fe9185d8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a72b3237335a10c3988c5168f8731176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf76b5e59ae6848fa9943ce37121d68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750bd883536a606fe64d51c1fa00ba8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ea8b799d8d15a778eb25d5eb435df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0689a3fc97b2ac8dbf8ef169204dec4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b71f2d0efb18ab87f6aa669f6ec3bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac134a2f9756a5da78bffcaf0b3e282182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43525ee4a3e44ddd745b9c85217bfa7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204c563a26fed3c73c68bf84df7e547184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b8e432a1dd97fd0b2d0e77aa15556185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e17dc1f7fccb488cab3db2f2e4abfe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca334174d0c3ae6472269d4f8f0a430187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad98b71bab47e0c892a2e91fef3f44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad19ca8ffb5a0e8121956973d5bb4bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78452640735ffbca1f377e1779905a92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf245cc1292e9bc76c161fd87fd6e721191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdceb069a8ea4b3d70bb90ad5978297192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1eeff133994938ea65b3ff1d2d4e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef20ea8dcec078813af4941d9aae6f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d7ce357abfe6c5ceeeabf035d9817195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672cb3692d76dde72826faa9bb67cdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f45cbf2142aa7208bcb4d2bde2893197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a95e95c5ffc347d5e74777cd41a17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b38f7af6622d48a739d48ae3a52a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba610320fa2cbea75fbc04460135763200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a472f8ccab509a255d0e7a56e36887201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e72e2e6468e4980bbcc2101805ce6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955c675e91ac630901dda53a2afd318203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97500de4e4190b73a0214ada2f6ce35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7387a93d0c150eef64d9e8bf125ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e337e6cdecea5c0575cb766ad6ccca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9bc9376e83aa795d943326ef20a45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1288ae04489340123e116053b467fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809aac9c9bc50caaa89bed1608441bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed399950bedefdc519d8854b6746be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5cfa01201a77af87065798106c56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ab24cf361ccb5ca276b9336d81fdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e3058ec86d40b1693bf83e5676745213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3f355171b8a4783c6e238bc544876214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dff239e8f0b1f51a8f51c5d5ef5aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d085e704bb1109d3be1c21155f90d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f28e33cc8331e269a12fb73d23e7b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951683aac2148427b56088d1e6e3eadd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a42bc04d2b729db5b7dd0b21c4a593219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282fae8dd5468c549878aade4265832220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77c0522c9a1392db12465a00aff2df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c4f922cf2773c2411f0b85d0380cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2bc438a9baedbf32be77e97b3805d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe967e1978c6a2ee144db532c9d7d39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbfb9ed5a11633e55ff3f352b34e1b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cbcfe47ca6f45347f965540895d8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd63879ec72a9dca9fc2cc7922b5ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e176c5ae69b052277682062b619562228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab4d2da51d0038a04268813f1d7ff0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ab8fc8655c9cd083975dae63c3cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242f151ab2397960df7b8d3d1237253231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf866a7ea83fa348817460f07f224d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53711d31e4bc1093f96291cb1eb98c7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883d9251d994c195ab3f3089fa76d71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf6d3109b6c7e369ebbec9dc1be87b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bee34447691942c80dfbc463d70f0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7ef6b5f2cead70772ca404e4e7d58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276a943532379a5a1e0dfcf4605f7fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb8bb84c77af8c8b652c940f20f5b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc42e5a3d8664c52a45d83af672e75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ad8b8ffab60dc54cad8ab742b2610241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f1e4fa7a99ebf7655aae032e0ce9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db24d1166023479ded6834be280ce22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61d3affe213bae73106147e269bdde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6708cc36fd6cbf6bd403b29ef5facb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02676c8dfd0b985d43ac4feb405c81f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb766304618da9066d250eaa422c98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81266f35b7b51bc3b279a494be960262248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ebaaa58143a299c0590fdd3b9f2bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b54c3107c94248ad69318ea3693b86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0491172afb0359ba9f7869c660b14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca86211e6bf60dcd72c32333f3d582252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c7ef5b908b087a8c39b73b9887ff3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96448fa522e251b08ee1f112da686d9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee110dbf2a17f32168664ecae4860eee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7183d22019ef00b206e7c5e3fe598256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad511bc7ae7de824dfd26084b467e563257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdebe61cb367b9ff045eb4d6199a44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24f9a6dc2baa105b8eb5c3a4e02f7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a775c7c6a2b773424141afe9cdf4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079e4173543fb931aa7f8cda8a75f06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1339d3779e125bec954dcd98f4323dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3c277f786a84b16e40e746bcbf2f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdf5b7a12a83ffa14f518c64014381264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246d8cbde7fd801f79f846261c473d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6990b0705a2abaf8cb2c1d209c5df1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d8fd6df4d1c0705c690345d721e94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4b924119b59d328a211a1c304cefc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8a9453101782baade946c4b2a593e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9f728745596d7771a5133d2315dfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a51711c5d03a4adb6f43d94969027271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea3d1464766c643ff287bc92d7e0a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d4bc9b185d9d649c37a497f257cf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ee40b381010055a83a6651bba126f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fda370f72724e4878c07e87b83cfe2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b3ba1ae34ad6149020453d8c7d557276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9dcbfb9a5ffd8ccb71b8faedf98b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b72931dfa990b2606abf1d13abedb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356f1322e75c4325ec4810ea68f3e5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6cafa26b04f3ec8a016188586e864280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab691f119984843b2794b5be5b0c47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfd88c29e79d1de72364bace61a36b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3937f654fa712afd390f483f66dbab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c03d2bf55222c2e743ab066443c59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005bd8fd073ec5c3b199e9da8836706285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c7fd06e7146992cd2746721e120a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecd0633b6601d912b1098d776a47f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd259a400e2538748ae239aa6b0f89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fcd84b8772e2d860fe986910dcfad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c932f04c6fefc95f022a74c55066891290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ea1d71ea88af933b0648437a328fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46a073873fa3032894e8b860f75c17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536bb0c4b02e3059f903c0e0445ed04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2895d858dc96793242c67c3e40917e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64756184606eb94d9f8a7425205bd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f947aa63efd04dfd4e337c46102b8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63520c1284d120eef55d6bdf6339cea1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaebb99fc7877a6e69b7a35d5bec73c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b4eeb4bde6c13c537dff368cd9f5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1bf476cafe1fea46bfc380df073c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f879efaca27b84f1f51f4a6bf814f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba17438607c5dcb75aae44fbbca3de5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee049ce9e3308374c540f35c38b8ef1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad45fcd669cba7f392d44c7330c09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c527d96e76c4d00cf93fbc1ed959e2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f420e65fde80ce72555b181b47d871306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc1b60262b78ea4f799731411d06ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde2143fb77e33ba5d0101a0200069d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa099cafe587281d56b91efcc3a7e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739055d63eef6dd155d68eaf61fe0ff8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a20ec6e4feda5877630f214e6ab51c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90896e9fd3fc027b56e23e9c24905e4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40064a38e62f64bd60394c7820066612313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f873436b0392be57ac4bf235c6040f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d29e7a05b4cbb03a33ae13353d49f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c464b5d5dc0728b161beffef1b75788316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f6baea92428a0e73a2341a21eb7a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85a3af339196638387545c36d3bccb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e871cbe5e6fc78708b4aeb99a0b5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ccae21c7e8c18ee511ca9e7810749320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3284846c9c63e7bafd3d8eea984949321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c717ef63393d1f4ee586b471a25ca7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c796c547f51581109eca54fb9240a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cb47d72bcaa433f24c38eb2171436324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9406ae56ceb6cd60298129e775e07be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04c22af24061ec48e60805c79df2bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89efcf54c45c9dc31036130bc6c7586327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72247c00558f5bdee28c3864bc0867fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820076d934604006694e00505534240329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54e95167a91357e2a406fca30196d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddfbb472bd283f793c85388eaedffe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367c7f2e52a0b60f11c8989687a2b09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40341c8df8130a10fedf13f284728033333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243c1efeab89025947c991ff704b0e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55309cd73591f035eea206d321078c07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbe7813ed497257c7fd2b558426cb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eab9abeaa720b075c4d06a29cdff4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d0f39bcc20a8e94f478eda796a919338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367103bd33676a7b9375b47369928a96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653886fcf509e15e9a919d5bb5d8ec7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f611d9ff9d8db81c49c6254b63b4dba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac5477b64de08e7370696c6abb0cdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90250ba5f91029be1baa8eaad0012637343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0d552b375d0bfaa97fc95a5536f7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09600535e028f22bd0e909ce1a26ca14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97a7f6f9fc8321ba042f4e1f39551e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889cb16a0b951195b765a9236bd8576347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df66be9af833aab2d06453d38cbccf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af54ae15ef6ac5047051849ec2cc129349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77e3a78b15028e232ba4225ebb4cb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace46d91d74275a8bc88ba240a623859351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd924c0e547552d68e66ec046a43b92d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388373d84f4c7dce3ff637b6e3644187353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b689308ff95ddb2991c590dd65bc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465cdeb666b52032e1f750f7e85abdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11023be2e34584a0a194fffcc1304cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecdada416eae447e6e99ee1f5552f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af71a3ec14d3bc96ca62fad3c4b16f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e5b660041d5d0549c2d30ac1001b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e311ddf1443c1e9c501b819f7706d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd09bfa65bde19eeecd0371c5c7e65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ce29b79c4d43441554f0191c43e6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288715c57caffca7011005365b99159363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cebfb83db7219b0c86b002ff6811fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853f5c0b1bcf37b439b7f43aac9a636365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062e6f60319d11b5e4d9ee3b6e33d5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccebda1d5fe9752e98d5bd688dd4eae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b504f7c8a2597390463a58565179ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c583bf75522880d8564d501ba7548a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66552f15f438fcb461d64e2359d247b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f7513172ec7ac6cc5ad3c8e4d3ed1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd49f781d4fe1cb86a8310e465ed707372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af09a54cc9763aa47f23f99b26b9724373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873ad932d3cb78598f9beb34d7d0298374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123b97738a05c6895ba9aa6b3d8c891375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5e0d9ea6afe30d7c5de049dfe54be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c14c6941f3c333b4799279e4470b0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf1ab9f7566c58878703d8dad5c03b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79798e538ccb4fa23cc39ff36c901597379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406139977fd09547ca74fa75b551142380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ec94c39ffca6be577bf865e58449f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d57d6ad7949e56aff3237f4e28e6f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355cd64d1caad4adaf92a825842089e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303a3edef8f3ae501d1e068038c55c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55191b4f21f76160633c2312abc00fbc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d20adc3a362f4fa0e0f8ecd7dcc28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4815d2142cb017905be800e100a24ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0b7a154528d054e25dd7e8f344ffd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521a7a1c2909f9691d742db3966ffc3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639732df48fa3a75dbdbc1c9a439cc1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a926bfdfdc4d2e40bfbbe710cd39e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c51c5f245e2b98332a0408013012b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e143fd427826e7dafd2f9c5d82618393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57018fc93754afcab87f41cb0f7716d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e96a544d634da09e707e83d9a2d71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f669317819fc7c9843ebed1632c00cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114747770e0f7dedcffaf8f12ea3909f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55694e9978188719e546396231206580398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b308b92bdf2dacc389b42c950dc5d9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ec5599bfa76d26080e5c918f5257400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627d7288d387929ad5f4dc79fc73ab9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64c8cf5a9dce84970f390316c6c196402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd777e0382e4bd7e5b4af799957dd626403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d88462d1bd92c50fb576ee6ab2f9a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ed2891fba2e7bf6951140bc65c7a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270b0288317b99f6378b380e1343d54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb37ef0af92007c28e35dab92c8520407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0d593b12e5afe437bb11d84a2afca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601769a0de3036f916317377ce743f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedeac6805d65e4c83dd65820734611410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af97913cb109426c24ad42545d35a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879543039922c9deb78337c2babab9f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45d6dc9a6bdd21efb3c3fa7dd3c847413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349a65aeac965b7aebd1ef5e2658195414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c1c021746d2e9b7b7fdc751c7aacb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d17d343fdb0a6c34461a6eaa7f379416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7bb80da01f15b08b8dc73b8df869d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb578df626cf6334fa212c7a687f210a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbde78b0a99b659dc638c2553d5a3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657689107970f50f8d5a51f3761c0409420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc44ebb704d50c8e48a4a33e316457421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d829b03af16f1944fe6d48ced97eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341eec6cca8ece159945c5b664990c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0878ba002cf3fb20771d11c9bf4fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d13564e383e4aa390be16370f3d98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7f1eab364aee4c458344366801087426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212263c7f72ffb20b107e6c1397cf33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044a4ede3c195884b9df18574918890428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3a56ff04293aba928a6b23c44a3cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da77db26117f29f6a028adeed4f1c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007101c35ae3012ae8fee96d658ebf7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f79c24851004f805a35e7c8e8547c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fc022e1871f93fa65afe7e4384d87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f54c5950676fcac2197363d5d71a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ed1acb40c0ccb0966686f52d2585c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e71873bae2b7545271a9061d2738f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e8764ae307bc7676eaebce4000f54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c36940caa2170f9523d88fe80f7d75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01160c3cdc306d2a7c6f8eb746e47b89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58018bcfa2f65907cd65930a3e2cea1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f9bd0c01effd961d282b101f1e237441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5005aea1be90415d70d515b907b50b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b41d993b46f3023ff2032733991c25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d81ea9b56c334468e3338a05b1651444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7afc522812be12a2ed062e245e930445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454557934bc76cf56a662ec91962c53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bb55d1abadd4e4440cbfd8cf5e776447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979ae33e37297736faf8eda9077fcfc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e4ff4a443ebcbbe95b7f04a045f05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906fac5c6dbdc08b10737b1b1ba6583450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d663f913420df3ae68a05539e7c5cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1b69ba4041281f7da862213bfed20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fd9a00a620c8712217b146462b818453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a30c881263816cd59e96fe5744306454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08399ffa094a8b70c7ec71dd1e2f31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afa747dd1acc5c89feadfc9e01e590456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15043965bde45534080b8a46bb8abe08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76a11d1c06d3412a47d2f7fa52c6b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b385eddad8e6ed0c54ac34e3d9cf2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428524b0476582de8c4d655dc5ce0f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465b7692b8bad192b5cbeef5d72404c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2c1291ba7007ff0d7c300e0ed5751462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa3cdbfc62bc9bb1ea1a79179401ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abfb50016bf0a1bc5cc7a67fad5523464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fa3147c12128410cfde02c970ceba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3367ccfab24c51b728b4d302e8e0a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b70cf438f66ecee19d8dd2ac0eb67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8225bf83041c0e0f636891ba7a4eb1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac974ff4565e53e8a3cc6aa1dd377469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa7f125d89a8523d0f5d43dd8cd510470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6cfad53e0d838e6f168e977ae1c4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb21a2561065eda27f150ecbf13c0d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c451218bad9d856d724e67ad9e68f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b726fbef359001c73ac3c32551438474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce26422df0f88437465271b5730d3ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa769557e7e11fe932d22ad0ec2ee96c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2276697c442dda263ad6813aea5ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ab27a4d25c93af41f293b2cbef1e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fa82908d5a3e6ba5fa0145a3aa97b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ad9d24a5681039d488f586e32ff86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337834b08a026eb6f5a2a5fd70f78e42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca241450d5a24ca756c3fc47be9627af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ddbc131167de3e05cfa2d59641f91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c6a3786e58af00f5b0bc3e2c213e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fef405cb41190d3c10d80fcd58b4ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a9cf7421d6c0291d9ed097866464a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53040f0ca1dbe431fcbeb269c5c1fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98a7438c81d7d288eff6ed7c21ac8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93536b2a72b16961b16a19ef9a66665e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2f80ef24c0ad9bb43201683a897e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92952c7ec499d66979b0b24486d00c5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92319f070f97c42f329a2477128bcb48492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993ff2fedcbb5866a0769a4da94fbcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8f638c275a478aaccbfa891d1fc37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d7baf4f71b6a09da404d56c74704f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95948a14d65330d5d2eb8a12d5ca138e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8619a890b3c1081d2ecf6a376c8fa4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ac5a5e69bf9e4c03dbe8b43c9dcea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17385c6ae90e294c09d5613cbba7c7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ee13b0b78c5b3e7f0a13ce7e78c00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c023f1e2d77f80affb1290da94963501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071be932c8359e290c6664ed5bbf8531502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9734cd9bae0b3d6680375d330ebc543503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92259f77eca87e259fc648dc7b0be9bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafa78557d4ac9f0442fcd07c741fe8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105f52c4b747db258c03afdb70f5d1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b273cf5f1376fac4fd6c12bfaee08a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a93ac18f74f206fdf50f5f78ddab23508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bd937d91d7b2aa401409ac12b6b02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a1e5b2ca2cf99c05bc1cf70c38202510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b70e8a6d53ec2fc1f0cbae8f40f21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7e69d844bf161666943149a0ae725512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440f267b4b079db7a276bff3a2a6a63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56a0954ffa9db4ceeb76638aa4947b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905dfaa471a283110c775f9a7812363515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af721f2d5d01a1abad9ed08aa055f113516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c142f17fa85d5e848d37d6a7f666ae4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2fec956f41900143704c78530bc86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c5e5319bd3a73a1d3e1e67b5f7929519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414748a7df14e8346acbd46bcf96f29f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e785ba6d05c0efa270041871b88124521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8ab9ff5c1b21ffadbc442716c5744522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afb6087f39ab9e5d8366dbc71987b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c7fce1ba8d9c723185b9732c7e231524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbab73ab08dff54ac80608554ff297525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15f6221333c6b16d54d9f52db53684526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4826f7c91ea27cc93d55ea1e281cb7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb75ad8be506ae4b09a03b8056d91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081c593c3d4870d45a0aa0ac27d3a2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4535eb83f6e7c33d6ca9869ac9170530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afc3a59511f6075fe3ed0960a2cdc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9239579010d154a1ea6bce9162752532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b627fb535eada59d5021fe754b871e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855932009755da8cb5a76c110a7f7ad9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ce7e704e5ff14ea13e68a11bd4341535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93502645a0fc7aeb999a60bf862209d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cce2219a7773a53a02f406a362b366537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a427688d42fccaab9da1c7d738294538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b631840147be5c9e52c5bb20ebdab7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b66e71fa5c8d560f012cb7d364d090540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0153c38fe6b9db7e720a7b26ea418541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa579a3ac738170955756de83937c4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af76d88cb39e112c429486b62189a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572e8b1847700b9b64223a816b03b70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d48b19442248c161ae392aae17110f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9a70e70b327e3b4b077835c392601546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f2493c887db6327674c25642fe012547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7519dd1a172ff191e9a1e40dfe437d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b31f6efa377e472aa5403096fa538e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b200eb06fbcd05c26af680f637614e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148094c38b88a5510573b884c9828d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979b088d7f27e830bb5434161bf4790552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ea75e685c2bec5146aa4c12da113b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd36c95ab4a18690334e431452b5e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cef3d3f108be11dad65d9030224513555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655588a9601e8c844b7aadd1e299ff6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136280482e0174bf1eedad6c104c942c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2cde8270e99fac6042f87b87e0a8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2d1c17244ec0809213a5b8c857777559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d6f255b604672fc98472e8a5571a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11089efd9f537c636b06ced9ad3f4f3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adf4a8daf04b68b5779a555536a6bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17130b087847f5a68087f11dacfee648563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b468f9220d939ba8b95f0812c66bc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe9f659ff8dc9bb438f701f8714504565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290c3ffaddd2db2703b9a916326129e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5417d88424b0d69a869fb0c330beb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5715189e86a9751a614fcafa4fe64e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb801cc79f9600012313421468276569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67591abde6340977552dbd4704b831570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7745722c6102029938cae7ddb7130b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabe2ee9cea9ec4cd88f35535f5dd2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083a82fc856290bd212560ace601051573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a930a74481ea11f2e9778613d3752574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ba5337845d410d530712a6e07ca80575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f4fea3867d99bea807ebcf8a55b70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4b674bb0ac8ce59676c8d82c81e51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdce7b5e590b074498dbd3800a547d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab84902dadb7c3b152c49e2d232533579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef683042b8e08b683d2e2226e934179580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7661e9152706d3e1a8ff0cd8d9265d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475101014ebb3003889741f46e6c602582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d29e1dc1c28405bbe2241a18fa0ce2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5b0b28e57ad7c65214ed91c5f923f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49221a521d11fc9c49d71930ce8374585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd40c00c60ee9a18aed2a82b787dd86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541df961902bfb7cd8feb29e3e5ff33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73c8a930be629a8afedfaaa82cf841588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0841fbe6eeea48f5174db6dc21850589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2c9679e553eb5b73d2d9d9e2df20a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f32d33e77803828005ed82b98c680591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e16e80bc7a6cd11faad1f70bc3194d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a21ac00c4de0875ef6bca396842f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99003d36e193761675df1b5ad4001fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e3f59a815a5280f55b77f857f2dca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62666b2f0e900829bb5fbf006775136b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397c42d8e131e1db188121b3e0738b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fa79079085e0df1bb519f5ee2dca8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce0cf6513c3a942da957e349e38fdd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af114a73f28e636fbe656a042f282822600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1081001bce2955307b74222d2c6d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8326c2dcc09bb9187979c898f3a7f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3da1c2b4a17eb4ca8969ebaecaba38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c1c99b1e73e5e3c717af2deeeaf26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdde4281a57b8d73d37ad076fe73be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db42bad3c0884314d5a82e0fe172e51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d958cd0fe907985826597f221ca0a76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7f7568f12dd2176b055c33ca92c31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774b83d2993c8d9a62a5174b9c17046609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160f9a937723bf7870effcb95dc0a1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99f118a5920d05fbe7a2f4271b1582611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f9988587f6dc3a9215e26788115d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28344b45d3b26c2d8183ea3c091c03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e2dfc4fc5b2553aa5e0e043f92225614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e40f8a7d29926fdfbe565899ac01dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241732f408d77122361d07cd3eac37aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a56d2b804b3e576e3e7396bdbdb2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c6bbda55bab2d0f51beade844a5f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec343e0da13450b21526eb1b94c1674619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f787597b7f54c5a4ba408099ae91d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32e3007c40ccd083c7cd841a5c7dd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c5843262c75b469b055ba45243b22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7a3cb729ecb8678d20c73f121e14f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0117da8405fe89028dce545b0a8e72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07786cfb1b25ec4b03453361c2cac83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d351c3e3b1e7b0ebbc496322f5c144d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2ef39a51f00aff1ee7e8abc7ed681627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a0dd29f1991e4a5dde1faec2f391f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f9c81f702461b505eba9437f52be0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c054e86dbfb576ea77f2e019f65d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029efb0bfc68948f5e2953eea57815f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08545007ca9a69cd3d14f50421f39f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8615c6047409adc48c69f5806eb0b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd32357d5e71622d0842722a712a46b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79f0e32ddc7f43aef2f5254266aa72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197de2aa30943d168f280ebe501265b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a367b55b3dc660715303f7466e1cac0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5b3dee97c2d36f35af1ac91d8e503638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad1dc435445e8689484ab8dac3b167639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da53d39e83b3c5d9017918b93f1955640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855a70bb694cb59411aa8102204526b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ffc6194b5507f3623e8975b2ab39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec6fae39f59bad1ac88b484555355a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00e03dc6d6e4f95b0da4014a73f568644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca38b2a7c9bd6e2201066e6e9961447645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4e5f86af2e745954e6c6d2af25240646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded59cb4841cc95e54db6d96675d4a17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc3ce896dba1081a7616a81e5ab101648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c7d254c2f5a0de121038af3527b4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37081fed3ae019372b56407176ad71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeb8a8e35e4fa4ec05d427784d7cb5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d84206e0cc8fa044c49d43532353652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5476212a06cbbebb9ca282ee6a965c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986b726a598c51bbd12b813bce338ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fccdbb5c81f5298628d2ea2936887655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4deab050f1347b07e4081ff6106184656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fade599f0f53bbe805b85b65bac856b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a3ef6ef62338a57ccad4bd60110cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d82c393a4b5f2c42080116fce636f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48eee916e49e6324a71ebb77ea0bab2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b0fa325b579c830fdaefcaff2b23a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fae513dc120b4cb4b6d3a86db0245b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e9e4c3eef472f7907a6a9bc0a0f5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12fb171ebeee4b662bbf6885e5ff84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f35691b5f64c64cec732cbee6293a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e719cec0dc97a80306e1fb237c735666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab56e17a4e655012e60486783289a49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bb92736ca5f372a49f0b2df82dbf9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df65b59c68a226e762af0672a0189e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cff2acc9cb24f021181af765c5002670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895278f392e2752c81e189ef7552903a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dc12d5315ffc462e0efd9bdb09bd6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737cd66c7a8b739972cb5e47b6c7eb1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac66f6ea82bd24802a7944a721d54d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dcc0a76ad1d5a5e09d97951a0d62f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebfb3a0dfc4ffda45c8438ba4ba0e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e133264e794fd91f7c67ba2bed112677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05671711da324dd6358a2e07b13aeacc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876f04163b92497cbad0aca6b0ac607679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454767c1d0a9dc3cc614a12a1a87416680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdce42d9c9fcfe7ea53c67f895180f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdff6b4ab83eb327374ee185c614a6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab5fc5a739c4e4962b533afca70376683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df754acb51e7628dc8150759296835684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7a9c97f9048977f688d662e1eeab3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077059cd5e3b11f3f3d96583bfbc6a75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcc5975e53b51df4875995a8f9e574687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da044902ca38dc5db1aaa917a6b9932688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913b12321f3a1c74dc5bc65d0cc3fff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c8b40bd2bc0c8b4563a1b08143339690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eab99081d2be63b5b9874e0d9a2d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2a88d9e5b3649b619a08d99de7de8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bc7a442272de6454fe0be7df7a2cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f4e0391485c19f7ab1471d3b900dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15c7020771a944cc9718e3aa1d0d13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b7a1e02635a974db800d01c3a8c0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c1f7442868289c204741408dd0a9f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813750917945be7c7bef44e7eda3ddb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e4d9d8de70b40fdcb20470cc4e505699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ca1f7e6420a904cc43ce6c1a66543700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061617283f6356f487a7d9d8487545f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdb9a739237dcaa3c994dfb8174a0c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a18917d18ac9429da20aa3d471e7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995a7c4774831751e065ee8e0e00b7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c60851cb25a75435e6794476130ea3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3465fd284ab9ac7517cb47622d8ac5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1278ccce2bec2f76c039e726084427f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c67beaa80915410b153ce1c190d9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4d73c487a69541776adb04ed352cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1c6f8e3fe1a91d2642d67651c8c82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17646662dbb22c7098a491c40e24fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544d3866d15d4308a0bfb82b919cdf9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786b254853fcd31b0233c2f60beff56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f5e946ebede79e243d9bf36706889714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4391968135aa96f723431622c986279715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512db6e55e116ea8c829cec608ae2a62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c23852ca1e06e2777089a172e9d0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83283492a75b6907b5197bfcbeb205718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c42b40e06837a909218bb833b79dcc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf846fe32c9c7317ceead68f78de7d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87346bf2e1a0ff5c66d5cb5505302bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067882aef7fd522cbf7919d5361ed9d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6874f30bc4a010fa510ca8c312faf8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a236b0a7f54d6076565f84fc34238724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712aa8921a48cf2155c4cead8067b60d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e537239b07b036f242e5ce105fb2a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e57a15317d403edafb9527c613ef76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214fe59f5ead0dd95821aa0c0b69573728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645a6171dba816438ae9a87deb2b9ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5fe49c2c9647589484f570556ad96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642811d840a004f8cc581a964b67c2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a24dca99cca96cc05bcda7356be356732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a11ecd1a33d52f7d6ebe16f1c5d98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f17749ad7ab7832030b2914557bbc0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c68355ca43196b2abe4731bb554a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba90216700d713091fa367b9505182f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e500578669f4bf1d50362212502b46a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec885662249725bd7470be27ddf76897738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb643c720e28b86018419f0fecc9e6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bba9fabc308563af27938d82256f82740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa84812154b51d15c109dae7f4dfde6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7247cfd6eb39fe2df89891ae39f38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c783ae2f830201df4933139a9ca6b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c8758d3e7706c2dae49be104157b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0a93e16ed13c92399cc6b093ad39a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34410f8093953f152071872efee0dc8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6df40f9efb87cf2d155d60cc715f89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b35f5e385d4b94e4e8da592775636748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980dc9ef12c600b8c4c9db33867a0cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47973544dde89cbecbb2a40f787b52750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef6f06da90a1b5a9b40272e21489ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce308b873cb2b567ec232e992ea92a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fabb26a2c91a5d7b7afbe87392e44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276c300c4ce218bd62e6e2c709b35a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b932dfcb2ec4daec822d3aa773c26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354692acd325a9527921f988ea575af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ce739786a3c174aa26f15434c977b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9e775be380f108872c61c0adb8207758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1142ec484c32c8df3cafc928e3ee3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61635659193f865d9ac0885873cd561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a32e6b0464d7e5553e8afb0a3cdb82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d7494c4f0aa493fe0c85d6970a6143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e60faae3cce670f01c195db68111ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550d9e83b63857bdb25f8e8bc0b3df85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1768b4f71b02ec2f35ad60fc7217e576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f7acf3e64a9ae1993c018427e5a5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a308e9b3fa45e1d3321227ccb0c508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bae365c1f487bc3db92c53c3966399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e15346a4bdb82a90fb8b1cd66310b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9deba7973a06afddfca56059a538911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74be7736bfad5728170c5f3366c19c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad06980a8a27ddf42ca2ddcc57023c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400ddef03cfe457a8c4c553a1baff5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db260d137be816712722456bdd9c0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da9482c6aa69dcf141f0e3fafb624516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17465d14e6691f97c7f90caa45e7b4ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e144cf380b6a1d946ac5a11fbfb7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39b1e7da97f6b8e4252d3a84d10c7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9559c38319dc06340bd4d16a3a7a59a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7d498d72c0792a0a7e3e0b6d1010d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06668bbb11d2ead320f09ad5f60bdf5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502e91efe095d1006b889ebccdec8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bee6971db7884836bed3181ea739c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684eabb87f102dd1e513f3f1f505ab025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd84fd9af0f45bfc32ce339c6598ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f7f49a6c12203bc57056385bf0ee127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd04af83ebfa80ac5cef0a6ee12f93328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f819fba5504e06a7413ffc9d718a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755e75a9cd6260e4d44fa3a31e3320430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb567ecd0de86a784a41e8479c77ab431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5311b3a849b080b0eaabb4b471cf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ddf8aa012b8b9782cef9a6d6ae4c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e35cdada9cc62d29a66706b2df66034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5252959287855252d93a6620ec34ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e30ebf0c75d7f6a8cb75b6b61332c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9c306de3dcff9b6ee3ce0e85a520137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8c36f6ea3eeda263aa59002f76c0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d21f88be3a657b0d38ad93936a76039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede698482cd570622a4025c0cac0cd8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2e439d6290cb5235589e107c6149041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d88227cb202129b1c2fb331b858f1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab977dc21e4ecfefd8899dbc745a89f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dadb0e946ed776be5ea1a5238100144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be026f29e5df11b2987b8f593b7fcdc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9693d792fffc77aa7b1879b034750046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57057d9c1fae82f47cc4d0700c375ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b8870f8b978ba621b3687db4c0a8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b827e1cf06caf3a7d4b2f541cf1851b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f9512c5824c1d680171faf82c3f1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644263506e09f300a52e1e8a5834242c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce219be9f41f283e2975973437f07dff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fc77bf19320b8d320adca0e47b9cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74230744f467ff8137173a4a4c93724e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9b81b504eb64889d3530966c9001b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d9e91750ede8ce412c4d896f54e2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865748d0705342f56a03f6cc53c795e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79afb6d19a113a0fc86de6e0acdc6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e373adb787337bd25247a0678cd608259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6edcf94bdeb3e7e2f147aa11c752960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8287a28458386161fcdda36b4bf3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9cf91d922214b1bbeb6f9f6f0092c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00526fd6d16689600f3d9d85054f769c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae775ce3462a7ee619d0dcd41f4af4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efd3b1c422aaa53676d2a920121d7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99facec74c5fb46be716c1b637b6cd4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741eb58db722a3d7b4fd86f1d9f8c1a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eaee4464a25578f578801149f6c3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf42e49877170564d22276c06aab6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4d4ba9a8c180a57a66367be9824e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca179b50eaa8cd43144c5fab5d4a8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4417527e082b1769712fde0e54dee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14f22fcfb69220a6dd8330143f084d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5cc4cc6a7e4ada7504aca57ec0aec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef24d4b2ba42cb555190cdedf12beb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c514b73cbb0241422ca9c06216c990e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72230d09bda23c8a306a1655158311db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9d105ac0caefbe5a35fd9810e665a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3269d881806e4efc84947ff95acf0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613868c5cc520bcdb1af6a0ef8ce97fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df5c6cd6ffbe278c6c9baa7edbe29781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cd76b5cad71d4a2ce6d8157f0bac482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab252c380facb87214744eff6db2a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392120093f3002d533f7649641a1916984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8463217860afa0f65ba358d6605a1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b57dee1b800a8cfe618fbce4e7e3b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c846a84f6f031e01c903ef9c1dc0dce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869a0d970d05bf363c4d73168e68e3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f17b1e6b8e4699f5ed6d388010a23e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf00e498ed8c7b755655aa8006e048c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a4d67bb51af0caaecd1dcde45eba491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac6632d77082de6ab89eab0ee0e8a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c75231218848c872c91a5dc583a03b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71707552223dfac10bf3a83b320a9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4effc938dd7014b57e38152daeaa0f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87db7afad479ef3079895349353c0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6425949086737e79dd5e6c60e70336097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870e1d79a6310ac0b2b77c6e7241a1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b9f2d0b823b789f8370eb7cfb229699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283415923ea7ff633780304c902b64b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cebce461e97fe1fd40be1f428e3793101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c6cc9012f0c63cbafb565010daa9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69559a09ffdac36f5ffd24221b3a706103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d18b6c463f75e93c7a5ac114ebd824104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7e9608d45175d3c963d09c940b6a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a34d9cebd9eb12a63da61e0f65c92f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab18a5bf9d4d2019b7e3ef3fe82cc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b659c2ef2b475addb4330033eaaf4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d76ff4d4b1b62d24564ff16fc0d321109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5f462a82a3acbd75d80810882d1f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e412b2907581b8e269032b9641b0998111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65758237e94befd6def32452c494005112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396be379d96430ac806353c40c239c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20f8181ce0cf2a59adc79176b0616d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffa609438d7120ff7e64659b02ff74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1f27376fd1e7daaace3b772db8754116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5410fd847c9553671cdd1449eb7e278117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a5b683a272725d09e0d17347011dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27753f9480f4a02d3ba513e94eff202119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1285d1f9a0451ef88420cb914e702b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600fe9a0c96156468fdada696e16993121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4db205cb0b13dc0312dcb3c2adafd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef9403e480a4afaea946121738731e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5a484748ef0b1b416a1d4ecb689ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4945c6c314e5a91c7c19c3c447d8ebd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dc3eed71cfff8b9272a9774abcc31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f11d4be6e97bc6ddd270802d8a2c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2143aaa32e4056f9c53f116edd25f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d30b0f1773e00add820b529ce9fd30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11032d6935092cd5c8caef3854704f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc25dcc5979def27f48cf276deaab3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128d2c1094b2b6ab5daca259b7796ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0ac6db8afbe2aadcc0d267c2d4e4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bcd295bc25eb10c57f086fbfd137e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9e80537e842220e0e228fac7a2dca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2927e4fa9e68c19c2bbd5a697d233c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09930a4f4b9502ac53f2cf50b1eb6b5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037db7cf24b8437f74533bed9af8c37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a444a0a06d00b2e8278100f331bce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa620346bfc83caea46c79f0e2ac883140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59211ae91f38547141e425d978329830141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ebf1c7408102a5ead4cbc6af23743142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22624f4466411a30973a493459bf3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb1e532d2c8ea7946f0261a762790e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a503abdf3d9add4dc400c5a16a62005145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d09b13b4e76293e5ddb0dd749494c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd0fffe4ad9066a7f3c65b0d45ec56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a6d38f88eb98d559e1aed04222b6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bf3c0763bafca57cca9785bb22046149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70abf8c103dda5d23b29ba5866d11d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461954db506e1d0a8662a043a2d7d6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34397c02ba94d077fa0d23e435d442b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842053c22f2f34e9e12e959ba648c1a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b00b1d1bd3a6a384bbef6a621254c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f894fdb1c750eb33cf00ffd899c471b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715802a0c008f5d8ad8e60ca6951f03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff86c2e737a38da16537c11e2426e60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61023d9475c4b47c7c9a030b2b1e441158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc49d21882385a2258fb412f1a9f4dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632768d534196a1a018899c0e0fd0c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0c12378fed832c78ea7b93528fcfa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01a60ff857f7a5a4a8452420c35619162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7b6965778286d822f0323b5ba642f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eb20984cab394e2e9fd3396b92ef7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dd049dfb4edd8d0605459c05ab1b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6363600b108d0ecb356f0020bd8f19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9171242c15c0dcea1755d46a2f2c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e1c04de07e2200b440f4844264363168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e56e66488d9fa8db8709001f73383c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525bb67a0b19c2dd47ed8f5a15d2619170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ca1f3f199c2e09937fca96ee34969171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4d3ad2e6192290e038eb5ea8025c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484093ddde7b30bf2e75c68d9ff8d60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46695ef801b7f02f9ca5d2ffd484b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb618be4a226dafb781f1900e158eb3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eccd32b0ad1e97d2c9557bb2a74cf6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07705853575b48349c3232422e5eea6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70bfa14a327bb09fc81b4828b912f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b47db5a857bf7b173e1106287cbbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d442e2155d949fbdd35578e99f66f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cab27e9a565249d7eadae8164c6a38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942bb4f3dea24adffc371a5dddc7cb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8f97625898cb6a43ace08ef400ee7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a33b67066fa4d6cbd09daea8d41c7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fb25e91d9607ec1d1bedfb005b17c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a483da33f8833f66194ce4fec843826186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c152dc9917c10f05130648337bc83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636eb392622728c1a2495e26fe1e88e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ece4b9980cbba6df8cb04bd3b9090189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12922975d59209d06b82b64632f35b4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b786cc89d9bef31d4e2ed92a36c94a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c0517e78d7ca911a1c9dc73ccb45a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c771f63a693eba204e4139f5192d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82c7980015517b04eef0aeebc7523c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d8fa10613a5edeabf3a1cc8323552195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a56d352b6b9591e568e3a402f7672196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec929f382665b5a3f305d3a7f1eb45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad740ffc11b5e7ca3f57090c149abf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122f0f2421d331d188f1128b92cdce4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40ecd70d5ea3305badb2d64007aa34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be44f9c5bb7af3d649c322a6b311cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a94a09b59e597760c916fd090d36bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f687fb3dbc442d0935c7ae8f5cb9571203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5c6a7ff19defb0d6c3e70737a3214204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c258818954f6a58f5072ebcbde3d03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae377ece256fc3537b93b9156165367c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f6800a96a8bf1480baacafa4c4262207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689397496bbebd02fea000f6812ca689208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15b48b534539e53ea316f43d17291a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150d02460618d56f5b878e62765041f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0440a1c9bb30e527e0ab806fb3424211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e241c4d8a9612bc9a89779d8ec5deb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f76f1c7c55e3c53b566b560caa247213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c515665bd9c9b58e92d3ecb13f87c3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3a75ee9897df5cfc46c981287e1cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270030071a8db8559e7b40ef1dbeb112216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b154471916e40686265672ab83bcd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3468538c99ac3df4550d9ad31e333218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a9b41f7a043518b65f63947cf3eac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b995a5f949d54377e2ec88b07a899b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fa7073d5aa471766b47bbbc08bdbf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5279f9b3b265a88e7b4e12616d827b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2974046d35a50388fb4038a6371686d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987304998d8979013bd539ccc166dec1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f444709070423f0bfcb8f07ce3073225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bce6e448e8500ae816d47d47aaf07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed670d5fde4dbbd1f149e5fca2c4b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f4ebf1f9e8348c25c74599eb71252228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd9484aabfffa122e26f884e1825c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f09e752ba6cee58770b7fb0a22607230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b81b5e2d19af246e278fc521e57f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a4a321810bcc4f4a0ab34a41c0386232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df219ad7324380db1985a0739e23e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b64c22ec6c3a921312f03f4f9eb80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4a1b7b95db00803716224a3fc179a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50809d1a31ea8977ad03662417791bc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4e9c4c74e3028801de035a54d3778237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7c214858978bfa1701a00826d6bf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb691f9f9ecfc687fabd2cfbd6ca50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2d2fe3fae8df24e0c308f62abbfc3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b32dbb32d6752d485c6e4772675d02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a188ddeeaa1e540949cac49c5965242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7efeefc65e60d7cfaa3e19013ac2c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722fd2690f49a9d0358ff10c480bf7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434ea8e8bdf95075bcfd164f5367983245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d673bbebaeaf9a053a8bf26ef608c15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664883d688267760670aa792049df7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b09b715a10fd2247c7d2bc8cb1104248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa607c0496c786aeb0d8ac41e9ef39e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97964669862fb5c1cf0d7d6afcb118bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf4a8e77f84175ef5cdc7b238e6728251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4d5e08f0a319c89a7530b63879ea9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c57bbb1f8f530ab833d72eb2224708253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb330c9ea70e5961b5bbc7cbc1b2044254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360046a38557556088a7e24d0f8a28ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f3d213f1256822ea80ba28f5ab042256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaa0a18aa66ec9a345b69cd681917d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fb19b8d4c1597f2c70eedea910167258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850ffe95fc2a69302dfd7e271094b01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21295ac7d1e642226a3fc26b835138260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ae2fe0337994655543afdd34e62fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af290dbd7dc6250d9ad44b1671d2c41a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd0603940086088cbbe89dd7fb61b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb67e14f536f7dd309bb0faac3206f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0510c0e41d288e402e8f46485def3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c571cb6e9151fc939ca2a411614fb8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f1770484061f797950fb9600c51f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac904683175ef6dd1c9e8c1e23791c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090dd26f43ba3c2f0a17b935b552109269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad480d039e0e6f79cda7919309ffa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f86867eb94e747427f8a7784a6d23a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f381ae6771e40a6557722807172aab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a49a615f803ae360f286e57294d53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76e00258580738c374c9850311dfa9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087661c0ef5b1190f3607e8e6808fb5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97347e68d22964ccc8c929984c75fda6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6101c13f82b00c062b6cba2ac0251277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9e649038edc3977c51bcdc21ef3e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6d45223e2e5b09dc18eba44ac7d76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bf5fb29d6f8155b03b35117cd8e4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4dced58f969d2db1fe14d240a704281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c681a287f0bc472f0edbe8d353857d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d4b3b86fd7ab947523afda8b44493283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580ca5439b6d3d2ee8a9756d416232a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01a9dcc03f8e12bcc6a5f3f93f94b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee5f05eab1665dd311d9245fb9fb5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b91bb746026046b132a43b369c2bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca96d57cdeda1ea19855c626f673926288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ae0603298e26f6fc7ef43313a452289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e32cefa3020a3731db681977c1af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1ab348db8b4ca650facfa79b4dfb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f8a7680a9b6b0daf9194fdbe1f00b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1e530ea177a63f107839efcefac72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cd13870083f92ad5f2403e625f6f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d034b7f1aead874891e897b089e37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a4abd950d74ee823678efa01394bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159f1f6f9b955dd65eafb85920b3bb3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a19fef7e323a44f62168cb1f7378a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424810e7a8e5747f69aa8a7d93633e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c687c894fa6da16083baf8248bbfd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58814516c0d25f92e04ce8184b17a4e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a4adf62264505982ac0a32a611e35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a9018fb912d7098ae2f2dbff1c2b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d8667794c8fdde63e457f1344c4e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0263beab0078434b631ec14559ca7a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8efe4fa0c0c650bcf822f9c499019a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f934c5c72218168998327192f58c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bd184c52e9fe358bf7b56f2a19ca9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d24a98d34b478cbc05c5bde6dbd4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18883b1b5e0c36ccdd8e17aa4b5dfa8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a57cc0130c88028cc51c67b5c4db84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17e33852c46d6968228e23388c9ef2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2c7dc92e9dbf800991fd714f0307c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0100edd20b17825bd73a827beede2f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557317eb65596d43e698ca6a92cb7c66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5da3fa11bb51bb06d79d84f47c28c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc014a14b4e2a4d0e24dbfdbab634f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4030ee7b9e9473b4a246120f7457098318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c5b71e3519c299a9696354f237da3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d34cb8b82f9c57ba074f3a9bbffcd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8673fc4f80235455b444ffad826638321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a890d0417963e18dfb4667c03338f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b756e0296e15dc79eb2dd720f3d479323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627e52a779aac019bffbbddb2a4de8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9872226b4086bd3b6675c9c598153a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4e07313f769ab5fc2ffce4a0c7970326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc27a7170fa0469ef6d45ee82ec7083327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53c18a53afd582313ea02edf8ccd14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4c50578bb0c154f894e1782373386329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcdd6bbddc122d01e9c845c1900977330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ba063c101212172bde6c522304492331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ae6e529d3c9d1b818bddcb57c18a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f10d6403354ec765220b1c4fcb30f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33861f3d631714ed454527577b35db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a163cff85ad3f9371afcea70da919335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6966ad74749155fdf53506440dd3764336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170b997c0cc31dc0645f330a936eb93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58a0f05e520f7c9c447c4f05d684ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15bfb963912277244ace96857c5223339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2802b7e123260ac963eb90f7912803340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621c3829b916457d35a13255abe0065341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d541c2663babed8efc1fe35df040415342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4023eb8e177dd2ceec9fab936451c41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129af236b1b89a2bbc9425443feb4fc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed5c10d8f6e617bd2db9d4cdf9844e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4264ed047c3559c384c6ce68164a65b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7824f36e7f48c12f9c92bf6c14053c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5113d97a3a31ddf908b6c724b53278d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24964fe983bf81746cb9ab1192055ac8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8868e55997b76fd6374a33cfb0c8d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf006481cbcf1c4ac2205561c69b9db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b316f0136334a86a9523784c9e207f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043bb06f7c5df9a8f2e3a5f861531cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728646220997016c1792319db8e9922354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d892bb3499b0d7e3f91d9850b3358355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda31d90838afed8a362127cd66168d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f569d9c3367810cd3468221c144caaa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d09519ed9bb9ec72a9b9136035c5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fcc6f557b5e32048c2e0aabb53806359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71a574f8ba4facb3dadc6f006b0603360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfdf0f592bf174b76899b9dad43e66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016077f8ceae345566557df4d14beb73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea43bd94e3d9eddb551fcafbda3e16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cff114e23dd793a21f88e7f532df8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfadeb13bb37feeb1a3cdb46dfc921365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d3520ecb1521c2ce7d486ee593fa0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be72506d1f414a8908ca327f3518d68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d4edf212a5e38083cacfb728461df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c164545a9e391fbec51f2396600ce3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5d7464e7fa66923bfa772168e7f25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d418b29289dabbc01c368be4b5b664371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cad5a187fd3222b8ad74fb555cdd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b954dc19fe8b77ff69ef9be72be5ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27165032fb7e09efe8a7aa08dba39b02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d480b779a02c09581ea99c9f7b02a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ab6817ea5090bedffaefc5b76272b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9105988b579eadccf2f82dddb916699377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa54f01c459459bf0589ca1175306f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97585c889858c1665e17ec492b3840c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc5ecb8bfb03c1f8161abc1f986fd5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841a50afaec9ebe1681e97e7a7e6325381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d65fd28640b466c029c3580fdb0642382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155734314695c83090c39ad680aaddd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb4a223ef9633f915642fc7ba44f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77387c45750aad94b4747d8d0b5e3bdf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fa34c98235aa2b3d3597a1365387d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9204f44091e9ff566ee491f7cd10a45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e074ab3ac6614c827286c71fc394462388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbe47ab9d3ed0272902025b889894f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7bd97cb5c920b95f392a809492889390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b558c4182c98b5d50a2d39ed305a4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190948b2ab8b2943935efb4ef6e5b1ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76cf02298cbc3d26072c9cc43058bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69e2b20cc303bfa461501dd0c77194394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d1a75219b84c1f78e6e014839cfbf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d484e8ae608cf2a8be1102e2b21fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd0fcfb83c20920802cafd6183fb4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611b8f557bea521c4b2bb37d5d394a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0473005209cd97ded4885dd9b383bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656805d423f6318bde2288e863ca10a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa92f687c310cef424d802fc6ccc3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b61f33f3b2a450b5b3b10a5ca536ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3884f4fc2c761fea2e48074a089c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf27201867e9ffcf8a011eec8f960ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252591d9105aaef3f4e09603a5976be5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7b654012480b0ba57dcc1e662dd16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6caac30b13fd38761074e66533d125407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616b788093f1f9524e42b8bc606250a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36300083f2d267288db8e7ca77a94b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b6a3be1f1296504f31fdeec4bac82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6298aa757e00d3b225c4cfd485a99f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db4e08345a2bec8bc8d30bc59286c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c6490029595a450a975410f4f6d91413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b6bdfd7665f530f08b3a525b61185414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17b3b59daaa93002bdf392bc97b26f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917348c47e398f338de3343ae73ce02d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e8fa2e03cee81c36b3afe89b47735417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f59a6ab472556693ebc39136276521418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e9e22df6d964096bb9b8ecc6d929f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec885a1dbc49043dddd5139bbcb6c094420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec307dbcd0c2453054dfcd12069acabe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458419032b62822ef890cc6985e95033422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6b56ac19f3ce2867e6c2d697a7b5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057961b446aa961e33cd61375b75b781424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e122afd3fb230d593ece0a80d5109425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7b53e603ed2b50b53c9518c3b5032426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87ac55d8f32831dc799e92e6748f97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e02679a8a42413f3298ccc7e97db73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc67c10dc9fce434d8c65ab7d8a360a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d14f9cf20b93638fbc9503c72b721a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a804715b4493608878f9474303f15b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e37cef8ec872396ce75fdbae80fa1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ed4795d4713044329383df0cc8c29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffc6dafe29fc3f803580b1c4aac168434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4af1e34bf12ab83de997b67a9ff3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b175a54eda2d11f5e209c896ce049436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cc8c25d748f499f18e1eb0099dd8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070470b1a018e9e5d965660a33828b1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97313d8c2c15059c02054fd1a79fb4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceb0a86e8d3c74bc0358349fa2f6ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa42b418ccf99a817341def1de48284441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5802a810cdb93e1d64b7269bf174868442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d48a8d406d6c2ba8e99731342c1159443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf67c439880022fe3422a1f094ab771444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fb32a658b1eb41c297b793da98152445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c4483a9ef6b4b0af518cdbb79f22c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3d621fff1862420406deebc286208447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19fe06cd221848c58fc8949ade6388448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c823c5ce974c23c05cf8d88487612d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a25739205c084c9e425a08ed5a12c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0251403d151c296eff11dc0c1567680451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5994fe007e7ed631fa2227bd312004452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9cbe29993f645c1542349a7e575ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f8b8bb9bcf05a9f5d3c142a77bd5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64d265d170c4f1c40ab710ef1121ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeb37f02f1710426359d4991447e30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad8a4b188e8f8fe86965e449fcd5b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc826a3b0f0cdf34d9f975a2a53d4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7389d91a6973747ed7cdbed365021c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61781512086c7abfa164e4a2dc9fc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88775b3643fdc6bc8fb05e60b7d384e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c4799f21332847a1be74dbfa599ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c492751fece55e67b3a2cddae9e9b0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b123b2459f4d4763df002658cb400e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0e4f907d18bd2b7d882bc719d37e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff3a7656a898fff0fb5794a081993b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ca778c14d9aecb0bf3661f15cdf40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ee08896df71d2ecba56f73712727d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5091925118846d0febcdaff1adbd1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c77b5150f476eed2c17e62235ef543470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c730a0e563ede60a227b3e03976a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d328a24f9337402400f49f49f5b5db6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4b8dabbb79994cb66f18ca25e74d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6a928e19fdb2aded98f56d005a973474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d8c8cc71eadc6001f5fed69628c8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90caa1048a3d84f1b2ec677b78c0a85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9df2bbef55b26f1af09e08a11d522e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37f4e527dcb21c942cf7ae50848b6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00f6c1d38a00e1d08b49375ca99d7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b805257ba2cc9ee24b93a870be7ccfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d416ea524f37d43cc9a4c3809f33744481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16869cd27b88267dd2d1ad8690c039c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827bb6409e8e9505dbfbebb4db54459483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce3eb11deaecbcee200f484092f36a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eeadf336ae37c3da179f680eda710485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82761b6d05ec6869839bc1d8ba46bfcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931e09ce0dadb9c8679ef7dc15888f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfd877ac014901bcf9f01cd5318dca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd7e77f177aa1dd0ccad11a20197e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e041926ed42ff3c63b1f7d8bd293e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9c618e8cc3be870ff9ca10cfc2c33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9136b750d4877fbe6685e986eb0dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869814039f040516d239d478ea377ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbee8a4374b339ca63ec051deff1f7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca80937daaaa46b138b479e993ffd90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1cb0e83450fd9fb0cb3f70d8c401e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3a0c777b6ac889a633696b08f5afa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fb5df60f5fc7e392a3788565870e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd4cc1984ac775dd3af37b77940192499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba97e3743a895a50b9d9282d3db62f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f466f4603667f3de934a96adf84b1e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c204cc1818a29e16953ed95b4ff2b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aed08f19512534f8d616874a8a7a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a948433f4cbe905548ac4d2a16d08f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014624cdb7cc5eb55713876c087044505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43a99d209e2f65615295b38e397c7e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb4f7e976bf6bb3d5f029418af6cb0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eada19b2f9ecf96c14901e5fe3eb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18298fed6945c5944adb1dc8079a20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df867af46a3d1f96512c68a8f5874d12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023edffe9b590685fd0e872d5d3c520a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226050bb817fe21006ce9cb8812c2255512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c4930b155f08fd591982e0d951a26513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a844cb6fbf3e754ee1d689675ad4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b112451e2ae3ac88bc2c09896ed3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35276724268875051a1cb0cb2d5891fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac179c56f76d42621e6512808bde1437517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da9798dcabdffa4eb779de0aa476e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa73542806f4f82d6074e480969e4f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143788c0bf2f1126b53b75294fd3017520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33fa9c259bc14d2d00bbbf27e89d26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd39cc520659d9016a2d4069bb4276522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2adc529a059aa4ef5e35ce5d838a05523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6d7966185c45b499df18437127bf1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890924b79d45f9548b2773f50852dd4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9a5c1c54e9f1e24658ac4cc9c66f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43117f7eb7154ca5788e3dbb53e9e40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f4bf114ef7126f8fad740fb234622528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511871fd9c5622cc4bf2c4ecbf12dfbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91092a21e50f872707087daa104243530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996646e73fdb895f3ba447f3c2c502a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a728fac333ee991c8fbadc274762a28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264146867162ae4bce538c7979782e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1065d0e11fa7e9ebe662255ecbe957534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8faccb7779333e024c95ab924d8c660535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324888c97fb3c083664fe78c2f08c1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8572d9ebda82da15a220d9342e80f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8a958e7d51d8665e4ffdf71c66ba5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbd266a0367581b67647e68f80d7f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2b3e566a95331cfaa24b79ecc2584540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3294e295d4e2ec9c9943b8507ed45cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520fcbff30abf1c6b874c710f3651d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abec5d313612935c612b3f5f15e0c03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7841de642558aee2f3ff8773105890b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fde5d4598f4d6c6f356b8af4cd87f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211ba6b14a66cde9adfccedc15fbd81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b05084d2b2402ad25b2bbda3a42dd0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1508aef1d5ed916db2a4438b95f3d70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9fa0b368a50198cabd4544eb76f19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2446fcfca37cea437684ec05b2621550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d2c2ce43c2bd0674317f237499f04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2fb0cdfcff06980c261ec6243e267552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0122b094abdf70f0371661fa6aeea0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd458aa3fd7b55ba58ed6c936d336c1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a96c6942d9263cd0ecd8a9cf3aa631555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d04ffa70b75ef86de7ed27ca32bd7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bd8d2a02e595e0732af6983faf621557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965b46fc35b0633e0c5caa3ec441087558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089994a04236393e67d492b2961d8b93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22e31b3cc9e3bed2754b533b37e618560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d5e8aa1be96d84da83b703ba1c27a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66481c131bea5854fc6deacd60e67c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1148ccdb7c46af915cd671a8938941563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639f390f4ad76b746e72faad21971a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8917373312561660264ca66828ab4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838268f846c9ff043d3ae6e00c56b910566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587401aff4990bec11d23d3175e93fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8ecfb950089a8e650ba1e9fad9ddf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132461fe67ca25082b0e1c3ad145a168569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a686f1206b015eb4ed531662266296c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c50cc8c1362af71e80d6c732b5ced0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff90f7e916f4fd7ffcb05a261faac0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8daa900b6c981e662cafaaed956516573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040100d4b8c202597121274f475d0ee2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a1fa706fdc206bfba9377b21af257575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64331cb83b4f1c9a21e00ae0a0671a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68271f9d71b307ede3a0e22c7bfbd534577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129123f8d5b783675107a21b50202b4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27d75e38c5763ecb378660ed290a10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9175d0d3717b7fdb364c63b7a771f13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e645819dfaabcfecb7c0caeee37b760581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccc51e54192bc4e3ccb889a88600f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5b7d3695d3bdc9cae44004ec5466b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7243b22d0794f5d1f964c9911c48c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8866ff7d9c9d5ef625901c2e7fa91b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b22d017bd7c35b23b40a71d7c13a05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f21e6be5d7016793b9a7a029df203f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f75212401a45e66f0220c48c32d74b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85435c841a32bf85cc1f5c0942f6658589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d10c3eda10977eafacc31b65fb740590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de015292c47cb3d9d311e656f83b65b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd9f1b674f72d50f663aa4606f216d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248dfa4babc470bba4c3cba25d6c117593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735436abea51d8754edd1dcf71cc7ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef70900b554d7e43f1d2a73f0f03622595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0deba3ce51996150de18a5aa38a28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b42ea825b333c43406cfe9ba2cbd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbad2843d69c05fbe20fb234e158a56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc40554df3bb0b75eee4d8f7cefea92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735b5c63c010f4f28dd3bdf0f67c335600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407ca54abda6b47236168f00b463903601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b7b303deb9b8ce23695844747279a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3a6100d3d3de379fbbc2760994926603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246e107dc39db1ff8eed9525bb1087f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522225e5c0053812068139e4770331a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b550b14c555b027d5cad3756a264af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3950b979c29ab04c09645d746b760607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315215bdcc9db50fabaec68ac9e718ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8238bf0ae744e3f6b784ac2f5ff5b01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814c4ba29f788e04d8035eca4c020f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5b529a8b74309aa44acc00181986d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c30ca6383946f3096495ec8c3ae85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81afe4c178ad4887676a18a66ea6b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbcf8c68d5b06cdbfc799206c8f69d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35462fbaed1474651dcdf387e605fb41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161c6abd5049d28e4850f3e4d72fe12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab39e9bf02ea0470dd43c20f1ea8b1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275302b495d43daec46de892e44c294618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce5f34253efe45e757fd80fa0d59c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6f1ef63aee08368605e44e59f23a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39573f89f91d2a735c9c4ae75a486007621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e0a92b54292950553afad45ebfd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c74ceecdc91df8d78c4c427df8d69f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc8b0aed049a9300fe77b7a1a4f854624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548894a476b02a896884ef1a92f5693f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d044480b85bc1572a1ab716ffcda3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120df967bc1865a51da131a7bbbb1fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce3644981e82cc48e234239e70c61a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560269d44d4f9f88d81037046c6c948a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e5921dae036818070515cbab87f48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f4fda2941b2f7e7b654f30ae84b59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687c09c1bf47f369edc7f9fcfb60837632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b993cca8da51531c44d6cfc51894b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b0f1f7bf9703e800a83ac69a19914634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb973a889d52661b52e44c31430df9e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448980d58cf2a608a824bc1f00d8a8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85da576c81f0a6c063c93d635c7ea5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966dc2e9918a00cfef5634e0ce04187638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e6b8d9e4e6b4a6709e16b5a437f90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab4c5389252d970fe633321d32afe2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf55b2669118b7de32cb3ecbfc21b92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f213a4fdb56719a4063fe10b07e69c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3c3aa5845aee0ec29c0414673b743643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0f297efcdae6f0878b181c180942644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5f39c9ae94ae73f38ce2d6049d6c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d6e7f502106c77b1cb643181b0ce2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de288e586f1ad59f32f209b16e2b6f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9843667df2761c1d9fc7bfa2e2c6ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444398032f2d5cddac2477ffdbbaf17f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0405d52906f57d7c15fa7f14eba5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16ab55d78a5fd39365066695de2d0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266dd0b2992a14f051a900da5feb06e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d655ff9b8c202076bcf8dc92febf0af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07621f463a94a357d82e7e726c92758a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3291c8e47d2a77dd36dba8f29be23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914117d929b3428cf9a52598f8c6f69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837580149caba54359ee9e36d58281c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d564114dcde5fb91f74530dbddc1fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f489f667bf1e7881d20501ebfe253659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2d1ae9b79a44f678c902173d1d491660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e453799338d0fc82654b47b400a7b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edef447ba47a55d5f529a83d648fab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6dcf31e30c234809f8b66d362db81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100592f52a0958c5c3f90d86f15e2e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3182863d967bd586de2f66ed6c584665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeea220b32b71781e30a87735ecadfa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2429ce7a537178d46000974f2ed8dd1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13c4d5ce153bb318a536971a84388c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e58291947138546e701394f74fc322669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58fe0dce14cf288365b68d527c6cea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c0c69c1fbf2c5723b1e28b20ef6ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ece7894aca65c29acb0b941170e94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c261a02c56a7f76812a0493c349f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9d7a02863c8076a2bc0f8d219fa8b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960ae97ffd4432c379eda47c96b006e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e87deb41dc566c7116bab68e56c840676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44187ba160a91e7653e1d8b380975e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067855de209480dd610cacaba622e10d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefab6a550b774ed5af52696832d9812679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4a8f289a6162c4062b45cd04d39cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8caaef0a78458f08b0ff9afd9101a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f505ca993c634083e7100da051bc1d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a274e8ab5327bb50f393ab59e93df3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2461d9704ccd30756fe7e0103d583684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299f619327477d6a7bf8e67ca273bc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef86d4e88779660b654c56ab5c734f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13830ce385bbcad4aef038295a93c9bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f1f97c91b1a211990f79ed932cad8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db27561b698dea3c866fc42b64e342689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89d842152d4b541435e68db1ee93ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5c64de044818b848850b03fae5a33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b200f50bfff611921919b9ce623b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b630031c9c28f5368ddac062125346693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15423ff80d1cd88191b4ca4284cd964694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef163c7a351b6af9b42395252c75792c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d471a10a28b47ab6a60246b487f228696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2fc2b8b1bde2a3187c8f89e5565e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88841002769878413730c30732e8f42f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e1174445bf51afa6650894393b9f3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975e58954858de5feb19e604c458bed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33fc07310a4617dc531926776db7a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91727e30407fcfa9d86d6dc1fa3b9ee0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520bce80abd92a5c103b4abe7d6a52f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e703ab969811a463f24f75b93b4599704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02665abb1bf213e7daac42d6a77aa5c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7268a04975d64006cba3d083cbabde0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa081801946345658b8eb218624da97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eadcd3424add4ea80c7ef61519f480708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f10cd08f0db7544b039775c86176f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb824783c66e699309a3e24a091c19a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0e6f40590cf8fc3d380cdf59cf352711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb9e681a35d867cef366c73ad315a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cea7e5f40b228aa0bfa13a38522ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8767db513b888114ddf37eb7082371714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9ca5ec6e213079024c38f63523de4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee9e19b12475cd60c11b8bc820e89e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326c17b6601c5e0a3595cdd3bf803c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d34cf3bfb777fee86d233ee046bf3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff18f8b3084939f30eb897506432da3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51feda426008007cc4bc7b1db7f9dc2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96271bb623f0deb7c64423dc6b199b1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4110af55bcfacdea2bd9362220ed37722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bc5ea1d45787d6e88526a90966b4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bf68518fbd5fd764e82e8d3da889d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaab78b0093fecbe70e808146c2df62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8d00c70928c50d809513572b1ad76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f0b080a1fd2df6707d182700c070a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb5d01fb4584a9f75ef81febb1ad53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37cde4385afc8144519a27069ce16e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09789449e20df5028ee3a3e80c504dc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf2bed16e353d619aba6901a1b7d3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc200dbeeedd72ad9d1a994c2743159732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65430cd94a717adbbaaf45ff8958638733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6f5f14b6edcead854a99b366d9bcf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec797701e9f87a463d30c90966516121735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c96aaf81b9d19047646bfd42ec6af3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dce3cb09589b0da865f85afff72c4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62181028027c08d41b89e97a2d7fbad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f761981d6c72b5c05ab060866502c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a892683f8e42b8ed6a7a259898ce450740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbeaf147cbcaa24c03cad3320afc55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a17867a08570b2e68a8bcf796a05f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf365ac093c4a325fcb193f5f8dbb3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987d5677026cce844c36b58fdc31017744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170e294b971cd54c12733d76e2b5308745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe058df92fce39356797a5595558e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ce01511b06475cc1eeaf65edc853f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93b41fdbde08204dd8d46ddc22d2f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3045af8f869dd186ae1ceab59e7e2f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b351abeca90585b562abf43c7b7f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa2bddfc6cd622c6d1e50c13862f2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5048986698c0cffa34e58299bdc0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f0d5467f53f08f5d8a0bfbf5820d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dee117989cbce34707ae79cf28e02754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1e0f846bbd02707dcd8153ca928ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94ae99d7bab2a9cca90b5119cde90c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c4783026fd448ea57e78e7903d6e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49842afb3cab4e345f99a9d0261432d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658420f03506e73c3ae4849562994b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>