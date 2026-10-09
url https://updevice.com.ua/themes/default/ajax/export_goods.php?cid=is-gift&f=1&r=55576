--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83d9afb63fd83e9393f16aabf38a221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118295897452152d89bfaf5a403ce4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d677d0cbcd8e23ad1abb5a42a90e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850eaee1c01a2fd8c35658c43c190444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bb1ff05a2d8841822cfb7b7c634335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d967f3f445e7784dbf9629f9211f1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d99e815f74b7d9d3126c8ef3c559d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af33323ecfb30f85fad9299b11da7e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6c4e01f768e4c98a7a45fb11534929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca051a67e95fa9f203fb1cb27bd85cd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f7e39fe53c7811bdba3aff24eb10611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cd873e103ce7a19e1c75833593ee912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd360c0a7ac84266aab7da22e2f82bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc070783c64a85ca0757eb26d698a3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547e39ccb5c4970147bdfc61197ca0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b771ede1b52b7e74ba803591c8579116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d47f9282e5d27016a278690373b8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4d3797a58c89ec4c3b15e446695ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e525de3bf654e47458b828dbe20dfe519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e171e46ea06450e59465791deca96e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68008237f874f236404610a8a05d95d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce48e20a1999ed747c06e3cb82266d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f18e23a44da8096d65ea9de2ae9d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88ff2da8520637fcf533f2a50a08f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8224726c190300443d9c74394849725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98578d8fd6b1e44ce672efe9dbdb3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec897fd2a0f8cb8105648e6e9f1f5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dc7343cb629b4a12a0886cfa7df3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91190aeb092fbab7eb660d100c67dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75ec1c53e7520ed7582774b0f0a9e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b5c632da9ca0fba18bc09feabc29731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d19d42bc5f58b1e5f704bccb6b990432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b9c7f48eb3c7ef5fff92799f8c63433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c447687398022af7724632799d10a5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4573ad690fa35d528cac11fa81795235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289656ce7ee74f7f8afaf0968e3c921d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f956541ed0cddbb076e5c2c9a12680637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93583dcb7138a305d00aa9e19e9e35d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f233d393b4bf0370e38352b39164739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f736cbd1acfa8d9445e5b373f7431840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988c91dad866e05a2b188a08f8bec2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a579590f1be9784e4312dd67570942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13afac1cc0e3c30dec3bcd8070143143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217cf74cfcf8f8449ec43f618b1aaa844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19002f7b1f3c16f7a0b740108a1ca945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3841b31693ea88d71e953a88db2de1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ad663e024616c089f3a1322f3b79e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594d7b2c3984845479665c1c309b32548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7902e3fc9b6ad8e28fdf971c65cbd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb7131220b5fbcbf56e517cd1aa70d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be141b386a9d26fd246ea049fb17951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed369ad555983c9a28f37e87700eae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a091d9077358cd2c27279fc2855a4cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807fd41f2fe0e316eb5ed5ee9db586b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed36d12d0c035a5300962b0aba967955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab389ec412fefc461c6e9e9a3e546d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dd3387f95957cac632997140b120957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a38dd8b0fefedfc5f3cea7f47b878858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ed88cb62ec419fc408798a1d4564659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee252f65fef28197aca379dcdaa8eddf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade61f391235e7d69e74760b549cf8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a890952a8d6f10854d20e5268736262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385590d10b5d88045977bf55986509463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc12702736b6c2ea38bca0c08d085db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7affa3452455208b402f9dfebf7bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bf4501f283ff603ba151f07427c5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3258a1fca8eb896cda2e1d43e5f84767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a31a4223d7960dd721b5f8433ce5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defaeb240af76908cc2f875423d9fe869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc31273407e62c615ee05ef2fe4cae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfa9f5c384941d614f6f08394d110171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048aa3ac21316005637c9d8e2f0e19272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bc72f231deac17ad12d7d75cea24573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29be7ab8a1239cb446156bdb8d623474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39a8aaab9e33464df1fa7be7a9aa5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123f3035054f3879d7e54c46249799076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008082d0a5f1f2fe19e4c81f35a04ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55111f8e9656a87b8baab9ae50a1e3e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1d044ec04ae6bbee8ba8819f0a53979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503e2778168aef01a78d4f3e81dc12180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b067736dfbf96931d269bc34ad7a8bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3065d7b57991d5c577bd0a7cce36782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b94b6fe0d200558661def6dfe8a2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f8a9d2576b6250f0738a1bf89ca5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d068df5705a49b5c120b01063bc7d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074836c8c641c65106b752c928cfa45f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a1f965c44abdcd5d02e1a65a7083687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e82b5fa48e47e78f2b2b67c5ea323488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97468ee88e1d6f536dfcf6d8677cc2b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9126c3a3082f48c76dcff6bbf97da090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ce2d74b2c3918b7bcd391b3b155b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44983889c60337b444948c6f2ca090192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7188aafee863f108796d1b7ca1bbc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e08947bbd9cc526e3a3ab211e4ff994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a336df5216ad1619fbe55e99910a3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932c944df6a15731b022c4c012a6e1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358fb0b1cca8dade6b0ef725966c82f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f51647971649db4c67aaa09ac3a65198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d8d2cbea4bb6070502a0a431215c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86644b1449beeac6ba70c4da31dcb406100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb5bfe2e60525f758ee5c0151002b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1efd4dfde05588bd9ae5b8093014a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d41ff02b6e12d0c5d012fc517faccc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c96fb3efe1c5f462621ccdb9f9d4e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e1630bb3609e04261baaed194c0c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751ed650ef9ca3e371cf819e6f97f86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6818d95ca27e6a7c346d3d77a5c73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001743e6bbdf1c6204aacad5b61987f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2d14bc455186013d54c6e863b1894109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8ab97ac5226f767fb6e47f68f3711110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4d98338243a5b70276366183d6ef4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cffa3406e9c9737ad3fbfcc97e2814112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbdede23cd09f51694ebcb31fd9730113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f11b5e107dbddd0223a163b837f45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bf8074a0ad97ff49facd3a70977c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffc2d563beaf042693fb02355307eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d7861ca4d4d313e58037de44117f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89080923fcf7c0d7711a7f9f4cb32e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05779358e7b7db0513794285692b9fda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3071d7a3fe9f1f456e9605cfafcfb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2db41ff793416720759ccdef0a1f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1562d4ab8021a7828ef4424cbfc2b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa16d20f4de78ffc302df119ccd69af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2feb4d551dcd137049ded3f1766185124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ab0aedecce203a18f533f401b1ee9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f36e058f22b620322893c96e3dcd1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d95e6c50954ea27fb8cda14ba45bdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ff5ab3f3bc87e0ef199b728ddd307128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9d5ca8442456dae59e632fe6a1fab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf8b0ed083908e8d2fc8055748469d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c7b581df3226075f2ac2f0ada6b64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6db36a51afe331ca6a1615d5e634c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e607b8da763a58c12fe06fcda2a2294133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc50b73bfcf71d69a769e1360328d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018c165533f1503d452b526b25c185c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1a62c9ca48078f6f3dd04457d045f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0e95e10da3feeda6a84f60153021b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11399ec65e0798bd2c8fc183627be04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d946b3201ac0232493c2a5a174840139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1048a36871c566296b7e534189f3e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c9348c2d11330064cd8bc964ee4d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575220b5b937e053471b84b62e4b1a2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0704746bb474b885d1df778bd6a861f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536239d344a3328f3f61c179a9b04ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf4139f7683909f9d2d12868548f7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244324f2b93dd7a7f4091a469465bca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d282ca5c8df2fabd837a06bb03071147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cf79d140413d4d4b118d5645356d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce86ed891951dd4abceefb07e398f20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669b5677b1a4576fd7cf729660e91e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70916646b37bfe0cc3815ea3cf4768da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43618af7b16b6f808add9fb4c2786a1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55310bd3af2c3d29638762409080e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b5af49f86f0a60410644ec5216ddd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bd9e886583a85d1cfb244a98b94f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac45150e3eba57bd97df84b70e2691c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd9bf0ec360b1ff4bead855cfe89d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7469a64b3741c8ec554da99148572a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bd5cdce3b6fa54c3ae21838b9e511159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a32169dd5183cc0e065e1cac86e4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb42df61c2ccdf8a4d5c8b356607f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f080f6c1a645ad3a84f190c88b54fe5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a768a10db56834d9bb6a040d9124a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782412277ced5d2672bbd09b32509bae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926a37ab3434cd34e5b16fdda5aa05d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc60ff4f40fc2c26e07070a0d4c456166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435aecff2e956bf44fb41bf1dd4f792167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d465946d7b578cfbd215f0355f6464168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbd9d8ebb6615cf739574d48f3ef3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6de8b5c2f70597bd33c7edbf5ba2bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d2b7a08149030495d40b88300cd3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eed517e1e96eae2c56482b927d2eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742b7893fc29b55f647ddb609cff213173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe12543e21dbec610c9e81094153d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ef3d536b1820d6efacb95b13162f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7e39428318b41130a141c17517779176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00ba5a1ccbca789cf92d0020a73f19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0b0e2749e4011c59b9d9d5fab14b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98ae143eb8a237f7693f92db90d1f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5272a646a7148894871088bd7605a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf27edc4ac70a4e056140a4328dffe3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08025758837c8fc3e9ec2e69c13b67d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de562616bf99eab4eac88ef87c7275d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad918fc5d5d8a77c779f828a78d9a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d4d40ee242fd5abe38d8ba23f8793185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857e022db7d0e5c5500495e5cc53c53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636e51971202d043145e4b71da64f34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ff1815c773a6f42a0d28cff694877188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605a6a888855d041cf5430cd88fd644189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e00e44010476c5993211e851fd692f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf49d9e47e0fba3e9752e791286768191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf961480ae6da6e6bd2d79a6366dbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a415c8bc4b8ef77a8254daa90fb02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ecae725eb535c5f97bd61d63aaf57194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cef19edaea0bd8071ce2bcfe25a9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc93fd30f196e59d01d4819bb64370196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a09afebdb8af9a4fbaeb7d2168c70f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ef6a64abd6f6afa224b82a9a473d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf7f2836c14f02189b9ff1f9e6a9eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a567dffb5c18a7fe82593428dfb836a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa53dbe8343a117f014134f76ca4291201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14a874af26cf9925aa15afa778f3c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcd46a30b23c4740c1cef691bebe07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1769ee37b3709c68108b9cee3af964204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60032c04fc87daeef6173259ece8b1b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7749513ce4b1119fde25685135b7a67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653ae66f49875669a00fa332f6a82d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5fa4988c5622747e642bf6ac494d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca698323fce5e141119f5548e32edcb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e049d501fc6eb9e3fea75bd0d7e65e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f68d3d679ec22356e2e80375d29de5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd1569b9b7ae7905d02279b6d5b47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45aea6fe0c012c925ccc967a9d3d6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c874dd26080c25f561dbdfa55289a85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b829d8532e28f3f79936886f2380c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfa46cf5f71a94fb515a394b29db69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75f284f1e335584ddd5b3ae1d8b582217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dbe1c2996b4e1531ad78e618278f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b5278262c8839e9543abfa36ee836219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e655bbf800c531038db7bae5f8a69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6e5ccf60102ef0cef64626a2f2f07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b817f8cf593b2aa8408b9df1a6ff3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d344eb67ee0da06e193ce607e8a5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc6f9647901b594992fd15c1980d50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d9dea49d8e8bc32e50b30457613f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce38099832a58c8cd338573a54fa37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600847c7dcf0246587b909e8003d53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73fb4040c39f992ad17626cf65ffb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f5216e37a773b6613de15b310df04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485bcbc24211de02142accd14124f39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1cdb2f9d1491d45785b5b02ef7fa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dafd2c77c4ef754916af6cb8e142c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a196ab793855f69571b35ede6cc45a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd00ac1452a5c73ffab2f1c4510a844234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccffef4f1699fe50ae7022c534f51c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934795f8feea9774778013ca03797b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a881a6560dbee34af1f481c5631494237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688996d1fe00fe12dd2baad570bfb02a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae72aa5c54a4dc462c75a82684d3beb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff155d983f84d7c392c333817fb06d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9a6f1acb1622d3f04e35205e27daa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3219c8874b938ac5b0764c6bec697a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251f476f855e4b668e0d3a9a6bbcf4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9c5eb81f0f472ea5aec46395baf9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bdfa6d32ce71eef1aa65c32ef7753245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91486cbc71c606e9e55ab492459821246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d84ce9aa382621789169873d220511247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a930e19a7fbad17e47b1ec42a69b47d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2b3b905e3d22e105a9e0799842d91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93907a285e0296ec45099e8ae941504250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5030f91c8e67752e11f058957d1ecd8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee66430ed7573522e012738fef09fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c318100d80cc1fcf710f15deae61f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a95419830f308aa3ecb48ae130012254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846219ea3b613d14a0c809ba40c0c70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8cf9264d1337dcd64850ae9420266256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ca7d4729f9250400cd87a98387a9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa121f298bcab826034522a25e166a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718ef1f7afc1cbceb35e1133a07e36f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d37a53b44bd6072f9c39b4bf6b37c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfee8bd6c29abac7fa63dc4f19daff2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fc91d8a91dcc279b73643f32eeba0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cead4f9e0e5e3e0371f05c74e7ee632263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70a1cb785d5f560c6645046ba7705e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a25fa7cc7383958f48bffc48aedcf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5d633223dcf07c81e8f39d101121b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59481bff52fa97ad6a9c84cba45bbd74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ce19f56e469bdeaa0da43cffa6421268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72886a7fb6678e0d6de60e1ed392de1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a208a80b1487356fb3dc4261c489de5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d4759a7d9c1f4b437435294badfab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c570b609e32f98758ff73552cc5e6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b554c1a695fda9cd41a88cdcc4e079273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63541f05c042ba07e6507aab1f352d10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5beb03315c34ce20b4e308472d244b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6112a91bd973d4ba6987af398a277f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd046f4ca822ae4e7e2424ad1fae77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99b3eb7f467d11aba80c210ad539df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7d4e4420c253439ba6cfe935136ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c704273f3adfb7a6d43593b3edcee19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba648fdba8aef57bfdcab0262bff771281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6de46c9b4bcc1168c1900c2d271c99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf53410f0f851fd7e38c2861bf9861b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a3ad626731a9de7952031a9a36abe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe332b30cd54e636ce1f8411f9d872285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3f9d59658fc1094dd07b887e7853e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e75acbd880e27f41e5df870d98254287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a10cc56206b4bc87e7ebc3353cf1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0745f36481f4811be47ebe6e146c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7adc62540ccb652269251c9c6ebd46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b392b3b7585edf3f46f0f36cc75ae19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dbc8cc322f28b7a6bf474b43023dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830f62676c6512c6f9350d39e40fc20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e9381bdbcbdbdbb9f3844744e3ff8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47afe49b490bc3073db0318ddfaf8d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b567f6f7153d1176aaeed528b61b6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0b9cff32e52dd0fd2dde6a0d95013297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a679c6cd5103157660ad2a9bc5a91d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cb31bcfb7b266cbd932ac92d986e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8e4b53b0ca4df4c6cbf0c465d86a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e75e243ce1a014d183b9e836d574d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c67424e8eabb9bd52e67cf59a7f336302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b388b1db494cee282fadc84161078a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbfc35977381bf5744e4495a7410b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811b3630071198a83b56e8df79fc5f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c563415f59c325802230ac24f089c56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656bb9d3ad1fc75441b8910e57e3735307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd611f841a2eb88692c1f2367f1a6d07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fc42ca9ed289195bb933e175c3e38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d830d7e61517c0213da5e1c9db136310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63befbb588f03a0f5622d92fa0b5e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7715a3dd2a8db6862a6d0ad1b7bce8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e61644e6b73b0580052b47422a918313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df851356bd14a757fa786460e4bf6c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cbd682849ac35d17a28f85c7f931b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b899fa4fa3f134ffe8f6b0ae044c888316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7098853480b7185fbc68310e32a30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3dffb4bf6ea96246b29824731b143318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fda96167cefd345b6f67b3ad29de4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03322df3d3d66fb2589bf03ea27b0d0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f76edd4ede5624ce489496c8a0818321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84815a237b0b0d9474baeaca701ffb57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b12a6f8da1da60b9ec2a9c5e1c35b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496ff77ec6d595f93760f848683c017324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91b425a6e9aa41d411a7dfb658bdd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157792e597a9f5162294293bd79614b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec5b5e2f245e2a007f64a481d22865327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea665594aee404924b0b783eaa071b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1f96274300f363ab0ff24c749bbbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f4c92ff53010e84827fe7a3a04cbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08af5387179aa62b91c1ed9438de20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63962e884841aa740b688aa64b822f43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af72a1d008777a76e2d51caa86867c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebe92102d8ff6416e006515dfb20ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769a5130a2d8ad0768d127f7483d83e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a8290ca5408429aa97eac2f979857336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e23b3abe0f8886acc9bd396288f751337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819463b34ddcd8d7c659f8fb8689bedf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08302647392d78b78290fe3d0a691f4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5da8c396ed6e0416778dcd56aa6975340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cff5a51727aed6d92727fca95972e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11439b02b6b1604499415b709c81c1ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb7ac6decadb8cadb62198e9796d21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b6ced85b14bac94cf4619ac785ba1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dc210e62e3373cd6f4b710afc5c0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb844f113feb4fbe39bf46cf65dc69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fe968d5e543e6524e30cb321922f2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eddc47ae65f883f5b06460cd674232348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708afd45e73d59d82fae3d4fad4d575e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f78471569a91ea2293c0e6b203b72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2890c4d594a38f3d70c72c5229ce9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2516b484fda9a0bec4d747fa5ded21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5d7795b0d0b5d8a26eeebfd48f2b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53a82bb7375acf892ea0b76d07f950354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e105680faf41030e7eeeeb925042c7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebdc1b40049f9b816d346bb1497784356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4516c90872385bec0313f9294e6b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79cb0a05ec80dedd30adb7cf533766358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40798c51bf2090d08e153ceb30ff1809359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40584bea878309b8221a166bfc5932e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0d16d6233c3a229aa1a20adba0275361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa8927d75afba1a4bde187b2e88726362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d06b50aa830edffd3ab0b5cd056285363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a55311b140a69e4062b5db7a8d5d67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beee559399d4c6ce5695d42fe6f5ab9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb7c80f068c7d7a5cb1fbbddf872c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba143fefc91b784ddb35740762cb53f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de314c3d3b782798a21f6cb6e58bab13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372006ba7efcef8bc3f0de5008a653d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8ae360fc38718c3822acf6b76f2f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c91f311a8b3386793aa3af51e048b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dad29bf9d4246f5e7abe673ea5fa2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b01f372e0302927f308fa062ad9f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9849f024f4ea9d5f32ff03654f42781374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd010065bfb8e2301eb945f94d1d0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76462fe7d699efcc5ac680a3a54045e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec142532761c2ea7deb9f350a4c6761377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefcf286c50a4dd290ebae2b40275d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb76ea84ed12f002bd8d194b88f356379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086ca122c7137bbeea2710c1d6fa035380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617d50787bb5864b0e49b4fd9c9bb5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e50890beb8aee16bfdf0b30cf8d88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253abdf2e9f127636038c1f48407a92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11981d30dfef6fcb2a82d46ad028a12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1241e1127d968be8fcf7dd181f7b2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc889a7e7ab7377df63aba51f9b03cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b0d48782cd97493565f23af17edcb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc751b270d16dcf64616caa8b6318ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd53392aa29f6cfedd4960c81a4b42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be205b250d76a8c019721badfbadebed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9082162ac567ad8031c9bb3d306f80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309faa5d6a8f8200acd7f5fcba2dc44d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb656ebe5c277974eb6872fe0b5121e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610880ac36784c90a8a48d3a15d971a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b19d3adf210e5bbd9f9a3b9039239395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645dea78569ed8e2ee68c7e02736a34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f67f512d7cced9a072e8579fb4836a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c595c8293d7a4296f85bca5e8b0b323398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96181de46d62ebdc470fd012b19fb9f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af9683197bea4666a8280e891b4bb4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcc7a8b2a6f0fbc857e894f12c90c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dae8b07384ea5f6147f25fbab3823b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb9062b744a5559c60d206f9ca1fdc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c501ab13f52ef33e1f0cc5a9f5c6109404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057a989fe08e082b95f131f456b1992405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56040a36ea97c7d204949ec7ce2cd4bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad1fa4b49341766084c679e7fcc16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58f0164ec1aa7ea78e7ec21a219c89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282449c12ada07dfee1fad78d8952c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44b3854fd6c3c75759fbdeec3671ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e1166eb3438ea31da8c20ace3d721411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd190444b4fecffa0adc84fd2afdbd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aeb794dc8e8e810d941d88abba2cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf71c7275e6a092d7c2030330b56cec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc3ad3f4a56f478dd89a4cfd621eb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0ea8cfb8c9344255af96d6ef358aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c036923f57fdab25436acbcccf8390f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e56747b19558ecb5bb9a0b537e6f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542c51d9816982d92dd9a20606405a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8a7cd5e792df98d6f499df855f128420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6796523d4869b152c7cb09d361c016421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94499d2c68bf43ef56df9154f478af15422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f5d14029f492b1f580808d184e1f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79821eb54691afbaa4961c6da8d444a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eefc7e114a933f9dfb2f45d3067c8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21334e984a930f6c05d95d2d07de9f49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031203c4ede7f570771ffa8e3c5b17e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd598d2aea4c3bbfdd8c2ce0bf4d370428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4440b2ffd127b41c99b9e68c364779429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5e37fe5acbf517def2857be5b62c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca3b2af8df26a2b2ee0e3d2ab41191431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a169e97a278700f5f800c25c1c9708a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5b1e4f6136aedafaaa15103724c47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8646d71c798fe76e875d5928e2a382434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53863140332d63f6b8557e04b3ae76f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2ed8cb79123d04532cb14620c62a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5451d234d56e6b0fa241985a888af7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48724d69be57a5e3bf7772abea581c77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ef4593b3fa46064d89d7515fa7456439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374db89c0d9db51b7abde753f0258c26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08161cc767362ccc22f92e6f3b7844441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919a2162edec88018d134976543d322442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773727977ad7f07ec59fa82d51ba32b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121f92a21c2765fe8e2d9746532dd1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f66edf6c772d5324e545f2a841f08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519841633e06a36f78dba05881a5723446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedcae5e1eefab07e8dc45665cf2c17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31ff96d1f9c4595ad0ba5d520ac909448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631112e6df7647791abb44804c4c22d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18aa3bfd3f9fa22205091d0021da60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c552258d394bdd59dc147c42102734451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a533b9d0caa2357d58730e2b9e026452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400606420e46eb63ae832655ee73e6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04028bbb8a0292ea502f99de83393fce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c1a69fe929ac4e458e3f7cc775cf4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fef51791385774b976cafa01d2fd89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec44416b13d5a0238c669f3a6aca0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114c5c387fa0c2cf88b5e90895bc2d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265182bab2448019ecf67edd7e3fd97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256440f5a4c1023685cf2df4ff43493460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27270c558bed6728583da53ae17b1a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92684bffc4c9d77fcf0b83dba56d88ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8165e2974a5f30621379d0525c112463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4befe04639afee9cfaf44d5be235d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff67370be237796fd5f22e76f6375f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed5757c1953bb6dc526546e5722b2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f8fcd913724979240ebeb40b1960a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704f013b734c05bf1b07a10f835cfe3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d34f4a2dde12d3038f83a76dffa04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef0076afe6ca7965338fc7ca03611e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97ff859b5f0555cd780a11d55990a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d302f5932530a8985bf2a4da71b2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728819bd95be6f5015634d6adffedc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29235dcf6da1084bcd382a17eb942db2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37e4ed61db79a1277ce70109455c2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd17e9839421eac9cf32e02b7f30c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444f10c4405d860f6da7ed316f05779477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed8bbf2feb70c9e9f640a3272573ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800af7ecc598c4d50186ad8da79f5ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccf48309abd3534564253fefb1524c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6ec98df24c618a361366224933e0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a91539389bbbf3912704b1eea855b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78548be0846c3bf1cbd8a335dde73b23483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03ade6afa79376ab418ff6cc811836484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3ff52f573d63bb631fc851a932414485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952589dec4d5de6dc5016bb7cf31af3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7ddfd9dd66c8e0a4636efcdf45cef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36a844d2b729ce6e97949e3bde8b10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b013b32776ba243156f9d0f460ece489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c1ccfe46e0d33dc8a1b037b15cee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f5dcf0b2b162ed88a3b6eea9ed4c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8f95da314adaefa92c6cb634fda84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89440fb886bf7f4be2f825dc7c9801493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76090cc167bca7d8b445e4042c395351494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3193d6fb8ef8878877f0cfdd2e77c9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b3181b94007d2a2632db37170888c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40414921dd14272465c7ef13989de0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77f40e97e7451785983da3e3529518498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b730a425d2d26bd76b6e02b1fcff86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6b09e3722fcb6d650c55d1ca3ebf8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af4e821e9a503c32eb7c20bfc049bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6134824df59b9a4dc8d4a60a757788502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2317af8828c2fe840c6ae7af2ec0b2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defc563991304261c6a18b51f5dc16d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c5a5a43f96b1b3c6adf6f24a0ac6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5678d8a0b386bff9334bfa10c524e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99def8b92651e917d3440d37a329681f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d6f9e01617524ab124efa238edaf3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91a0c3cdb93a380701cf82e629d27f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3dc0f8bca5ee7f33add843d8d17fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06c468230109a1befbd70f09a52b7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4caae93d70fffc4c179e4237746d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48451a19e04886fade41ff9ccad3dbde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b468fceafad87618a9ea1199faeba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75c2dd019e7ed456508a42466f2cc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24797734db99dbce495918a109463eb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d35cf6a908147af62f8f4ac7d7de6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585f26f4d49aeacac4ea38a23126570518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64e0d28becc5ec1136fab177585e21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a009d2afcadaa40935735e0340515e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cba36bdda9457869e127e50feda21d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed75950b54fd4ff6d48a7986b034b85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb964fd38005c6a890b26197ca712b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8cc2441b0119b3cca2916ebc55c05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7e66c240c9675966f5913e1a3588b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa740796fa5c990d491273df1f63d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd42869c8f00aae27e1322bdbdd6428527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f8617310843a04310ae5ffc4628ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd6c19c3001d4ad0da4316eabb7ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc9ac45bea5f8e6477021de21488d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4d7e149c5759f61fae982c0f6d54a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1dde0ef02c6e76573400269f84fea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134d86f687f9739bfb189b219752ef1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351b255fd1269541659b75ff7beed21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09c8937874700dc5edcf1254068ffd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0c2c593b1f3170995f1b70faeb55b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284407faadffbccf3a3f6f497ec24aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fc1e117c6b837c355c2489db533f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb746904d4f3f52b929acb23f530bcc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5e5215bfc22b8a1d1fd944b0a4a9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db346dd9efe7e0c6663167028da13c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10061672bd40221f71381f6f00986d28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd336e73ddc7f94173f0e0bff41dd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab7d382c447a62ef1acec8ba2849ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b9935c428e0e78e303a85d409983a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade5a09e1c999dedbba51cb8a64222b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8c41473244d87b4851796292e941547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd6276b4e68be96d771cf2ea366ebf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504df7674b72dc090326dcf8bf690ac2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be86dc9d19da04896133ccd9c245e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90813f43c59bbf4896227e8bbe7a4161551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755ea27fe8fa54be3a8932c03b49137552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad25bf1d591ee07980caf99c1cae32c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129333105aa2ce66417a052989a432b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351b0dd9f56935093da8310ddb2889a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4470dc88532701dbbd7a2ca58e4803556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b04e7a1dd87388b28d77caffd6e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ed757881d5fc0975c31232449a80d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb13d56301be14f35e0424eb1a3628559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498cd19a9cf3356a7c07273f7b9a85d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb6edcd9553d2e488662c308130394561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65964eac55aaa8d60ddebc37f23f75a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aa09aad35a474d31bc0c8613e0db9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d12074f5798788f1c28b88955981c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e41683b952d94bc90ad128902635e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb21130b8ffee09fb5e2940b0c22282566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3c1effd4f29a76e6123e5afbe9ddb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937022f63e428e42122f94d1a9fabd82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220dd711fe9c590d629c8c92040cbc0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9906e43f347067db858cb4c32c794570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dc839f34dfedc329349c81473a79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ccdfe07d5d39b6c0068fcd9ac46d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d486f02631fc8d8e1f557f82614f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e4125f219f48d0bb0c8b510bb728b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4335e1ac07ede38f27679ad82f6e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85c14e0008f94b2f73c9d8dd9ead04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f8212b519cf388832c7e1856e3710577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e134137a7ff1d792553bcefdf6ddf1d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f31e3a6bf6c92e652c656430e1d137579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bfc098143109580614b61ebbf3be8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97583f75b93c6b7909222132a56a69fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287b541d058f8110dbcc327f6fc0ad2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e24063e14017d2c748e060c497f1c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304f6bc05ec2a39217bf1a296707c4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2b9666f5be3e220284c505480a529585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1add778354e1c2cb7bc87f581978a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a384b6ce58b0a62e3d03e432fd1a723587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d498e0ca2d430c44cf3608f6c24276588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445fc6a9ba5e3094a8809446101105b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971bb981166cdd135d3c370b3bc6097590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9fe5cbbe20efac3b10e61d6c15e9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd801f63bedbe53f1338ad0e901ea3c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4643f41be07785fb36bf9af378b681593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f835ff3efc45c7f69d8e79f9ee3ddd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906bea57b438c047581996b7912aa9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3c1de517f419aaae563a5c72ba853596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcfac3932c56083e8bf2427b27c4aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150d40a98c05c0c50a370d70df30a9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a2345790df12461528730da25124599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b89d644e484d4fcc650768e57c8a5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4770446ed5d1cc7ea3f04c618311876601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391b499911c2361c8873f876247c86a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06d03d6da7537a7a5ba4f11ed1d202603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa915acd889ac0b43b9d8d16d5d6adc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70244756ff2e79a07f5af61798802a16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b3a56dc41a9a57cf0a15dc53ffca7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeba64f38035e75f60b5f3db43fe30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f18953b7f44a29070b150500251dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0578bbb7934cbba74c7f3634b90c89609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e5209c6b68f3c4ad6c2d3ed262d20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c134d205aa93b0144c67409716484611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635e8e71f58e88abebb5af53bbae5e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0f7607b87f495d2ad9265fe52834d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de6f3b7f76bb44d02c73929935f6ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de63c7d36e7d7ebed50b838385c95c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b37bbc6e32f6d2e788008af6c5cbd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58150e349f46c1978e4dd4c428650c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec83fdc6981e9f6814362292843198618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c242cb9d37a5e6ec8ca9b858a586b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f69ac10527a0007131e0234994353620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1875389b987c1c2febf36317a57b157621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9546d1458579033a5346e4ee300d8f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facbbd970431977d48840970d929f07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e423c7ed901dbf1d2170925db5e05dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3d9a3925944798a9fa5209e3d9f60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aac15d5c28e136300f59102601969626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000a8dc7225fb95cb33dcbc7d43e887627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5d8e9e14f3735b57064bdb7d517eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9b577b25ada6f6a943b23ac0c0a1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d137121a6995d546f654d4b361b8d5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fb1be8b770659ee0c6c603145ec65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ed939aaae9303beee60130169e262632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd325f610746bbc7dda7e928a46940c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8d6fcbc729dff6cfd83314f7f437d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252c27a70e1a1a89b8e751329464bae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467b60d15915e6079f77a2bd7862137636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57da90f5a140461b6d696dd4597b88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f378cf6e2f949dec7266c803db15d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16928b0219b660f08627a39e8bd80d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a55bd3b902dd1b6850d1eb6bc5f640640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3be4e1f70158d51f97e730e6ab1d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40cdcaa8bdcd2b114432fea66421a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b459a806b3cdb1373ebd57009fa950643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69befa157971917bbf7e09e7fb663a04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55e2205f8f5eb4e14cf2753a0b0469645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae54f3d96900dc50dccb40aa2c1747646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac53da04226d890d77b49f6fa392d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e2b33b4b24af43200fa5518ec470a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594db7c384f4ed6698a741fe5b078c68649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e51bb51123c885d3c3fc9faa029c36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8af8d738e7b17d6a4a56a3c1f7983d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e2f6617b035d18ea67e4400519151652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ee40c7e564d0d236ce19b84317bd7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b3a696462744c55c73c407950cd8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b60bd1ce542385e8df4b0bf30a9e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440392bf6d653a5db32f3f4ab76e18c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bd31e6521722b9d7808488ad203d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa70403af0347641f4bca9bfe633e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea18a7b60fced0c196be21cbd1d82b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45becc44087beaba484d40903f5ca63e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31852ef16f30e64d0dc5af3caf820387661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cd45dc1d2f7e97dd15554b7967f6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e6ce6f00090efae4d43470f3f6bd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cb38eab2208f72e302bbc0b0722d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0cc8d5ce6733229cd89cd0bd85293665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647590abc86e810676ae08d85514f58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf842ff5856b7854d2a3d31a06ae732667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc416854a3a1c91bc238ab847ebf82ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33898ab80e23064b617a809a631f988c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c032f38a08ba20a297d0e44481c682d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362afa2893d198c1c8218c1e5d2cc505671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729950f6ce0e589d217ca26a0785dc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529bfc7f252a4ef1a039d898edd1605673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520d39973033615a9c4407960e3b3e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3246edc453e2a1da2c6324be15ef6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacd59d4b80eadc0272474ef59b1979676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8b73beb5197b07bdb3447a221a118677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6dc47a827441ec3495d70458a4d9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0177a5f625eb6cb21ebda8e97ee2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94cdbefe4850e75e0fd2a40106fd90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c2570a96800237a9a5d3cc580badf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f017c7edc4fe521ee9598a8c31d47a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a3d30ad5d32021ae529aec8b2637e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b306cafbfc111996b89f4ef8e24a3a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cc00cd42b038ffc5a8bfd8bfcab64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5ec5b88d39ad314bc7a12cd778447686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdb5d34c7dae7313987b3b4d95adfb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd636726dc7fb4ccf029ca3df13f4ade688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34920aa4242ef77ee0263284cccb0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9f0ea8e1247df1a966118cea9d783690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b87098a1545b6f2206675459653070691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c730e10c644011a01beb89427489a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a04e5747d485978f8ff15982338240693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b571952a128df6fdb1eed2c2a22b5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfea2b589d4776f434f995c33d9a6a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471a1bedb74c814595e1b0cec545829696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afb70de45cc1e86db939ead13bc360697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c736e5b3cb7e49021a7db3d2be8b626698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767776fcb8d332d7de41e56ed18969f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56116ea084fa81543de9fe9d7aee8c70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4a89f7a97d2b74cc2beb6b068ddce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646812aa71a361e43dea3d57622d5bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357009a1e588a5887c7ec18c983be6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03410c2d44e838c608272c75ba1ce8d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40377557bd1be83935f669a40e7b4ac2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf94af0d36d6315f9444e4a6c13d444706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca9eab4ce43e3823170227439fe152707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223edf9f174b8d8408e9b8187160a9c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98970695cae1c7ff481239b478318c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58f93ff2d5e96973bb889bd67e2f35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498c40fe99c8b34b3385094c081523d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc70e78dd8b148e4645e423b1e79fa5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c505b8e787e3f5e4dfec113f745e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011481ccaede0ce6f3b4c31aaa9151b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f8fcaae5e50e871f9dae2bfbb9246715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa926c1d1ae2cee9d6467af13007c8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550355b908fdaffccdfdc5b1428a721b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49749365b3d53215ef19c4fd633e3e05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0027189a08d68f2b0a59e1ff35f44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6958e4d269d21f8bc5e6b7f620d0d7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df79870573e47d0a1c057d9eab5ef56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc952083687be7080d4b91fad367b1a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79b1825d06e67a03a9ba105397c538723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b15035850d16842596dd1bcd6313a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5a4250a9ca1b665a5af0ea3c2d903725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f439b01c3436d1a050c562de373e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11f1c2762524ef839ace81ee502049727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ba8ed696ea3d419b7e0acb2c2f56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b74904ba7fbb39f87666d706f63bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec73947c4745ed21e57801d0cc9787730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d4b5f336b3e8228973acf5381c944731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0af376cca828a3c2f09cbf98499a95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303275c017842b952f2331978b5f465733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e5321216d8adb15429c0c5fe7153734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b142756df20436ba6e6dfbb777025d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fb50165f3e0e81220465b3d7eb808736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21e7f595bdda1c9c1d42cdc9f87a5d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732646ad168615a818059ebdd38e146738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc091c37fb826c2c7097db7f62ed58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5b107d936fab295c5632e5df829c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908415e0f5b6ce4a6ff3997cb4a93f8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22582afda7f7d0b3d3f0f497436d2b99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3bb1d7faceb2748a3b9d2ef479183743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142dcc58df62e9a99254f4b56c3bef8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa3c23b0e5ce045a51c7fa12316eec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c929979e669c2aabef7cb05030510746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44504a1a8c4aba15807d5346911220a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c508b9f7de553273c6e086eb9583a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7401e2d77f2dcc98aed6cceee822a1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c7d8f765608bc3684c2122591bd66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a85ed5d66095f291feecdea3a189bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3b0efabb8fac03508dd76fbb045e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8606d3143c7bce0826bfd4c4e3b254753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b327b4d40fb25a0d7c0e4e763a9a12754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168a1fd3c9b17b6e05eb5bf8833848a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510698641b5ac3693a3031b5b4e5ca03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcac7ef935596b3427aaa6649ee5aa6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf443096ad39310062571fff512c7fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd9a50f7beba7bfe65a813f399d302759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701bd1bc3c9b9683d20f3affda90a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f3f89b51d5abedc6f1a03ba6c86b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf413274b8ffe7b71b060eeb620e9f343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdc08924bc4c5e6bf15a47673e900f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1fbd13183646e87a61e1f33a5c3225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a51b9cadc14591f88602d13071567d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4bf0c738aa174f9a377396abf72277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0efe6127d745a4b8286b0638bc9fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d97f3080ccc051d50d9ca24db4ede9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4691e3e0d2585e542ec71a3f22c4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5486260eb65e12b38355575aa536111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3d6426ef2dcdcd8ea6f97eab51a7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d37440003503ade9f34acd3af12713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f8ce4209600e2c50867ae4250e63614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8984ccbc1996a37add5847399a0cd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12996325728ba1730368b9d4a392dfcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3d5a0cb29a6d5403ffdbe2ef4ec1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4c74dba9e934082417d891ab1ea1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e31a612cf8088e5aa6a15ac596c3ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bfc4118f020056ab1d8fb5d01254620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afcdab661aad4128018f79f1491aad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa23061a5f8bd0a94cd46644fcd6c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7da7c9004884c550ed6893dff613e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59cd1599011fc38974dec11ddea48224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea9d32eac0560e39d548c7abc493d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977c76b0098b31e5a699f14f97a719926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9461064fba3732262551236cc0088ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d511b0dec14ba8885b03feac0a0abd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee3f84385ce66170a8a3ec674c78da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cc1667c2359fc4712fb5551c235e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484576a46b8b52f0624f5fbd0f9ecc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fca7f45ac85cd8a9ffe9e4281e38632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c2308b5353a3219ed98dedd99084a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9445bfed971a161b538811c001f33b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8e3a8d775ef6174470661b1ca86b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd828c471c0dbf8914fe151ea6f23236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d6806d64e7ae7007e92b5b21ab5d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac53c2d419071e86056cd2954b4c3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab40663a40e4a09cb06e9d457e8ad239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b05a6870feabfb595574411d9a3e6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca1aa0c6f482588495c5055796946d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385be608968b216e54048019c0a45d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8921a6b158c0fa922788fe2a50c086b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ed0012ad77111dd385f42faab96a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda26a5ea1702e6538432130e8892da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022da949080e5e63a2dce8cd73db4ef846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776929866de88b122ead28247da19c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e0655904ef7c85a5e6b0cb03b207148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62958f45a0d182f6d7166e0100e3b97149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7b405be4c1bbf01532570cb06207e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67134d3f7e27dfb72c70f7fa10c278051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e15b35eea47943948370149f371d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe04b52c5ff21376f57328628039cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a669da448f44841c52af3f39ed04ed254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149e560d1cdee30ad3a7ed0d8f4ecaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a9af40cd2cd3344523c8c82c30f7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3689bf13fcd5a4c917c7f0d3e3f7ed557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100929a974e8b587ff854d584bc8ab558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6334172b9c2280602fcb762d4bec4b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b9b2a7bfbcbd731ad06da054114c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb038f1b9c2d05ea0f442c76b8457061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527d1d2bef3501cc36d3cd7299a70a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1c97ea5ef14dc0a1375155e4c982263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311c5b41b98adce28ca2fdf4785a85a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679853abfefc2ab1f242662f9dd1c0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c2ef4077fa43bc5396e23e11f9e0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ab749ae2eb41aa451a98f33fcf30a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8450e7b7f333094a82bbef323edf7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8213014624ac96e2d2eddd45f6f0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec7c151fdd0656093d6aa914545c2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a3d1794ef5c3fddcb03d487a1854b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a584fa298ddd72388d6ce302718cd872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34148939be33e329624b7f228efd1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739d3f9102ea1b98188329bd049a41074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f90ad144f552c75600de646da0d6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f923e772ea44bf86ab0bae672554676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f36e34f44b6e893e53bb0cd80457d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef7037b4b76bda187119481d0387b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa9ee8a3a526710445125033edaba079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497444ebf5833540366bda8b16f0379380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106a718710c767efe89148c0ccf8ab381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371c77fdabf0d8126d394d1ea2c48ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2a030099bb2f0d81c8d2fade6459b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549df1fa2af6731f9d9be51512adebc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfa2c37240c1519f128f876ded209485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfd48fa2d278437743664f4ee3b32c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54fbaadf5fb5218dd4f5812e3f57cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e7ca0671ff21cc8d60d460d8cb1df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3efccfad5ba287fb1ab7ad173227689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edeb5a86e7eab672acbc03668728bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c1f57a342db8a5e199baf11b1bc5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14ae8dc97d682d3f305c35e0f2a17392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042b4fb2b5cd1eadfffac02d3550b8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ebfb3c310f1cfd5de8b9d8b94a61294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdefd9f38300385ab424b2848400f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d4239c3a2f0b6490acc3d9b15524896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb3b80dd54f5728c0d2ec0aa73fc3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc6ed589f13e61bf15d3867b9fb9fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849f496e2ede5971ff9a0cba60931e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda340165f6e63c0f8a72903edfb7df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4310aae945d63200a57d6b04d11817101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93f9b73bc2b86d37f4bfa90432bf02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0040f7b7c18a01dfc1c6460d313e804103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4bf9d9f0e6fb032fdc3c4f48ad658104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4e5d4adfc9c3e886a987a5bf53a5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742157e03a116a9c1c23ab2f8329040106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d319bce56a25b0f7003260cc6acd194107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa40464497cdbf9a83f114c0fc518b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e4a3bfe30cefa2930af00bbf4049109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a042e5059c2d37f462b103e6d2995d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c59e584448ce15b1488bb5a6547776111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0759d8816554b598ef10c8d255ad0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886c44b68baab190bbb26de2dec78fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a57aba60c51ec49e7cac4a99c77e8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeea1a4c585748714d9f180842f482d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84ab8f947505abc8cca9875554e4af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afc2cfff8349be7b87c3d772962a97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c4d8b20bab03a802c160e33a02f6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dd040d9d70f9c1f3fea86e4947cb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14edb0a3661ef4b6c01cd5baa81255120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ef0820cc27245226f769c044ec410121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69790e9f243864ac0c58acd812d483b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0fe5c30a63d4d3094db6edb9bfc58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6673f890a90dcdcc4eae1c0648e68e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cb0a4339a9ab765435674de41b17c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b569ac5668abcda0e3aa469993d935126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925a45345c1f30eb7be82f7f65a6fdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eaee416459e43e3214ab31b6e7bf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d97c900bbcb20aa876fedb39f73fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00bd30c66e68771ad36bf80171266a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85e41140bb978c30e7c1d886449d77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdbfe3ea63d9c772cb9adabedce856132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761617ce9834c967b5281b7a8a046f66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae7bfc952a5f68ed61251dbc76246134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21f90f7aeee0b125b6779454d9b5bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010287c0ab158d2837388b61a11ea2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2276bc3d88da086c31de2dd20faac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed3b86891e134a343859b472f5f54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e8d6ec27442d5cd00efb2c2213fa3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd607ffbfda70d2bfd8ec5b5f5559eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f28feae56b5b5ca2a3ed639fca49e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e93e3bca762e951ad4622fdb84f15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b719aca7230edc34c239f9f50a489f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189789d42ab4e5b4db1e70f6f82280f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58386e6ce023fa8c9492cb23bccd4956145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9613c95dc8a5fdc30ff45975a2c426146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec42bdec08e3cfc3bdbdc3071697d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751b62418935f05fb499d8b9edba357148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b220cfd90fc23737fe76f6355402b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8405af8827181046443c41e879e57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195987d8138a69521575734ff9f8b37d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dcacca30fcf874f7b58ec071e7657152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451afb7a33a37786dd59f00d7a87924e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77647c72d1ae6b3a88687c1d033c8d5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955485fe78399c1e39e18fa5f0edfab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3ae6a1aa4d17ca33ead1eefe920f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c8b62d0ebdbab44847b22b09bfdb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88787062884af11122d01d6e8fccd0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff63a6de7a6343b3f8a51fa04bea028159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d085bd6c3d843f474fb4eff5ed6320f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a979bb7bb9ab5f3674bca845f83ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256a5ec812b3fac48afe50671e4ace7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc85489d895b24a3f6660e9de26d4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec32c4d84df5652979072c7530d3ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca0fca43e765722897c06fd39767ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337718c198abc18c9c81d3e86aea0e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836835dd27ff034f9c2602dffb622f57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c5137a4b26815c00a330e3b279a1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3786e43943332e77a425112a4254dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ea4b61977478ced6903f99469004d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808751659113b00bf817a1adbea92ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeec055f4b168303d021188efd05426172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b682c46dc5a50acf323c04fdbccae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d375f080d4271537ac5d28ed8305c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95270e9ebf305043cbdecf5e912250c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ec6f6b0208ba8d5d518e2fd51b9c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d9cc0ebac64ef62fa8aba1e4e0e15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2c11f78e5817ba0680825668b5903178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73dc1d2a0934183a00a61f839a4bda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8ccafb9e580824bdaab78bd6da839180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9c88bf07ddf4a524adfd06b60b8d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20a708d70c3d33e74fc04a6ea382a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeb21bcc06a61af77dfff4e4e1b229183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d83e640cd56f4f5ca570a5bea3daad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96acbd4f682655e0d4fcf4185ebeb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406e4223d77d09c32e54f0064379951186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4493198e22647c4eaf55f93e93d9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bb8a4080e4111872099a1b1a4390a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdc4628a2e0966eafe61dcfcac6b47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb76fa268cb87105cbf5d5e44ea8ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6c2d7331684e7ac57e3d3ac4d8dac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec9367bd569a786a2ea17e70b8f7df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa255aafe955df3ffea283d82e77248a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65564cd64a0ccd0c5302a5d1f087be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aca23d0af5a257fa4aa76a4fb5389195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389975c2a5da70c7b95d48ca9376480196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1029f640b9d2c6f84e0a350d93256c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2ddd31070f52108f71f6d02a47e57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12ecd00eba8103257a53455b4775c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47452e8f6c3fb7da785670fc3c87fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309c97575015ca603fe17ef0ec27a7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78629d22c93bf33027deff9ea99618202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2a174603e3c12ac6ee4a6175438d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667818c17364f504be79599bcbc7abf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068a79632822c49ac4a8392da953c74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42bfa58c31a388cf4f17386f4d2a4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8d20851d8d84710b8ad0d3dc1d4e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d083999672a063744a4486c902b9526208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c384b276d815f76a3cb72817b814a27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e081a8ec404e1b93df4e61587198d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edab46621fde42296125b6a32602c6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed401232cbc3a9b753e891b4487c25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc18ce4f23d02aba24f9fde8f89d10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340465d5fae5d557a1c38ece02f69dd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80fc378e0702f990704fb8749e9f82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95208831e3eefb370b06986c9818978216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc862edf0d2fda1cdda5004907aa86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea4da3e40b1e7648746cf88647e1bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cdef62e610c72d467406ce14c8577219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5ca74873ec5d615cc8fd8ed96989d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c09f0d2d6fde4d5bc965edba5296f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53501078a9b1b0f1b7f2005f05221200222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d682f21a3541a9bfb813b60cd51b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc7fd443e33a581e2ec586a107a172224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee713b2bf9bf4a385c36a7ee100b815225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74529d279375123258020534035f5b94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f5c3db00faba7b2b5821591d11170227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6129eca6873d9782f14bc66084d17228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d011a1c6855ff5261bd16b0a1abae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b63ecd2b3a6f180a0b5b76d413605b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2966a39179a52db075c53df2fd2089231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df638ab171934949cdb2d9e610b40bc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38804ff8d78cbd7fac912f4610e1f218233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cee3a8528c6ebb4c569528105c88f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65382944917e9b9ade97e381eef7f39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56107bef57e0a02749ba416c7c10da6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d898306f72e1b284ead39dcfa9711237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d336e9f852f88e3132b1de3e5feae3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc288e3c9ae15fd12f44437940f229f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bd627dcaa6ca64748f1fad6f1684e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd5cd8bb843ba6027389ef2a5d0837241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ae0162968965d1b5800c5ea54e5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf98f3d2888c348a8b5b9940d5082f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9825da998cd7ad1adfaff4e3c37bf9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef04f843b6c033801d110057c72a97f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33238f187f7f1e8144e45e0e26f81d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa8c18ab319f5a9cf35360deffa280247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b87ef40e315c9c04e7ab70f5d284a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06c4041da2ae3df164fe1fa7e50565249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad0821ef679d3b06621e66f5b2b9a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121be662e79fb5110316f53e8beb998251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481a1507e9c36bb70dcd6b86ed507fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bd16c3d256fe98734df83e9aa4b18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4e5cb94c6ff64c9d3ba8e8e011a28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbb0df2bb91f3b96206d617eef6262255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da29b1d332c78762b7f3b15c9b0db64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150cbdf7e6b92aac09317443febabe1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26fc7f6c78c26fa036e6638e83f994258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dac3095a881a631519603841fbbbd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeddcacf8b251e5515fb91ddb6492c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed76fc5e46620dff8e34b5c98ce4e75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5eac42519927c90d191dc9fd01343262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e30d86f281a596cb7b523379f8dc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e4a8056857b930fcd6d23c47cfc14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c88de9b3426ec2dca9b2fd7909678c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7f46c46a578a1d47cf45c0538a251266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f147a5d2cc3d0f42e64187524f8c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3084d2477823cf75d8da289ad1ff221268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba74f0802fe58d878036b79cf4dbea9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6b6482041db2c5376cb4bbadd15b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450d11c1ee7d43f099fa3c3ba5d58a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045ab76606ce3db9e58eb3fd2bf6c6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d2d3f3afddf06f45b4d739d52bafa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bacaa3f5cb7cf59cb874cb305be63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d7ca0278d478096ee71a166c8208d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963c83563fac919cbed190cf87e900e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7af92edab710bac11612c9283c7b0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e8ad6203e104fb59f7c84a21bda35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a0d37afba5d95c1c39afe3d353d01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab87faff4d18d376635d023e5ef9e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ef96f9ee2708df2c66326b2e930b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5250f69ee4a1e6902d06d626874d82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecdbde3cf874f25aa2965477f31e7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d7165d8b7f279476723e1ae11cac5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c76f65de9750bf92020fda7ed7368b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230373fd30a0a95ff2f1fbe529da5ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851571f46dae7142236a1bebef0fe3ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e1f0466c824c59472719273ad2a16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ecd07d88d80f535cfe20042f29460289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190903e9deb1d9c3014a370094f6d79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e60ac068be34dd2393e5e522a5f30f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f0f2bce6fa524d83fad95a1a4f8a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab39fb508901ae33ce53a5f0258124f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bad69d3f4dd7e6b09793986b8177fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16bd51f613a4685aa2819e3383f397295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b15e3491b431bbfb161bb203da55d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5097e3191ada8894cde8b0305197e1c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c463ed04f6930b19d455238e997ece5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2752c22159dd84e9923e25beaadece299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bc285943d132ea3d97f06437f02a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf32406f40443bdc08779b729d70b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a9ee5c8e05f54c1fe7cf0308da7d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c5028b52aae0654b309cdb1a15b72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ceeebf02659804bacb04878fce4b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dc1958f72b61e143d4029a6275d63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082aef567b3ac812a122971f62d49e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29402f7dca3ed0f3a6a424177fed73a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a17b22d9465ff539c91566da82dc00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46d806b8487ead675aa6807801a98e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd71b0ecff27993d55e83d66fef23c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf012936bc6132ac72b9cce2d300e35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4f50ad7f17b1ec2d10a4fbdbdb057312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038e6d598f585d038aa284ba00ae688313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cf852f2da5847eed80d3dc2c083a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af3b5dffb5f8f8dab84132d57c40d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0c681d074c004f244fc0550cf6b98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea01ff334d525be36016880a5bf719317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d4aee9c2610ad082773863d40608e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee07f7a7a4cd6b79c58acd89222dcb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bfec7eea06d7817779f82575f5254320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fc2b4649b797049ae4a604e36821b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4d0b21f2c80bca0ab50c83d16efac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7243c6b195ee99243fa5abf39e5a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d3824116e322576bc6b4c4584255f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb2cb01061257a9b9bad161bd0e4cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bf857f2e9e97941c2f41bb6c1c5ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363270d93d3eef6125c2e1e7182fc103327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7669a9c1c4442fb3de0d0912a81121c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401deab263cdbe449a07bd09c6064540329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bdec383862ab91c674f88aa5e0850330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acde4577eb89bfd8a23c254e947c02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7f158168b5a05804fd27b39bc9b26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcf3b1beb55e34220e70f3677cd3d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fc81c023ed2a0f8ffe2062e74be8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841d43a444a8bdf78667a8088fae577335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f9282a8ac63a5f75a19a08ecde6de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20833b39702df3cddfb30339036bdd44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a78d657e82af30297b34da7c0aa063338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6feaff351d463b3b818338cc4c995f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48e3f3cc4c865680818779b3453332340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6f3a9aa479daa6cb27e32a3bdf46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286fc3beb188a1ff7761ee866d53717342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cad3d517b7c55feccbe302d0b0ad6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e8cf00934e396040719c878850dd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a15fb4733350c57f4353bd8d901b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b548f75b02bd2f423fbf42273a72cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31321ca9be80480d620ab6fadbeda4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053766d7491932e93229c5f64c0009f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23c27b9afa187acb246d4f06120a0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bd0cd2e0c9401d35de099d09b2632350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38451e28d04b05a053880eb592c05f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ccefbb5003236ab0e963c8eb59596352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c342ed1146ca4aa4f7253e86a66e84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9672ae01c359c7170600a16b38ae14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934732f1dc8e0b9544cdd9ab2145732355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadd0788a40ab212be99697e0cd9e15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cfe14d05d3fcc6b078b654935d19b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a8bc2bf22b0725734ff9d0af83ff4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0555b8a831181c5c16e78b32476a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0083569cdfa37ce30b22f533a8f7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2641f82955e05f3ac5f7fa7e2cf8e1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1230cc8f2f199d363e81280d7c115a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4fdac32a511c4c017936853896dd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28e2c5d34d44e706c168bc7daa8555364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae3e86ae2d09d2039532fab072406365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466458abcd4a375b0d90043cf3f5a65e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d7da43c018d2dce24cc8e044b015c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce372e1649393d90d03605b736cd9c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a10617ede42746c698ceb70a54d4b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7e040b6229301d5a61dea0dc56d76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcabba04cafe08009d4b8d25093d17a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878ee546a5349ee378a960e247ed30d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bc74c65b84804ad4b3f24280b76b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679266767f5e6e916b366f4675dee3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f647481a2ba18f27ba645a958959b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5122b5882a914b6d1d38670882e0e28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224fe63c69475be9a6bd4faae67353f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0b4f99ba6a803d09c39e85ab4d3b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0addf75c49026fea757e0c4329a7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91331b949c4e49bcc2a0172f8f110b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee88ff83ce0fdb779624d40fd4cbaf7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad9b427d55de5bf9002842319e99d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c47f5918257237cde9861918ffdace383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266db08e868f43f9548c20f65843f7ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7da877e1786571cee39d53483b0003385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657a60cc0775541a35a09df867be631386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a8981475f8c9bc662c551e1b20318387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e7afc7fc0d15b84ee7c7ada007689388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125aff528577bfb3685d95776b6474d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8341fc6c0323ea6288969eac7e0544390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a83585d7de12c79001806dfe95a62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21594d598f95408162597ce12e11ac3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77999016944ab212eb9f09ee594a7085393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d592bdf642c7717479a96e366a8398394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208dfee44a1f6009be80e43926dda10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e550de03aa598532f0695b46ad10153396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89866d8e6618397551a42c43ec6f164c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e0f758ac6e2eb51e1f4085444fb2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187800585d5fb6fcb8423364d42059c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa475f6d080155636074a6754eaeec07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5248ddd200fe9aee6409c249f1ae768401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72779b5bd3fc2fce8b5e8e787ed179d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6921c7ce178e2094fdf66d88ad52753403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633b53b38ba0bfd86f83536ae89052c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7360a1e6eaa7d4eb6a26b338b5ba6f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bc9ba2e186981eb9996ca540a4f3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81307c8efbab957600a6166a64e11e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b1a0aea16d8987918ec1f45554be4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9821932eb8738061bca55953b2e50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0180f6a91902031173ccf07662c28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101aaf4866f48eee327e9a94b08a339411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a577e5a5416afa222345c9e8c05d393412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaedf5422f4e990f4fb5e74c2a61b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c432c23106ac09a61bbd6b06235e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf6dcecd2ce84dd0253e744801db0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942c193366932b654ad09810805ddd8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259f5ba3bdd85942962a5180f04fa3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a0229bf7da03ae8b88d25ad018114418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0dda977c5e2e29a4e3b55c40f4788419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038342de23b25e3a9ccc7a48bd1fabd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025f0b00078114526dde079e4a2699d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3f633765dfbca074b7771c5eacece422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50459823fbaeb03b1df8b0631b940b4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a285335a795ae769e61356a8d766c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055eaca99ac4214fb2fac1a8ad4ef3b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64133d86826e691bf937684195ffe5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302706c85858115d4a8583e7e13153d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d7ebda58aadd288cd74a010b84a6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff493e2f541413b79f2b4c4733d7cc3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475bc905ed2d8eb4b3ca7f2c1b80ad6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddcd74e3bb84daafd4b5cbc9f3b63b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b4453093e0ca697c7553fa65064f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b678a3bb4a8d063dfc10e6d8d114f61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607a104b50c25c653a8ec3ceb6213d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244b31d28c3f90d4bfa11956ebcc2b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100490cec94d848d5264efc15308b61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb3c2d94a7b63fb38daf632466a235437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c1dcd2aa570decbc529f09944aa95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78507e2ac2ecd1e06ca4be8c149f92a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703efa1a4a1afe059899da772f66617440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0fec1ec99c584be4e0f91e5e1a3a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60016cc965fc4938119ddeb152c361f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2714da531b8349f2d09e7c677e7c35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a22dbba14503f3912a48c77ebd0474444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe540230cb9549952c1f63bb454d24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429421cdcd6c0ae3f8553475f93592f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821c1462c7f32098857157b62b6bc90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aea5311ae5f977ab149442f2be573b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff9f0faec931924708ca8e9db21d34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95ffea658e525cf4c4ba5ddee8d99c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62781609637174ed9d8beeaaf327a13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7dd198ded6df54c274ff34fdf0379452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b019f45450e4c651824adc290eeac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966354409e5f472d369d2a78ed16589454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d5be2d0e2bcad08cdddade3b5e0e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63d6152ed1a09480552cf5d1acb187456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379a4064529ac0d977e81cbd62d0cbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c24128b4f3f49546b62f15bc865d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf6a7045c2839d7008c10dee7ddd54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6349e065e7efb4d77a09598673c84f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f008d6b36262d54b0116ef63355636461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e595689546405efd59a1b2e5841959462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b4f9a586e15f1dc2aa55e9369c1bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9e6f86f7547727caf1c42a7a40d72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28366a9aa259474309e8492bcf728319465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c608f07338f32779fb0720143cca8e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1ccad0868592453cf74a9ce04fbce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1dd15ab29c27674d4292a1d7d6f45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f62d03d5fce4a18218e7e2f71c7b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494536b3a1e205cbfde50312ea1c24c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3539b4eeed8553913b29a12185603e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d259f603c4d19ffb95747833e1d6d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a869860048470f5b432798fa8ce1b37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11006e299ad0f179162f81e56e0d1d5b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c089a6603d9ac51d9ee56bdefd59354475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a88f1cf957d9514e319269e36751c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e558a994892a655a7f9c4dec52d21d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8b1e0fd7b0227370c1df7307223df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc5d156954dd0b8dad9bf5f1b8e238479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afeec7f3f481976e8fda66800f57b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a041129d81c8a62429c33e40ba5a6ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625796f37311005a7298a802879a4fc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa79e2bb47ec36beca6c30e638fb239483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbccf0548e7a9476aaa4989b2edbcd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f380041b95684243bf492f3e0635f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74062043630ac5c9ea5c22b88225098b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1ac58d5dc23bd360c37d6079d96cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f236d7fe6b3a93f8d880dfd32d016fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fc292766ec42623cdd42bce716550489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f68f612fba4748b382ef2ded752ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fd3e24b3c5cdef5991afa99057ac2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc5f66fe5e225c301680f67ac12674492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853a814602830e5578e85f6a76fc4d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53ed1101c1ce4d8ad57765ea51ea55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82d973b2028b8c9a2be845eba068ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe20302d518b443b31708942cdc5df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe94bf81c0b428091be4d1f8426ee1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7016806c57b2bfcca67c1e0aa7582498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18999e60a4bcb4e572350556ffcf029499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505d960ac2e957743232ca9dd99c94c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf812f8330d54a184447b642f4e098e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673beb863dbe40ad4933286217bec260502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57342bccbd7a621362b9af76b127a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72180c2fab95eaf1331a25f3433bc458504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe120ee07d3f66054e150ca25c8601505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a496fff0b817b946615514f9355fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e16c4d2c1f9b00f04fb827daba9246507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e94eec508b84157ea3b14db2e0d49b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2392943347487ecf946a2a201cf5153509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad602923104c88a3200b9704e727b3eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b574c9b7ccf021532579d4d94d0a76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce310725736fc9581813eac962fc8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14bd25819063a430818125ab3bacce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f47729cf770d91fb7e923c7745505514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacc30a80d6e1b904202dcfc52f15d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955054dfa29671899ca3971efe5db27516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccfc27f348477fb70cd11ba8be859c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db675d2d307eb00167dfc519666c6b46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7c12eb533231a7eb591d8653df0bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c149a928e313bb52c949f447c8b97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5e764cafb878725757500bf59bd2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d270c5683c7cea13bcfe3641d46d1e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8eadd876dab86dabcced32c90b912523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1e8edcc55288d632b8c191e3d8596524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933645cc55fd799097105f2781ddfee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f594ec8673f2957cbe0c9fa064e12a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c074d8599db875faedb35b52e6492527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c3cfb11d7ab41539aaea687e281b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19124a9f1509c1d0fa34bc00c9c66bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab478708441315eaa61c5e75db6d31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35192223b63ca8c6dd0ba3a33409e4bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a41f8744f4985cffcbd85b70941ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912d4d0df95ce0f58395ad5da37cfbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4e6921c2d82304c4d9c10ecf042f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8b9d93f18d6fffdab2ef42bdd678e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e95adafc126105cff72f8d6459b99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd0614158c037c4d1e5081e7d28c4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9c9fa76fd8ef44ca6f5858fbc1463538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a53fc09c612729d410aabcae95a2c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2355599405ad6724404cbd0e4d6c908540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26eafd8f0135656fa39c9d9e11daee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88841bad5b66038d0449b43d0d1a6ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a7c19ea8afbd4254cca0107e92a50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761710856a8e4f6bd2d3a7b73b2c96a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141874fbe4d85cd09a5b14bcacfe020545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434da12bccc7cf123eeff202759cca2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be791e95d3105a083dcca2e67cc179e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2ccf37d648cb4639290a828c07270548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6ca46d53e20551d5a635dfb2cdc44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263dd97be35fcf1f4ced5f4c89a78ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed42f75f6785df733ceb2698d34fc2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0ba08032bae2fb42046f59ce1e50d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d431ed6a815f9f78a7242531031e77c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b550cf51114b141c7a3e49018e7be81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80771333a340aa328a0603f139143372555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f7ef0c6b7e98172b84ab4c9d350c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f627f63b9cc6f53c09712aa422598557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dade4293ff8e12a0890e48c38242a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1c6d45881baf6436b05ab64898eec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a60cd59caf918cc10859885c33294560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330659a09d6054bf857a52d06cb14be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f093acef5fb66f1c8cefd40a01163bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67447215391eab9fe832655cbeb3126563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e227fa4a042b38c2fe2a3933f93e25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682796f931acac64e70c299df3d2228565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec0bc89674cdacd42553fc125eb3f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa230cbb066af8a83c05ca252eae15b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab97d834f2ae75f6a9e9186c049ac5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711e03fe0b077c67ca54014c4f3b021569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3e285cb9fa162cf92ecbba46342c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e212085a2e53e015efa2cf15e3b69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2ec34672b7695b1d695e1a20c5191572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f652152f21a4b937f584138c7d8297573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac9b4d308b6a9134aa84e250aaa181574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f3fdd7ec206671d963297b614678a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3c7c0abb6ba2695359f40f885be18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9767d0b8acadc742b8e54e45719417577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796a6120f62b1ea503d84fba5e74b28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeaac187fc504fd610acf1902fc399579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeabaee4a1d26fb34ed89f10e952c29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26632df57c0b4158665a924871848b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cc70f793cb8a26780dee927d6a348582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46212ba09fbeda5e6168379aad62f53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13e3617b8bac2a8d1fd1a9980c7193584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff59da19f981b41eae1c58123298186585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcdc0cb8f8a7b0eb9525a9ae33ae4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd28c8fd2f98951a3ea6fe8ca692b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cd500a2957b84e957941115159199588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5f698ffd574a219cf5ea61e796a3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5b9926405696bca734da1d7f460e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7eaffb7ae279c96aa137ac1c45795591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bbd1b17f78a577026cd1407a983df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8f5cfcd10166ce7bbd3e5640d51b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9244eeb210478a4c03cc678794d8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7ee7bfa10fab0ed30f5b4c6ef3b14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1b444990fc59385eeabbccd5b0c07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8f29fc19c81a82d1b623f4f208ba3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b08bef789903e4771560e72f48444598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b3ea8cae4110d46c2865d5bf75827599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f42535b43f0e1c57afd9f8b158cd55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71487186b9326ad4e6a129dda913f42b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481fd08318db3ea55c7701e879c84e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71f61744f75fc483cf700eef6b506603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a44b459c784c275f299c793fa6f7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfb09e8cc45e54c506de5465799d5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bf1cac59a95601264dfd35b8483a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c56c7aa09940bb30c56c9371b2127f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9149562821a2e3b599d4279b9b1c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb1506041000227accf9f16a699a82609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e0d2d7efb07954a837fb17af54650610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949b9605c5d428a7f75f77fda292d8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558ba97bb8af929c3418f983717bce5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea669547d840bb3d8ee9f5d0a5a970613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c1c4d630f09044a24bb0a47ac4312614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe28bf18ca96677ff5fdfbe45992f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccc85870b30eb197bd25971b777e9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add283e6c408da5596c302783cf695f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eea2d9b7feb202197108f65c014c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c96851bb1a22dc0b68fc1bceb3f2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86398767b04550d50231ec2032eb8b71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad5cc731eff8b282f5804ba4286ed7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cf6cc00f6754f74718b4ee1e71dfa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f41b70d331ceea6b7fef4ca60125fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad466d150fe0e702ec8c0775d65b633624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591394640174acb1c9231eb729cff4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02b7193f7f071c11b8603a2ecc5192626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36e0907750f90ea3c722836bc9e0ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca017dc9aa0413454e622c2cde5c94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae629f0b49f95bb0fc6ed99dfb8738cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec944b50df72d3c37c1e06bbf129658630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8c0ac47a2ef4070531f3bb1042963631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a943f9479907b7c733c3f9fdaf09256632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518f85e8d1d7f24932adab2498062b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70383574a145006ac60462f47dc56782634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd19c211fd9d8303622d9b2da388a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f27b40d91ca42c0abbf333e549dce2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f7413d0ac2ac609b5223e4f8906dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcb9f8d87636291620d55af280e4be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089e03a4759e97619ad92f7d7e5970b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39f3038630bd241103455a0dde39bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dda4608d384f385cec0f68544a6af8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04103978ea9565ae6f1eb27ab6feb2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8281d218d02396ab3a0fb3682d278dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0d9250f171a1064a5074cf567b7e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f323f65ad2dcdd756251cd8eaa52fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90575818ff763cab856fb1915a80ea6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68601054dcdec74f354bd55aec1d97ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27d32087e0b6a725021c1f176eef34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0daa27edbf410b885d441abf0f783b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac414d7280de2af70504f328edb27d22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4ba8b84c57d84af846c8edda53383651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8368f0f1e147e181f1b739c25154d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26df842d5eb9e2d022e330bebc984e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddf6581428544bd177c2086163658f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ff9deedac87102e9d7bf36f7d559b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eb74e14991bca96c0df80e5c3a117656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490822279651cf4ac7a6d4d92ff78cd8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661609f10c5403cde5a70cd7cc77780658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80415190e23ab4847558f09c7510d34659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4bd1396a325b10929bc9398dd913d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b98747c18a94c27313fad20eb9d10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb379b3b5ac73aca6f09243abf2826fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2bbfc4eb02c46f730354399200b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231ecc25653ab5319886ec222d86c4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e4700320020d3c39d1eb8d23f63f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128100dbcfe804ef7333cecfc23bc7a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc29b2e7597347507a24ea9908ff1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb555b348410e0c3c681940759bc0e17668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ca36cf93819e0aed5e720266f0b5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7c4071258cc9989fe4b0893c03a19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c26b1a996eb784349c7e48dda3d568671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302be2d0d02db0122230938398383552672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57112c62a42f318e547b4fe9c1ed4210673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc92a45191c20ca9c227804197e288674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b140262b44e1900322c81159702038675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2f63b3e6c6921ed200e00b3649063676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20876e8534b2d3c5b2104373adc592677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46700c4f440258af432fd5778a7f3466678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c0649646f8abad7b5987c11e6e2e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b469272081ddcfca1786e526394ce6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccb6c7786a9ca69bf3f0f4644b751c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484027b72128909fc9e7efd1fa1468cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f2839c0b49e30c2cdda9f31162835683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936816a88bb8738c6046804f7066427684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4b1f5c4cbf2e23200e59c45b3b77d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb714115e7a33e58f183b6a589fd1a61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627836d7f463452d2efea6dcd97eefa7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc5ad483196b59b4207bdb1a4b1c07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b66e6d1e9fdeede81e0a3b77571724689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147e2d7068bca3e4927cf2e7e2833e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31910ed05ac7686454e47d762d7b85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64297cbdd30efd75cfa5bc45a365aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086470fc2fe446aecd3572f46f83cffe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21497a90476fbda3faffe2f878baffd4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e1ff38377c5ca47452efa09cd461c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018431bdc3d77d9d89881737aae1dc5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818eca85f00ea2a6b3c15e72d752152697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccfb291b35bb915fb91933fc6bd8e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63947cc309735e1267761a4431165569699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518b34c2f02f8a8f82b13c3b4f7aa18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19998061f603e0ed94abd4ba2cc2f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8db6b401c25e6313e65f27fc8ef88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d73e08bd7aff2b57c73d354ae0c31703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421ba49982fc0f2623c3cef85a225d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cd7f43a322f7ef4225b1fa8003b49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007739a1290fedf4bcddddbe67d91bb2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16621827ea27c5f8fd076bfaf803a1e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1750a1d89123df3529d093159bf28b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f67aff412271be14ccb47721f5b92709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd10e0c0619e987cf727a916d8e9224710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d6ed07ea28be7c077b4b56c5815e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a5c96882f14060ded75c13a050885712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1609c944aac7ba46ccef8084bac81c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7207367432544483f58f10ebc9b64d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e07fd60e7be7efa5dacd68dde86969715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df9c8283162ecb597990720fb3b631716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c773c2f001e0e8dcdd9a890789ce94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d65a680a5b0781739f80a25b81ac6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837747ab53889e4dbec0713d71865f2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0181b6ac7b8cb77a8aa94a7c3d54c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301f1734d83f75df8d18db72034115c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20f2ccfde78e5c2cc8f152290affce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be7afdcedceae413368c4d1f272cd6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495ee17e250da8d19d53f345a310548724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b681cd31bceb5e1ee6f1dcf5ff3b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b48486399cbb6a85d6e559009f6089726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d805c895c852069837edf816996eb29727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a520e56ece9346165a955a8a998a1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6476715b7368b4efa3b8a5c29ffe28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3548819bf93c6096c1f820d19c54b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b2ef52ed7700063a27759d834afe6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d0128700f1bea7cb63e3b79454581732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f1159099f4f022126f0319b38003e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eec630927f4cc5cee20c08592a684734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544a208fd17669ffb89a1a8c6f3f0db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab298ed53b22ae799e67ec5080e0bd83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f893ba32510eb5eec732442f7c6df3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d962d6804996e78f83ab644505913f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7ead309f075468247f4cf2148c25f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f33b85abe36c60bf102164ba082178740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08323a619c62307e3b02616bae2e9d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e76382a73d79c4636d5b1f80bf73c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02a10831b9e0c15efb7b0fca3cd034743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036a099b5f67e94381e75e196c05165744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf27b241526226a98a07a31a7ef7d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb539e2812b6bd18990846f0a31bc7d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14101099846b264087ca5c438c22e0dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458634daaa7a937e831cc142ee33e57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9972a57ea287e76b140b2ab56b7c9f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19e9d43b0060d5e0e44e01fa5b7870750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb45a7031771617383472bdc8a37455751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad889cbd2c0fc5d159f3a27c008132752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89f1656742167a9ec3cb51f7d863ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf60a0a937996efe5ab9cac615dfa7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e842f6d3ce4faef37cfc5a71caf8f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc9756ccbd20726e6959f6c5d3bfe2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fd51ca9a9830b4af7ae3275d20e16757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3f0a6d9b0f856bb29f42ce3bc4171758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070c7667e1e2a14478d8f347cf4e0ae759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>