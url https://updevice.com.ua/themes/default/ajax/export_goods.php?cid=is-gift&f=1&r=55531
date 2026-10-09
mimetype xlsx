--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223a0c5478ca045882299beaaebb6501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079071cf71c436a07a83a5f9b153d9e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627b953cf03e9e1227f00cdb398a1013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdaec0c629a1d7fa9288bfb05ac56a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dfcc34bc4ea3d4c88693f2aaa96ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406e8ddcace5098ccf398dfac1ca0536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadd674ebe83020da21564b4e4c79a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4179888bff53a987ef4942229425d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa718b5881cebdaa0c9a45e312742cb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1901b7698e519ea9151728696fa9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515c830395e60f24129273a1c82aaa111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7e73ba0158bcf33e383840f47e7c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3687ac0a24cec8ebccb3f8f43d62d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7db7031ec8817a84d7432857063cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98046c31218c153903a9c91af20f18415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0d1423691422c484360ff51d310e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d37efadaf2e9cc420b380a41f28e4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab54e9d395b1e85e8f9bad135586e2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35d7bee3b10b05630652a10e41a7d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b4012cbea5ea256c6f8d00802048a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ad0045ab3d7cbc2fba5df88f39fbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a1214463b8106906bbfbeddadb0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311deb690f04150466a34fc3e6c1a35023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22aa37bcca54d72dba1e3a4a03c2af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba5be643233e2c928ebd113f5f1e7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc78266fcfb7857b099b5c70194d56226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb348f11b0ec012f79566d6389454327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0082c6d47626c45c2b8b94b3abc960528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2523ed075a562bc7b297be492a0319729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c667232ba63600d7be2ff555ea4f5c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729dfd315831563f4324945f18f2d5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d37ad09a090ea7977cb0c6b81fe3ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eaf5e3a0c8a7c0f665a9ad1fcb45733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dda3e4d2258dac6f429c0add7b338934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58a40cd01eb1a621352b2a6f764dbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb2fc2712d8b731cd755186b2f7ce136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26195795f5106ad2372fe9ceae650f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4095b51b4c874f535c8b856387862eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef48d73d264a1e02283b20e975b47d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e8ec2a175ea1134b3c96a908b2ced40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297eb765635bef009e1fc4a30671eac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da9237629d97dda9b879bcdec6102842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75760e0f8b14a2273256315aa5a8827a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1d7da87e1c222122b29a12b58655944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d077054d703d94af05633df088d6b7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d690c1f09c2ddb8fcad7b7ffc4577546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda43ec7849c42924f0d09315601e77b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c73b71d52907df1edea8e7047323148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c4f669b3f4f5e8542dedca1a6c98949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2308d58f83770a50c1a13f767d221e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc68722bd3ea1f7702353999d6930c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a4955cfd701b9589fde719efa258052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fb7a491cf3d341aa226aa09301eb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bb538073f7d049d068bec112aa62154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed32276c494b9a896aa50378bc3cba255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decb62203394eccdc83e74ad6b2f02256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8628865f41e813e93a2bb9210d4c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa37acb0dc53320415e2d3d36dffd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0f63d1acda5d1e9d0e3b2fa405bf259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ad15175fa5340f4c417b1620e988660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e204c51f52368184da7ee239a245361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b470295f90eafac7da80994ddd0e58962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb613b0f7329edee82ff6298581160c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b65b8501e4433c2d0f466d863631764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37763549db144f05dc7eedfa98a97b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab22f92e5f061d8bc2c0d82facacd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0a2a89148d145f9e7b8ef911ec83c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d5251629b2d527cc39e7becb16a9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ce29bfaf99a0a202da7727f91412a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87845b1c63b13ae688ec4c869c0541970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663fe939fd888f4abf71e23c448912d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1252cc92759d37fd5e1394acb0ef1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647705a8d4804a2d56fdd4b03e5573f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8418800de1194519313e4cfaeb654974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d65002e1fdef57a849402eb3171fc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c874d6f6017e1627f62994194efddc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4084c8dac49fbc73cde4f4ef4ae1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf479fb2574bf448222e218688fc9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0363ebcda3d04f315e1fd306531c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76e56700c7417654eb4f84eb1e509580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c638756744a5fc849c60614a35a07b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376762d2bb1396a35e6a417cdd1533082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed25b6e456e4e9b25e3b23b3ffc01f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd57937ec6a959fc620d5a4f276845684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c81d536bd52488278b2d8a005311c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bb5fc1c86a703648c82265b57c07086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdea1040398f7484b935e79ace6422d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d0fc368f3db92f511d8fc545b297188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bae8c91d4dc99c4abc536967e884689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c302dc555e047a3cdd02821a4a6a0d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208025238562ce2d914e5cc92d6d62491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a565bc536ab3bde5dff27c6be70d40a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606227de6eab25170056a2a25ffbd53a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca122a9b088d538bf04492c149ab122a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cff13ff6e2df7c85d63a166ffc4c8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728704a66d3526a5d92b32d02e6262d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827ac6842ee9dc365857caf286ea7ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d19a3b5ace65624d2b16bc864494898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac37c5f96856f35dfdecda1144dca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680be9303dc34c91019844dfb4cd18a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbef21ee08d0f5dfd43930ffec53a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fffc58e79ab3482649de36dbb4fe8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388cb948092ddf11b2ac9543205a9f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec379ee804337c897e00e9ac971f034104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd53fe2e4433252073f75ac52c76961105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a088c8d714356635d67756553d621106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ee41a44e9ecfff201fee16797b6d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0040c9fabdb2bbdc7449b419e41225c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9501d13f995ddab9d28eb1c63a15e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0fa6ad8b50dad1552918a7e02db95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d4005dce98e29ab10436f1e7593a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5eb6484febecb0851339fce7b0d43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9918617d0dc549b94c1f1d4ab56138f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b187693a98fd6b73f116a91aec36c54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad092f8bedea985d09311c1d2413b45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998f75991a4a4c24581bf15acbb5a5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f905c3883c798058ba7bd17b415812c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b988bdb766e5cc711f26b9d7cd758b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50172907d26cf7ab6bc71c5b296c0e3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0e91d48a480c43011c8999799880b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0d19dd9335429a5f207332acd9b8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d90b8e4b93b74a831c2f07d2dc7240122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa90c8c73abd39e060c84e2f8f55a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2111766406b2acd967c83853a66af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d3926795102b1b882c0401db3bcf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9b9b22ae341566602f55978a44a46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef496bd85115cee811a553394f15a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cd6db2f747e4d89d5aaf1f8fd2534128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe779919b520f64f5b6b2e7bbe7c6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde3cd240b59f5fdea55f0876d56e85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4ba12037b0cd591cc1a566f994c93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ace58f015131df2fff773e2f6f2be9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c00c046b4ce0074a2d9bc0508e08f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78040a9b03d7b2c77824a010fdae8e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d5a65a5a8b1cec3d645c86d6eeb8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ae7dc6272deb80f61380f9a35fc6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd89905445e447dab08c5ab4820757137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208c167f4843272cf1ef0e478a625d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd817755110e3712e37895bc9fbfd576139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f699082553a43dfc283a57f0b6842140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884662aae9b6f2981b442951aacf93d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2db0f09c7f492272332e6b5bcbe19f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f3963831c9edbb125fcc0e0b60066143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726281793084e67cef15d82b8ed6270b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dc12ea874943548e8328eaf97b6bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f2378ccaee37080d406dadbbbb17d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e96da0af60800d0177975c9aeb7fa9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab18d743000a8bdbd259a3b5da020bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cb32b216a9e4eedcba7a7d3033f96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb44c12d0dc5839ceb9ea855ff7526150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256416c0db706bd53709979c21a9611151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675a9bf88468b09a4ddc0a0e577bc0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539b4c23338a0adf08525e7dd5e001f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71836b47a6fa14ed32c872072d0565154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19d82c3416dfe4f67893e766647c6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7c7213c81e3b6ec54b359c06ab6a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944292dadd7c9524caf744ccaa1ab780157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13bd31b1e7dc4cc3536ad1c832ff6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacc8b8c2fd55fcbec506d83025fa3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c91b59bbe13aa2e816652ccd426713160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fba7d8efdc69ee9bba1cc6e1772e8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2b9793a85fc58f5718d39796240f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9fc2eff3030df57479ecac79c6b19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334e0407062b355474b8ec62e3dafe5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac06080811ae0fb7cc7adead64ed92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e71d3b1284485290facc9df03dc795166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724fdbded25edb2090b4dade1b83ff3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef395bd1a21c5fcc4cbac565e3d54854168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faef0353d05fde2d6e124a4d782145e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b488c014e4692d6813db265438e9f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e774eedc627aa302b5025b8f1d92b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8db04af44b8fcebc76d09e02b8e4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712b322b01633afc62b844ef7158350173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f6dff0e4974a7db025be0eae40dd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf8f51ead27f1da445577c9e927493175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884544ce7fe679b60fdab127c6a4a169176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0fb0236634b8da2b29ae12698fecf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba297d260271086308cdcbe27fad4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e79023619446b0103de55e710131ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8face391f27521a8cb59f282ac855d5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b01afa5a512837776202aeffb44b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccb1bf9117ff4a908241e1232ad117182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a189806c02a7d2072b9748b390b4abe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944c3d6ea111e6da6c7a2ef64fbb6be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3817b374eda54aec1d6a1240f90447185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c195b1075684c995be2dd9b34cff56c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbc6e7c7f1da4d82af41a7df3709dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffaee2911ef411195003e7b13ba9a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2028e3f7272201610b3005383e023189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2247b767065081280ad3824cc4bfa5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51909206e5c2b69617ec3395a30b6f88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc6157dfa6ba5308b57bb6c183a954192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9901c6ce0a486d8e3cbc1ab32fd93df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8d3665b3f2c9f8fb2cbcf7be904f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edea50ed5fe5333c2af50afea145a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730f842674423b4ad132bea1ea14196196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6244805f6a889b472466627a33235197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e127fc30a0892222f48383707ac6716198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a25fc3becf558a9f3fcb276cf0a9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3d6809c8d68ea89f19877281b8b7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c75e0454d71fc394bab1d59b2835b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c9139efd975e9663e6d2dd94569fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e4addd721d31e8b1bcbd3452018e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343b2328ccdb93fc7f2dc1587cf24ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464ccccc4645c7d203e80e2730787c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9539a767ff941b9bbb8440f0bed6b7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e36d18ce80fe2068334d8b4b1cb66b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2e0eec1643d1099b5e872fccfee5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7778e4302e2a0cda3f388fbd2024f1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817776bfe20edc737b015e9e09222fcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e8b7dd8d7bc8ba404fbad066e74e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333934b7075b1e0f20a1a4c4d3cf091212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142ec9c9ff9f3d3e48ed4e5bd01e292213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503567ef6c3d443afa81354faa338b56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87bdc296cc6f81f82c0ddf648498b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0d916d2fd866475951b92da9704ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa199b02a5f226f456deff38c01f87e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4afdb67c90ae900fac8a390a01ea42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab58a577ab32fd8b6cfaadacab23268219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f332f1125e1b7c020769a6e7eb9363220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a14bf1d98f95929c1e5e5d0d5e193d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c8916ddf1d680a503785446917c78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d98ffca7605a2a64d5ee5eb70039a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a2e7c66e07446297936a9362520a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536124c2254e2cc2a658fb25aa6d350a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9779620d8089a1a3e7d1e2ae6154656226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b282af65c3ac21f062ebbdbae2fca7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be084a803cc5536ca419414345e41fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cbda91146fdc297a84cf5dc79d08d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc7a75862eeefddea021e5b9a116ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0433d987c8d3c00846c4a92034203a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae30043c19e5bec38bf204a9cc2270232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e61d8d7b3aa45b2c0f20ad0cb816b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50ac5b00bd92a2a5e82a7f3dfb417b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97666167057807e1e64aaf07d68df24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e679eae98860775ec2e31cb4de33a02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e55e4f3b3bfbc73002d20949e4044237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186489b10713f3bee311fdb03ece2bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae772055c55644156308bce4c8c3f1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d87e47c04a9c90a5ac911ea0cde9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cba449079f545f53ac99dbe86e1692241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f38617ef1ee1a89d35b22d0d886e2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e09ba0c9298e71b99a36335ea954dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fda6faea829aa27068573aad3eceba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b287b76e641e0cecb98d53413fa268c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba363a1786c4b637917daaf5213561e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dbac69b27cd3646642fde814bac9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e00839d68dfdc6abaea3292af8a4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adca0cfb3d5903d6f80019c6792cd7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ad2c6fc3cc138bd35ee639d8693b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78992322082b9b9a5bded8c248a2d784251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a4975f5e398399fb85a7c09096bd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c75956329337117b0f49537bb0fc4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391885c83cbacb6de0ef38aaab5fd923254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433c278d5a8f894c02afc5b6c1d073a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e9d63e485e418ad05220d4decc1a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63618990ff084eb66ee88b38bc50ffea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6abcdb9754102db3666fe43215e495258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf7fd9dfcb131191f0e218621688e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205be00c75990ed9a9772e514f9bc6bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517c9f2625b56eb266e8c741abc40f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089785e3bcc09087207f6a266959e04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8823407c29a4e163f0f0c365c25437263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7ab2e0eb7c7dfd246be593e972a57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff597e93e91278e26cb2c5da215ba22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176d272c2ca3ade578c54b94424ea9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5092cb7198ef1b2bfe53c6e0dbbef1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e869c9240081d07146beeffdc2b8be9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cd996fd718f6d3185dda4787aa084269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24575fd21f02f50099cc376847b5e842270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af04face8b28dd54ac5d8e5bb585be7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039cb5c28bafde9cf758ef366fd455a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a146fdff163823a018d26964adacd64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a78f9d30d2ef8ed6ebf77a4b04c4b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ad1f860ba49e60e74c2ac98b18af1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff5084c033d5177b54d2415c9c22e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62f8f0329d9bcfd5b80e2c3d002e30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b7da23f7684c83f75206eb61f2fd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016faa2ee76872563fe482658072bd4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35df4d5968debd1e1b6f53a58e8c2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcea6e5294f98047bb73caa37941b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e025efce52db1d784ef6e698254a5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46255aec92bc9d4535b17350faea5bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722efab756d08065205c02009fd55a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d4cead786df5cd821a1d030a52b50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29fa72b3a9e02e64b15e9f4ebab7a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce7360168736e7a1db2d605c07896f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedcab042d30680e680a5898ed494db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a5a1fde30de96fab9570327d7a5ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8cc90cf67d1f868fd97f9e3971ad1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d6878bb608ba52a5c8676997295bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3272f0ea7bc7006453e47b5e93672292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac19ab7930e7871a4bb83af381ff3b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f54ce659b6da1b9d1e34d9ba662ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85c027441c2a333b0b4e0496a0cf32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d4ab026399c56a4778b35b523057d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef53307c4113b768cd9b96ae466a0be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019ccb2baf4f58aa384193d7a9ef7a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75db1d2e3fafd43e40141dfb6bf59f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20434dcc612b1bdeb456d8a30c3a28b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aea768e993f061d57dce1be7c8974301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd0946482cd3d2d274bbdb4ad81a79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a4b4dfeb85577805ae26db19a3a18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eb3c7effd5a266ef333cfe4bb74f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fabd59ca68360ed3d04b55cad7457305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44897b036b071df82f2216a96b20c88d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a3f4cab539edb26f74dd0a32fa34f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b019eebc2c101ad8b22ad8bbb7f328308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937befa1038a10fc6a0ecc1d9f571948309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb49173cbf39ea0579a494e2122d41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931ad92455d804324a6f71857bd49b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1dfb6d8c50d7d4dc67fa7cc4a9b9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2178a489882adbb29069f9e5387c855313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2468529d3eb9714465a5a701f28ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7e9daed9f0bc03d3d4033c9bd0708315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7176339b7a6567aea711ab2d407b44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d7a9aa68005da44f2a66266166013317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7f0e88aee60c66b4f7482c4d3e4d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41032d7e8288691357684cecf248224319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2a1d8fcbfacdd2f73d8733e610e4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d20274c43a04a1a449be151eb6225321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96092f1bf34163bf0a3c0c294250559d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92b8e307465162d68b8552eb4aaeb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441427db34044c423b2e9dbda9a02f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84cb69d3a8ce71d3ece8e73ecbd69d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095461e4b744162d9602bbb06a33d2b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccef92104f23643205e5f48eb43ae15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61949c86197726455f06dcd69ca119328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33e2aa9022e3dadb2613ee749bdaf6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8da27f0fa7a154caf3d043bfbfa3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5613e322202ab586150e85751ad22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8ceaf448eb1a93f27770045ddda8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eb952d0e7c7d69ebfacf26feb9ba1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39f90599686d08a5a4fda10143ff43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644fcedb004e092f056da9192cd953d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674328d53b79731475cfc3bbb7f3af57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b1427acf8ff6cea3092f5b320a48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbb619a5acb973bdbbb77c45948176338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c05239b1d3df36eca3935d952d8f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfe2bfeb6920faf77d48bdd1217c7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ad9dd178fbfed46d4b9318ec16c2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ec530e52c8bb43f1431e4a6370cb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5dc0fe5c540853b9056dcd50819f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e473f9eb4dcc9d11c1306d8f0e197d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7efb29922fcf08ce6621e6e5076ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9527cb8f6cb33da075fda5d7e7bca39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d470a97050c4d4a60f87de30c4b464a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf176bd610a59ffa55173e4cf4235ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a09fc8e21882142c75bbc2a7e04a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bab60379c25a16ecf56f6299b3b8f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8acef7bd0d45e774ec2eb29f1f287351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865908c66558c950c168824019d6529a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68602aac073e4355872c507b93e16c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e2f74ca2b5536a72100afa45b3d76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a063bfb996dad57138da8b30c4b873355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6ff8ca922c8f02d546f4f4f98d7cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6150593e021768c017b07e4a288b832357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1ea96962a94e24588737fe4a78249358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b43b83db2eb90a6841c45a67b134f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc32d0f726a3f825018517fe29b922c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8c340e7b989adfa4d432f2aef2314361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958badcb0617e8a78ca0762a29ece67e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b61b9677d5ec039d76140bd8ce7f6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4171a1541623eef4a649e8b1ed359f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01d2dc0a20398fb1af9fe369193b06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510de349f29e2af401cc52d26460e75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e717207d4d5b8907dd45ba6941f5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b54162fba746f7dced68d7130469e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc162eae86c1213e1966ddab99b202369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4859081426748b7b5665d4464c838de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923443e948664a6c559199dbe7d4703371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e9a32fc4cef6e8adb622ce2745cd8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c93635b86cc98d91f222ded3c38f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193b0fc5cacc7e083e509064d85de2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be74141fdcd4ca2abed1883da4ed052375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a3c463d705bde5178c7216ab77f62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eee8d479ef36e051ff62e55f66115377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620ebdef728449057a3f164f5197f9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7f9f321f8999d5cf9814ae2606fac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f382ed8fe1318ed832b077360a18a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c748e6da343b87bc128f61e4e8bb8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27287f81509dba2d179b691bd042b9e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760610ef7d920a2f29bcf31e194b3a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1c3db508a82311744f75e94ffd9b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60e6ce735e8e397419403511bb56a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a483900e7591df55298916888e527a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15e795fa24a86b8dbf235facede3e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd348695a537827ad02aed35cf9a1336388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a975efc159e3b20ab5ca7330fd8d0ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01771d560dc5540d1cbbe75846409944390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04085ca2ff1015ee9293c87a466855391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684bb227a949830a885e6d765e28010392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deae8ff08c0cca0f5bcf211492e156b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3943f0e98dab05fb8db063a32f091394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213532653b099e49642953581ce7858a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e2d8e27775e29f0e9df12f845ffcb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c21e4476bf42784f5fb41524ec87b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011a3e8246e5995eaf15093e22f9fd3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa0f3c14097f3bca0bb00461bbd4ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719055f16b4c5eeab9eee1a4991cc73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dd75c8e7b2cd04f18dade274b6382401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8033a0ce17ec590a6707fde6baa37a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6025eee403f4856baa111edc814e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cf1204ff56f476c3b7a8c23ceab32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c08491240565ebeeb76f7f67d62f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39626136f3ac5706cf7870bd4f56fb0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1b2d95587cba83c8b078d26e15bdc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10bed958fb29da76d3b6d2f1fa707e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02054d35e27d85ecbd47b5afeec621409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86d0f2ca91cb600273a1676fd63f1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beeef3e4503ba17a8eacb9f374eb5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42a74787dfe038ba5d264af94e4714412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a25892abbea62ce553723b8ffc22c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ca0b0600109f0bf24aafe961efc4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3539f0fb1316b76a84046cb2e3b81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960023eaf787f199ae69d0a3301ea1a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6194792c7c81e149271e7129272b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92255ba27e2ef2eb4f82f1ee44f63de9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8613d48d0765bf51fa2beb9f0500d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c008cbd5d7dc8354f3620b2e363ca96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462f39e4d2ebc6781aa9fa942cd8b4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510ad4d867f09d1692f146513ded66b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638e9de14dc938b40d1d12a726cf888423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45935a3c03bc2f1c63416fefca2f7151424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de66eeb8c5eadd882256502169ecd1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d89c360895b37cfb40f530c9adcdeb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06e1e1ab4cf4e3457eb37c8b402dce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9071ca0d15d3cd0f377f35adc7adc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bb9dd3f2e2453e9d5bf728aa516eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5469eeed49e7f4c8338cd2277b91b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91e07df96aa07cd54ff4bd8a1e5d6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dbb7030f9c84a6b59d4ac0e8d3ff3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9fbe046801568f39f9273f863a67433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b1bcd9c3496638d4416a5ccc5ec3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0215eda0cd4d8bbea270f15643682435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c97d394b72226fbbb64d221d843c3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67b293f8a111b351ad44a434a5acf8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902bb2b51aee0c91603a301d5ef2b7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386199075c65a2fe2a8bca5704a76fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09e9b065e437296ef1f2642a2ba15b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f643ccb2151a3ec96bd5fad52e0220e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ba49a7dacb0fb332729dacaed4fe4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f77131117a27b23e7e4f53451518bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421c913d977b77c6ea57055a3de4a19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2f603b95eddc807253c67c5171d8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c47cbbf4d0e5be57e7d42489808bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09150b45d30eda27d4166e63001f9d63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e509b7029a03ce56d9d73e6ae21c07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f08836c47dc9e5b537e6ee40d044f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e8937d541495908e78d1362a75d02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e76b857b7f611404d283106fe659e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaeb00928836254a20af77f033146a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38419720bc4640a028bb38cd8f9ecca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c02aff4ef410ac53282b8e58ba81e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157f4ff2813044cbe3e944e542cc3a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbcfacef8b12732fac391669736c59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5a2072bd91b7a1b7376c4efef658a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b045ec4aa8b7618ded5eee32d2244458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944467216b288caf20a99e71ce939861459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050135dc064bd4fefcd41f21ef803100460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d590f97d4e52ec84f72cd31b9d6f8ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2447e18841c43e32e96e8ae583083462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c88d0a7a657b4137e0c2077834b0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c6bc8aacbbb76a96097e81846c4ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f762ad7b309d56ccb67ce072c136fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c3788a0e6ee19d0416a4e599cddff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34ffd161e5957c0f2d95046ec85d52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48e89682cd466312ccf53dbdee4dd9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8636ec765d8939990dd868c53fa1c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f04cea8b812d08f0d931448de2cb40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aedd561dcbc9190b804b6569b30a18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cea56a3c7a51a9d29a060628050a21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000411b9324e2428c47ac4c0e052926d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff7a5e0b0a241d1f290dcd95bc04c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf433be572f84047a1e68319d8cfdbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0645cfcbbf9127c3cbb9d92a35b53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fde8687dc6b8205c0d4517f0fb4e29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788436fdfef0774c6769a07622e61f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cf597954135509fc0125d1124cf82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df481a25fbfc254190fc30510d1589c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357cbb987c405d52769ae8af1201a35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cce2a8ce3f01055473d7a589c1e2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b3085727d169390dea4b74bd6ab58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff697c6e45b9d64c210bb2cb1afab5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee08267f944831029c1aab0d2930027485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c76a265ac123d35d60fb4203a551c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f83045bec1f927621f144c96a9234f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fb5c6762240735ca88e62d6f158bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc7462f518ea7a5358bd50c16efb87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ddbc71aea5ee3055eb8f1c380903f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f73db127959f7850c9f9f6576a9ec6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603741b974cbe7d360dbf049f1b19821492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091821dd034bd585f6aef02f5f960253493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4efcb32a829ad70190df87bdb5fa64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf641b5e25697bd0515945bf00b155495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8af3d9e6a9e63749a880063d1cd38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07f5c3b92ecc6cd0aac2188e9cbe9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7e8a99c2c337c0c5ffcecb6af8445498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023f6f9296f814a8036133c1f98fa6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa233c49558d4e9436604a732145b50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2425d3816aaa16cc9bce12df689a23b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d751562d31904bc934a59835e4a61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d707cafbb00eb79b1d158de45d162503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d49d9b852ace6b0c3deee4aba148f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23027aba6243f27afe9b9b67cb9249505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47febcb4f0343253cf3e43e9f93d9c2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7c07c73e0bcb4ca1fc8b7c2c217fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a58ada8c942036b3812444e1385e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7c1314cafc2f2f4b3adb1c0ed4924509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f667d21e72093a58d5febed05f8f19f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b06d4590a0c3bb7aa6600789e78cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be99bd4b732d1659e697d104b411285512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4c93146f3c243bdd606df3e1ab4b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d257bd6bbcc7c426db4c02f577c55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10377c23c3e572d4b4c634067efc94cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484be4cb5a10e9de4f5907cf14d525ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c392840f714e44808d7e6c836999394517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2790e780ee77b023ead8ab27131d85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60353810036c8d597dbccbba2a577d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91809e041e65d48b647832e94bc47f82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a06b36a3a39dc28f6229348e2cd20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971b7845c3ab79356093c261b200a12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d0368cc05441d2b995ac13ccbc8d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d5c93a702c5f9bcca7fc8ee0dfbcb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0735625140caa68e36d379c118f83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701df1dd1b994a14fe4febdddb6ee80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06c83431050951a52ef193d83ef0df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ac763a5920ebddfc673f74432de72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b916f0f0deeb817a591dfa33faf8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996be8eae3c6e35e30ddccb50421567c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cb29c755564073ef621f5982eaab3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedbebf69465ca26a9792353f5ea42a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e887ce7a0e507deb5ac3619bffc9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d810af080998da00cea12544dc1e67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c40f534d8cff158669bc7028133d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788baab9d5a6fcb14d0ad26caecaa256536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3fa4bfd7d1946b234f45fe5a4b925537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd22d2ee02c345de4644bbf03c70ac2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93503dea18b8065597fcaf75a89225539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c7d188e3362f2dd6232b8c593d756540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07ec69a77740f4081f032cdbd683a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2b420bbfa9db35ac1b4883bbb1ede542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c079b50b5e5086258ffa173c80c6f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e017368a00b15b405189c8545bc3d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715b83704642db105fd3c354750cadb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9cb08e08747dff1a6ffb274034a8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbd710974bc35fddfc03ecc06d2010547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560502e68aaeb887600a7fcef08c4cf5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77207141143104fab52474ee657f6ef0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cd3c841c8db3739f2e232de80ffa8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e63df7e180543d58960d01e37b1c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469f03046779ae326d287e771f23c17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea441d029594f41b7bbfab4cc9ed5a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e579329c155256ab6172e84c3bb77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5c52cfbb6efb55cf4ca5add1a40b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc7d24136d54140b52a01ee9a341bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff8b1e6f69137df9b0be5bd6638404557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04a15845946900a25f03e5f08e9266558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a47b41f24a5dbd95938c0cf622f64b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eb31ff2a486c1a08c36aa8e26f2ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e46527985cbfa86ad3ce38884bc0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51116de37b9aaaa72d1f37dc6c4a04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba873fd7f183d5cfd5043bb301d7d83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abfa74b2aa89a77a18f6750833f6d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae859d6ffb7eaf7148274b4ec9a8fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1501364de0c806fc8a47f23a32f84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53abfcd37c8daee49a44f5d9d520e4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce246cd0a096b1cc5509a721a94430568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756ae34d4894c3f272c58dfc848984a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f39795858a922972d09d6bc2b2046570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e383444bda379fe580f41b26b468c3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b27efc5acffa427ae82c6048357e42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e46c0b020a8cfac5c135d9b7505a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5de55a98b71c5cebb853f7298eee2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28cc4564cfb37f2135b96d86c4f9ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156bbdd065f65a3270d8f183916293a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b628f7258c95689dd817e7cb1c271577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedcde0c060a36af6ec2e0b3eb7d0e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1eb4fb77a4b650d092eb7e0bef347579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe79f95fdcd502178b13b0bca2339c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9028e91ed49dd3af9f036d14e3217e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921cb5de99c4fe138dc92ba1365952c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221520947ac1e5c2f8c1ea989e3a94d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f06ab0440d0900b7d513c7d1f9713584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2e0d8005acbdd55dfb9d5628c4060585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395c8c3b6c8eab7f32b9b9aa44dfaac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6737f7014938ce04eca7efd0123925587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8e8c14112b1447f6a7e4014820c3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99646d11d073b810f3aa477670b0857b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911d14fb9b4708366dd89eeede064bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20decab0d6ad1aa46970e8d4fed5e05b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1753330be3a8ff1846d434d0cc16e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7552b703c3d1e0b5141796c32f7395593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b6b10a4ae8dee2d83247c10a11289594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6757c0810c612fef0998a9e024680e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64c35b8b5689854b872c03064f327c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8932124d50a3948197228f67d2dfbe2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ee41a76cedf068b0f7c920222fd24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdd19dabae190889ff79890afeca9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984f55d3f036681b1c81b8f9de13033600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376518c392fe156080946fb54e3565ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fb4285f62837ca8becec3297e4e78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8ca1862f0e1e07dbd5c3738a7eae0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21048dd9f50f9eaca91509df3846538604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed04cf4b0658fbe704ea64f38804a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896565473ffe928268ea158dd2ebbd9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374e0536acb5ccfd32c4551282e0db7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864f3c68ffc4422dec6bc8786d19182608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd82f25477b1fd89cbfcc4b82da7f8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96d9cdfb5df0973a4baf849c6852d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d550a4caa3dde7ae528634cfa2100611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278346c95bf2244c9e78f06caea59ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb729feb022346752d2ce5bb6dd08c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f006d2f84e4d25efce351ace14e26b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2150a19e1dbb8e23943957e9cd799615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0658d078d9d98dd55e48b487ab3056a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9234108612aa7564803198f09a5481617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83168623b80f1e902912e3e9735f4536618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5f68a6d6ea2157a11fd063e9f684a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9494939d2c312adf18976e0d1ce907b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4327a862a21a0472b7efe37fff3252621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461345ba755ac6f66493f86f0fe80fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0465644fe667b4b364966bd26ad66a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5a2a14dfa0dbe7f4ff634ee21fa0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce63b8d26031ab2449a07ceb2f131e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0bebc27ca23dec3eafd923b5b7dcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7905fba540b904a2df9153063f5ed6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c92c7eda39d170d371bffc2dfbb8ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bee7bf65a31f3879b4c12b42a5694629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fb6a44f737fac6fc11169d6cc46ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14469fbfb0b710c7ca60288f9aa450d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8982c000d29da3c1b42b37ded91b73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a060d450fbbbe04a8ca1775d943c09c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef775620eae4e33abec5b5a65b9fb4cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e0788753460b73cad753bf4b53f51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e567fc58a890c9271695f55593487636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375295d56795c96f0e40a9e18f0e83c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c27d3a359978bc0311939cb002ae18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db39c0716a25f73dfc2d4a1583583e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f7a8a59fffa2bcc97fb26f62a49a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896ac2acd012071ecb2f48ce34db3f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db7e4df4021664a1c888f114cd2615642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02eb8aef03ea8b8a9d4d99e0cecf72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eba62d51411c83dc38662784fd0180644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420767f9b8a05bd727da0fca29433a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526469771dfe430b043e76d2c2251677646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0ebfb193eb2b7a2d64b46d2a3badd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7325d94eb3b6b7aa589f571ce88078648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d165c744b6d982178f82ea5df3b5e08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e499756409b2054d2abc598b09e41e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27847d8ff194eb2d59cddf0eb817ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6581079ad6d7795d8dd078a8a70c8f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fa7d6d14f2994a2e517e7614c58e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a65dbda0b50a014a66d3ae967dbf2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113d52e38aad694e03bc06f5e005fd6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a040cdfce3e7e9a9e4cb50ce0d1d0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccc718f6fed46565818dd60be7dcb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de6d5857b0773c14820981c230a916658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b084fd1634afea3023125fd582868d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d62c34cab39710d2f9f5d5bbb9a06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad870e4d57aee8e2c820a3dd1496b001661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d3ca63970f910de1be75f5dda7ce7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc9fe607e1c8479f1c1a3088d676b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0a1ccdfc04ceaf9f361cf717f4e90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62385c1dae09949618f18adb8157a321665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fc3d8c2d89761a3dc04471a8e47b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cb074cdaaf2a5f8f7d328ed15e4d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ac6d2631f31bf8bcc6e6ac105df67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaab6ae8d3e497696aa2f2774b4d6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f936e2fa006d53cc2d547a370e4d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf35828b45a51edf5a77b02e857113d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89b40da62e8cdc6c6551825e4beb7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f3314f35a807fd07903eb8e780771673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ace33a8827e61375e67bdede621d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c19350ed400d5522cb2fb0886ef2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce58726becb84bf65dce583329fb38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b2f75af41547bbd61c70de4cd150a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd0d6f7a26074dafd8aed998f362df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25782077396cfc654f1739bbc89e17f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547bf7aec7fd2f2341b82694b4bc5ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bf99d477922985a657a2105a0969d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91082191b845f80e591022e7d51e9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f05f4f33944de978af37c2622fb986683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726387a30b3ea98a95cef65457744c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdabb8ff954ab44444d4ab955203027685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba88cfde265f4afe85123008c20e012686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480fce42defaaf204285be346d4678a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab50c2f5ed04994f70d2ca33ed176d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab0a58ff303a5955208710737e2c2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c8f2d292ddf0e1df8af584c6a141c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f298bc78deebb97183eccd7347159d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e803bd0245c891a99e511aee93558f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5711423d1378583872cd1bb4a13262693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb28804a5d29161e0c6ede9ffe6d50f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619c8b7ed9d103f39f564e383f33920695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375aaa12c1dab37d7869a80a749a674696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f90f579bf27ec34bed40906df4534697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922a50022e85b2bfb698b9a8582ef79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511edae66506abf33adea22bcb719fd3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693afd4d5c0cd899af3901569fd231a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93147b534a49cdeaecdde26dc7511338701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d19d250fdaa200cbeff326c8ff1895702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c7452617fb6f81b1db9c32259d68e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da102a98d0544b6c5033883647b89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7b476832b2d3ba35646f68f054c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38df3a18819ebbd4fc5504af7f3e08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c581a65f75e7bf05682288b7a541ca7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72dc2a160170b54a427d6780464e33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c4f581ad52f1fb1fa7f97a4ff61d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e63aef67a4b608ed355ad046bc32e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb124e05f150d31df908f2b894b1c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b52a3b945ad91312fcbab83be42ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52188551011c71f49b2ff744b7b43726713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9e5bb96fa888d76a4453e4a82d470714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf8835c63010bf5ffe5869de6e57db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da027911ec7b218a9ffe03157ec2c988716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6a64faf09259bb315f1a881414d40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cc79f28c54500ddd64f2c6d2f4dca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc8b77d6e6b8eade6c1c7aa261ef08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd464ddb9d0cccf64936a0edd2bcb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fed6bd0e2b27119d2870e71adaa5e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6a4d6562c94a14b6232fda22217db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d74193e92b9fe646e8c0524c6d34a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb07b167499f97e167e55b68a0d1da4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b28eac73296a84ee951d93976f6d7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8d96f777aa2eb27e41e7358368dd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e263eeb952d9a4683dc2eff9d11200727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e807f43a8f429072734628c4472311b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31742816817ae1da7adc6b580015649729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864397fff9535f0c8ab8573f7577fe8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da2e43f174f402109ffdb5c0f0f97a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e71290b2cf108b4697767f8721196732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32752541ed120d25110fff222c89fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e16e9f7826b9999b6576a067e3546734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ebb8e37b34e23a12803c81f6f6b04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca0b76bea017ce4f8ed2623d2becdd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5934dbd3a2a399fb590ccc8cb5636737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2db5094ad7b4b5a02428211e9a7b58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc5be75de798510cab8e831a96117d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd9c0a11f4b5a912b98c96c0194c2f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508cb173af7b54e40c0b2385ffc2123741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc30d1f22c9d3f65e39ff606e37489e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7c1cb04c7160c6d85f612d533696e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1d11dd7b99a635477831f6eab906b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33302a61e68fb040fac949cf66df3366745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5478b7c757c3b8c7620175f9a6105d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ae283aaf9db141365ef4ab6942e13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7ca4783e90001ab18d4e06f85129c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31da2bceff10f6b3aff15e6c71e3dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e60be26e4fe59ae9a1f8d15ccdf41e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c835fd2c154dd1638aa6feed00dda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89be6e8000bf0abccad046e6164822c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b0ba608e06a55be5e32a4c3776f4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fa6b415c015e0889f4cf30ab883a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81c02fe7ba719a759ec652deae17bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f337ebf9c206960299178658040d14756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be134480c39fbae8d21c9fa2b5c32645757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd696371e0f4a9c0c36d518d9ed10e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3be6cbbcea4e3b00548d13b96ed415759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237cbfeffa3032c9320d42d00e11a731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad95a436dccce64302ec19694ea722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca528d6e601f89106e60bdb7156d0b3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6cd5e00d464e03f7aac187052049d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90836a6da602d3daf534726da4b02d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fae6e47de2b1bbb93f04920b417be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a16c4b18d99aebb9430b5a87726dc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba481c6a7911ac1678ff3066de1d728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911851ac3a78b880cd7e40ac72dc76669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc069de4e6f6e0d7308b3a55db8e9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908058e9d3191a162a94f8457207e0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b263ddf8db426d7233422385c23a5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519ad2c15ccc805433c334000edc5a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548bdc74bfb4147e5f7c098a3275d4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28451df5ee6bf193b9ccbf5b58c35f3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a3bbf720f24cbc9484c1f85a5ece216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af02efd6449df6cf012db46665d686d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cdd7b9dae8f5205280c8aad4cfd4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484852450a1063759af5443afd0d01f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08644ad9bbbd1a5205ca229e7c3efc5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1ad019ea50525cd097e20d92c58e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121dc9cb7bfbecd56ca29e16604c77222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9cc5487adc033b90d46c06f66553423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46499935464a48a234c317a332b5131524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705dd6753070702b74cae137f7d0a0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdc5a8ecfe5a6df361c39f03ea67c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03f53a6a94b86a0f85cdc34f89595527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83541513b53c82d8d5e1a10562553128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d7dda189f19e60c51f80f6e9cbb7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b818f6558183b9f145522afc2e08530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a0a0b740e0d8b56399a90156afdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2ec53fe4884e5c09030910ad019cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2008b6588320c4ca79a6509020bc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0273c22052dc1502bf71e54f5169d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e748e079ed3f264ee39ee85421faec235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036305da84851d8404cc4b8e10bf52f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2085881a612a867f0fc2b4a66c41137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1b47a1605cb28d887e62c2c03d94d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3f76ad082ed7ffc5e0287d4564d8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db8ec46cd2686b2eaa4b79614beee540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fbeaf1e7d835aa548b6a7aaf38c6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f9ca791126983d05563391ebd25d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b0a144b55dac326de4f7d954a85d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbdc32cb914bcdbbd014851244b7e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc4113e3c9639ad0c4d8ef620375e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22158967361c652e4ab326ffe826c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23fc2085d22eca33bfc37e1020656147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407023d653e2777bce4e5cd1bd9997148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baf23f2359787942d058d6857d919049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83be4e30d362fd8bae91ee84ab991b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cde31054bc62369e534273dbacbed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37855469745d8e9ca7f713bc64afc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a3ca25fbef079c260bf73919e91e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff936f5406bbc147339405327f126cc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e68d443b42e8c97dbe3b01062630a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0e7365d2eaa0d7964913db49b454556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462e57abb55bce976cb4780633d51b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b42925b1552e2af0466576c19ad2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2a10ede10f7c6b45a3550d010310759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d692a1955565232449142497f971960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c8287d2349403b183b02058bd0bf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5132e446c6019b9fdf29ecd589e2c0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cb35b97a555b2699d387ad5328cd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7031ff1a92c21f1f4e92a9e3fe89a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c5727c73445b92d6857e4b412acaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575757edc32ede543b3c7983586f28366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deabeb9a88f776f3551b1e667b52d0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b55943d1cc9f6d1cc076b14d73196068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258f7c2c695635e2f96487cc361145669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353bd5df1479a8b367ad81d9f4cfb2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5f7b3311956160b8abafbe991675671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939056d013a245d0866ef973292dab172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42195aa9a5a5ad1474a1a268b3e29fd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debc4d4656fb715bff80b8639d444ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d95351ac8dfed79ee1fd09403e1d8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451248b3b86c30bd534f07c81addf9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7477b18b9ca759e822aacce522eaf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05b712a0c839d43f1adefbaef2965c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab26a469ccfac99547bc9d66508e58779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bbf7f6ede1fa9db3d6eb7cbddb71680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d9294127eccfbfd3fa619a9608dca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc260648f1201cee19810fa160ac082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e28f6670568321eb29562f89298fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f0387de843209832d86903b50e7c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37e9d08b62596e1b924290dde1202085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9100cd4b241db045ad9ee7078ebdbc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f88d3daf88ae6d2f66167cfe1414987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b27141ba176c15da6aa07b7a071f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa21b4667b576a6720867fadf3f689c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344b59b106575802eb5408d15c1398890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1924c97270bfec881f21d87553cc50a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71d56b59036182a5b2b108fb15a7e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19388f7ea4534ae3875334427a75d5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9c55a66da0d92c396886a31624c0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc49073b6d622e9dc3e1f648f9d84995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118130ea999b3a48b5298a85d8da8a9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdd1edff5270f639333982c369a7d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a04879e797732bd7ec109bb4fb6ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e0e2dabbb5a34c9305754aa08baee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a163b06af0bf8507dfffb0234f7f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8f153eeb71e924cb434402afbd8b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba103181cf0b59c0b8a5eab36b8514ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84638315780f0a1fba9c3a5f71f20c15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c8b1037c1511f24ab10f543077f7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1136fb76415abea49b13f7303675054105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b9a8101f0e7ef1d40c5870478d72e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9710ff060013483636c1d8643057645107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ce7351e78e9cea315293e926cc098108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2ca0dc86e4f13234a384b90ef6f99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b53fcb1cb562699b933afcfe9a1975110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a354480a6b74ed97db2f78ff4e9f3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c92e5c8527fb09486a3c52637e2e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d6be07b06e2dda1248b7c6af7f45d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2882fa10d28232c092d1267e4da84b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd499ba445a8ca2197d98981a4e98d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19289f5b58b6741abfda2487f250737f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850432d152199d3ff97a5e3a88c58c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80ce1543e1082f00943cb3ecdb77fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb5ad3d14c8a9a83c40cf286d88114119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634f2ecfc65cbefc4670d98f0b0d453120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79f59efdeca4c0460a99a426db4609121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182940416d6706a64e7f2186565335e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362655d2db6da5fa4afaeaaa04087cbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c5a315983ca723ff6f48a683db7da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3adb9051b7ec980df0a992909e21b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29806c22844e8bac7ed0b32d985776e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45e269859388d5126d76ebce21b0eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f7ac3de7856f2f7843d82058ff5b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c5149c2bb24b9f4503fc3df989b27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a2394b78e89efaa90336a12ff61f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945c3b55ffb1c1a21508d8b4cc046cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7bf346e06c8eda727ce547d5dcfce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd20ce4235a2bf9b3c8a155e7e341ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4b6070f627e16866d2dfe85ba995d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d10516c5329b85fc7842da688954f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a9093ffcc465d5d7a72a7942c91e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c087ed7b2e28482fde3bca41f6a28a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf370cfb815a0ed0a4b7c0177080fc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f17ee53e48126bd302c92a24ef85e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ace53a0a3475d2b47a7c475873f280140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a9283b3f9df5c3ef49d244f98feed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467a5f9d5aa1e24673310af4d4526b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4f8b2872e1ac988ad55fa9893c517143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662942c88125a88da98fbc8258dd6f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73252820f84f5d46101d6cf1cf602a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc919aff7e57bcd97dcc2e6172178a9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e18e376f8b77c8986beec4bb448b12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d174682d53205a0f8ceae18015a0e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b23742f0b765c773ce00d4a0e97606149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66af78eeb9f4d8af734bf9e2710a74d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc70d4fb6ff82010db57f2251c2a098151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee80e9d36914442c5f3eeb03c04f5bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f665056191f28ae5220bd94aa4ef6a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc37808a3cb600c10025dcf3a279dda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066ffa6d872d2cb19643f93dad2bf12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290c696be12f2cd7bd381b11bd2ea47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188aa41fed2d207384c3f700aac03d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514237da714fd1af102c3af1ef922d75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a9213f57dfe9606ebec7bd22354be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20361ac7f0b6de72d536884da8bbee2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48a8024656e473c23b0d8e96026f47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340284954b18f2e59046c540432911e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021e531ffc73cd8ec1a19f15f57f10e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d952b758f64331e0941ce7bf6b711164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457905b09d12f3abb753d69e6ae0034165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52289d59dd77652cdc9457ef255d0089166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352ff6060f4c9663f84b25685778bc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d2e7600fb1090ad7e365d16103535168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39746e6f83702594cef5cf921333a2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a89e68d2b245595198f94ece890fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f1baa2c6069f8e26b3e3252644372171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68389a5c26d95a975d58815e83e87498172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a972f514444fef16cb1cb65851833a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0533c5909f5e572798ecb1af05e27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60602de3db4b692e296a9d35eb474f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc3a3744fb85ad9ba855dc1d4ac127176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d878362002e747f97faea6fd11abc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bed286e229cca8ffba87d244553a79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f036f83b575baf85cab484b561e734179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e6794c6d39f19ce66a403ea092a00180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad35e4764503f8b5300cb26702f4d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d8ec75250e4c5f0c9840767d5cba0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5b7c21da8034aec9170e9e4fb86c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efb2be2599ed02e30addbf98a8f708184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d37ed0dbb744e2902755e698f31304185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025479a5af72992f86b569c27719741e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cc769273805db26851acef33d63c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be5a277d43d7573f1bf5a2b2a3851b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aeb76df17a7169caa8beaa7182f56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd13efd87f551311f814ded8ec744c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974cb1e12e92cbbf5cc76c30639671d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb41dff09753fb61086d0c1a17e03b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c6536d1573edb0cb5d88a7178071d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b972e262d3ebdcbb9eaaa65c346c98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966befc906f4536262d3d4dfed244441195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fae0abf8cf2c81d21054d32698d16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c26893daebed3058291ffae4458b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2989aeb0eefd6b18d2bcf0a283fce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d6f4fe9adea516bb867e1ff70b37e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5a7af7e95b5761936935b7ebe3fd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5deb32bb389cd9b3df35f379af7f28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0652c15cd4c61384a6ddf9f04683316202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5c31e76e69998422ae1e4bee28953203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128ad9191484a08e728b0b7c1338478204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bf856b4d5d00740d04764f3905adb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d717cac3e7ba05cd4b4f0377160aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929f9d82c0079ea036de4dab0e373f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ef60121ce4cf0b48bfd2873e2d8af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16544690731c01c09cbfa5f96a18c9d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c3857897c6681cc32f7b8303b4eac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3a50cdcc1ca2ef95d8a894e9e81ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89e0ab7df9e8a9ce313b2781d7bdc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d673c799c56fb6b26a36ca7be9f168213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583630101898b41a38d512add30a26a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69010b132eb9dd37816754b5cdc3ad82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee938b1fe8af523885c858e9c223986216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc9b142dd0e782e6763b18e985eb26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99496e8a216ae15772d3b7e58b1e0628218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3cfcaf863c87bbe0419fe5561fc86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db257ec5e746fb4368b4a7235a785b3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e47b982163abab1a439d09a3e09f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d4dffc990151275995f36662a2ae1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb483adbd7c0e623e36672637cb4e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b097154c373d24d3d62b3efda13f91c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09917eb8c748c42c89e924ef60e07a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bb525418bd962597ea754c65abc07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748833cab0d77125ae4e99f2a81f932b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5cc72d4686a6780c0ded45f0b08c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb526853d16ba0584c95fc9c6a4dc66b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bf9025f81559c7c4ce3031a87282c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eed87e17bb8469ec44dce8dac3e64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfb99c076bc42fcd9c2d31376a32be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5634bd0204fee6ecbc0718575e607b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c953e28a414de76a0e48fc1334db1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b8415aa6773869d2585e7295a9723235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0813ac400b3e0ce7541c5d703817b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fe5b1908e963bb7d7436e97f2bfe9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fffb6a390a16cce915d561e55dfe9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aa99c650438f4874acdc29435de66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae4a43249e7ae3e54e43ad98b1c2da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef982568e203b746f210c93b52ed669241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef8d44729549d9d4bad7279f5057aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f41b9ed589072fb858af8ae336555243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017bb3c45d16b480e1edefcb41dddf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf5dd0b9184982f8f680256af86f92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8d8283fa3be57f8fcabd0d0cf6d0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5002f7d38d1c91ab0e77217ef6edb86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33eff5f2ead9da330153afbd7fc416248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a4ad455819de4f6a9e3e5db77ce55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9d60a6585922e50c874b198fe9972250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f491b2e9f25bccdc0e7ee16964aef4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7d6dfa12129d2c615b881e7c9ed34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8148379b47b329b9549f0eeec169d0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cd8b42d2901954729c6034a5116b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef910a32848b29d829fb79b99ca4e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5632c1fab15785bacb9ab4acbe2a72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed72a8c2552a9e552af6935970b69ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb75c45c41eb8095c21d55f5f40c89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16298eceb51ed8978ab5d401b97ae530259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb49e6c4c94ef26e66248004ef68825260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847223af2c66b47a61193a4758532b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36478d3c969cc6743624cfbdfccae8f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01f133496201c64f631023ecadcdba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741120f229a0d3c0b05641a9ae7aaed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed19378817565c9c0dcc629a6791fca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77f9898a35855b3073cc162ee75e85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bd5b50223cff36736dcdce6048e4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd240aa4ad85b8431d0a3da00fdd04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d177056a06b10cbab2b089e5f1ebf37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dfad90d8b30d21c48f508ce35e5a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e3fb2100ec3e661520c692cb63533271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c493f6288459316ad571588c823f22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2930bdb499ef3ac7badee4e6dcfe6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd67e11c4b669c006b30a2a1870a6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb7ed0beaca7317ef545f9c16d6026275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51ebfa65bad370a9860420f1c2021c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98ee27744dbc3a1e939334f1b2f17e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b561928f26a7fda23c66598aafedf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9896cb601346f6b0acafd01445cc30b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8d12c1f8c716a8b4685fa1ba39f67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49630df253282af6c0c031a9151c7421281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b08e055b6a262d33cf14a02fc8ad36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc986560e3f04df76383e36749d0fbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95fb3a023fa4860b2398dc97aa6fd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eca08e724331a0142ae5c3291134a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbadbc3ac112e52a3b2f40b1f8c053a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f413e467e84867ddeafae7c67f288287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39ce43abb69a43c27182a90f6dea37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dab9d8fda6418f921f44be92b5660289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45145c486a7717c2ca1f946653eecced290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b5badc8380d16a13a7d8f1072f83c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b635afc78992ecd2b77b9f8fe41ac7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f4729a1dfd7d90a159d1210777795293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa38eb8c85068a2bfbb3d3c13588c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c361db816e2e2f956530a9c4a101b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8c5c0d8ec35c5bd83daeda28fed4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b7d5e649133922514d15a5c3aeebe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cd6e57f54476d6db6c3201b467749298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde528925e95f389df1b48b5017c40e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2421b3dcf615d0f9e14fb53cbaf12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe05d6c7f9b423ac1e622bac3d2382a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76740801d7749a235e45a11502edb870302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d29896f702dd0088ed46baf7061dc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62b3f641fefc24372440f01b2848cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8cfa0951e641522fd99421259977305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeded1809fb7335ccc6d0ddc2a4c89c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fe491778cb1352595b8bf990d58b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175562444e8f53af8278bbe1a981d95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fed6b6af6fbc2b8595003cbf82edc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d82e95ba74c6a6624cffbb88a6567310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca5f43eac2cda2e7020537a2a7b374311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ede80b3cc5b975e0f424c39fed0ac5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98435d2d5ec4eaf2e7cb36c2ea6e02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dc7a6a982023c8e86b85dac8236be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d878d8a5b9413f2557b4a64c9773e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6f793fefe51aaabfa724b650c84d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ef517d9df7f6b92b7c4e9e7283fd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3552100055e8a11b2501b16dcb9a9f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bf90fda421c58510820fb44390a02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140c6cbcc9a12fdde795799cbdddf17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d0ec64b2bd36006b03f1276565b06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a3cb0e20728e31ba1c58ed102d110322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220e86540a023e94a4588be1a1dcdb3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08b1c5153fe6efd04aa003cf2e13e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0796de72f653c09aa4215d4455866a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0ea6544c71e7bdec7b66e1c24bedb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec52a8d68fd013cf84b048213bbe7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1bcad005d3b4b4606e032911a3614328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996628c4873c0ff25708d5110d69555329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364a71b6c58c97bfeb60569fb5fb3b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e24921b4a21bee148221ce1c7d1e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd507d9e6ef54348bbb76c006852e44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12c8029de37f7a62dd13377f41a06a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fad196e77dcdc229db32ca49b1f04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9bf1132a59bcd6e06ee9bb749b168335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632c597ffdeefe6e979e5d91302137c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0533e39a64e254cf47d2edcee7d62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7186be89cf25dc16cca1e97510d78b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce2abafc8e0398af2f52f296ee81aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df691bbdd50977f7dcb431c3d23c5c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a1b9bcdc80a9040fea5af9887d19b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f493b953c55882221a2af00c2a804342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2885cebc213459f848716f96c086e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943d11fa8aff29fce7eb3c03b6a478d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1723abc6a24d8894c4518e7a05ebb99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d372cf5ea22bca0f7a4fbf7bebb2ed4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8a6158e91fda4bbfd66deb516171d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6780aa0dd97e0b40bdb992e86ece83c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68414e10394cb05bb9bb36b29d433793349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bf7249f9a692a00b5b343a2589c57350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ca0baad3552ead42c4b0f25f928c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d75d06813359dbc5a91fc2d420967352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898ccf7ec91f480ede9bac4a1af1590353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c70dd6350109338fa6fa0654d820a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf49c6c5dec0ba3a1febdab44bcbb2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21311fcbc6fb929d3af15ae96bf8e401356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22227e33163f4b07dbae02e117005de3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67052da06967acd4706f5304378afeac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc7e1561963bfb04c7d395134f3f72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446a8eec69d8c202608dec4b37de469360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1fdc12fa8a80db95a820fed9788c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c98daf2a6cda0fb9fe541796565612362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd21e6b988192aed506628bdb765c40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcc644e432074e309e7b5a8cc73672364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbdee97b3295b58eb5834bc8e8a40c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3ad767331398fa21cf0bac18f4e4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26edbc5b62b04bd454ccb990b17f60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3c31317c7e3893976221099be80f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1048bdb03baf9e3a76ff719a6dbe9a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e09aa57d62a92f77b4a8eed7ef88ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb9d85d84ee7a04c6cb4a7a8e67b4d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fe4d565a36a6b112ac9c9db9fec43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ff5f64aa6fec8fdf206f088b4e7b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df182959e731c96ddf540de485851a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd2af79d4b1ffab74592808248da15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f0e508efb171437fa192825f63c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eff857e7fdedcbf48e22571d491f42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b5c7c1440dfd21a1c08ccbb8407ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ebca2a680cee85549461042a38494379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe2a2360af3937e2404cd59a49500d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1414e21890b310a9b883bf43241cc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a6eb037063811e1ef14abd5d84d05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2e75b377e2ff694c884dd2afd2409383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7e71c6098f75c69b252ddd58a2b5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb691efc4deea1f7f052db748e8667c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457fd21d79eea53323f7fd7e34fe33b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12626aae79bf4ee45bbc94e6aa2b2c9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd986841782dcdfb32d1cf9002ded6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaadbe240da776daef46abad1e9bc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f47779233d994f033744df34fd86a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4ce658062e3e3a3cf88b931ed52db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c121646e70a592c96c12c2dc1bb35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3571e19e154a9e138ee6274172d6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79738a0555d2082536908dccd7213761394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84800f034e3cf2589afe87bf5833c637395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dccd8fa1933c33d8ad9b35d442d10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738d18f3f599356d6b682529fba3b88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a484ac061055268e98883e1a66db0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94598707d3495f636971ea42b6e3fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3cb3ac47260e1d9100e3304ab88db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea8f70250326a8380cb1b8ab8aa6d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d041222e3d649f7e89356dee1863c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119dbc987b3515bd5bf5dc2be637f35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc6967873dd312559073d7e592b623404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1bf2036c9fa2466032541e67352f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2541c01b552ffc9495d8febbd6afee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776997abfc21bf55daff1f1718e2383f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6fd579e6c58a9fadf5ea7999dfe2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478cab755c4991ca4d26b6dc865526c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a1b55e6d96ba7733d784c74bf31db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c048d65bf8f13fc1c4d8213091e11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5597551bfdeacad939ced5fd7474ee4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482484fc25af7edca89aa77a5e3baba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ebae8f4b3056b22c91a48f9d7c30b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b635f46905d1bc8f760b90366ee5c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81151866b7cbc1c9ce160e1c37f2223a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d4dd7d90e77147e6224fc1f73bb6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07c52187c63f6c99386ba378053143418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998edd5cbeaa6dc371c3831a5395cd8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd92aa663171ce7a6f817dfb5ecdb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126bc52db3a9a9cb82c3a9f19cac8b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b293109ef78d97e8ffa74bbf5737ef3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653defea6295ea57b8c22c57cf1f851423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18c4156026e5233fc35a749e6218f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeedc5a1cd37705ca236717b519623425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17c7be7b72abcfd86bb23a1ea3fb89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9951de5076aad4683dddf265c81d42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901f8789f43d73063a6615ea4aa5ca5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295d838f9894e44a29b5297798377ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79ad64ff4a449fb29a8044c47eef47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97176ecfb3f7f61438fa1a6c6b6c0034431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fb5bc23dff56b2bcbcbc605bbb8b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e6819212e151c6672c7c8d4140056433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624be929558caf8ad5bee76d26db0af9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc389a3067712a8c3d770c7382edbaa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff3b832fa86d523e10137eaf731ad5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e5e3c714476d39803a6abb617ef49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaeb2465a41d785049bcc5c15932bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4386ca9ba47f5252f200dd11200b87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354313817c9ab9c86871d22427a47726440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd53b71a9f99657fd9d8b9ef7ee71d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c77c6106c9efeb8aabfa821d2855e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47cb426a1300eabaf90eecb9d92176443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ad3656e293d169e37b88c9c57a23c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea297d6a8fcd76f1dba6bf2abb3309445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8927beb6d8649ab89f2650a318fb464446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4beb429f5c4f5f47607fdf3f81b8b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff22a9639f42738768186940aa01bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa15b1bd789db8f8ad982adac1ae8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f738c97b55825808753207a81bada76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ac8f97f00354ccda3947aaf2f33be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfa82795c00bdc261b3c28b0432294452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965711410fbc5094081bd1b446ed2de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30a555b299095bd48263b1903a22f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c46f67487656d62d7f60c4fd6b147455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa481f49043808a7bd547c18e6a5ad4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b046712c65ab5c500bd2bb4b2bce1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad56f5f5486cf1e176c770fc59ecb21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164352ac1f96254d3e8d52d7c64dba8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863aa73a2e7e1d8fb762f86c29cd99b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d71a4f147bf1ab3ac88af333cc388461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e35377e5b1a0fe3beab300be2a35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7413a076f180d08fcc7d44c571570e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958151688b1d3afc382ee0c62e5db9a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8b4b8e0797c40fd139b7a6f98723a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab2d8cc579a468cc49a9c85489520c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69eba523f6e528e65f57c4f4344ef89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7bd58e693105dbb368eddd7bb07dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9bfee88ccb32fb2e505de7db2b817469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8ecc1c34b5c871d648f0f10dee963470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6ae19ee44826d41b1ccc62ad0313d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566a39a6052c133c367ac7b93880fc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95832d1c52429853eae6a3eb54970f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe070b21586223f3ab7b535d641d4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecfbdc0f5e977740eef6d03a29436a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1637a525e4e7c4e7c8a52108a387dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd342540a3f94ffec716ebdb44155bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff340d79e3b0f2f563124cfc2b497b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0850ba42213ab76a08dd9a736734f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ef0729af58772e8121396fd248693480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fe58a590140b4f788a1ec003b1813481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32137cd0e88e2b301650de509bc5232482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce1360b7f92d5292e85ae983be63e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c4a8255f635dc2370f56a53242976484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95130edd206f79ac92224fb6303d9a57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64826c4b8f156941c910f361e4cbc07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c76e2ef78463ca5f5cf7c9fca002b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b7d7fabc2a2d9bc9f7e7fd5050814488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08cb26b237c2aeabfa15aa0c118a1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150347f67cf6637cfd6d09b5fafc2ce6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae4e7aa86cc226294028df17c38a20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45e0fe0ad51d3469fe014081bbe1db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b40d86e442956778e186229e1b8b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb8037202a3ae2ab21f516cd191d08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec73eca9a6fae8d3209af97f7fd5aa2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129388321f1203e49eb937a282b30f87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb1c05839d238ac8e6afc70a875ac0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00b0e87638f1fe66f6488d8d515828498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084e8be98d84bd85e4265d4f3f2511499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c040d511a2987021c246493cb0e84d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7f82f462a9d6b0788ea9cad4a3176501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c291621f7268bdbd785cf540bb4161502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db617b7fdd57fe3d78761649f78cb243503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d24344868fc4867413565d86505dd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e0a9ff855aef294516aa086ce524b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5966b073c363f521b3687613d64f84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14fbd5f9739f938aeb376bfdf775d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403dee8d0a1cf37683a81a1aaa0df4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e00e0a3db8ac27f1199b44bb519f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6db9db7bca60d2fc268a49fd4c300510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e4f7ed550aca0e6cfec4c75e8e974511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a0b1e8910369882cba645aee78410512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58881891a57bc6a67c229982edaaf88e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4cce177b7820df9727e91cade63bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18260786c121a2091430171b0015bad9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3958e0210fb71602670d593cf0f9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bdb474c2d572a38e699ce0291fb68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d86a11b704ceb81698f49a720ead8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b72cca00e590bff15c960010fd7fce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3c053df1b5e1872deba579bd8b454520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836d9c0ed842b5e9d3e70194c39bccc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6faa8685d196d7934d0b0f1f478159522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ff9ec3dff561c4b916c0778ccd60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc394e409f732fbfc56a60e7910d4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f883835059e1ff009f5639b4367b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d9ee576d4bf56feeb2d5dc39dda0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79955e0c0acc8e7d43644e1e84d7f99e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd17cee64675c4a6ee11f9357b8414528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda71340113d6fb50952bb7b91313a02529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08588af6e070693191a90da95396b499530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b0e856f151e7b3afd643d5f896cf5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee0cc6449f28eb3372b70978afb4cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e45c490c8dc3e974ccf7490c8275d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d4035143db91a14b2dce3d286867a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d40bf640498377e8adc1b09df12ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a6ee36dfe62d602338d9d7788c705536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede490e762fb1679f51fd5648fefffad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2376387259747348e9171516826bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88f79a906f42a4621453e426e8c049539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31964cf01100ad3e76a3c00e9be278540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be686340db192d0c72824c94d91434a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d75bda503bdbbccfe937cfc28273b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893e8ea1be8813dc6b1d9450015953c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70a2cfdbfa71ff2cf25dbf61d09a57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cf3ed60c6945a7de854d0d380f92d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bdaef4d30b330f227abd3782b34af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3560774dc3cebe1e386cd32e55e583547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7263e01ba0391f0cc57d832a859ab8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4dd14d3b0a8b1936cf878d34764fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90082ac48c5c2c15918d85239790e29d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410087927fc1b899a1c84a817585fc78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35836ab9481d6bae908f5935ccb93ca1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafd54d9a466a37ca00661761f01724553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50861b11b07d4bdbf4bd7798289052f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad08fd27bf7c9d9bec77236255b4f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79bce24b90cc35e54eed93013afb5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30082de98c54850062ed5b5fbaaeda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e0a65ccb6aeccb28ca588c13c1b19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656667adc284f1bf35c4243153ccfe2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3fceac5021567a62e9b37cddf93d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c259710e7673234689f82cfd6d086561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeae1d18a06ef33ea18f24bb86c8d21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e8d8b8d8ddcfca07145b8402f6bfc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687e617683e0ae9a4910ef8a55e4a07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eebd92bc0150d5ad34590a57e05d15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340cff6b3979326e171bf4a57d22362566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df462334e061f15da9ccdeeaa8b072567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd8fb166342acbe6e7cef9b0a7f81e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975016fd4ff730ec07d3ca74353b97e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98f0e9fcb9fa26ea029281c7a47138570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f681ce27e916196294424c7697544571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c275f9b0107ac2843ef9f198efd71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7d467609c79e4444092f063efc14b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45728ee0024f2b8c77c0eb2ab946b8cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015119c251a1db5ccebda4087877b882575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b71d1d10567d156219c202267ba88f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c649e97f5bd763e42e6443f9eff3420577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352f64bda64ff06160937fbff65fea6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4c2523459504f67c0ff415889539e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42940af7cc1cb8966fcf460b41ddd45b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45a9a107fcd2214637d00331a6866b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e8e466a451385f36263a0e9c67429582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba8199851ef6a48d45bbbff202fe15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c3d761d5cbc74a2d4502b2d510af7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7a9e37a00ec062b6262dc13979e15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52159bac2f8b61061d2543f0db8665e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80d2228c1cc633312ee10e88cc806f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b497d089b41e79a06aeddd714d61b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ae67b9a06368b1f1ea3c10da99279589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b6115a0fbbaff9287d119a85cf75f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edb04e33241a25d8e5bfcec4d5a2eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd29f00b955baabb5bd32e5593c04c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916070ad6d2f29186a00754a70da9f3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4541916d486a73efba196296647d73594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4399074a6f51d72a1d27532281338595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494021e256d76e9eb8b673d1d2d8be2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07054755991cb6e1dd0dd4eaeb4020597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6037aede37ea51f095eccfc005d8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fe344afd88e4747499ab98916828a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd797b437b4bbb3b3653b214a2a74c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ba9c042de0db84ef24df3e61c5afd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971814b88c12cdad3fd9a592517078f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444214d3d6e8c8664e68b66f2f7c642d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dd6b2678c91e4cf7f4c21d294eb06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db795069fe024085db14e845a2ef9d8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbcbad22493b60a297f0c82f403fb7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e553de87c5ff16f677496054826b42a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc702adc8dd1dc84a375c85700ea6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d5687484aac1fbeed21bb0d553c25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb641b03dbef6a704e136948855862b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9b26ae4aa58c80992e514f4f0ae64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2724c2fd38dcdc37875ffa1702151e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542c1b36f0a546b930942fbde85eaf7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bf8c8e772570aac406f83062dcef4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea39e7e5c70f69bd5a5c4c10e94379615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe2961a6b85e635613ce0d11394984616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea99e40930c9dc909bb883ed1c7d4b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4708090ceb9f5062a4252a431f722cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b677fa9f5e21d8aafc7a7ad4d19a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e601dbde5a9dca78756335fb5b4712620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490996036ce091a12ca3c44c599a7c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a08eadbae924e91a6757df2c5c046622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38161ca4550203cccb9e83f441ae4874623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9073322bc96b895f6ecf200bf4c7a14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3061329a857eb42f381be1ddb2027d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b2a3381cd04711a21b4de06247549626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2dd709064b2a654b436c70941d23f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578b9325cc34d09d5609ccab32c7a28628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498cda6179fb1937aa7c91649255a8a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2c4f4aa5dc22c8838b700ff5c11a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a146790aa6c1edbe3be27f8ac4f591631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448f7ba05b84a2b2813cbcdbbe902c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec80dd0ebdad77ab8cf5d2b9552a522633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eb3d4b151ce62847a6f5321bacf58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9f1a6bd11f735f351728f81366de1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfa91a254a6dd836b1281fa55e5f78636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abfe0e6820acb76dda47b094cc894f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62102cb479f2643af900d4354b74db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5a8f0b30ca6cb6b67cb7ab5d53ebe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ea17ed620f60805a0c5061a823953640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e33c8543d84953ac9aad84b41624a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52c791c312e4f82cc380f6c30ac6e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9c845d08b455e7f40ad86258ef55b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3201ca73a189da367d1635cda0c6c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb0838c3e5bda6310168a1e5c36349645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c2aa5d108cedaa0decd6b8738857d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f604c092b6db24ec22dc0efa3b3845b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b69f8eab43f68fde8ba960a0f939e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaa00cc5fa0b2026fe64cbefe78738649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bbf43eb2e172bdec6683630f48052650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953264b2d7cc019fd6fafed964bfe78f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340487a5114c1a8c9def5522b43b357652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227577e7108c464ef81fcd5a963bef7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deea3244f421bf282410f2d8952a53e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fde4c5f623f07124072521d379d46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1961b1ce3e472c80be20ec52f6fa6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d6f43b467d4bee31f5b437e7d838657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f00849a555d3d9bb5178932a924d4c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead8cea07ddef086d942a0f82eec227659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21b0271a482908ecdb40c98c3200db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a76f6638045a80fd82f94c3a17ca0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc250d887310caa8023f8b70a4c436f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3089c2b704953aa57eb6af4e165db68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b411823f546cf5d6eba5f656064744b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318434b3ad75cd1a6b6767230253c91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e1fba21a105c54953e9a11901ffc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0150276adf954c0dff61fb0ae7e7876667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ac5d3dde22050a8748b997576f9a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8bfbecabbb3522bd7983a22131756669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85b92bc2ea7ed22567e9be3e67fcb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1565d0448ed9871ea970cd4f58f45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307341a43eeb1aca34e69e72e0c540d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94ca88f50631f7fcfaaed736baba48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d03f79bc251459477ae5d5a7645b61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140cb601364e77d65f4aa9009c11d25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fdb35ef2f499f1c66180328a53aec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eac940be443085d5f506568e278358677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00d85196d842d2a4e46dd8e8e0fc4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81826863c28c6929d48698af526d0360679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dd326bcad86c3c1e2a7d1fab7c0a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671424078bc65a780f6635b797dd88e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f38151de48c3ea3647ff1ab244520f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c42e6f8afac5a4715630ae7a3434d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb8ff0a54e060a326a938c83b091ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b7ffb0d2ca1ed10a080686681dc6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbc2d180d0896b91028cdd4889132a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183fcce99332d8e9556d93e64a6f450687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb41180955ce9eccab6d4a4b30ada3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb253330a015f2cc41777625a44e0286689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc14bac3dadaa1e63d042962b177477690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afbd6d88f252865b51efeedb278ca5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ff1a4db8699bf1a7168023724c442692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7534a66b4f4e7830ac983a839dd9da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279d2b247fc105a8fe49e7d8c8b2b0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738ace2d9d0a786f4fd66960955b5cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931aa0f0961b75269b86223faa58223696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1740bbf8a86e556c51f61dcc928d29b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb80d7e48138895ec882d4d76243bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86b1889ad1e2fb2f81580836553524699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd489b27153653fd2201ff788df7975700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b787111e56e24355dc1b572f1aeade701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b636ee1dc21a8312dca1bebe6f1a5d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729146f38556fd6cbd2c6d198d2f4998703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e9385f4d61ea26146f726664959c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a768bd2dc14ff3710e4e7e9e4ed8f60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5e2d616c9eed89092690e4c854507706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf455c38f5b5a7e10f8ff3bcac9a86f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b79a322a0113ca7e659dabde459a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084db5836b895e0975a85202dcc50cdb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5154d457061918f571d0bf60bc225ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8507c0f987a0135860d63b8633c3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3629ff5e6607efe34b7c433f2a0ac4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b55be8d1daa3bdd6ad2645a2fc1ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03c3a8289bc50b79f0f13e4911b615714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4cc6eb19a34c5760f73063f9e9878715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccb74732aada4952fa64ec9aa5acac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a114e05bf576ceaaa143ddfe54c68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dc96d1dda7128cdab20e437e2c529718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd508463292c5032b8298e5b621b7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82701f180fb0659082d84af6811721e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902108202ce5e6051650d02e43600de5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88b0ea624873aeab7847072ed4ba2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae97bff57b2547969f1f048da42dc5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008515f15424ab1ebe7e5a04cad2fbf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64c9c77d6c4422bf771da94ab02dbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306f09da8ba70ff2749fe8755da71fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6061bda1412ec0f8331e3466af03d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36580af4c46c62ebc494a0e91683119728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7fb52616b5f9ac00d3d175b351c20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ae5cc746fed4f03e9f464eab3c72d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dbdfea3b21fb63c9bd6f3ed91fc26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d453adabffc5d74138ebde98d18031732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc9e939c35ed6bca5379b2a68eb76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9070e4ff775899a82be8aec301d97d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce1242e340dfe9bae6710f41ff98e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdc1e2f267e0aef3ed5f905a47cb44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc429ef4345c4a7220b942a0694b7de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d90b49682c7dc0cca1720df85415a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9df6e70b2278ad5cd08ccdb6fc94de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfddc9f7c0a4915cd4d8e2d286054c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116ed7446213d78f1f66144a5a517d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aa0795e7fe3986535a0a5f5e91f86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e913da333da8aee2c2afc4f5dff2050743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dfc712b3e12ee07512f4e7047f9b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573b8e3ff9a3bb62f1609ccc847281b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1cffb0d7bdfa1bb4247b1e2a6530c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49489024582437792494e9a4e3c1eec4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb6c9460118069d70d7305e7afded7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57585e909f6eb9b240b12ee10eb7f055749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757c68fda2834c8e5e065c234b93448750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff26ec219fa02ed870f55e4f0382343751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c839a6ba0416441644c63a0c4d179c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d6954b7074b18cb3803fbacd38576753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95977c9a1aaf93b695c84fbf0631e9da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aed3375af1d164c44968c41dfa0aff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e151acfd1757f8252412cc7da0859756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134ceb28f234f7c9b2288051acf1b2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848340dca87b2a995f069414d37d907b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5ac72eb1341235a069dd64b13c2b5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>