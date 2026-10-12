--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013be274e6b6e37e104218ff3b8618e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82f38929c236618a9e91c411dc27b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c2b11ffe09439405c77644369e33b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221f23fc2a2ab21c88d94e394fdf81f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8bb2b50565b69136d234213c2c2a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae720cb96e4b150078a89ed5f08d5b4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c995e77460b70389401f55529049a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170b7282ea5504cd7c8ef408e839f878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280518df256ef53a3e55821c539c0849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bce49e03f0ed65efa823f7b69832610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eb344a457998f43907d29f9c3745811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f4a4ea033a10a7e7eba8ee77fb78e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1386a65f465c968c1b1378a2a2e1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0065cf20f380fd56537124cd40b9b0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e0667de082f61dfc9549b20894f9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d656b8cf9a96d2819757c58145a9b7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab5e4785f1917146897a1fc597c2ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783568f3fc54186fee3481eedb9d742618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d004823c124b70e477355120516d57a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12149b09aab9a72dbe1c3fdc6df1b61120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4094e5532da6aded0a8b3b83229495721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a758591e8057400ba32fc19a0871f5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca78eecee4bc1b634877fedded31e8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45902c3c41574487bf6508fc76c77f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86fe3f65b0bf09c5fb462cc561ed9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597871804e7173c978bbb43b10e1b7ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acc637a7bd7f83b3c47f2cccc6a6d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dcc25ad6bd7d282ab731531c77ef128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323ca3f5b298f7744e2d4eb38c4573b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6453d5abd10ae5c34ad102cd1ba051330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f644d2f9d1c5261b00ea6ccbba595dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03907ce698ece0637750d37403959d1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972624aa5efcdfe903e49f6606ab8b6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcec7851d1df6f4c0e692e57b1a783d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaad3e8d2edc9076af4e07067b080b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c86b8779f7a563b76f01264c3756b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0717cc7e1e7072bfcf986d09bf7bbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbaa218b22acf3ba03308b19c7eeab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fdd9623a133b9d53e11b25683e03839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b26abc064160b2ec1869cd12f1bc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5631371bd24ed400aeabbf1d68af56b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0e7133a9a26572d89da51b3ebdb8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfef97b5369c74d05f48ff1ac5b23543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4570da3ed15dfca8e490198df507a0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee99e500b3cbe3ccd156841e98e5cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a29954ff15cec790b056a8cc6747946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f9b90cf4b033f0f6e6588ddd98c7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89919cc628a4d76b1bc0a0a57028ab5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ba893ed129a879ae0b9fef729513149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce60dbc15de553b7c8b240f9a1753e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3cee067f9d48986e7494d4dbd409751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77bd99d371ec73ecdea7f5bcc1e4bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3577241b17e4518b5e1d9762bcae2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c33b01394f2cb094bd8464628baac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db9c001807820b44411ed4008a89c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64b68732cc468f91dabac99bfe17b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7d39784884bf9344d198f259132d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb6530cf8c1fd76e6fd4c5cde34b9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5e669c7e426b8649cb0402eb84ac159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e9df7762cc2b23407af3a81fcfd9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9095b71d1499ced3e965775918d144761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfac4318889df2eb14e45992023bd2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d492fbf3dc56e9a04e3f0439c5825563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecf054a1d796f8b53946691d127af364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34f8cb70da5f32a0aa8b8fad733a6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa25bff14f47198511c36f2638ee2fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b09b29ead79095a3ff7714c439e4d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd577bf3803eb91c8487f9ca11599d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856eac1f99eb9c6c90fa67dd3236ef8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c5df0d0f2eeac2a5ba067a9d235e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8761789257e53f8bc8e11590b02fb0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783dad0795906007ad18c9d6a87dabe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2943fb653ebbcb4b2851d58cbb3864673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08481c4f1bbc0e18a6846cb0f62d2aec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb750be76d568d8471823b64a3ba5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792f2fe87b473357bf6d923ad070e2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd306e5addf9c8f67e1e6fcbffcdc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a27164bd59aa7b9086fc0325e732c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ba94d2336bc6d1d353aff8863811679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfbbfa2a8e196a8f0b2635a514225180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291122fc031ae28eb5b37986e7df82081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eff9fa1a6a2d83ced028097c42f76382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f34018df74d66618388583b8a9ee083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9306370b453dee89254f210fbe823384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59f0b031eeaaf0e94fc0114a4a023b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adb87b8472f2c5204fffbd0974b75886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55f11e8d26054c7c7648795f9c2f2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba947b8fe984ffcba05d67b01d9cb3f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77107acc6832f1a8c93adeb18c29535089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624df5cf75a4040dcc6ff631bb9bcc2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb5823fd1986815ba8d7beca434e4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ed1cb7f00c6a7d35e8efe9c8148c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401ec3c65ced27fc5a9d3a37a8107bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c001d3fd9fae41a1d99791e042873eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e4286ad67449f130533ab7f2ed8f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151bff985d0e00c83278d4de791896596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c7330b5873dc074b2879ae33c3d9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78a0ad13b2c6f049b6ebb051f2bfd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161d6fa8f7d1e864e0af8c6f5cd68a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9e52ebbe65b2b99704070804c5503100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91065732167330cb74f1797f12383b6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4c7eaf9e27b14f101c117c3f5ec8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f381e372ec11a2559630a75f562cc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484b3d76f5154880ef58fe4c3af9952104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431cad19d14ee217b0e822d3b653b61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeafba048fc05b9044fe0045e3e77e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82ae16c94c91608b36753dbdeba20d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666b205366d3f3312468fe7c6cfdf2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56100363dd1ce6ccc4dd2b290409e75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d9f75620d7d4c9fe7a5b2a0244111110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d785a7cc41429c62293d435b5d1b86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa001a9a61c32d86c658737b44dda3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb1c90f67ea696233c0aca850d96ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3b2fa5b425efd9e520703ad209b28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5612ff0b744a7f55a96c9cfa1ab9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618280ff512ab31a20767e898508551116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec8e49d2ff7b834911da8c06ddbde8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c602af013daf3a4f59296a26fb76df1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf73af7b196b42e4e88013ac86993cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f5624c7ffe00f09b2a3416cc2ea23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7253e7d3160eafdfe4948297bfd1f40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94020f7890c3a8fcd2fd1e626b034cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117470396953cbeee9bfcc88327cb4a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc57c7d89fb52b5120e486ed33e33fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8394ee35e3ede50a720ed85f14889dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edaa9922752cbeebba21db48191986126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871cdd1571d00b2d96b8605adc4c490127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e71b8f77d2c8a447027924d9b40e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43468d7bd8f5a94d3bf29b0609caf9b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c62e48a61847997237960cc3f04a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cc068bbfe3a2384f4bcc540b27eea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddd989ab1875656e49aef0f9677f9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a620282eba52be2a4e4f15642974ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185884337caa7a3055593f5901b2369134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca5889c0d5b54768c2631f106f6814135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfdf2e64895025d130ee98cb3da1bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad91bbc55bdb1c5847cb6923acb6829137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91a3b908eecb9f36853d1998efa004138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4ffd5dbf522401322813cd6144cba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c4430cfcf02474a80195bdaffe816140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70643117b4149d0c14d7a1f65dd2406b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3b7e5c2fcf2c69c2aebacc45fd6cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc3e4131047aebbcd6bd0811e01e8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2909a3c9f69e32676e1220f9a0ab4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f5a3672133cecded912a4aecc05c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01023a765bd5cc8c2ef6811b861616146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e959f33a0de6d99022e658fdb2a7bc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20327f315090003cff5b10e511640689148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5144e364372702a69f9840c41a060149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ab133f8400e2ae06cb56a75ff0553150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee05597b7e688d11d60f56fcc6ef1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc72e258dad7700bc0733b6a01aa585152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056115e69bbb94935c4ba144439af639153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dcef1340ab094223ce32ebbc5eb8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f718d5c9bbce304bbd3a2445dd8ea80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb7684d2be1c440d8c6ceeda09df2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168632dbd7d356d212a5e4e4a788e96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40718048b2cd19f490e69b2d1e8cb58f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230391cf0f0323d64603784fc7deccb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f414790673a13904179fe90b721c02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3731243797321ae7ac79a1a2c04e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eb6d65f92b264271e84796860ec8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f668cbd0eda415676a07561b597b42f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650f02d1b2b16d7804b2baa4ed31023164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf663d8b37de46abad40adf6d9b50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011c57ed4d7ff923231a761a1c25114166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31074918308eed44a9e73e88089921167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd701b1cc0e82e11ca2c857e8f390b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd4e83e5af179038069da1d0442a72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22ebe07ce0667147a9ab83ca6e9632170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f34838ec9c1c425efef7fb62bf3546171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13490b9c0d2feb6bbb459017f7213dea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6ec348a6e8189ebdc65e9ba412c4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fbc0fdae1cd52ea18b59294aea95c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905cebbaaaab05ca4c47af5cdc03a7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b0b13b3d156e5fa397a937075d4ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f10af31ff3df0511be97ada7e02681177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c596f089929dd7b3cdad59a0b36eb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9c9947e5e6f28ab50d146bd6d5a00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408573f62a874d022cd692b09053964180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178cb3a9c914bf837e34518c76eba16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544404c4091c79029d6985579dbc54fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9cc8208007a10f9ab032fbf12b44f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26042a289fa956ff1f380c27028a02b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e31290ec73d5bdea6084403c8869a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6140fe803488d88f14efaef3d3656186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1875dee6f8f854f5ab2080e9a14bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a6b001c477b86b39319b2afc5385d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5a75a7d73a605f5859db639af5286189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f521bb186a3101f276a7c2ef2184d92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289f1e85c0f43fd8a58a30ab8ede272191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b1666eb9614e42b70913b9e2b112d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b698423f10317cb32ac7d4c2ba4c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a38ec970fd0fdd5c610072e820c23d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe5439e9c528408a5cadd049510507195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a9c80a36994334e9bcfdcbbf17936196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc86c7c429db78fc77f05f980c5fc3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4a0276c2867cb0d953ce698570f13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b18aab5797a7f8c7e424d11161639199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5553bc12ba866458b4856ee10d99d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b0b7bbc14ba91a229622af19b0139201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e28a16e5c2d8fded4fb0effbab0be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5a66f2452f7f6b5f5f9eaef1abe49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d1917bb4e3f833430e7c7f1819c46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e35fe845a5641dbff5f98a3a7f5c76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6dc6310ca5dda34efeb93c6d1e66b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9b6d86d28b8ce0077b11344faa747207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830a108d0dcc9b3015e33a6a4f94565208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1fde0b6a6ea9eb97c17d84091dec4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77adb2fed895dd105ca59b6f9526ba4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e34d7b283f28294506fefba2d33f29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc85c399974c329bd2c1b6fde5619d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13505639677eacc7f17000f5bf0d7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ccc4d1508b36eab5c57606f0d05d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907938f7dfcd1ff6a27b8c75ee4d09d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5492a47fcf0679c62e66687aa203c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d09f97d1164e38e3d5f9cd514b86de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019473f905087b8b27b5dad6f311c865218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5413923e8e92af985998ab756b11a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681bb5c41f5e58d20b0cd522172f6c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8274918f8f877141c28d5136e9dc45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3232fe89fb5152684f7106e52597eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238dbc9c9d6bf3a9f081f58c3540dc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44580769f86318aeb2f780e3707643224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158505b5a4802eae641457a389b29c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9133b7b820dc54faa65bbf64394f3af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad147d798c2a7037d34548b86c20d95a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0adf69d2a54807b672d5e93a97cf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981c49b6a1d8656e7dd7a748face981229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f14025ff449ac63dc2144edd8b459230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709797d0b01c81205d6265a2dc58cc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02390edcca1db8945b0987c47d53bfbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6efc3ce568b95191201793da2f93e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2d9f53c0d982dc7383c24374560b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e3f9297d890c1efb71df3482ada43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4471247fe8d1f37685865fb3ef2bdac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac628b78dc0ef1bd550381fdd09c874237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab2f6a8d89b5d414aef13dbe59c74d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c512d54a6928b70962ec102a9aa6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef5e639ef5d87c553e77682645cec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99007ed0069f50053c221f053fad8d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc51036a7b380d36005749079db0a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c0128749bf8ddbf4c45d2b96a1454243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160960d546b36157146e2d41a94c17be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c99d6a7860a09c8e4a768e5018128245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb682a5185f9d3497af3555201a0958246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9a316e02c5839185054558e80cd73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a536cb94b4b5acd674087d4577378b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d0bb1f8889b510bc13913e9234683249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51bb657b1297997f9869b644b47fdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643bcbcfd82767f6ae1ecdb76ab492f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1010280152cfaf63449e2567f12061c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8d2e77b94eb0c942174a76e4e8079253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a63dca7e0d94b425238c829deae0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfbff74eaac4203e689b5bf9b05b29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4296d094baf2b54cc9a1fe309c4e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0bb025f4054d15bcb49ec3f23ccab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8370aa23752122dcf34f7e2c22ab64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9576d4f56e10feeea533bd3fc5829f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051b29e14707eaafb972fb6544696bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61cd4b1ef58dd69a310966bfbb3a93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06681a0d585d234a9a2f4a5b50d206bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9343e05a88c8ce490507711edc4f79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d276f40ebff957aff647f51a24ae1ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a9c68f9e126e9a824e213abff24f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc331e8e508907233b38ed1a1ad135a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccf9b381bc2ad2b0785c43f71cb9bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cd203d057451b48b16be4bea945aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa1a05e52ca15cb1a0a659214283a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb664ea46973abf8b6c0e486e32b4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ac4592f4baa42d1ced4b04b858175271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8990cf8b4b469c8c432a4d4e73f71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54625266c99f356d03fe0d613140b08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c70b68a8b0e365edb7ef4265572a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642831e22085521ff6f8e17c3f6bfea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeddbe67c83389181ebe8a4856388b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda961fbb641bd2fe398fd0a41ccdb74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d65ed45b6ad96c94e493e78be396e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58013a8fd0de3193bf42541bbfb3c23e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285ba25cc3c09180ae0fc27e38e8540280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b3bfa33ad423c64bf7926e5023836281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcced8f140be7e42fdd363062ee2ca6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883df66a60a55bc67bfd4e4251c36f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da460927a1db2a139e7ea45cea165e5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5c67fd08bb0b5c0befe6d95b739d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4111a3aaa6bac194c0ceaf438acf863286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5420cae95cc3166c5f3887bf21c9076287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35131e40205ec8489a11411d131dec05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27033566042628ccd742b9ff16752b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea21e6c23c9599415c98f63377b86c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320a43ffa1f246b60639d594d737a40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3c598e8e39942c3f4bc03dc1bb3a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a845620586a4ffd42cfe1605ba5bc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf88be1b4cceaec646a4596b34178d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fab66c95c00eb2bd64bb0c91423e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6f297fe56f9729e8cfdca0c318af4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747a113ee5e87e326815136ca5ff693297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb761dc698a446534edfc47636c5fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150cc86313c89e55c4e9640bd352014299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb066c8c8ed430e7d22bf51082c01e56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0691b7cb59392e942a07d76e9351170301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db5c487ee4352c2a062850b389248f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38976a9e0295c6eebbb2d64effbc92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b51147f5f297512ae5adfe184c1e64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8a10cdaab303132add980242ddce4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c934560ab6e9c2a2c02b61db7d75b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df344900760cd3e34e675d398432f27c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0ff403ceeef728e783246bc2b3f12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93357734fab2db9aab0a6612f6fa7f1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fce707e5f8eb39574f118116f5980310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bea8c2bf5910acd673f8b7d778278311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e5f8810022eeff7e018ceb5f58eba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14f2d44700700a951859056353e127313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e3274551032b3a347641120661443314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259171a7e770dfdc3c3166461abdb42d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36e99682c7a7b6060c8cffc7bb4b8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fe98e1d2ef4dfadfa186126ccfbd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595553c8a0de7826e0d7d6b46b767fa1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a089a6d00095431579d50fc415169a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08c0d2135d202dbb5053eaca41edce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322e0d61496c2f4d7d112d060437264321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b356ed79e2c9474e0518600ff6729e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed2a42b228052a61d067f61459f59c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aee0ce7092c453996e40d8d8016c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2dc03cd0737993e2a4d3207ef6b22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274078fd9dee0978a537c99071c0c3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff9e44768f92d37e8dd3d739c753c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd521cb24ee24a2b44cda1d1a7a0d4a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef44846a5300ba481146be117a78006329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9205b4a6bd2051a8263a45474163a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e4b26df47482b0be471b79dc451b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556be47c65ff612ad824458a69e735c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d96c6b4e0440bd081bf7d20ee7d729333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a87c5acbd1c2c48735940abce25ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49ae8ee4f10ea36841ba675977f0fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2658c281f81ac6b0842cf62e3582c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998553c84ef50f7724ccd65b475cd61c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34082aae0da4b0fe308da606182e7369338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5048b724293b8f08d00033b01371baa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b5baa98cd91c6ca2baa89db03fd2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59477a167e9a52ce6ce424e69d6960d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2d8d3e55607613a6e0d5219e02da9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da5c4eca6f4dbdcc9a4bbd21af39ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093491c033476d8cee16918af6f665c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bf5d38122149419980b59cf2d2c5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0997e1c1d3334671100ac88b66d8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a8de883267ce07e72592d99a62c15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34e37e8a6bcddaf7ca90ca23eac3ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b31a443130f83519b452ae9a94a49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ab9d79b25f7e3311d6b37fbc120a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb750157f9d1d9dc95ee7f8a5125c37f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6f2e7a9f776f7824996691944b0bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ff753f69fd068e3da7b06407d01a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f07028d1c725dae098f5cb3472d046354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facc4c7243191b7cce23a17af1349df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd79f948b9d7dc75687bfa41934978d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7239889ddd83b6c80ac58b885edbb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e6cd9c8de85f0978952c961ed9a10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb9287032218bc9d42cde5fff84349359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0bc190eff3533a89cd25791b3d02f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b144457229f3ed0e2d6ed01cb43b04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb0a671333c8e94e901c73e005b700362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec59f140529a37501ffc5941d8cee7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3be86d1f58d8aeaff57c4d0989df2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308fc13b116eca4c9da0250f80f9e8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdcd33184374311824214d6cd35d95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db18b9515d5e569ebf777bd0f08b010367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361927a4926b08647e519ec3ad195445368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40294d5f5eb00cdba13edda1db267e80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547c1a701198488660b42de03066b52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60854d58e53243bff7b99bc6a289e3a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb63638bdfcdb012b7ffd18e199131372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7df35e15f5cc19b98e986de1f8553373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d209c814d2cebc99242e4dfd56ddbf8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1f8a9e9f2c8aa7ad0495c8674ed46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a24e2a77c363ca26f8378508db160e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872430d7dc7f7955561ca06c1767914377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedac37c48589196b4ed078540356248378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1638c365d4481675307870a73cf23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa2432db6f912c88b98ad72f51bb8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8cc992cd79f7413f3cfec3f8fce45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dd70bc76c6d7560368acbec969aba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c80238afbda7f5a3023c847a00698d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ca609f1a8994beec5c25fed241517384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea76017cf599c51a2a19e2cc590242385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0078357bf153bff1ba5b78e005746386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b70a896fced1101cf8e5385158e26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024c131b3f6ade4000b184b070fd92b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614233d68870f1590dda15ecb6d2496389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ad85a9d4152539e68b6a637da5807390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37788a6c92d8937e72fb6c737b9333d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c45e7c50b998c5c390486eba75883a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c11ed0869267443f775e61becff8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8c77a871b6a1a946792265b06423f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec983e396346c6ae309905c68568caf0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcfebc41d68b57a511500d345139cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4279b7983b2e300406f88b919c98f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64758c5d006063f575b90fcb919966398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090355e7fe6ac9a02306435d2a203b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0a2174d898f9cee967e383fa3a8b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dbd4a438c2405300232d2ca5d2cb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29844012e08e4afa082f22d062b39b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82e4bfbc2509b8132934e8a87ffd4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36620670cbfb4d28f305f38416ca415404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fda76879202569eba3d70a66bb29f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2200a26b1d82c921ba0d1866a9bb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbff7969d720a3ae05744a39c842b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e0ae2b5904bab83ff9161c906c5a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27968ad3875c9de58069695e5914683409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7a0b35b77db877ae4707cb99a34ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a023f89380473890bd025c72109f5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f3e106b9f016ff22558ccc7711e78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687ab9729631795b26c66b6d6e3b00e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa160540ebee26dcd215f668e3485fb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa044285ac752286b268c8cb7436fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b319b4eae410b66f3d06a00573a1580416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c7e313a0c50cd9b8640faffd78289417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218c638285be6b999121d0f455f5ae8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f3f83c5ca87f33fd7a4956cbf2f0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa81deab491eddcdbfade6fa41a646420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9437722cd158b91f6b90a2e4dde9ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fc17bd4d4c4d1cc53736082f4e3a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc82176ab71466361f42f9194c2012a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78696e0053e6aa6e2296146fb4854e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83da97412b9828f3c4238834ec1853425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99c32d1b43d9bf2bd99a84cb295ec6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91555f94ec9b728ad4b38db6a9b543427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f925c5e176e2a8a071172a6331f89e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ff14760b10b9393a1d095a61db71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1e1dd0dfefab63174b62b323577b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c96df6485a289cab54aa2d57390050431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972ed3ed4f19bdd738e495ea265946e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff1576083299e0c10e1f599ee8940a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbd5d5ccacb5882be88ab9ebba691b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2e528b65c356b83995567c7ca8033435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec11af239f20ef235bb24a31ca60709436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7745fdccdc0dd4228a182ba666df230437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1fea8749ff57f2b84fba222f5f654438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea1cf70de36099374d8332fe5d66ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261529db15cd2194579410c3542fa47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178cbf94e3fa47816960d897fb92d78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0def9b79e220671b0e5171a179329c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e208f7a5d77fe8b71b56e9af706ae5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94148158f6b0fdabdc9a614ce16c302c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365382c87f7558eb21e58df9bb3a7ea8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64200811aa8dbd6cbc509b0249bbee2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21be8e9e01fa4423e9952945e3136f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5fd59e785774e24ad50a1bbb1ed51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31368abbc9e211baed7ee654a140985c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcdce7636c6932db5965df6eb3f0f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0f7fc4d504db605030c91dfdf316a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8afc8092a1c9c266dd72c12a0bff45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01c1e70dc095f87c2909f99b724540453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f9937d959b0b0ad0785fbba231b43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b51f7da7a42ca50c26af8949de65cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f59683d506c77d9182961b508c0d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933dc2c24487b72a746575c8bb8a8b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c855debda1788bdcb7d8de79006d9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf085265d999e2c90d92d845a3c97817459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a0b6e7700796f9a5f5d7ed221ef8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b0147aa56f6047e79ac70cf3edca9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3532bd8673ed27e68d491abd5e8e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1cd95477c537186315924308babbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaca5472fd002924856a78741c9b146464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d288baa6da58f0907c4122c423000465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c430ae711e66d740d282a46d621045466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3391ea4cdafc3af08e4517d823f634467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6325591c087ea62689c8876f47830f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd01f1d5be93490a173dfe3cd03717a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ee236d9e810b7f44d26a88d13c3bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215b1e4fec9b1011807d4c4d00545c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34294420aeb7c5010cc54e758a55ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d03f9cb317dd7a70923cdafe67171473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309ad8ed6fbcda8b7e3075721f30428474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42657551c4df841e6c1e771bb1f804475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44adef613a5f49c8d8bfea1fecbe18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec8c7f6320979f9cb6095919ee7881477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c745e515934986f09dbcfa38d169478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ff9b1a9b8df8a88d6e4d466319a74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f165826fa9ff8f55afd44b7760073a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6037a22cdad5e18d94ca91d7f8eefa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a75a4d4a1c22a105be221412e81b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fc60f6ed49581ae145a949557e8fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44da0cb89322ec7624357abf2e8970484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b261a52487eb33308df729a7635e38d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9fadca794db954ea5d7712e38dcfc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295dfd2094889a7c31848703d0c5c7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2945131fa40bf099f7f9665ad8b05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aa8b24d2bea10e469afe628bc5ba7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697cb9a185f9372c40799f29972f3aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48931dc0a7ce03b4eb1c278acda6ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a7d98b02e7e5692aa0db635e1e9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951705059900406d5eb31026517f7402493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eb5696a1a600bba2b76e79050ddc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08dd2ebbd143ae643b57c1b07a9a24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1636b19e3d1f580847aadac4964b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89ca94fd7ea938b59f0d93a6adf0e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686ed75a3584c1cb9ae6305b199c3eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f22f6ebffed70c70cbf977a5141f89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8b1786e94a8fd5f609cf4adda8a47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256e5ef13241f3b2c11dae856120883501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd2d331143dc12857a7e4b3bb6f146502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d24fb5a5c1c5e512fd71a420e2ecf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2fa4cf4dc6bc0e08ffcb4226ebbe0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced094354b621fff46c43ac3afae243b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07427540a80f716aa89f7a94b1fbcf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab4d80fd3cca17a7f46287a9c88f37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23222d3a1c10bca6508195a15fa128d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2059dd3d643f1edfd652354cf609eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4fd346946a12aeb673aeac72925b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae8e860bba8a8768a3140cd446934d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2b2d766f3f4c73d15a5ccd3fb51e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b375c1f7e467472aa8d0b05b665d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d0d06ccf13aac43c1b6abd2114535514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16faee037270d0134069f5ab42553d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53731239369d7fa24e63fdfe3eeba5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df857d50621c2cb112c7ba2e645d9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa1aa407b28403fc32ab2811dc3a28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f41f48624be3ab084b4f564ab966b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49085cef5a0540120601e83ca5627826520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11e7a153526dc53b45488a748e0619521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78fbe992a4123df6963be79cc84107522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694bf0d9b08c87c6ac4914928ea5dee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68271f8ff9c00c5bf0eba1ffc68f8da3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df06af32070b05a6aaaf6b340a02e61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d910d8240b332c57e1b8269c81c2d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f549301d8518ae63a12b41a414f47cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c7d236f542bda3b99071a3d8cabe5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a775f86ba53c6d8d6d456c34f2b7e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a90d1effee1f0f2707dd934813d5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59032a151957347fc9f612632be3c769531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e766b6dbbcc2af75125fc01f4b964a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35bbde69d9df7aae91c4002c16ca04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff40dd66aa8660e3b61a993be8d81dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a523c77a19357156ad0734a830f0085535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26468e20d1f3bb7b8350a8d55a2fa146536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce638cb718bf6ae551b263c7317c5eb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c256fd137ee96865eaa6634d630e77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c5a2ebbbc05950e7a5d43dc34e9bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3be26a784a31f39b502a7d43ca462540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f195f2797cdd004313d585d1c8e1410541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc557d6a2f247a7f76de0b3baa20a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359de5b83828dd773969587b3822ff3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f25babe7d3bf41bef14e1cc563e77b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23643dfd6d4590a567dbb998ad0188fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc627da15ee1e505aba622c8b044866546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c769d7ab8abb9474180c12d5f1bcb39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3388828b36b62c0fa9e99b593d6e25c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9583e6c24f27b5ee583d4b2b9b95970549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c9c911caac9809a5c1113ecd847a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ef1d9eafc3444788d50bdf98f88ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6391cc3a906c9740fd76918ecdccf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8da2256918149b84011b0902b27e56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6d2be4895edb868d396d3d33a11ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833369f5f99fb9a356a4e1c151b067d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90980b087f30c0ae48769327766adc4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad19748d4840967a4fc0c90b99764ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d327d6f178d658a5e83e9b8a7206546558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5295ab652300c3ab50d4949fba81d99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2f28a5a2e4f896140c7232354e6cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e960afdf770c4faa99b38dedc393d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a125e523f076e7c8b2731432a4411562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7e55cff63deaa5f2ab71402635be5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66051718d8c3df31a904692beaf7f190564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241bc782e7f51c2b9db0f8514d83df6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471da3c5a9572f74817dbdc724713a05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7386c138edf9cf8123de6cace0c0f0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3fe87e85a60e961d5bd02e9e542dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afd1b3fa1a89fe523c62f932c326d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5884b31493284dcf879d21cfd61abef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729422d6deea3de574092ee80ad9325571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f023f7dd032d36b9f655cdb08ec823572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e7fcce7e7297678bc512e2e3b3158573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a93a227b2d381aaf1f3df3335ab3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14515988bd42359d750cb0ea90576247575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7bca7385f13c1013def59e4bfba7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f23d85dccc42777ecff99d73fdf2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaa81efdb4ff5281f0528b643c7524578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e9e55da75c663f836e5d18fd41096579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8e20ff8029c684ee754e0637cd7e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7081fb9cf66963d6ac67677615af5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd866a1d19836ef83dd9bd791aa64b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389041eafd1f19889b34a1596c4a7148583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd89fa068f4a02c58107320e310cba6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5c8a4b830bdf1783d981c13ca0fa6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf2738b6263a5298c037879133d46e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd56dbb29ec252bb3c84e6b901d898587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a907c731c7f0842dd47164d854405c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f441c364d7b0d3dfc26cbd7bb4f20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2f90357b431dcbdcb435b3a6fc9a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532dce580f35a3f0e759360d353cb5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49fc0c248dd7488d253afd2193711b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acd299caad27aaa892f84ae6a3a3cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc1834317455fc41f5f75044b27ae4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd6f1a4a1eca0dbc7fbb317f81fff8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de429e9f9057bf3ac8c39d2576477a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d075cdb6b8c395f58737d0d4c0527597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da3a39091094b2add6c03c17fc606b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040701b8a099b6c7363ac28b37347d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825296d03c033f272c3428979c5f6afc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d2e47e98fb5c05536319703483dca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119253d241d84a49a954084a2d8bd623602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f5439eb2029f04373007e6a6fe881603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc853e842750633cc1fec3b9e35dab1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff105b1130196e54a7905f726adcf7ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfff90cb9f6b3a0e3f177638c9d9274606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d0b5e2f31ade4bc7de531523a4b61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0b240015243292928781d7f46de71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90082b071d4a07fe30fe795216970f49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e4527e0e7c9014b985f1a7ef07a88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0505e0903150963f8866a17f9b635611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5651808acddce29c81520352c1a360612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cb930663fb64a12747cebf9e7a5ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f88367f03b760ec58ce9b162bf3c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e54a348325209d1401809c56830ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c6b2c2d8a6996068e5e4748ca5efa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117b8e90700a85111a0623aee531e80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dba2990c6e923a2f75e63f06b4a5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19262106fb34f6a2dc1b149aa7807aec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc438c646cc071fe3b64b2ad74af9bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42c1908ce2eabad93bcb54f155ffde621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619fe545ade8163348748dd3df7933b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814a113550eaa26dbac32ecbb9fa90c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ee41c1d8f9e889c26a460e051a5ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc86143af1497e691b280ebe861f1e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080057db5d2bcb41011a873d3116452626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1245f2444d380b57cb95ec5e92dc03627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37538c47a986fd4a34906a6d14c784c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfca2a5d9f5e95576f2d4fb590fa49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c0f44698ae74cf1c8f4b344663792630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e215e97cc7ec8a1465dae68d0d46f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f3df26fe26d7e2b0117e94f5f0123632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e385d566a2062e097a4b402e9652b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8241ea43612bd749fcaa14ba85fb9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42904faebdfe377526fb36024beba35d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cb9493b951f381a1619e1e457f092636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24895b7911f3534f72337eff119496b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd57c28f9be4912e497c631e7a39db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4819792eb7dd9284316c724487e8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c65ab48d6494de0369a54e52b698f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dd7b57646269c4a90e42ce18cb0b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000d3d3ec5be8462ca8ed12de4fd659642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58d790f028f7e46b099a6de83ed5c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44219036bc12965bd6e8a9dcd663eaf1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ff56447ac8c5541db1ade59bfcb4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638181cc8bfb052acceb22eb9b36b8c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7365d85afdddea89ba37bf3343ca542647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d14578ab426117bc8206512103c5b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0772e90cc5ba74750962d79adcdafad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34924851c9edab343090a651260b6be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad52e51ad3dff51db5d01171434d3e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82436cbf8924109a51db9b9c5d6f316c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95820aa4c3528a13470712313a27746d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749df808126bdcabfb845009ab9df3ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e61a969f538d133f4fbbc015bc5ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36130d1c3396f35bd07314f5fc842e44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca95549ef6b9491c96936ea601f33d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117199931db1ed63359bbcb03399c8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7789d24e0e0e99d7b1f25c13013b97e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd0d9e5539848261ade4a3e3eaf6d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c16961340519da5a03749692df25a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b8f3ebf860f9bb615834bdbd7f668662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda971fabd69b033b753eb4f28a5cc77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0dc3fcda9247e4b7ac46b00d50f77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586a8b8999c632133c1ae6b0a6de274665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b418d86099aafa1d137f8afdf50a5d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823a9fef08fba3bc25ce684a055c50b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65db9302515f186d361a839f6841b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee0114920388e1aee1cb1319e7ad29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdd42e84dc96cb214447755593ebc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661907527dacaca5e876672f17216c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fbdf0eb88d64b721c46e423c7d9b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5648f5cd5301a332d6c025a08c86807673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13105139387c0e03aa515261d8e301d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589505390a15e461ee6449bfc322be9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a3ccd807f5a242306077560b49265676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deec9dd60573a9cdd01dd984bba7aa7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a22cec3f845d7875dcadf3ea3187cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e06222ad303d1cb810fada83314e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ee9d11bce36ded15585c770e298ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a9b53c686ef7fd81fdf0c2a1da20d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76519eaaea1d1064d5741623b415df57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ac54a0a8057a9443a9abe379e2bcb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10469c5b4d160e5fe7778560621834c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0281c49a9bf5f408d6865fa905ffbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381875d8223b72edeeabdafc0d61493686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51032aca8a06e84a4eaf251c4d4cb8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070f18a1d0b67788c1a20e8c36cf7db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82760c287f85776f7090d939b33bdcd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648b0993044bb956e22fa599928c3a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e1d7b2a26ea7bcdbadc0b36cbba95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158007b33ed6a926afb8f2fb1b761572692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd4dcb3753dc1bc13a037ebc0cbef8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07ad02da7856ff94c88f9971be9ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e9d5f7471189115aa497603a4ab84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd055e9093cb72bdb87c4f85a89f4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e9822f2a1485d4cedd0355b96531c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127964a22955a15648c63b363ec575e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a01326c4f1066deb63497d05fb596a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583594ab09ce4ce81f83aafeef8c57e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecd9e0175aa576348c6e189afd833a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b24dc560d46d31b6b322f83d63e01a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f83d35e6d08b5520c2de584b986075703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a631c33879424cda4daf2bcd6a8ef6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026682f11fc31fb27fedb42d482be867705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95761322091ca167229d325f8820a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c447db4704f38ca68a1942f13be6fd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208faea411d2f505f90652c632d6941f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16437bc85151ac0a5610c2b9ffd2fe09709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bebbbd394d9d13317d5942a265580710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad675f0e07e15aef10b613c35c6495711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa42a20fd69e4c24c57049efb52b613712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92244349cc2267cbc6c2d13da8e3eb68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7c56434e09c0a0c298a06659638e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fe1bdc6099f772111be4494e346de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be1c919ac1a10a06191b5a41774c1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d3725346cf23b9a4c3cad80a166c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebb4ac925c3aee4164ff2ee4b45c99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2deebbabe562b193969ded29495699719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454680e7069e856b322220f88eefdd04720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a45f4783c5902735c727124ba99934721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b1776739a9bebb1288e79c3fb01e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f646d4181ed5a0cf5fe49bae6b504723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb7b8895388b2363785bc96d17f77d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8902086910cac4c37d9f564409563725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc217e8c147552978b6a24e65079f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737737ffcd468d3536eda0c1b6646292727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42a13ae6d320ba7a3e5eeca5ea0b37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec48aaa8a258385d243a10a7ed87e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bbd65d40c4a25f4566800ceb4bd70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1224b40c60598d191b4e40a30b855731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434960f8325353526b959fd33bc2355732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57e8dcd54e8f3f4923b5a8cda74988733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90905bc9ac7086630f52f8ad4f38e5d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55696fa13b02354eefaddf2ecfc62c46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07292366c891a634f5706b17532c964736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16727bc7dd80c1021ab8478a7b75237b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eaed34b4c5bbf166652a14f7021b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312f0496e40d59f2c4fee52387cc207739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff79c17812b860840da0647164fb98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c125d0df9ff83bdb2de43bb2aa15aa6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6bb614b59979d542b827514e73ee6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed0de0b3d7ca18bdfed3f0740be89e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c810219bb195819e724cb96ece6b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81624491428fe1071491447966fe199745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12901fde5f7b3f66962882b5da738bb7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a2c1dd4972481aed38f7554a1d1a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba4b47511c41f229850c56fd6475d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c45c399b63b39af1ebb558fec2bec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aca15f35cc6e752b98100dbf61418750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ec997c35be26ad8059eda7996af72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aea68b84fc0c4dfed58c463f1cdab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea096e47d1359d0ea1d63cb31bb75b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f02b66251252a6feb3a17494c4a0d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c41171ecb7bc290797d0d27566fbb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029856cdf49364b9026de12644809fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ca782de91e8c28828b40dfc2790da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336e7979df879b0f8c95615ea891ab4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd3104ad4ca6cded2894ea79e2161f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9dc6496b8e8b5ed65dc202e5a694d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57129a82f6551084881eac4ddedee4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e5410320a9930621c16d00e946883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480c0f2164a827cf51c4432614aa5da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a527c0cf780c25e25f594321b8b61a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8805621eaa7fd5956da2a36a838c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667146a416be6664db486c571b9c31bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe35ea05fc390e64e6b275a33f309b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b9d3ac33f242817ebaff0c37e810f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3939cb634a0d8f4458639c27247e96810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d276a1c87c8d42d693dba932a65dd1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c1c5823b857ccbeecb1db029d976612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a2c65be070a4b608d8db9661c1f8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa0b7565e164fa7c6248d58837228b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfac4bdca264abf7862244f24caf3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b70d22c4eeb48bba5f2dbd6fb869e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e71e1d8e4fa290435683d0d0c355a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bfd9c11460291e5f63316db4e70c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc961b4e8fa58eb2df59ff082e421ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744af4f2936cb127652657122b64fd6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b4180f582c1634e4c0709771440bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d011038108d98c801adcade12f84622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f892b9039a2aeaa2e515e8cec05d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae776996011768449ffa842c1cbc7ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e052c98db545a457f4b4d1c8c486ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b817e5eaa436b44903c8a9dc74c0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a2a8fa0fa76bbb70ea9a982e4f99a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75087762727c083a0f43562d10d1334e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9357329bb534f3514d05d683c05131929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d1eca364ce53e07d045cc6e9a364530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554dced2f3648609b71bcfa435d967a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6b7fd03d28762f5b443712f5c315c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879f519953fab2955e765c9452f9baa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da0c6af1106ff5be5ce8d5d78d65e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c12669b2eec8738e0344463e7d78935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ef5876ee75b53ff98366e67f25c7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823264d91a4710b72c1f7b4f34f2ec0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2e0df0cffa7c174db0380114b859938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb130c6f054c51ab4848ca91652835ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c49a8b0bc77e5c891e9692fdb894440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a44275a48f7280f943e1d679e844f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c94d79b005f5cbd8c37b24b31fa2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f246ac00655e71297420ac91148d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e86a0b2c04bef661de9e93bb79532944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d2dd0d58a7839ecc6cb4b3c1934ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826e44622b84d42a4ba5680bfae649646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04864796a2f122189d420f69dd56b7c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb063e85cb6fc945ac93637f03b4879e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bb27064b5e57b46627fe21903705e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7ceec7564596c8c67675195517d3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f918481b91c9c9e827c6a270cb97a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509a2bff600ed7f1ca23bbf05a7d5e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7beb19521c7fa7158dab921161e1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b758a267d5fb3c21dee0e12c2827954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f00fa32e86d2d9c014011cfa660fb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780ab73b3bf23a0e0d9df9fb27fd9f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f16d91ce93edbdd84c586f46159a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d50bc95b1cf077247ed68948d591ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1d23ad59e783a9edf7f45bb40291859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdbec137b9130fb26f5b11d28a63fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dab21d4615ba98a96d0aa57910600261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85daef0e4578a4de47dc469b9b8f9d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8df3ea25f53dd4f951f7ce5c4444c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287744bbb4344722871d05ac2a4ce59f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189b62c017b0b9a788309c184685a6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f483bd6c1f2c4cf6aabda95edd70c5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce33b8af6377ddd52fdfc17c5b357eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05841255448c4d4da22c93472f62ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef72515632ccd1a36f7873af567cdf669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30848818f9d7714551bfad4358a69870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb2dcf5de6baf3649f7baf7b9c9a6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdfccd619eeda9c694f72ba7f01cc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb809b4d009fc5280d18568aa99653473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd1810f5efe73df34551f96a56e28274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d1a8a3c7e1d6a2c02fcc148a3b12c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abe98525965a2b534f541dab51383b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc92ca6b496ecadeaae9196fc462b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b162edf5648827a26f1a3a2eca914a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0f3b140fe9750a2fa80563c115ee579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4b01dd00c6871942dcce738cdcab980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97b9fdd77ec5069d07c40efe2cf51a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987bc8a7e41c1c7b6e330d3684d25f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7aa094f47af1ec6c086d496dfd03583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12194e09de88797fc045a8e71dfb19c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f0d07aacc782a0fdd93cec0ebac0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee86051d0b4cac7c77f47b5890987886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcd0a0b5b00224394959a15b8dd30a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15bc66448c19f722653f8fdc99f88288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3422ae3d6010efd8b1dd832960eb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14eccb3c716a96e7b2d487ebef3ea790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b95fdb13a893366533f64c94da29d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bedb542ce6c5298f008e0e412deb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283d7be1c8f3052bacd69fcb3d460b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafa2787f533c7720f6efa393d94f6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6dff2add78261d7b1ac948222515995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccfbb2bf1a5ea58103a5001ca3494d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7a54c0c84656a7b1e9034a853c9d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311622d1bfda6e3c1ac83b8a0e8909c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f3b1d4167a46a8018b0c81565fc4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb905d66ca116b2d4ab8950f5bcd59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ed9e2cf2dc4efadb6d67ed07d79c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f6aae5eafb4342c71736f46475863102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d0b14f8f5b4939224097b8753e061103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105c3c29245b1caaea0d4c708a85139104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10751de8ad2d2d9e7acfae6c6b7c42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06163f33a09b2dabe9e485dcf7e15ec7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4601b2e22e4c248de861f2efa50d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f247f4bf421fd69fa05b75332a2db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254295439a12ae067f45559c05e7c9de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c313c39bd516a270b310844890b35ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b2a1ac5164dc4da73fc96b51abf1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342810b5b422766084bc0093d7375598112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986e6251a2227102d4c88c0d42aaa6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aff98e7abf023b7b7b3bf1bbf393dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb9c863eab1ef8dbf3ed78a76892fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cc638a91b2087f2859df06a2c344d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511f74c08d64196c8e14b303ee4890b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3043a02060d11cbe255c2827b285d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029529547e48604e2fe07843a0a29261119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cb11937d8cb278325896ceb772f08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e78adfc3866938031242e8f2e9d06a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ccd6b8469d8ff93c42c4a9634f5b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffeff9812782c3c5dc9463dc953b1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7371d958a4b062f71a6dfc9a4e52c7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da0dc64a22d729c3decbf72628b668125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690872bd6319da3a50542574006d43c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286af3bf9084b94204f3cecd30996e4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecd22adfddfbcbddaffd8be3f6c80e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717573a7cd33483778d140a30736e18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4104b87b147b1c072f87145a4caffa1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329e0aa8177c2830cbf15cb37f3d270131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643450819e770d86ade9f30d457b7eb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1ae55b338f80ea2c232c5e8b75d28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8282426bdb1763e4e64fe2e2da71f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296d77b4f54798a494db39be7363c3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2d9f5cc60fba1c9b691e342c64e88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6185e27fb8be9a710d66185e3ee0e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2ca8478f466750c22a17d5b71d398138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aea582214f40bf692064f6f32c9b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754e1280a2ce7505cad2f416d8e769e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fe21565199b03e250c5a09423599a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf0baaf1e46fd6fd0a18aee06e00f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb4fe337a515245dedcd587951b622143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688fa421a258600bc6b03d41e53f424144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d25b4b1ac64780284a4949f78540a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5aa2248fcd6bb2eb9d7699545c699146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d533180a37913432755d05c581ab3e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d7f0411813ba27efc25d9697f29c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39060ee849952559d641e0e31635ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064eefea73c7916da9e13373efe80076150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deb0083918ba962c04994587ee8148151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19645fc11fcb3bf96aeb8c7a50f2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bc8d00b01dc5f41a1ddfa4118226a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ae2a7e12130c4e83d4e8da6e261e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebee71b9947a145524a8f64224ff6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d418f10a39595c30138a8dabfb73b3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91105e8885e98f7cfb6b9d5b6b9b7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b37ece805c1416d4ea2149586d522f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28611457463c4dcdb6be0082b812b5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e0b331f2136c4d5cf27fc435a0508160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016079b1b975f5048b8a6832349060c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf38e0d49f9bdc7bcadd6a28e1f5358162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa60da9309e2c7b691af7cf65643a7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2752e3117615c46258ef68983b43b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133673d652d1deabae7f1421d66186f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a868c814020a62557beb744c2b0efb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63c150f86d9211e033160ab12fe870167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9c07c6bfaaf3467693d62f1af93bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71027af2a073346d1d26d498e7b36896169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e33a14241cd63805a4ab7dd7ad87c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19185dd025a474e16a00426572cfce89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee04b84bd0b0d233944261c54b3164172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e6562a0c25d3c9105bddb52d0e510173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14641db0c68298701509548628a2d6da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a5904d01bf07161a1f72e68684d8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4161a87be56ce520c38270d30336c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79542669fbf42c43e282a780719d70a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab9eb124985f363a812291cb3c9a49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529101f63760e6cc4c188b38932a03b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfac48eec5c4fc262d2fa2a0158fc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22a232e7c831743b1de827520a61c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135138d8d06ffe227c7825314afe3f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc3650064f551ad5428e1ebb5afee1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf6c9017c8814740c4c0de513dfd80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aed5ed8fe36c832ccb551e9fc1b121185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8246077759dc0bba0136bbd5b5da49e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7e8adf9bb72ce1a8ab8cea92de384187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ae78502faa48f519be89a8c5f9341188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf562dde95e06535235744bc6661885189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d0fdb1c3d54a930750f37fcb98812190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f8cd7834f85ad64fb5eeaa47c3b12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070615e981f9396d87b68ae8c2578a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254557f1343e612e60ed492c4404904193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f6b923cee44e4cc5d6e5449b55524194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abc4035d8cc6c1c29eb8b4ad868a36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3c3522250e93c2ef0a542d906f4dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2d84a59cbbb59c55cbdd8516cd543197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af368ea45c9c6ee7065fa6374f9b6d7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8df27abe0f420b68aa5a1729d7e51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ddbbd3d259efcf1bf5322c0feb18a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061dcfa798ed2bad6bb81d73accaa72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e6677d0d59a672cda416c7d412958202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6ca64dee17d824ca0b0b52e7b6223203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60c8ebecb1d9a15f8ffe1db6a8665b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fbec3a07e7c6ba58d1423e9cc775c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ee666713909d4f78c019daef4ee22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babac6e638fe5119302e3335e568a60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ddeb75f069433d08083bb5417e74b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b4e975a4cf2f40ef9adab0b4e67d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bac64aeefc2695cf87948ce44bb502210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f86694d0453a641994af077324448211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7171598e919b6826de0742ead42c0a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f5c41adf50bb8f8d0754bc8e1191c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb12df959a929749a45b27bb83378d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b47f6041df6f783a378c92128a924a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbd418d4206a549bc0cdcd696ace1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ce57b377e951b26e73683ac513891217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14ee2e16afe356bb085b024f251fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34a1828ecc329f707f984933f5a4e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00fc0aeb0d9376b81241739780cdb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ff79007980bce903b2e6e8907c5b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eff942d2987e345561ffa4b7ba4cbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8c9efb41ccc38f19738ee586bb3cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd16e8e012385c9b9f1a4af42a4c9c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc505ef986119da84f255e61bff398f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f0d48feb0ff84872be8e23665727e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4559cc1c38efd98c03212c52f8be48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee4e5e7fbdfc54dcf2e3230ad8662d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f59d2e53889e860454ccca60e093ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6895512d30bec4ed3f84e1ff757b85e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e07c2d3c6adc437a40d13bfa13ea6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2e22abc7de54445a99f377f986150232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c207b4e066ec4e7f6b52f895235619233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500172f9fc969ac30a5e83f27f88cdc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fbf3a9037c4e5579307042b15fb41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b15c8281ac75abdea6a41d0634f923236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f27e71f56d2df8f0378ce8da482126237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45ebff1887a8a550ffacba666acf62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b79fabbcd0a1e89e9944c90ed9bab2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96def0f08e7d35512851778bec540c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9b8fac7ebdc0b145187ba16409e0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb98c9e0891ddb4e00acf84bf54e9c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0ece9dc6760e74f686cd719af775a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba884443fad3cc6c96b71e7f44f93b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a238739253eba1744f3368fd4eb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d8273bc1a430f497d79842a61fff3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146341e443dc82df021d08fab9a0fcff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616354a792aa7e0800db26bb959891a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af688b59014a606b01c3e84f3c75aa23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde20e7d2316e289650813cb7d9df7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789733f961a72d89d8fa04d8b6b2fdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5153744b0b42c716eca4489a95b5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039e79ce5b154220c34dbc6ff4a6be9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607f2bb94f450464c2cf71ef2c07baa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28d60689d78eb3c7b24c5c4ea5d394255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600d6df335ead91f9b8e7c7a93499fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfb4268250e5fbc62f7512fb61ec52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7b4a54f785b6fdfefe89b8eaefd81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64602bbf08cf5279f37f4dfba2ebe798259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbea981ed7d8dc142ae7269a2f2f6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca7830d5ed6bb37562a32d16366e8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a2ba06d4ded3c9a0b0d5073851ac9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba23f1beafd9f4960d4a9f0ca93181263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2c15fda80af60d74010a9d8991a38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d0e71f82e646c52d884536f59f3a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688cf9a9ed60bc359d78c013cf990b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf1d9f40a51fbacd6a874c54748e87267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea727e85b59e454492e936643b9ce3d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087097486fd8b228921ac69b59e0020269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7f29299ced709e7ef1c8f14a6ab18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c51bca3aaaa54afe6e9d19d117d9ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34d7416eb60b655bcf2cbb1abef5ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1f5204cf499b6869e30bbb3390dc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfe3f47560a5b49a1196b48d4f0ee1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb3cb44cfea58c0b999f0f84023a56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e403f95645252df31a3aa87ca2a7c4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cddf2461d7e0d90c926daba72000e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8910fc8a7934b185cc5fb7e9bd7fe09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b295ae7680aed3a66d507aecc0d06a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19496aefa27382f8f09bc6ee8abb93e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89816ab6ef5482e1bbbec87f878ca2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a17116388d390b23a73f4900bb34c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442febff3370b3286aa2e176437b57f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef8042e0b31aae193a83e230fb6c95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfe416f090f8868d4a7cebfaf52293285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3444ac91efb15fc38c1c173dd2c480f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a89af42ea9f1315e81d979f19f88e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cebac9ca1582c8b1532fefe0143027288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baf2267a02b5a957cc2d8b2198532f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c4b7da82adb170f6e4d102a9c7a87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b02ac8f407a78d3399928ea84612e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdbb997d3219b0652b418429105c77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca871cc46450f7ac8bf861ddbfad6630293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596033c87db14a51e1cc77b642f6771294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c4306186e92ae93f0b7831730860295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a4b8d75b09f0b83aca2cdd689c6ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16042e5f21396acadf0b947d5d37fd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d4d73cbbdb86b4c7b5e87f3cb4c03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7c644b7e4c602c875dbda2cc0cc81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5007db07cc5746bee2e9b14522bb49a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe6fa589430de243a7d455843560ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123a9e312b8773fe04e4b90dcf53516302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f275e99a2c588287ea2d4ba48ce90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77946a3459496740683081ee178346d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591684ea30b112a387ecbfa31b904485305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bd48c954daf79859ac2242b56cf78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8c190f75f9e9e05b34ae3596afb86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fce96917a1f30ffcdfa8b1db1696bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b828e0f171cea7a1c0303fae90218e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4179304907305af064b71ce91ee45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbbd7911835488cf5bf828b48c88e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218a2518f2c1d13fea4743bcfc66cff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463156bef395f972158b7ecbd6fc2fc1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af3775f952f8ece2a6295df237f29a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85a108207c98aa3c9662f3e06927b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295788a35683b02995ef86ba5ae9baba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7f94dcbe318879e91134b5a519c46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafca19552af267235cdcfe625da5801318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c2655d4d2b231c7b58b6e354958e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272a3eac667995670329e69dcb96de8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4010bceb4f1dfa8d49feeb34db441321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29491e0efeaa9c14b5a6231cef796d0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a6576ddf8d66409a045918ae2c204323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33680750d5f1bd19380480f26464eb3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f25719571e9e04495a235b88f8711325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad8943b2eeeb5ebb035feedf9ca3f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa670c54b9d1a4235f538633234ca23a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ccba3087b2f7ec3280bf4368d6bc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a08f43774eca1e6fbc8429dfd36ef0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eac4395fae8bc3603f4c85d6baa855330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49998d2e4b3b762fe99a34d1de3ed2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95751e08b23e5fd634c9bd6933ed11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f5d01addaeb9aa8b4bd37200b506f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41252db7cb9a3343cba36e98a5f53e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bef36d2fe04aa87a975d52b8a2f32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622ef3342a7a48668c55dafef7c0794336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974201971f2559d01bdbd2aa0445e762337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba992b99bd9a9b197b13f8102604b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb350148e7aebe0069f520bcedb6aba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b796bd6fad4d0f7da8283f511f663340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdee46586e7f7156b7d2e81229c0919341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e2cca4fea5558d95d30e9c07c556a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c7cee330628fd109020d958fced6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae8dc5bb0adbbf15f764aa80776fe9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0150420a3d5e85f767434a44a4c81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fb400f9b810d7b11a700b4f926e3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f352d148aee7448aa9ce018fb6050a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d600393fd24fdee6da09c84405e14e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bfc50e63c925964c3e086a56b460b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1ef424372b5f42aeddbb30c85dd15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3074773332c8a21f3cb42a1f5e1dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d20127b261f488bc7dd7796fd641f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ac44d4707c9fb437e86215aae93ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ced4379e12b03e13a3baa9393987354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f342419d041ba9a34db6f52a24b4b66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b8a485e881715128e104f574e9872356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749d1e2afdd5245542032a8a24cbcad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b941d40fe3c33049321b78e6eecfc3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfeab8e69d8ea9c92278b30fda86b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338e2ff74e1a4dc7095e4c392dda366360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba213dde97adc2b97a886e39719c6b67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb060efc299ed55c08a841cff132fe9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c9eea959239bbda653540beec822363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd541bf5e96dd399873d75720ce652f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ac2d757eeb59962131837ef877d4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f80a5a1203810ce4366ecc57e2b7c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144fcb1729ac97b002b248752527fea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2ec49e83824e5f733979a49cfea9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f7a814ee33d00eea4f165f72244a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a66e7a58314e0ee2cfc952bebf185370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3603ad59f4f2847a7a8de31cc5b86d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5bf2a5d799bba08b172779ee76bcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a408e54485812ccea4fc1f90ead06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050735200ec59e24502534ae257f576374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b41f720e95ccd2fa4253cfc47b247375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e602bdd2a11e8c758b1a26d4cb89c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396901cee0a990a4a58f40ec84e2dd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2c574a9d026e5faddb703f99a5f5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae2e9967054544e12e8177d867e26d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567a3aeb983c969df5e7aca1b84f64b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1975bb7f2458b7d66ec848f2053852f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bff83f7cb46871110681ee5dc39f30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e9112597e2413dac86d7a357b690d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faae02c5fc3de7131ae9ba65f6864e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42270894b09e86ed5cdd5d78b37659a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba74c2b92aa20f9802acd1f98592a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2885f779c3dbbfe0a4c3a917b071853387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e0b4425a4b0203e70478bc7ae3d22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f605beb53b627467dd973ec80156d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b712a8fa25d4ebce87a35bcb4ff1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5957049de827734bba473bd1881d5d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd12a7f32d95fa09c491373c9fd949392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83290ea3e49c49197bc370110b7760c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208e78a28af71baf091dd17e4c71f5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6bd20623122b639bd1c35f605a061395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a40bc5e70147ea47237ffc6922d12d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0eb6b8cf38582560fb3e31e25cf61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7791c133b79c277dbbc73db40a95a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45934c322610cb3285211efcbac6f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347766ea8156fd1e7875c8002b61a121400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6dd15c22834f1af07a54533c6d9f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be905a4e2e876bc72f1c178f41a1fe7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1d1b9a0ce9b9248986251cb1bd3cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb91715fb7d966a6a4348b9805d9b7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f26ca34cfa1451b5ec82168918f126405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5527acafa3e27ac64b861ba32274fa2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a31ca05415a5f76c379fb857ad5606407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bece0df31b5c7b11106f7477718a79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac435dedf5f019865a72b55f0a15ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab453b12dfc7cac7c25110753cbb5298410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e81b91f6d5ebfe95ae92ab84b815d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6df5af24f26540b7b0fe468d1aadc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa4e497848f883b0257de39822ce10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86b3622b8a86fcbdc7dbbe0a955905414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea7bb6d2f10c2da19de002c8ea33b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02ce3d46fa975ba40ca27463803db5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5c568704c9788851ad1cf0c22f5db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34344cd03179a0863ab48dce298acfa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce71d8ac9fa0035b4baa7fc56ec04c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d647fd49d30bb21467911d93cc6c72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eec887f3943a0c5390e469c40bca52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f5801e687d2ca122c6c5954c15ae0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d55f7c9b9e39de4e97806fe203237423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d12a4c4a5436bc3e1af909934020d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35242e6beaa9bc18de43a05022e0cfd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee8afa4bff128d9e9c959cd6a76137426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d7b29487b67d8cab78bef61e2fac2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c13302b53deb5b307a197e0582a7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aea3c2f14d6eb4aa8c732760889b8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2685009ca8f38928f2dcb216c183b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78be914dece1d1d10a0bc59cd90e185431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57503f16f0884282c0a09a2f5eccd6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae5ef3df6acf594053e84f26de6d40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38f8ecaf39495331235fd8d1077353434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df83332fee02aa8923b32c9012fa262435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3421ed9812a4c8dcb974dfa12e50f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce5dcc8fbc422d7a1f857fad2b36bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4495f418d1fc767eb9bf46caaa6b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b9a7dfb21cacbe16b57aefcf531c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00810ae2cff9f4ad030951364ddcc9ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0773666ceaacfe290adb645592658441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fb79a997ffc065274e949f6226fb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506d4f3b55576701b312e36dd61802f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53281682604ffee5ee4715d9e66051eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c73a87f0f38c281ec61530ccabc6d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e274d0d23e1dc8471056fb8e5ef6773446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7871340fb86c78bf9aeb9717ebe01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf434128cc6163df339561fb41d7657448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ca55502f04d395d5047b027b03d84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74358a2efe5801da05fec4d646b7ec55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4ebef1ef1269eed5c797e51fe7990451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82619cc5b5b1c5e3b9f14517f4245d7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988497063b558657c0f2099433042029453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332b54fcf85c5772101c7c5b81e3be3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8702c9e181df617029fda3e9e6594455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b294be89bc481676eecae3966b7e26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea88319432ecbd2c8f7b478f873dd3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17351df3a40b597dd9927707b73dbcad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed72cb0ca39426ef6a01385113be5d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911584c48e32fcf40e51c4866f8bdb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbff2ee626ffb8eccc6ab658925857461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614df1d38735109f8c43de4dd0e7a43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c38d52a963bde6b3e0fe866643c3b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7351f01752cf17a60086a73d3cf9be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e08f6ec0ce3f6f2cdaad1b2bb543d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3930520a6c0ad11fcb8af45f6b2077466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aba0d58beacee154d94006e0cc71b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4321823fd2e55eeb5f2061f2a806b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34963fc9a6d12b0f5e1db88fda9dd37f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04071885a4746bfa02ff1d872277c795470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b081bf24f285b3ec552bf25c0629bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ae521bb3b264cb0b74411be4c173c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49421e3644b5055ed274e9dde702025473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc9e6fc73481696abf44455f7d40bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2752f94b35cbb9f6057688c22fc72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a5a55be845aef2c59b8ef851be90a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb50b8310e89995cd7d8ebb5ae908a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ebe9642958af8f7aa451bad146a34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a19398f3bf75a44d86d38513fb33fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab3a828a644b2593bd472630af4c9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca7c36bec8f117ce629403521fc22b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50459ddc1e30e846e7100e45d280cb29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989313fe26dc787798a00e840256e739483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e379da353bdd2fc28b8f8da29dba12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8705d46a3d8da4669fdd303813bea2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798b787135d7041f0861b4f48073e37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca20c63a9fe97ad2ff75ed342c02fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be745dc2ce713b83479ad40f839055488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd47d09c3984bf4c7f22ac99861232489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59775db896a66c53688c3c238684a82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e34836c9de6de3fb68f6e3664ee97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239825299fc945806a6c319d85841836492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018d173675c3a875076cf895c3feeec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2783de07f8e27c1a970f418b819030494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f84de42d51cc85db8dda7afd0d39e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cb99219e8260173a12cd36fc67eb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2332cc36c3f44d89604ed43eb038d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba2059424447ef95cdcd2ff7665ea2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9e1bcfc71e2fdfeddbc1c7b6e3ee4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc63b6a278e204a6069304590af5d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49329a4bcd84b2b8b8d26d1151857b90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969c40b21a27767b6a57168c5abd25f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8800fe5a0136efef1ba47615daf8e76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54e312b7e497c5a3d45e39cd913189504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382350dec7e4c030671957bd33a7e0ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486fec406ae7141cfe4e9b60ce182a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373ae9496e90fddbbf4626b4b4b1323507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f925602f8f4c6098c6b06dc0e1f20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec0b4412c43dccd5e6add75a5dc93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88142931c9ca8f733b1f0e282469cbdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a94010db04fd69c5d1d8a611296fb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9f8c9dddb6c7538b1b83e646cac79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fa6fff54b01b03d00f1a1d1e5214e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c348b55ea611c12fb7120b963c425514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93424d42dddec424f9750ca81275463515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db807385565909a672496ea3b5c3c23d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589d9cf22195dfeb7652f78f13fdb8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c2af32487efe52ac6d98bde825617518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd9130b82e6dbd7ca55dd742ce572e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f43af8568e08790db5bd1c586a61fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea25fc897296ec9252798849ed48ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cef0897b277b3c8605315970c4ed8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936820a33f111c4500ad21dab378c670523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1bd68e5c469f88d6555f6fde3274e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96057a30bb2c1bfc9bdcb0c218c7dc83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267dfd35f0bb62926ab6d2169ed49ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb3ac126e6c82e2d9571cba5b06af2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601ecc4eeae88a66f57c9c2d0692833528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176e67a0c8009242b9cd8a9b462250b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4668942b9a207184d9c9861aae780e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7539ab5772bcbe61240a08f882a29b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245b0833e4daa1dccc96c65ac69730c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1587a8f5f15f170f6c912077a3c48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05fbae708720bbc34e204dd7e2ce09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd0fa6f69de0067302e760a3a50931535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb336234646ce4aeb3519a9f9883217536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61444ca0917e11a3c1d99d8c6f7b85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829a2d35ea8bed44f73f83eabfa796b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78016c514e9d96a51fd7cd70150cc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1bc3ff4cadb67851f575e47fb080d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c5f67765ef1274735cb01366289ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60c1a72e7ec52d434e76eed1295dab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58aa93703acc70bd563a740988b28e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b74c208fc1d7e4e0ef06ac8a4e3c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf444cc663064a66de7429633cdfac88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337c3368ae29909593fdb2e0e2d2215546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b7b88a71d9c3033057367025abac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98839bb2f679ac848098d4f1cc34339548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa27847a5939c5346aef86055e5e13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32fa949c52bd6238c1ae4ce458d743550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dfbfbba5daf6607c580306cb8fa12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45f61dfaa3bb8f8d8acdb500b72798552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4138ba9ee4cc882108f0c32e08fca65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd59b2435d4e018a09cf8c8b9a155c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043215c63368d16a591baced9718f37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e9c7bcf6363c547f04bb006f4b1a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5475ddd375443fb7157554fe8d897557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25293ed0b80cfc04f6269b5e9984dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5e34bf2d3126d55656ae3cf585005559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84089e414cfa7f6cdd84384e7229c861560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c6add29751431ffd03fce83a13fe0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461ab7b189abc2b3c738f6d96d80f8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf88bf76863ef61b9d63c1f39318b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22969a520d65e5890477dfd9ca4a8dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d34eb5d4c6afc79522fb8a53f6a25c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd37b9607987474e993163f560a1b1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eab990e3834e76876ffc650072c0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebf635e2674b0a46dea7bbf49f33a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa57ed7ff10c0fae08e4c17bf06a677569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2032736aa270e83026c0cee78ad363570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de153fc814b7836f6ab1b22e33ebb9dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9924ffa8cd3eca9460930e1210cce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2ef57512f486317bfd229a0d2e39b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e246b4e80e8ae2b9d8074ef9f857a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d412d32a96df94c66e927388f85539b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b408c0074d7d033034eddc4aff4c3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937213c594ec2e62ae951e8d5e95190577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0245439a1ccf0b4251036a6a201c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47234c7e340b0ac23a4cf882ce7e3732579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584470a15339ec829be0ad3687418233580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b52269f7dbb7e8389432c3747fdaea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727294ebf72bc2edc3e5169d217ac4d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ffe728ee5157104ee73266505afc8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62a2d792b0c04ae7ce8b2806089c31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415b62b839249eb8f75ecb387c4455e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f334b700e63ae232de1c1408f30f94b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2821ed7c0b5931e10eb35348834c918587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d672e37367f6a478697e27f108607588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57129f5359ce965027137b0915ddfae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b9f526fc85ed4c3eeeb6e3816fa6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee3963fdf3ab80854e87ffbf0cf24c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd89717078bd052a561c663c1ed361592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bc18b11d882772fa56573b8ff38a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4852452006b763fcb72489c254b50594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d020685b697110059986c5628090c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d736c39c79b1aa973c06ccd92ff474596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab611e8a815af5a52c58fb497b4642597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9f3df695f79e59fc2825cb68d151a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfaa3ee0135809bd7adf6aa3f88d05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ce9bedfeb7c1a53e6d0f89251068e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cf2c8ef74a96e83f6ee6a5dd13c3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faed4bb5c7ef7aa419f5b75776c6ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c58510a871553adb3d3f16fdb22222603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9f290a85feaaa19f49460ac793f31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7bb82cf1ff579d50a2ec0f19e7cb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8834e41853d856924a47fd9ee9eb7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92689830baef5c86b0ba2d2d17420e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcbd416698b2dd2d0cf9d793d5ba48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3d1fb3d44f0ad3e227ffc1b5b6481609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3646705c2084bbd036559649eed57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf49c59683b0ec5e3e5394a72aa1dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1bf33fee3e975c070343cb60e1b9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa532fef16cd6218affffd9bf442a582613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c28110eddb3988d7084bc8e2e416c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7489d67087b12c6ffab26bd192f81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfef23d4b533d6af9a0a4cf3c617d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e248e70ef71fb3040be726972064c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07d18e8cce55b534127f2ad4acfc6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a024de39141acfef19421e18b9cbe73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0ff7de209b07bdc1ed16ec2b906d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caa092caec299507e992a661bd6154621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb461a30f177855ab58f5fadb6e700b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326ad4212ded1714a8c44cc0dfc4efc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16637278eba9f0bb2fd00b916c0f5cb0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184acb58c6a129ad7cb8853f60464b0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f60c1fe61a1f4bec0b42612901c03c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f6b0e59d70d7476b7f77621137e91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece09ba4a83a6e552f1bfadb70a1598628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1f983374f4c0a58fee04c302a17ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30e3454de7eabdfb6b63165501fa8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3eee12fcfb8eb3fa0db14338d3861631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944f30b0f33d568189405c6deea9f46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71381c73e308fd688dada692747fe26b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae028aeae46903df1f417c520c826d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36730c7308b9d8eef32793e0d28caa7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deeb4c70a9b4495755a1863ffd76f57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3722103d77d1b4e5ce6c7c80358b13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe018f267eddac526c6f314b002e0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5716809a361e4cbcc87d688a35a585639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679a9be810f2cdf2030b3d18182c1d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f544c4b377dcf7286caeb53dbb68ae3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6116294fc1310237a9a2c980cec68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e7765bacacd166f252efb8432d3bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527c73bfd11fe78ed7757587d50b954644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c336fcd4527a793d6620caa9628520645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc570c3b8857536219fae1bc48778f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78066b009adb686cb5180905dd1b3e55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d461e711ba784ff97f1f133b27ba7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fc6c86f4ae48751ad391d4bb70871649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa6ee3d0886958f5fa55a6804fe321650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d92c21e289ca0b5d2e7a7d5c07cd4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e1d7f5eefca15f03f625cc60fba81652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e92dd0d5803ffe24e18de33a7e7d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae370766f7aac0c18c21085ac1d56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd74cef46c2a7a2b7fad7c2392b149f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b4301b2392cf78dbdda8d9563d38d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc51618bf0e91fcd746ab9e94a8ad2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf100a1c224910b98e1d1550a7ec117658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f008d16a4a0cdbcee9776fc499b8a3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77711a760929192370b43cd5cab3fa59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3717ce1820e25ee4c1e48b793e93aeb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2b83628a20cebfbd4c48ef2b94e9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6d80f3e22dcad5917e10418b1836c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02c60fe7e9c819a21f1ca1cf133b96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98b712cfb509738a1541b978f8c3fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e2242c2eae4d342475598e9894c6d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e9c9a4a42d1b04f2c6c32f3042865667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32838b13e8711b3d6180b39084a69ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ea98afc9d41a2535baa1e7bba013c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8646acc192ad4e6e2a6e405e256b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c817cbc4cec749e18827011e402bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afcd493981a9ac382c8ba177932378672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d70aa1a7fc7ce3fc7993ccf305f06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd65b45cc24b8fb252d54a0a94cf48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb74ed8abb98385a2a8b6a572de041675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829debbc397792250e2355a7c96126ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ff4d2719dfe52c18da967163abe14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd4a7e93fa303bb171964fecc570ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5c2886d413cc125e127cad5d6c53d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de52f3518bfc493cdfd404d7e9714e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94739758f2cf9545ab2a04a5f49ff08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdce18e22dc8f5a147ea6fd015c494682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924628a81c24031e2179e067552fc0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc5efd7c57f78b32269a08ee7dbcb4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ebca9cd009c5ea0b186100ee9df15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a114da9a084de724255c73b21e3c28d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91519d214b1e1d3a53862f0111c94d61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3940f638d9b045676c6e9bd9af9cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982065d12a9465d34b2338ba8c53347689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff1fef0f21567199369b455669bfeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdb49d346d3a79887a79445ba0171f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988515d2831e56e6f0af8e58e2e63910692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb1d1fbf0ee5abd2aa7b5d56a82df2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784850b7d78b7a1e834a9d4954642f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8a0258de8fbee758ed73701694988695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9b6b2632b69854051fdf0c9658b7e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec876cdc811c78253645706f7a6dd62697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eee67c06c2b0998daa96520ccd786a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ec1a1d65f915be9a6f53dbd35584d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af576381e5bd0dc236a59621de198229700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a309160d1b28bbdb357e88bdee67f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048e6289ec6da3fd8d6b8d91966030a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a00595fdad4ba2abec2ce127c8392d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a7a1c7f7a121f4771b0dc01060780704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bda770a78aa1af7c628a0547e9cec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd7dc2c1c61002e96afb6a81e76c68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2191c93fc656b8cfbda92b8da954419707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875fe34e05f0de51a9caff31a6755a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493d799bfe6b948d51d33a29d2a21f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd2d3ec8a8bb02a89e37cdda8f138c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dc6a87509220b04d33f464e350cbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49af9cae43e10531553bd5ea170c321712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053c56aadc23491c6034de142ddb81d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fbbbeb85c763d13bf91411934f923714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8bc021352edf4f459d58c4315407b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105348f330740175a7903ea2b734530716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8935ee7b5a23cae0ea3e2885ce2b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e545bfa28c7776a7530aad2cc71ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4d27b1e5e55cbe73f73f248ae51b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b5aec859e78f57851d5e8bc8ee077720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3bf2fb9f496344b27d842ba957cdc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0810057842883c93a03b6b47d13e63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b9ed112d6a8253e6a272067ae10fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e8294b424af21eb144c2e5e42a882724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5f51406f7454315147c080aefd8a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca116d3a621f8138cfe343dbff073726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319cc115b7df11e107f57ecca9988c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3107496ef2050c24277f924493fd684728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cc686ffc93c3ea101a9831cd6bd9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89265f6e178ff865e2b296dad22e755730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac324d1c9a71b9872f2f51b0a49c2ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8add08e59236706072d2bff123c04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250dcd21f2b3c39c09bd0263df9fdd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bacdd4031a968769d510d3d0e0a69a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f30eae3f9480ef2f38ed6ea233f48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f785b9d2d295a959baa12eb16c7350736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b2dd578c6495422e1dc07640cef0b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5db29b10b149c336d0396c21ab1987738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b821a5b773aaece91c68f0ea0cec8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a417804814f39ab2034c76901b558740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b1d0c9857038be0053a6a6fe185eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab27ae0d1deef8adbd7e4760a9301e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b10441f133372839e3dee038cecc6c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13435e965ad69cdff83577911205708744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626c5af7116267ee990b9a832f715fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133931313ce94b7d053fb3ae2c81086746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0adcb8b405a53f8bb7d16f8ec56e51747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291a82ec713af643c743d2b0ea0ab30748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee57dd797429e3a7f9d78cca1844e0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf70e7ff880e08dfbf94f35fbecbc0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6173f7d15ed405405b707daec5e2df3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592532edd2556d7c0b1a8d7c4a967f27752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda219c6b480c92fcfdf563d8397ba5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ff064754014b887e74a21a188dac9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aeb8215a02d70ddf69e51fb5118bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ef8e01f3150672bb5d4b152422594756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1484137acd31c0d493136229fa30ea757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>