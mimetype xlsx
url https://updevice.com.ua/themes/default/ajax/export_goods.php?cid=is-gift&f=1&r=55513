--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad48817b2c6a01992bb2334fc6a77ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709afd2167d986efd8478be7d28eb4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9298fd65c2f712fed374f9f0d147ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6ef87ef07b181281b0c49f99744254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd812e0c3ba120cd580722014030d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee82ecb91c9dbba3b5e3f652ed937ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e148604d857a31a5b460b7bde1127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b319864f589b4d9492ceea801843048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea94fc74061de1b26c828ee2824ffab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd79b65c9aac9dbe068e309f2c15f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac528aee73cf78501e2b78c199a25911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78377e0d38690c78f6e62762327680e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef625243b0c1e73ec8d5e29c50e12c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7595503399dedf8916fc5bcd56b8fd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7027c6daa323ab8e8b87e3e886b21a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f0e828e1a95912400d51510564abb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3d17a316253375ad67c35ad4f403317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492686ecdcba6682b0276dbbf6a6b0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810653fc5c2e6c1e94e0790add3091219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384144b766fba541dd84df1cbd1ff60620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dba07bc639238bf17b42992fdbbf421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4a7431598cb7187bba1ad24b4067622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa65aebeb5c04a6a1bb26bcac3b8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf376ca6f8e6e2a3e5bf8aa9c2883b8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f89dfb2d0cedb589b2916a58e2c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20d6157078f796196df3a43bf962c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7820706d5d23ec2d55688d8484ae45127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa14ad9adf62c97df40ea2539b0110428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a63c34af597851274fb1a46e5986a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3132719888495e4123aafeb8a8bc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0b90796133be0f9223d998bd52f3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8db782567685894bedad788a1d888032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2e68db93ff9d3beca922ceb39efbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae1814d2c1d0e935713a9230bff06e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a9773c46e1838a677157f1e5c42b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41282759f4afbd90ad020810139dd0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fc128f2587b15e99e5479c0bff9f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8e9cafd5c41a1618184f600d8fd0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83a68b5ac45d76112cab060fa3470839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e2ffd84bb02d5c990903aa24a5d1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35252744a53362020086653398899e6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092c04d5054c5e8d3b8942fb56c18f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ece2a67af8f3cb7b7f462ac2f0f0a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ffce79aeb31f37b1e2b9fb83f3a0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e501b875988f0643b227f2ad7914b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fc4d71cf5070a73e95c948926183c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c4208c73e12dc1f013dbeb83fea6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581de0190b694db3958ce467c6cabbf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188fb19d18b81fed773d8e57b9b532949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5be983e17d6eb08eb9dbb4c13fc6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af70af88934baeca29cbb3064191a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e442c2443bfa77657afdbbfd5113e7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413d1348bbe6954a2fa511f5f20c5af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1e704667676c6d8a9908fd5f5d43a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8d2d41e6010a849cdf6ad197c389e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76b13080a2377a034ab4e8df7cce1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e089c86f1fed3e2e96528096491d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f84c2c2709f73787684ddfebe061858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e466d19f6ffc0b809d27cad24a0ae9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294745d84e6afb6dbae039b0f2b1eec460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e8f4668b131e851d37a2121ecf50761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97795344fd0e216ec5334a7300dc17162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227280502ae7e21f39efddabdccc49c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a1899fef55b990290e775de024e8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1e2dd86ec91472a0ba80c991c95a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53880c91839f06db975a2b4cd502f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c35e153a8159887dd7904c9b02ce7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439bb19bad5d743c3dccf6ad428d0f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc335f137be52b4cd1cc357867fb0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18742f8f37a3f826a00ca43dc896ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa4824f5ead508287dabe6cd2e25f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272d7a2b7c86ea3aee7c1695fbd382c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee430bd0cf3ae0104283707b1eadcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a91e0bf9efcf842efd8b9875f37c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ac13ec623fe5d4142a6cbfe44bf8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c541ccbeacb5daa8f31411ea904b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff57a0ef9424b07ad4767546a08d0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc51da72c828d72e2610523ebfcd59878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfa072a89889d61767dfc2247c568d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99563aeda4c4d7890976c7edc8419e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3eaad6a743d1528a13a7e538949a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8881cb86d035a1792c9ba9ccd3519a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d5e6e93833bbdd13eb4007894c2b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ff2003a7a863f257a4c72cddf7c7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe85c2608c605e208dbc7770d0a8dc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918ee8503f7f2b443e564c59456532b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1953b12c11e58e420c0f6914045869387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c9297889e357185550148bd5569cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435a35cffa73c32eeb14d3ef9b7570e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05978d7e5e68fbc51b0c4130f22c109f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a11c0e093bec718bfa9f14e554a00f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558426d8ab9d39f2f881e68f7f9e6ad592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2b5197aa724edeccb2fae3ebc614d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710029ee4c64953c2657a6d0b3c08ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1191c61605de6ca8b10333c4205ce7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6230e9a87b5ac8cb6de1c562e80242496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2d5f31fc5ce83b6d1cf8a6b4347b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643c8bd1af18d283ef049282fc91d7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f5468c113b74e45582acc581701d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a90966323a23d3eb33f37cdb78fd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd75c1cf8502f6edfb284b7919bcfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae61c8221e81d0ce6aa0ca7d1b0841a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d64b3e1aa99e2964ece9f2d0eb99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fff71b5fb15d613bb9084e08714fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f1355a5f055125818f9191496965105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e942e7948e9e9c13cf768c46134159106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c3b3b63d62246d012bf4a088113ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef1242f6f1530ccd9c56243f5eca5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd271d06323b8312b72ee87af54be7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11085bc70a3cbf467cce141c2b42e77f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6045b3919b2bd4af6d2193208eb4478111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e5353cc711d010c26d99dad05359d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d58aa9b565e4513a47394caa4121c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e1885177f2afdc1684802eb6eb691114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdbb8c4faa0a53b26f4c759b9c2668115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50b5f65b47c8079c6e6380c42775e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876e1671c343bbb1b19e383abbd76ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a5093b02dd073c5a62fe0a8a78ae9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239443bff2ea4662e1d9674be0882efc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f3b283c8ace77ea1c666dfbb85d6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93800056bd8b7d5db5366e6f47db0aa2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31743aa2699893c6053a2b61bf53d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e84eca3b31d69251a69d9487859cb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ae649b6326bd7225baa4d18a00e8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9315cf0b87b42425b344585fe206c76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c75630fef34427a72754be5d49b70a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b91a369b954f4241ddac4855c9fa8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce667d0f63e13a3ae159755a709144128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3dc792bf404efeed97ecc2240fd64129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acabb8064f2b9c0290e5195001d8af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd95c8477920e5e4e72dbcabd71770131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad2a7da93e9c4e9bae8321c5872e45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7365655f7ce78a971d7ee0f03ab10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285e2b1ce63d736c113659484bcc5d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7cabedbb9a43ee8fbc47029aa6d2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc757b27760e54b16a85cf2860774780136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe40fee39219acd3fa17724b90705aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca757e7b7dc0633a1c62da3de195fe0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe67d8188b08712bd8198fd65abaa72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59369928fea40525aac2c73ae6774111140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e3193b6831747f404d34b25f3fc79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f48abf91caeece64b728ce59251966142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859c5907d94bacdce5fe4180eb66385143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970184cf2f137a074d11d4bcb1d31189144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bfa08ae43ddc17cdc0faaacd4fd51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb7386f58e3f51563cb548a5115ccd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf0afc885d805b1c3729027530945f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7755263cae98c79392c8e1070c0321148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475dfdc3f5ac60f3003990345914c30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e952ee64655f6f3c402cd8a0539d618150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfc232c9449aa98f8217d8ea54be84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756dcb93bd95948488be0c9402ec462152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdc31887fa2af5bffda51244cbee1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a089fa6c43844b0b6c8cef8e7e2421154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca79b77ecb1a7b3d881e969cfd434af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edfc36cf3dd2b11de81ff951e700ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade228d04fe8b4de45838a58fddeb4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef9a939f8a24ef1c5eea8982deef6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1ede5d5bb8c57078adafa1bff6c06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9675438c63be4499e9891831787d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbf4cbe045eca9c6f2ad04628976a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfa33ab26a1d0e96c924df9b6a5e0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f709b047307f485941f90b3ae50497163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e1254043586796f986087146db17c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a8b136ebd19ecc28f58b3ddb79148165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb035d278eaa15053e549d4f5dffaa7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ec82e6fd6738bf1aa527952963dda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12564a804f9b83bb9e2e05d993aabe4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fece384d365adeea693fed2864f5f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923660ac9e2abb288e60160e1de4e43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf57763e6c24db056f7012fc83ddc1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068146e883e2527d1e44d63a56b91fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68455205307363e1c867400f9acc0bcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985630f8e9ad7a011ee38dc7652731a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e9a8c2734f79f42c939939c87de8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb5478d0088870262bc93b906d63b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6c2e75b0aa4627195cf11811d3f01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab4228dd26e21959591c3aee66229178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e275ecd36cc4638e4e452f8c4b7a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b97565cd93be7b0c8ea1d030c2c93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6296350db6837b868bf6c403ffe0b19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5e70421cb0d7852ad89fe287f1f4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcc2510b9dbdbc14bdef3748406782183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d64ee48df7d0de785528a5c0d2b3b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cc9f39de6c79e9e5e6f4fc734b033185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0d8aa3e343b0d9b943dc10c195a55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c390532256359e0d2414125c559967187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2cbab70b902a86ad798c4e38172ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7571561289b9221deaf1665ed23820189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00639f8f16e767f4da515a2e74adc5cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5c1bba3a0d467a8f743b4a0d2d21f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33e0fe1aaa863704f9dec76a0a4292192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae360f9a233d213118786004787b2991193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f6f78aee4c75d48a4aa40ee460c1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94374fd65c6b317b34daa78520db38f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36f80008dd099eabd528952579fde8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb8b16589b1db8569387771f616d13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4136117edfe45cce35617c4a829fa7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09139a70449d89632ef63814ed2a2fa9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb4369bff83db6cdf0042c556f6ced200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41398035c2ca32c1280af5e751be80b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d905f7846b8ffaf2c20819c58c0b85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bc76c4d33cb8865048edb356dbf93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3067c746e342edf4f01fb18272ebc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380212f2e5fc0df08bb708abb6469583205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a0af47ac2ec398fd74a4cef067b6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f0c0ea495eb576b4218a22ba2c53d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dacbe951ee1e119968efd3c29743c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca423a0cc28f9c76aa7d3f658bed551209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9620a703d189277c8240f5be3a6eb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c330bbc4ccb4242598f5ee8e31bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b5689e99c007e22cf9acbedd28e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7e204cfb9a9010fff7c390441e660213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70128c5f76ec780daf737126b757bdf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67995705b8f8e2d447e7a314652cbc5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25688c09079f315ff86b9960bfffc6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a742826738de39ff14794efe9a2313217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60833dee84093d2828797824ba350eb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d015b0449995faf6409137997b372219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d787a1a1e59d1aa12d54f62991049b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d28b1bdb6c503102e596f5168d5eb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95da84a4d2476e8afce1ddf1ad5ad7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100111f66d2071d9f5a91004d89b650223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620beadc4a281636db5972b6d48c375c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df974778f7bfd1c1065c457c433e38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e4c57de15583df778f2da89377e25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8028e1491dad574d51c84091b1735ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec87fc90d72d5333c5ace23f1556983228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9c9774626106b866f38fa8d1b7f12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032c6858e5205e816f6364fd7f52c19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152cab34b0cc0d0bed5915c71f15da9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050d47da8fba0ad3ee6922780a196ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493acae1d7c921e46ea8705dcb9158e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b9611f59476c9cda76b6031b1f3f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2464a964f5e0cca33187d0a2c5d5778235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729502fd3e381fb9d0e717cc3e7de85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37f60c9a1a3aaaf32019d43fd70ce1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8624cf1833355f0bc562676ab4df27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784e09ca0135faf919cb80c3e5c2057239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176541462b099d50eedb65a48f18a72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c572faa47c22ef47a165e59c1e9c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd14cdfd7e68d0fcd5d355e4dd9ab88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3186d98ad2055a4dd11cedbf7993a9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702acc822f7a6a2f9a0aa814e65b5f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56140dfe30208e070950c1c932a1b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e2d6f23bb0cc9a252e7c88070a28e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afe9aa8eecd62683d9bc66318f5860247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86666102ff3034eceff431487635e8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7810345d402f35d8aff83f8999320ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1281aae830d5540966c918fa756bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85705a0b2ac086bad4b56f7d8a744e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25a294a6b2c87169f9f7ccd4cf7e15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef49d03efdf5c92deca82ade8329065253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23bea1c0c92b42e014b740d05a699f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae5e62ea9de394851b5b844cf8be10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8072c7dece5e55e5f735579cb452396256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fb90ecaf8e788cecd0127e0566f37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05662de42bf9d28475c7b98996504ff5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a41366d9b11540978d13f91d8c0b85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666855f7b2b89ecf892c9dea9e956149260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a21391ec225278e5c4ba2949d85ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eec82db8e9dd745265452403f31f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d173936a3010296a030b36df52b44e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba7e0589fa875f47075a2f9893df66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252b5beda1fe9867eaa800edb6e9650265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c6b8072aa0cc8213a998d04faacee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34e1703e2178257879373afdbb8080267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0022339ef235a8113cc1f561d5454fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99209a71a0c4d4b6c7c36320814352269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91754175e5955125763e785a4c6ed4d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018212fcdbe66212c05feeca2d655c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c422df0acb6ac7f71226ffb228b57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a803bfd418f98b8257a2f85279a01aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b69eb762e529100d54279cda6366f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc086d04ba84e83ee9e366d363901e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca497ca99758f76aa0f12b09fbed13c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0100c32684b7616a94437216b0af5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23faaa81f9cb8a87601952b686e053278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f02f8d6574d2a0c451a341d2015a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefac3a6e9cacf3a2baa931b5df632b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca666e983bddd1d55e2aba91259bd9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26abe216650cbd514b7908da78c704282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb796c764f7b42d0e64756578515c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b5812a05acd454350dfd6835d3ad1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b7ef287185f66bdd096dbc4c071ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67debcdb002fac77c1c56b1000f2b17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad599120765d078381a4524e7aaf23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065ebae57577777dc7bf3912753ceae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cb999e32338ee86b922525a5db542289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1bc04301e70326f424bc41399e56c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d221b00707f5d23b450c0178c32cf02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd1b4db422d2f9d6de12f7cf171f29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2485c67290551da4a722b42b527102293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011705209fe2bb189cac8467f906c94f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d2d223f0611713d407ba9d5df62f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dbbd9a822aa0c9b5c178dbe004daa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e597489049deaf8f250009a0e4e665297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5b6a69d30c7f4f983c0e03f461788298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee68b47e5714fcb47a6743ab5e50904299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f82f442812c134fa88421eea07b039300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e09bfaa625edcbd6a45b5513e9403301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410255e9421e26a11aaa28a40d9c7893302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3cddee8fb7d5ea6ce2a15d13d3518303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ede76929ceda2f55e08e5ddda202e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251e9615c739c5944983ff1a6c41320305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bcd81e91d7692cd7b75c5b60fbe97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557a9b91a9c8d46faa62576c7949d60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467685985c0741b1fcb4b748cc56e6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2b19471979b76a672df4b31ee4201309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b830e0c3e753d294bb1942c97d863310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d29cd67a310129f506760ab092194311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc7b107e55f0f4b22c21e09ba181d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be1b7eaf5c735b2fc016dbe5d0de09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad80ecead7e552c4473af4e2de0c9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e375f08860433c494bef78c5d013cac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb384cd35b97563cec98259526b5f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f867ee29170f567c0efecc402f24a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba15a992c8e3c423775d724f05b7cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8af0e6ffd4bb7cd1a4f486f0a6a1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a291ca4a30470be539b212e737354320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a152a1c609081ca47cfbadb6b3fcac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1ec11c384dde3f3487cc403d3f433322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffa28ed267645cbd36e195ec5a109a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6223699d4c1138c25a884f3a8b54e00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad890d629435f68055903564ef253434325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ead552e4cc3efd2792f811b515fde7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669120c1c539dbec2dec344344575573327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf28fbed0b9c5182d45e3e70024fbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ecc6ced48004503616acc5ef13500329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b39806fcf16e13af820c21cc8d5ea1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9c3945a0eeb9f43d6f4df3caf1bff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18036e7eb2c412c75f56bbac1a268d87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c15c7cd630e3aeebab89b991d5d57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c602783bc7b332c2d718d714b89d482334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfd35d48c410233971775740170948335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a56d9b333522402314b1b483e4a1f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eda525a940ba3c281c6456a7489aa4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eda4467fc8a9d79752261d9ff2404338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371a001e0d201d37df8148be984f333339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca26e562a8c307d9ca9374156280db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62760259862a1101b3f3f46aecc176341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc8f99717e11b479bf96c8b045bf07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb50ca1d7ec9018b16cd52509e4e233343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f3360d10f7eedce044b2a71f958c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb3bac5a0a8ec25362163347645ddf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa427a05001de86760923cef2dec90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90498e913bac07303a5d2d82ecfd22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84db6ebb4f948775e031b5f0d696cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3aa10c0ad2c02f17d56a12d0bf4cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a09ba7575cf97cd229aea085e25df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6cb3d5cea5adf98c071b7ace85897351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a28389e4d19242ccdcd9568730916352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65fd96b9933b6833afe7c36f2a559d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920a5807a7db89cbaa6a058e7f26d5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527997974a2d3091c65983678cd8df2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba392caab53e6c76f10e365ffc70e45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98000f03d62142d8440989ff391914357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494e9ebf87c1b29bb7a3bd63e2740f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115387444c75671a735d668b2db6560d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec4380adef879545b42163fb898597360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b4abb5c514173702c3df5d1992a70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9cfc85780dbd72afdc3dc5d99b8c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675be0b0d07372f2e60a2722bbc9344d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c82c9dc5e10537f58cdc2b99307403364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ecd6836c45b402f25f1fbaf4677ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b8080133865a7ed26be47ef2a109a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23dfb1e4351856399e709a48d590f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aa7d0da3bf1f8843bafb027154e46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2cbc96f496c257271fcdb2223ece5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26ede57258c29341824044c8f43801370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3d41c595b181f55e49676f815aedf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5cfb380c8ef46d766ae12edce4549372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934d2249d6d76ad20e0beba80e0a635373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fec1e9d14a94f080d16d1c3462910374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd550c3b9c05cdcb732988fa80cfd3d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a95b19e6402759f0e32d8d7e165677376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ee7c06e5147ab706827efb6a73271377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991da811838d2d0499486a5c19d19705378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1b25058f1ad5b4d811dbc88d34be6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80971ac43aeec14c34ea26a6175172d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13cd2d6cf7cbe69c158307ceb44705381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fe1cb1ed09c33d112cf69e4e48dda382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d5523a251ac57ab1654eb78842f5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6fa2340c111c8a197db1d9183c5a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87002c560a645da2e7c5c1dbeddd74bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55902ed70b17b8a6e106e591c5658609386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268965129f51fb971f41e38b0afce60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd4598076b85338d1733de6d19e5b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f9c242b04d215ade754f8ced3db1e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c1680b139bd24f5ce3dbe4700a36e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec71580815d570c7a025ac7271eb897391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aff1f99b270e9562c7c52c4d2d73b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62e16ede3afa470d4d5f7bea95bb4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78377153c2aa258b5d3a8b264343c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3364d46aca0f24874320b55f534262395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f303838019a79d46d7583df44ff27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e1ac7002526d688f3413337739f4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeface7a96d77f7e63dfa21655b6ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2d1bbc04bc81eaa7155245603da38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25264d90a7abc81a8546e304813a3f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e2b40834f491d2038d5505ac4c11f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6ef024e3921718c6f0f27c31f4299402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7070620fea143ef0c4e324f1f9082dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d564854ddc521de708325b78fae6f6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8f1edc6cef1f141ccfb8758ebc874405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84a7b030323887334f087f1ec9a6ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88879127a909ba775e942a191927d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8057b8f2bf3c6285e93953956417d0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fffd555f4d4bd1eaa8acc2b9b7f4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331022fd62b8f9be284502ac2c1324e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf48512711f509a9c523cc0d1e50f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057b7db0f827c2b4d4cb0066bcae1a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71d62f4427e176231b62679e0d8727413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c91b24d4640f8e1b7949aa90d8aed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e182af3c7b6c6b8baa459a299bd25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bcdd22bc7056879358a5425b52fc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857ae552e657bfc75dccb87b612e3a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ee9bbda407d80dfe48add11976fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974de715baa024bcae6990dcc92d3a5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b43e7447bf90b31b3d696a30e38d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f54ebdfced3e3767d6d658a12edaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bc08b3a7b2ed39886cafe425f5aaf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e167e527dd16322ccf7d8bed457725d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dca7e13959548a68b0bafba82600b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937d7e58795033b42da998a81617c9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6575c9a95024ceaf043103f931fa3f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab361d49f823e981fcee67ac49b871f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ceb4e0d96217ed7d0d5e1bfaf7c6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebab0749ce3c8bd2c70821175dbb9af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaa7dad911e261c1d64405030c73c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300418a95ea438d48a16793d4f7dee3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce764694a1545a58a8b686b5d7a2ca0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d693a4407563262afb6248f8a2d5cfd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95378808ba9707bca71988f0703f8558434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c938e08b4c4dbbdfce75bbc1e53faa3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa880ff6e81b6476dba0613e1ea32462436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7c8bfaaef87dc557d29f840cb8062437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7e11cbfb880b9d454b0b8762b0d01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc64e0623a57ea0a183105dfd920d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6a3ae016c8d9e01aa33e2a63f834c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fff32ad6e2651b11511d8ce49a468b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648963d26a2f2edc999707f5dce79efb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13821710b4d8f4e03f3a903938e0ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861935a264838b612f7812763e81bb07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d60835744575573fca337ab93fe0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfc5710fa9f4f19e72ebc40902211c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9072ae7ae9263427e4bc83453ac102f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfbfd9be76326c0331c8af154cca3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e95d11d7ca8b722535de8a862599449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75036843240740f0f00415be74ff87d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fae8628f2b723de2762aca25801829451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bafec3d90dd0d241ef1b79d233cb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfa46b5b5249bef3f491c3976bcab8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e56f76647f213b8c0740e80e2ed233454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43d57a40961728ce95a329da512880455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d604bc7f6562b8260278bd90a8d38a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585d56e043581572c1308313eca4867457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277069b197c231e5224fc7d434623f16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cd1819e93038acd6362cfa497a11f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71767d4748d5b5cd574abf5316a81ba2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbf7d0687b5d1c2dade26f60ec20b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626ae83a1639b9768895d6b020af66f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e6f6d18d128e60a3485fb14d21113463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218a1c4c730bf1845ae3fc81528aa66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5e7ff7f11597fd522d2823d1e9c54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa80bf01c27ab13b4c969b9febcc0ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122a5d7e11f790352f090395b806625467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898066258936c84cda98febe4f86d47d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea393e78291d209155af555887a792469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9af7a35708bf862fc46344e949d8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5352be4686d1d3a42f32df981e3f47e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc397f9b89653e6b2de0ccf11236df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f8ae0b8d414146421c1a0dd1ef835473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1464597ce88433d8b067d8ee2ccdae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3823a5dcdf6ab7f2de754f7cb2224475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6bac156d4259113bca26c953c2aff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8dae7f7424401047a6292fed5131c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9af1ad578a0b5cf98db988aa3e249478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979d99661921f36a965d97f2e7e672e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac96f91ba8e5d221fd414638f7bc30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8194a9e64cd97d7304f73ba7b4586481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bd33f911510e21fd2520169a95ecc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581ef50b5dbfa3e3de1c3bd8779460a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e588921a32b67553074ccba35aa9ef3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64823234062c7ae4f525a908e6257c18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d73b0c35a9946547483d9c10a7833486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed75961458e45310e8a494e31f9ffc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecdd4664d283a4ed6a517f174b140f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc63bf3c42ca28daf35ba18b319f848489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55d47ca23cb80815ea8600b703f80d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d38a9f85a743686a7abf431f647295491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ff9879001342cafdaf14a38fa305b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806fcc87aa31ad3624ce3691b24bb0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcf7eaf3f2d4983d1124534a63511e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f853b38ebf12ac5664f2e6a7c17be9f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce69573fae300cfcab7b04c2fc0eaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b18f0b7ed0844e523b05ca4db2fd4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88965755e84db4b33e9ac436bbf12e75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fb38d2928c466f5eb4c1f53003986499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f1b6ed8ee77cb2e36182dc0c794e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f122d4cf83c444e68795319ece0444a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c519400a9975a021323f629fa62477502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176d44457439518259682566f938994503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb84ac8818929ff131486f32f8f06a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759aeecadb1d79945bd47d4cac7178a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5631da09b9a6571e11642cb698322506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620ed8c3ef581fa0ef39a6b2f97ef21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382ca6e89f1f636fcb801b3a3a67556508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd758a297b7a6af48d50d6f5f75db9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb12d279b64e5903e3ed9a71c42fd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774b46db27db837a98b41719a0e36ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464b7004da6c5a72b142a2aadb913e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1d0556a1a9a35a9ddc28806c9aac7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650e51ff61695659cb65fec0eecd763514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32945d422744f9a67d1792bfbcd56f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec544fabcd83052efed47060ceaf3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f2e514cbb384bfd1588678c8c9a89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24523037bfa9c7f0b26f26d41df70eb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecea0b87ccca14c4b4d21e994426ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a67df9c207a92c36221c38a8b53193520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf90d83a8a7b7854644e3a7bd0d3245521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2c7905c2be2583583ff1b47987e4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bfa873ed56dcc7f234266e1e547eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc6a4d9e88ed12fbcf319374d36d9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504006875095140a9bb7c4967282a91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a6d1756e49dd816aaf9967cd8a1ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f48d937aafff77920c3c5926e24b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67726d7e3b3bc3a922911f059793ab5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb3cd062297d18a777522dbe817a47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f522099ec6f0e4de10ca8a39567cfa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f81d8bf8d8663097b1cbf3837e201f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf919de4aee540d235c4c288d797c7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40984976c9f064168c074f04954a4b45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d017d3d5cd4245995f1cb01f4bd03b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3e59a1cafbdc08c33f18503cbb06a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59a8ed208a6198d6683ace2b5c8e2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ee4b29f8c59af7e4a721b7f09425e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b344f4ff52535ee1e30e931b34082538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637032e1ade81abd5e3d0150fa5e30c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081d6f8d3661a66f8519cb1fcccd4ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eae9381aa45e66642c971ca3b0efd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ea60800c3418e0635016ca99b8a93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0c06d3b3c9bef043a106c7e2cfd46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b19dd4d4f5769637388ea02a7e6eeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca64ad20cce762249fd890f1568252545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abdbefc9b8187b08a0844e366e836e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674676b7d09d8cfc3605f7ecc109a9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d841e6b71548993dda46575a9551b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61fbd316f33b7f8d78037879784d99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0d0ae17b9f72f3265740e78ca0af3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bdf79beb8472f0230722370ee4e7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5edaeb12113bfd277c39ea46f56ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fef94a03750286755e8ee2368f773553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8938dde1d5d6735fb866fec5e1585554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d71a5ae84a681d80a8b69f19ee46d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e13e91c2d9e8de0438880a55811d74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e17cff5fc4d319d428f56b17e57a80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ead734cc34ac05dfecfbddd6a07125558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2d6f910787de96d4639ff400829b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1986443c17d65a16da85b889a73eec4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80ace82c10deb7fc1d319932d0c507561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3424b1ecfa7ab7cb8a1b8adb63b99ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73863f627e565f9178f767e3970527c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceaa772ae2b4dec0a1f5504bdaaded564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97ddfc530c68a86d7aedc7843cf861565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054655743f8cb89ff1ac436e7ae63f6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6fd30a4f327ca8f1f27c4c9bf5665567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ec13e54aa26e43b035df3e4c6f773568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31fae351eaf5af618b65667078b660569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cf4d9b4affc1219f9fbd1256a95d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37963e0b61752aab75e3e9c827bb93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c250737e959d9a3b86bd12fa5a2269572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52884e89a566d15fb93f904afb107e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33499544724b89189a33a48200020913574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee260dce625df346ff84ac9d6977dd0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cb45e062b09ccdb2db451c8ff7c29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc11450842bb7d53aacfca3cc8fd2d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf258ac08b5f1a80aef55fb20ea615f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a596fd6e16af4f2b44b72356566f9d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07d472d58f5792cda7bf78142e0521580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f323edfebd80406544b6f771c7aaf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d4190ddc6bc495318a40f6fab0c6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de716fd7b6adbfc71f3250d02046f8f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373f726768861840499f56f1a646d08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a35bf0403ca112a03f6874db6ec7b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ac5e01e10e2d3980db7e84718f05a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf5586e28ac7e48a4e59bb7a15dd4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4cdae77860911633957b5c57476f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f7387460e6d74ce7d4acab227a83b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfba070e0d49f9f329b1e0b17a38455590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcd5dd891ff2017882a2603616b658591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0df2d080274143119a5033400d12f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e9dafcb9ecc44d166090f6fe6ebbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5748ebc400a33f91c06dbc92ca327a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798f381b04fa607f2d72f6da582319f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f5bd2fea56e0707cded9da22beaec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65b9a1a9b106a1e371040286e883c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4e93dc40c121eaa9985da1828e823598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f603cecd00adeecdfbe33dad108c11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e41cbfc25bd89d5a52e9c74722f4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb341f9ac6838b0f0953d1b66eeab65b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303cfe687353961cf21f9d6b5a52163602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4693d8558d265641f7c287aa2708e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e344824adce520058538edb787714604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13583d4b7cc25e367ca35c44f6331d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c4c6e800eff31228ee64110a07e30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476fcd6753c3309d9917ee3c8eaee85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92154a70a76a4c2f199deb5225de2f7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259147df0fe157633a8955a40063468609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9276778d24d8312e833fbb3fae04834610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7587bc9fb03600f7c5f72d5081ac7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb2bcf17e5baaad9cfdcd942b71f05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d8b131307851a24a39897ac5b6b80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb20f4a0958def8ee1ac10ec129e61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dbf80325310dba453aa36d7d739da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49894caaebe43402c4257a520472f38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300c7b81cc703e0423b81ad3e52e918617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ba82d11246b7c90c0fd08e5a46952618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebb7b9ddfd9acecf4d78a922fadff8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f2154fb14f3dfbd7384f058d4f348620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d8d4a8f44158026213b0435e4f935621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4881138a8d93d2ecfc45ed94bdf0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add44281d19bc64e6bd9802de3237e45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5049a9c28e4a412f7df99585bb364624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dd2832b931d0159e60c88be35edcf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b93506777f44ebbff027e9c0a635626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ad6b7ea55b5179bcfcec31dc1fd0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffc1cf9a7400561235d3e33808436f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b9baa0da4e1eeb30c8afbca90d9dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c8dcb6bfc9480af25bb070e6cc959630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa53e5ea5991f8264372cd8f9ad18e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c576d303cde511bda070c02348fa6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72bc492dbf1d2bf58a78e10ae19eb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a9867a37eaa4ba8cffe2a33c6f2d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda1c5a29ab43b0fad0596dfa5d30ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad1ffb1729ecca8428fd61128e4bb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff320d51d4045a7409e65c82949d7530637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec050b8240fa5bc715718c47a1ccd1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf2aac58f9bbf2585fb94e8d353f5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c6f19b84eb3f20819c1bd0daff239640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d098a927d26d73e22ac3798b2c4885d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2808031250587df4a41577ccc096423642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f265e41cf8fac3f701c694e4565fc1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c138de40171a99bf288cbe14e1c72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d37d2efb691f99d16415be50184a71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44ae792653b3424c09ca3d7fd43434646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7949a4099601626329ec82d130118647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3d65b4c79a53081cb5bac39769178648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041dc5d2c5f8a5f09675b5f4fbd0b90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8063a4655bdf719d039053601c37030650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c52ab2f7db02c44ec97d6fde20b842651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018ed83e77c8e3f9d2d0754ae743a76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce9390de6742e5cac1421baefdcb3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146f0171a37268d69a43323e1cfafc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691f9d30463e747bf758d6a7a7252b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01813df209d395be6eb4b40accb1a229656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae305b3d2396d8e80416c2516bb5a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffa2c21276e7f4c60d5f5e082c2877658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb232c46decbc9280fd92c94c5750d76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03de44193da0198ba1a0dfd32841162660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253d75d7bc0e6e1b39e12e28defc9ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7f5e26be59d78d4b88546b726214e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b062c80f00904a68cf3c0a5355d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bbc325399f7cb05aa1813286ead4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0db1a7f65330981c9c9c51593b4b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb1cb26324674fba55e98094d1c73f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa95b0f11b769dd8d2b0b910c97ce62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01ecfd6d2be17de3e6192b8db943ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215c779b3a17d22748040eedc33cefb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d9249bfb87dfc488ad88e235accee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872c85f482594e4261bc8290c211b66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abf4372994ab9f52cea5b7a19f5bbe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cf9002e93b3dbacd87403aaf1191f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058e0c42a5b2b9d96a46a7eb15892e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8630c8368ea65bc909863b300ebbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ba3e0b4ae202a443c4f7cb0f294b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1f3bdd7d8a50aa364e9813151aeb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ae7da9f63e31d6af7478346bbb59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ecda5401b769d62aecbd0ee7a0c95679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec687feb926944a87846d1a17d752a2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec9c8129584fde3a0677d49c96aac6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87e45fc4429f7c3db97a4f8fda5366682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0779b05d6778410a1ddffbf93c1b1a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b700d8d8894c17ad4fd4eed0f36227684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173d648a76d0b36456a842e3f3d6455685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f8c78d6742679296426b88cc8e514686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce19034b248aa3369bbf87739faab64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923faf4d818f3b769099e25aa0a8306688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c811b82851ea8ab933544a278bbe7c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbba897fa2fce343d1c53996cedd52a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d06a18a853afb7f0ca0f046a6249a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd75fa132b01b18c8d7975d2f0b72a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac034853afa3609c8d3e4ade62c15670693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ba20ae3ba01e08c555bd9a0bcb395694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effafe542bb966f50dd1829ab6e519cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800fa2543a5421f3549235a02c76b9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b2d26220fb00bc6fd109fdddc8b96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a50c94658f00a5002d267146d51ac1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c09c001799269164e4cdc13654124699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a34a329c617b6758674b80a602334700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5554744e5a5ce8b37009f125018ae1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a5251598a6c1171feb6cfda6457b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3796ba5bc0bfefeb335b90d509b780703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10db16f555530d3e59ced5bccbb2b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ee3de4e2f67cc8f0913cf58748737705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dc53a0d376b981af91a3c95b98806706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d361a89d489174a9e8031f672351188707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842630c86b23e75206a6556cc8026c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe18fe38e282fbaa7fce261319e07aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddaf11bb5da16aae4166553122a4a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847a9980d65efeb826fb33c5cd2cd5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b3422a46129e572b2794939707346712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec692dc4d0faa9f05b5302a4a6de293713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19703f8af8ae84b664f21d32eda2d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4718351b5302fbf778f423673eef3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b09c659b6f91a2a3e93caa725244f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec8e754a91c78bcbad83eb5d57b287717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39151febacf19e44b33483e21009f7f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c13ad30fe1c8bea5f536cf152a0c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440370b53358b708c60a085601f8547d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06820f49ce663c92f2778b98114a66d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25134e99258f8051424c97009a4a3646722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcfd1b2389e23e494fea9e4c8858e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a259d346b1aebcc202eb633226b3a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69afb09e3256f08d7ed42288944a3c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718357309b76d5d9818469a80b1c5ee1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ccd82b9cd12e4922b73b8fb15f41d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354230d2eab74ff7ec6f33caa73a5da0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30c95c52428693786b555456dfa1b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500285561cbdeff88b165965915c2f0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fa2489896df28e6439b9f5ad26fd2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261c589d5258d9f435107f90edb97a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86daadc825e6a1b847547e16dc12d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66cee505b9b2c607ad31bb9b1d78d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60374c615fb8630ed85620c314f94d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74071564c3e82465aab2423afde11708736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06425bd954e3f7c76a4556f4b1ce51d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf07358176f86137e240d0ef0ba578a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb96a6a2233a431bd3486143f82d1a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2c5f1864e09001a81d8d1cccb7952740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab8b24dff9647ddec8051561fc7d54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9b0678e2d35962664f7e7aba245bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd8e5d609c09f83ff3b5f56d3ae2ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5621abea90272e94860c637bffa9ae0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf539bd40171e88be33f2756239844745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523aec46920e20b083a8b3dedced42c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2c6c03831216ef2f414eea005e0fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498466f178affcaccd2929d78d4c62f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62ff0894d413d263cdc7f3ce370e66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f032c90aeb801805afd1be5f91b4d91750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782d3ec83ded1f39594049a8aea8d9c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4edb401f68b2897719b3aa2739d8cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffd38b2a916862afbd5e7fb10283cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f76898d464cdd43847a8eb8673bcc5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cdcbf982f6e538d20dafda49f39e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db75ae9537f6ace1e1eb0da76f6823756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f7631aa5564645210e9c84a093b01757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f31cb4e2ddbd17605682693b467319758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9847fc6b4af2e797c76c913f623fe87759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e85b8bccef66917c5da6a19d5d81b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8c552df76e62010fa08c1e9b919c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8ebecc649a7c1d2673715a68707ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bad44af5f59c1a29d92fbb7bb16024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81565f85f54669678fe5a018118c87f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07303627a7103db292453d115f007b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e6aa74016e45ef4ffbb2b5f57ab0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14796dc5ef67e0db7781bc0e82fdc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802a71f4fcfad03dd5854e7744d6be59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcca701130895690342cf72a634757510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625a2872c8df92a72da6e18ab33944411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb762b10ceed6239fe41e7a23a8e32e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d74127af1a9bdc31fb6eaab42cfb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a26bf3f97e409148a765cd5b26762014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ade7e0702e10ca3a8cd663760aeb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca1cb533944176ec746c9d9819bf8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36366d8c859918962df7cf098d15e0a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e89b8ce139dd32624656aa765019118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7c724e545974dbbde923a56caf1d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e023757731cffa1f4213615ac8db07520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cf09c824147e32082ab03eca3d05221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251824ed0744c4edaf075500fd064a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c222aee0febddfbea3f0f04889e85ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb89f781766ccbb867c9bb93ebc55e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44d8e7427262bb1198c0bf8b37413425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9f48ff6329267424d6bd7cb04655a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa6b771020e58a5c3c9f6a039613e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a008846a88797f16078c8f5e4d78e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fe5be38bcec4d21e7bdcba580ab6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf40b170cb749e9da21d097eef3991530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5ab0285b6bd34efeb0585a4b5e80031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99b704fe2de80fe310b6e582dea09232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ee350d1efdc2f53411e6d71abb17c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da5d042e75eed67f4cad3a133c259e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b24da2f0981d953e1ca0d1df4839035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e10141cf39508f5c59ff1e541e3c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a9f8af27b08b38a884efb2803d84b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffa4e4b37b288016a0f37ce5bfdaf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b796b8e2bc9d2cefc5cab4f3bdbe1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac0d6bea3291cf589bb699e5204e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df139c2b7157f50bcbce2af519d26941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d7da7f835127bd6c8e09312ea8ee542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b268cacbc7559e50593d6b96d95ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c301046c5f85676cfe9aba86a217344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72858fa1a205edfaa7ec6af77e8357e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fd403617744ae311f159e4471937646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ef1f04e4f158245434bd07281cce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9561ab00756ae0bbb79c0f01f91a4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cadc5b0cd5bee0b7a93b8f4e39266f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9414367c6e272ec829f28ee4a70d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87868b0ebc8c9f8c1f3567af71f8ddd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67274b6c4db7d71ada70b1ba75f5585d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84402a1f8bf05dc4b0bb56f3602b355c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ef0a4ef18fc636aedfd6605f84c2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09817e1406ef63ba5cf4f457c1442fc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f31d2c574f0ceed24863995fa0e2e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73560da705202ce98c6e291400db1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0c3ba4d40be93b3ff812538d5f81658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd37c336ce386c9b8cc978c1131b4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45982fc0c2be9d02fb59f725cf4245fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587c4d2c606418200a18f4384368ae361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e051c6449b6f764d719e848c28f2c2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae74a91cc2b02cc121c3459eb8c0c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55329d1bc584b8f0e3ccc4c23ef6be4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2b6b04cdd4f351c7b2f7e588573bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aef1205954c72db81fd0e0da6ecbc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0526d2093863b1836cfb3ae8819394e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38b510caba1e9a48e1f8ee19b95b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef531ce4446ed1f981e86058b0b6f3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a939b9b89156efcf2e9af2849b4ad470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64915ff30514aaf3fea9568cd49553971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e86fc2ff77b68eed23d1aca57170872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8186b0916b0e379c2244a078003a79573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd33ec9fdb8b24fc4117950ef51fdc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e0a84e6723ee619dce6024df5ee0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22394c9c4c732559dd40d5cabf4cded76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2059b3d6d80c39a672ee9fccf7e8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b6f6bea37e65e9e0eb4f9a1344e9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aa4d82d307b003b9e431d39c245f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c948326106f13eb978b5a7b5b176e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d10acc9f4e1e4d3ac682162205c48681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f615b51262e9a293761b0c1b1a49782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e57374bdf7ef882f20e957d2c897d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbabdf7404586d0665142f02dca90284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68215a81eeab9f36bc74187aedc6ba7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d365c8a8cea1aaa26846e696728524c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83322c7412da40830d419e3fc15326787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbd9b410a486557942e4bff36abfc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ff94a279b4bfb99fb92697c2eeaba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c50b47451e5117a3d4251d051e40b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680f10348ab3b60f78cf03c2038d31491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffce3b4c3fce87a6b85ea2dc763320f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c75698ccc567955bf84d1448fb2aa493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b5c308af9aad12ea947ae97d17f6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dbbc667197f8432eb1ad134b5d63a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f0d49427d4611955ac523b5c3f18196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24098b68d0c359865f492f603203353597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acd05d819c5887e555374979dd903e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359334b92138620664a486e6216bef399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41025e11120f5219d6d8f378d7bd71c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329cf6b258b2ec68d399e04a63fea8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd81c429ac03e26616400a738546b2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3b4001a551ba5c9a16661aa81711e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c13f2fcf7ba7cb2506aa62d9f17ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4993d4b294516c5454f6a8c6b62e096105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5015f5d389efb2873812f99f7518fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b54c7f836ec744d4473987101410fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b08d790d60aa259e79624b374a8920108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bfbfa0afac6e184de86494a43d843109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8b23bb65d4053e0da5bfeed7ea15f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a538af8a6a7b336e037e7e2bdde151d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4209a6303cc98ba71118837e343caf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e30ab5e545d1d28ddb5cab9ff25f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537c1c21dde2bc6feed6d3e1ba9c74e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844643f6a003738878de94be6b3f1d09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39151b8c835db26974e7003023ed4d2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b119460b81b73ecba570032dc3d5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf46dd2c5cf5b7198bb2207ae3de039118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de599fce5940fdd51e71a4f9edea1bbc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdb313ac0cb0224e6dc9ce3961af90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bfd832f670c2534d60ee1b4cd3882121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25776358684944777d6b2566ff2f6e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184005e1ccdafa367f2e6754ec28876123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d7dd4a3578642a1ca570a9afe0f77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c2cbc58cc32d4f99da31846f16a76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701e80f6881a6dc143ad69f18c49d3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5373217d23f9a2bb7da2e4546a9f7ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b6c8c5e3ccd7c22717ce09ee2759128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f470c6f274cd45f3902016a4b85c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b658cac8dc998ff4393029fef2352130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e6b09cf5d1cfe1673bcbd49c699a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745891b5a5d1666065e2a42c12cab3e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8666f9859e338184d11248f04253b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50369a23db17042d4740e9eb572759f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf37d8b179d908d50015a26f59d28a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d625d47d9c2b3e1a9354e63a0700076136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0d27c1878e88232da99a09e4d9f84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55d521a7bf606829bbb4ad46a5d811138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17328b7318ed969a03eb4ebb84d8bc8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eff550653ba2cf773db0428080db2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fc262bfd590de54611517b64c160e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f46f262592296f4bfc0455a5790d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f6f2330a011c0cf03c8eddfe264a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d994ffce7509b92cf680a81eb7627144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093ca63e1888dd506d43f9e883d40f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd70ae85050f964a563f115bc6a42dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08b2ff040bd79ce66650c0b9912e05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105060fa8e4a6daa7be45ffb3262ef3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f06cf76302c63d4dc8fe293f1ff2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ea4a048b482058b0b7890e38fb3bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18c5cfb803fe370cc986f74303ce66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e12a852b9e753b1afcda978d6f9ac9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae745155703fd611e947fe9082aeb93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5d53c6a0d1f4c05b733850742f1ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81697bb818568608ea94fe6217fcec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f175c9bee381b710e2f0caa98051c22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d332dd27c9c7c69403b380a67a4fbb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67538c8ad1feddc32fbeeb178f27847b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f933194556efc226aa9c569edf36f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615281c2703e381c096d4d13b69b5905160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36c74c0e1f1801cc33e7fc356f7992161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0dca8410c1c74d3461f1cf37f055a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fafb80e604cc65eaae9d1e61c218df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456fb8532b40bdfe8ad03513137e924164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797e630c8501f92f4157dfec905574f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ec4358eea61fd53aa8ead4a45e946166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a24c8ec11354309fad0966298dbc26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898f2e5ccd4d244d3b1ea7f88266719168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d0709c29e2df8d24ae80228bae888169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b9d995140f9d49f7a6bca097203de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158d31a2a01af04bfbbf9af3dd37585171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fb3b116db3667da9d5021b07e2829172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49d4fbb9476f671a21ea9349d8cd2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c95c2b1ac525261c2c310d59148ab0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306aa70fac2ff4f89c5deebf27e6817175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551ccae711b104c54e4f8e809d7e4f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935fdf179950fc8cc4e96afe5c2cd82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6717476aa06be9515065bb0b7fdbb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8cf578293ac4f9c5f6e8fa8ec4e88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807fd509f265edc9c533ecbe347848c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb6b9be20e6901f23f1786e39d762a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd803d4c4e07f50eae4e780143c89d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e97f5597a1fe30738009da337ee865183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31a5ee1dac5b503d3d8a441c66057e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d8292f77174705386e18f415f7a67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed2350cc16d77ea15fc8da20091718186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a23fe8af84aefc180f6c1af87c9acc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae9479ebd4744d9dcef945b202b398188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e8916934a66671c55d90ec666c55e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f788a08e026b1233e5c7d62af61e9ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81f8964a8c01db726234351e8fdf27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b2815e231ea39f5ec13edb096aeda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30abd5639185b9b68a40d8e9b24922c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf49123c353426dfc0fbfa62ee788b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd7ad85b26e73d36d1c78cc5bfbd12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410249505165fd56f30cd94cf5cc9780196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b889a5d398ba7dae9cdb78ad702bf2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f4a047bb4f7d4562b219a7113a503198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91800c8f74216ba4f0923b99f284721d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a24cd2c3a05c6ec5e47427279eff8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4959b394825bf68a55a01f43c7b8c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a871a5a1a8aa3f91b2cf904ef9af5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc409d836d6a058d41cf6eefb1963b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312985f79c26be3d75c85ac205a9f445204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6a1cf28d173f0ba55da30980d1e8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64597faead724ba7390e30695a424199206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b9a57e94c84fdfed689db4323ece7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a00697970beeda1934f61857c89cb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9396a11ba72020bf18330e267b8df7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91d0221ae75df5d3d01cbb24b67d21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc96f4dd03af0119108bfa909f2e46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dc5f0cc7e6c1b44d622bdf71436f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87592d5d635538a18fe23b33a86547f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5026a2bac9f7ae46fa564d92233568214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee922331e35fe2370386c43c9a508db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d16dc33d1dcfa455dc22ce84f56bfd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd49b05d654dd1a855b2e7282519ba1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856baf349907e866b7b55ef553514c71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fe8f4f4bea57a860e86ba77bbb10d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bc727b54b1c5910f2015bcea64acb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b50c6ec14df2ac9f219471d8fb799a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f51e73e08f0dfab4ca9e5f1580b12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a326703b1a82aa37f37f97e3e5b5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5f2cc62efbe2c32f66175c7b8da85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa24c14051000d7445a0b05d607221225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23571cb096d6f053cfeae334d15e1be6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38278d8b6f6ee77a3b6a1bbe9dea7111227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41aa766fa9a7ff41d6a3e525580aaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fea0259fa4005ad191980ee1fe499229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294dadea85dee86a4899822f0f70ef0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274be8c962a5e001c2054df7c1b381f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65e9d3bc38367ad907c78a96e2a6eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b638fa8bee32c5c033a26979d52a12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c12056a0cc6ecdf4c56ff0a1fdef1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924c35803c513d02b63e143ed83da3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde28a30f7950b1a08de9b1e8e4adf8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8e4ecc02346e2ce1b2bf1d66883bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dc37426ad22670ae223b0b4b538db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40906d7f607899ab4448e5630da3486239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf4878ce7ecea98ec9859af53b776a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde11e8fec53dce5cc7af883cda64931241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609d1df6080d7b06aebe4dfddfd75f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49311ad5a5ea93972549cec89fbfa64c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876ec8f9b590631ce84576340a4f4db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d859791fa513d5e38496d53996b634245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41014fb11163312a1bf310c2892bdc17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae2f0854554cf5112eb859d1e7ed85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b625ec8837795ecaa82a24529defef9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bddbc7e5845bb15fc33703e8522396249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68ffd09721407aa6b6067d9e96c808250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aafaf30e904c974f197b1b70bcd09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060717a80d74e11c4b2b8e8cd7d49db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee76fac91826c919b5f63f78cdd8631253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff458e951b512fb31a8f7f123953cc12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338072e418fe1612315fdc5132064c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f06467ce74f85e55487b60969227e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207825ee06a0bd522414d2eb8fa4951257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0469952cbda421f1f6249e328de127258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af578940dd04ecd8b87b512b12b6169259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b283a257a9f01628131ced3ba1553a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423a09ad2f4ac09888253f626404a2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23677a06231a798dd8a062490c28e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc37cfbc059877320d8c1330d51fef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e94c8dc108466e6eb11bdd824cd81d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861ef5bf21221c602896236d5b5a7a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2276ab24f0851c7f833dd30a0bc1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b68a8a1945b6dfa0a537f545a5f1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7b2d16b5cf6b54d260098cb5b129b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd19832f7582d82ece40a906e3f9996269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f6ae871e9d3aad463621d0fd19c16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a20e729b0de306df411611277bc8f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08705651c520ea18db9d65b02da48227272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdffd8e8b7942f6a1707c20e5af83c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a570a1e56033f59068bab4552ee2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0567213ff0c72642e14d530e7dae435275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b251f289a1aaacd62adc459efb3ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a918a9866bd2785a3e5cc047e16e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdce7ac2bf16b79a671fc803ffc0a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe62ce2eab80e3ea97602027725e2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4344d504e177a8f4650ab3ecd4c76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e082f3cc2ac6c18cea4f36c4e1b61a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3bbc6f7a894de721e99df5154ef5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8e35a46bb4736b47180a499c55fe7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa186777b9d7f4c5984a68d578bd441284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf073d61c34255211e5e577238e0ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8a12a6617292f770156caf2786cc5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f9221f5efd53da0d96388fa76b5b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f889cb326497238ae9df26a8b640fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beac2683a5c66ce8d6387bc7a2fabd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52186919a3ddda86f7d53f7e5747a5f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f38d91df8921518131c59f1b6c7fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2649b865e9341a32461d9edf578d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1bc40ce585f2b38f7c6666182bb61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae6e126301107978cf603ecdebd8c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe7350baeb0a3a246be2bbef5031a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2a8ae31a3fd4be310cd44b071ea37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c55595b9b8840050eb598041bacab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406015e2b941499cda3ad67121a95728298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f11d159ba2112a887d5b04867d1165299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f6531c1c802629ae6ec70a08d46be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc019dbfbdde3bb33084467a546562301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2daa0865312b94e7f15d480b3b7072302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10640279498966167076e4f3e85bd4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6a5f506b459ace2b6d7aeb013585e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becb317ab0159b52266b24dc05f7c16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5341f04f051c03bbce3fd384c69ded2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c37281b168a56ba32983adb8b62bdc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943da045515dd822950891be8396845308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf15f74b58cd728e2cb49a504b3a44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414318515758421dd2ceea7417e2ecd5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9d4178dceb93083b08119b17ba8d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db645cc7418cf507dd625e3fb9543555312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f98d4fbf689770f68bcf4a7aa4ae04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342835caad0cebcd7776122f27b00a5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8009285c01d3c43860fb5f57254b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c77c7a990423e927f38b68b32cfd19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa252d167ce706177cb1227fd67e4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f5ba24644114f79fe744d22c89871318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e22ac7e416b7a86b3c6b7e63cc006319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d6e2df44002dc7c9170faf0f2e835320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12313a7a018f67c475fd86aa835bd985321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e97b4cc962578bb7cfa7d9f5a2ae8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd720d5af2151bbde9a8785ceafa4212323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31341c8c95b63cd6a39c96f4fcf284d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f55cafb6c862a132ed5fce5360098325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f485aba68c095e127cfee112fe480326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d0ec6323b5c381bdb34ec9e6b60f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319e3faa10dfdd658231220f089d852328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97721fae34074795acef76bcccbd92bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ea5e849b211eb6cbbfd3c16a0c1a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c588f39ad0bcba70ee4875da47e09e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba84156eac40d0b7bb572f861557809332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e96bee50b2ad4c25d264c980bdb33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758711ab6a0daf91154053a55374289d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46f0ed0b7f0368bc222fe0051babf9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d34eba79a9d55325d11d88f301a9b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb3eac97292de824db2db042815b00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93faaccc1bb61b6748e327ca8ad0226338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49756c63b8a2fe091036859116981b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cd0d5b31818c09470a6132acfffaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145ff168c8beafcf80575ae49156379341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b11fbecabdf92d246bf75489c23f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6150dad5ff2b4e6084d9733ee58d34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b5106e87308b720ab3af5e173ff6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b27abca458dfe6cc6c62c28e693f38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73703797dc5fa8d8328bd21e1c843e20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74562c2008ffa678c39b7f458f5d870347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a1476bc0390b85744313c6122ca6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547e156c656f9b8cef1ce866d3470f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51216021320c291af6f10e9995cb98350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1443adcaa4f11c542fbe344f6f3605351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88608fe4882a2342b663d8625b98df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be655c3f49efa30c1a982bc771045705353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672640c546318c18717c18cc9ff4befe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f3d15d189ccef768510b5ea5f0118355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddd70af0742fe22484c2904ed15422356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e407604d4f15eac6cfe728da486bad4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cff045f9fc572c971836c134940f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f59f6deee0ff8b7458b61abf63f685359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bb84e86a1e66328933388356dc2e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c24cd254016e53a6062b27ef67e1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9206973ba35f28f9b9261684e3412c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67e0ee93cc4b00159e06723cfb18f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf67db9f0c9bbd45532ad8046c82821364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1650e7392346f24bada201785d0f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8893edfdeabdf99fe6de51c9487c4b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa1a7f5355ac6644a9359398d24a8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4883b5dcb9bb7a9e30dec9f128b45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d4c0b1f4cfc4203ac4a2856aca294369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e5b9258ded6b8e91de65c472b5e36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f995bbaf3c99f9ee5ec7db61ec13346371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15ae183d956a546a5f2f89582c3c7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d550d7dc22fde51bdeca275a0ccabd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5caa00c592116735f44acf5a16c3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920869d4a8ecfede7b85f9a941d2155375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadbfed64e098395bf4158b5c44eb96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10b518e2a54a16096ea658e545560c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe421e7efca71e5bd48409e0e3d265378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f82a52e60f6fcdbd9dcb1faf5c94c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40883c3908ccae4f4d16a8fa71836127380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b54c6c70ea5731c9c8b7553b202a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65882ab46cb57e8757c56e5bedbe58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c010f93bfb2abd8cd6c4713f6d253fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42821dfa1a6e2e04a65f92d34076a2cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46992dadadc4226c55d5ea0a1487b59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd084fd2f8d4926f9ec4eae09aa524386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f035c651268bd64abf4f32c534ab852387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a350ea762ce56469dfd9a7d28a4bbd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abb7b0622be040776d6464b27dd9c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5652cddf8bb36a6814dde5465c5545d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cde36c2fc951e8dbef18c116e4cdfc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2407afdd32d00fc96a2f3ab48c24c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e086e4f78f790a7c73871c108b979b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bda0bf6694dd75dc9420bc1940151394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda61ddc507c58f5bd216b84fda5ba9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e6da52de2c2e6f7c2d8b45ae1ac02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab37676c0fe2b09348e00d64e760c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062299843f7ce7b09fa299283992f971398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a617addbb7e5edfefc44f8d20076a39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43478ac052380f7889a3d1b4959c3b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d20853b6dd467c3cb340287daccbd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67859791a2983bd075300520e26e5d12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3f165f0b378d7cb847b3aad164fab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce99ef6aeb66fb911200a65a9117b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d932d7bfa70efe41934447fafb5f9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77c3df8db0d67865ea1f8385d3dd59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c9fdde3f14ee973be77d3db6b649e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69720276f404721a4ffe12cf657bf146408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de6267e074d12511814f16a0ec4041409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5907369e3b08eb1e61963a02e7f970410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aa6895848c3975cd4a4d50bb91101411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0e518a43d662f28a2aeedca85538d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3edf343ac1939a40ad197e6dacbcf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcabdb7ae5933e409585cb4ff9c7d20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89dbf79e9845bbd9d6decc9f4dff58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48f9c3af8aaf323476dc1236362ce3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaeb0316a0113be4f84788e3e4507a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b6629fb8317330732d791ff19f86f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7412bacef2f335c5ca350378a395dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb9f2104357375c1a23c2116d2df3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930e6849f0d7c1595bbda91245b6327421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e9c6d4833f9928c9f47d49a13144d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a608950c3e28266f942e55b88b80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab63b47b5b7b310a7377f5aff8b3a98424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f1253b6331becc4dcd02525ae9887425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51a57160d9c9f472fa635c1353cd08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdcaa492d76f1bb0ea5e9e384d78d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe9e1260224a00017eb41bf2746863428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d1a5a3dc57a54c050a9576c464af2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c44057d2b8d5ec4cfaac9d6bfd43d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61be77b99ae5f3e09ce1bab2059d25e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e538a08ff3c7ec6b62e289d5e8330fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dad9ed2cebabe955b0225a3cc31111433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02805354de2d55ff008327a3fa13656a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277a8c3fec5db15574947583b4d257d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004db0c98a2ccbb38f41e7d2ae263c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7338978f73658057d7b258df91ae8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e97b815779bbcc78f72afbb5b38ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523c0fe22cfad85b2d420aa58ad62d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70569ad8577e888ee8e77fee85e0b51f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9ce9dbe65acad575b574938086c28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2beab96d4cc4c06e6d7bb78d8ee66b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b28c6a1dcea0abeecca26191285bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2ae68d7087938525e99fa5cb1f0f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e19259e22e0a1d776e464877c1ec8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcea3452b45749be3ec30b7bc56fbcf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38954f2eca1c5b8a3af7d2345977daf0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1bd583e381b28c657a3456c11e42b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93872336743afe2c378a29d1a6221f21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac3fe4b8412c052b7e34a73b7064ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a49647bbe47d98862ed37f7108701451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964b97ecbfca5e7b0bcfba58ef4ffaa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2202c93b57f54e8d16722701f99634453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dba4779358bd2b36f9b2b9aa6f96e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeae735444786ae4ee6b9d4fc1a45e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b191ad6c38b501102d1678969e9ea2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c607c78a2cc51ed8e6d6a6b675bf92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ea4f4d3a903c06a2344b49101e422458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ded85961f098ff33785cd517324b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ad3e9f17b9e8b7ac67893470dfc42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f53915934c6af4b2cac453c93cf61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327fb05034fc9b52ce999e4955e24b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077e2236862ecf1d95345ed340f1908463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f24852fa45f0af3fa0e043dd9f8f46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587f9a06f98c4ce00aed7307f22ad7e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e329017cada52175facce8f3b9de52e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4da344054ea1fbb06c1f6b5b000b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53bc7eb21f5a59fb3ad514cea2cf05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa290207d7d268466692a15696bee8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620782643e8b24b8dae53b7a88d3c7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36152f45ece50a7d736ab8f84cde4014471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4f8a7b1ea67a09e073775953749de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295ed99e5f33f0299fb63c856cad419473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b267fccd4a8538e74d8daa3fcc804d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c3e232e04b9a2c894e522ca1e1f7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76b7a731cba3cd526cc3b38dc508d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9d5bb66f17aea751daf3d20457c14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c022a88cdb9aecc82e82b1ba9b665fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01957e80d2c128aee9e92df4ceeb4d35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e086e276871f78375a8e2537947b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2698098187a92fd2adba171224b6370481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe78d5eb0dd9735006097f79a1e1c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb25144074bfc2c25dc812d49aa86c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5067b1c97146ea4eded5f2d018b54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728a7eaf7625a304a29cbbd2ce86db4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2871a74da63d88ed4b8be47cc45edb6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25d62da4222e984f4392ada26f0659487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d1f970657ac74cb44f27bb1457cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a509590cc88e6911c50591aebfbd700489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1c736f593091736b9d8a4ff7cbf1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bb8c6ce1c65798142b088de89fb9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c4fe3718c8a2c9b8a709b6ae09e3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372181c485ff2d154a7e3293d1c25f13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48801f14d00c65c448cdb892d06af9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a60c1d2ad465f7a77db142795d48dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016c6eb5fbe28e4aa1b594d2bf2370d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc89f9d4b032101238beb34820a6c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf7098a8143eea6b6bf1df7111d817498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3535bd74b1beeebcd0cb15109b807a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55441c8e3268a7f1b4b178d05ec88a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fe3f49054b19e14f13f42a069a812501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8cdf89bcd25503080538839a780dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48639c3a8b5ce37def91a1df34263623503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084a629fbecd94e5a1704a13dc5184d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df5d789be1540cfff4c86c904b9c8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b178ad014893986662b86149c5c889506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a2675077d0b5a8b77e4f49eceb839507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff0cee1b3052b650177a2d7fac445c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6cc2711c74dc07fdbd92bcdaf1c4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aea32da57d0dac09f34644e08ce267510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d9bc3ec4018a7ed498c834e2fd07f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f49ac13f82f0344bd428cdb015e507512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f4d4b19d10428dccecafd2458f233513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc62e764d12c9f7d3ee532a353cb4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf81725e8770451da4feca22cc6c2b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af579c942fdacb31e4b3c2662a28d58a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d506cb765c4515e644048b19de0df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb9976a98202740de0a45a3f42bf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15852882a2b5a9e57f9836208b82175519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb3f4acb9da2efaf8a89db9c2c0547520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4cc498231edbfa5a77097b2e33a3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be2a3e83e423dea9c176c6362ad5c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9c06714fae97e73124d0228b2e62b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d24d9d4cdf3e11a3ace1546f1c92d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338b8490b68379c52ac843107694121525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07390243074712f03c9a2b7c805a8cda526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb01818f2795bc3f59ad892a231391c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf345999fdd31568696560d26d761c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c962faa5dd8286fa1c0b8fb02e0e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d767f7fa67a676b7be165090019c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6663ec9868b3f90bd07195263813989531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086b0be1d67f916a15317b5c5a4326c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6413770f7f1e0b31cab4167ea60475533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ba4db8f2f374ceee944e4d5a4dff0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f545bbf7222511de306891640ed2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb641af29b8f90fdf8fab277189fa68536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408b0a5832d1664fec11e614a447855537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91380c8e79223911889ae1bcd619279538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5de172444f69ed27279438d60e5cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a49f39e7000a5cbcd1c01d14afd60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497ac8bc75951166e655d512d74040c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8f72883b02f185e8487961e4c126b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21760615a384d3bd9c6060be3764c59543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8f43046e6d8a71be64157f3fb2913544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62256e85c24cac1b1a8c57383422cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7631753b2f1479fd25eea74ee0fcd4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f68b0b325c9f79ce40b28e3b972f0e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb400c1362492870dc61e608c2ff274548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177170711e658d19ca012e2d475e2e1a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc4422c6e31aba5caa08e45825ed8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b7f0afcd0680ca1bfe245a7f762aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64889a463374e792475501af9726bb86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14836e0f3edd733b3b6a662a565568553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81fb3113c1db71ef19d4a3d2c8fc3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87716bdc2272be3cdf2c330ee7cc43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efb6c36f7adf17d98daa6c062601fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b644e0c396b1ded2dc31f23c6956e79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a60e65c2f20b9bc005763c1bc21c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f702388c69285f815678ddc16d6315a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743c77e54ad218d202d6a3b7141b5b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be6a1729878ee8ec4fd91533806eb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78093509214fb2cd2661d7e06332c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a00c896974f9c722dce37982c03617563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e54bbd65b0202a18ff71572eaa675564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6552a5a826b3f9687c366d061150a86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ac1f9b76a7c6e59291aa4bdf4ecc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87891a204e92f5118eaded00220631567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdd5581d3a72418b32f6504fbf9f38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba84112008e9c78f77455f9492825ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b78921eb112038fca98bb5806bcd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf93ebb3360f57ceca5701bdaa3281a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba024ccec760104b147a6a2cf5aafdea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5063eca649a3b3846db2883c78732e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d6fc073360ac89fc5843765edf5c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fba064b761851701fd7bd4dd160afb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6928f20bd748f407efcaabf263fba3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32583c0d5c8833fa39c71defbf06ed6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55af3ec3734d4b260af4e76c16067ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3080f787aad050288f8fac7f0451a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680eaff49d65c0118bb770feefd60379580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218823da928664c57ca5f5257c9d4b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515bba7468cecbcc850605947e6f8e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee655180d92a39639116f4be4123618583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68d6d7e5a2569dfd0eb05186786a19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e192a352284c25ff4a482b36b658585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7471ae6c9ede82a56f73a7b40d7a07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd1c32023f0ec5637795e3e2401acf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25330b0cb536f24df8ab93d9d233f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094362078cdffc32d8e9f5dbcd3857e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15b7526dca3f0c13f0b0b50e25017d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44117ac6a273a0019d68c2703a13b9ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168881fe7e4509c82c517f80d39ce3a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce823f255160237906e99cee7f72a504593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb17a254d7cba9e2937b120ecab8ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f8c4ed0dd6dd40d5df4e6304e565c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c07ccdeec23a02c487b254f6783bad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0eff0e9c57027c834a7b37765a5d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e37102d4a1f748c3b84d5d1b1e82f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d5df46f39359935acbf718d579ad5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623f71b7a4306b923c81b4350c88d6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec518008e5ae5d9e9cdca269200a1e65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379e580fb271abdc9040b157e2cfc6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd792a3886629f1c25d65c8485066c9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3ec672ad30cfa960902a6d7906624604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a678c5448ff148fe89a50fa212c99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55caf3dbabd3e873f38b31bc00dd36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84a1e8f9e0219b279298fab3591554607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360d514836c50a19cb7dee3987f0fb6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761528d141357ef17e69967ce3ca4d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a49f52b4db4d2b9df54bd39391025e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5e685f0a0058fa1b485fa52581ac3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8365890e9f2d4b0042b8e174d1693c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e6ccbc92b9a3d55e77e2948c1fce6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bbd437fa161e1f60afe0b7a85184c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378434d67fbab4bd1248118cf043902615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34796d74a4104c78e3b1803459b82a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c0f0ff3b7bedcae26931e4c602f06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab640abdcb9eaad031eebc19fd37c847618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08aba74f4b6dccd166ce4ae5efb2b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807e0ddcadbb6e942deba08e69a88eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec382ef0415c663b316bf77951be5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0038dd2ecf51b192f1f241b2a74f8f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4459803507b3b5c943a6da15453e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7930665644d4f4639e64a31b6d282d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7db040b2bc8c578aaa6a7e892498a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aac38851226eb1e87d24d58d404bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e4746f79690a3c4066b9ce2b0b6bd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9539119995b1877d5d1e70dc2fb4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850c4b54e3d2b4b8db2ca34cbd7d386629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833390a6eef51d2ff7233a1dbc18065630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a63506ae3dd7bf162182785def6dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7349c794a883f3614c9f3678cd9ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3a2ae916ac31191677ae8531e4443633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386569deabc4d491a3d8341fc0e2828634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ba3ebb8da8152335a96627a234e9e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc612ced26e92745b5d997ebf2a4b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fd452dee9b5ba0f9383f31e158a39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf9f3087b5935ecc26a66da279573638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb69625932d615f655b899123bcce55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e131e517676ad20426e792465915a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7213d8fe666ddce9ba1753717d74928641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c712753f6ec2179b3dc1dadd1fda518642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b027b773d6e44780de93d3589fdbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c13b14f6ea7395bea405b96c004222644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df77cff851122707690cba18f590b78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548deb724b914841a6515ea74990f697646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62451aea862425d35152be2634df5ce5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fa980e14fc1a6dd7651dcb2b9abec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad6dd322cf3d5ca3ebdf61778dfe14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e610cb17b7adcfc0ae3a30fe0f7a1a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715976f2f2990214d935aeccb9d1bb9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef35784140387dd47e56f1db27fa3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46044112f76e4f10ace9e3689ae63e6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8811fba95d373bfbf221fa66ec693654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e11422273887aae1366f92ba96350655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a453dca4e34a6082dc42a4e340785656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679027c767b4611abba28ba01d38c71e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a7a800b7c3de0b23d87f16f65b90c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78653044c8235f85cfbfb6668cac8d72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef8a132661d42f43d329390d6a8b62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab748baa6c726169b037c0d6c04f6da7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7152854962252a07858c51ea3e9859662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dcc73235d729b0b42d542380bb051663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061429a3bd88dad406c7a4f49d3a2134664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214bc9985efd6f4ded43c7d758e66d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0c0dccbb348fa4d0ae3fb3e671a74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa61df547c073c0eee040bf0f0d34e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3cd9ada92b3640b949315a1a82edf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b08c22afd58d824703c04d94a7d6a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce02a732c22e2e1ea3ebc5c4bebd4f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40612fcd94d990913bc6d630ad8939671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331cbf710434d1d03915601cf15d368672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d88406a0a9be7018a5ddb3631a46a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d54f8b78492bcfca760c44da4eae3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3020e2b7a35e393ec3a93df553e7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf353ee082df0d5dd7468421c5c460676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c10febf5e283155f010c988ec9693677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd0bd590bc17aed0afe59a42c28c53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40e5d3e866afb0e310a1dd1d7976a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f205d531f1e7ae1a9dd6cdd117022680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963c40262ccbfe1c15542d3ff86ba6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d2ecc45422607ba5913a064d00e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999473db375c9145d0cfbbc08737a6ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f558888d7cfced130db7d8ae4d9f9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9975d27fe17b3ad00a480ec8515f35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f59d5b161545e384babfcd63ba300686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534dc74905cf265acc3d29bb4a76098687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ae705aca4a8fec13edd712340bf2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf79f07bceba1ec0cffd4d37988d616689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fec6074cd2dd8a8745aca426e921d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff52ef5140908862451b0b67a23218691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20304f3836cf7dbab5e2645214110229692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2d8ad40a3bbc9e7dc9c2178c21792693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c055cd708e0265cf6a09c2e20291d39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675bdc269ba6665435dc5549ad4a51a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bc1d31eb4c06b1d0f39d5f3423412696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33a4f9892b99772ad19d6f10764fbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b8335f13d8979ba26b0da2834ab05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96462443e10e3d135038652fd598679c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c364c4f2f5c1c3ca329a586417504700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce34795915653f50d1f742fb4001d79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9185fda5582a3b3885216ddcca5788702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa865bb23e81733566d8a7479924678703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce302ad5bacdd968fa21ef7f630b62f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144f59f0cc94f838087f2f4ae0fb665705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcac9afbdddac64c456a29f823741a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9127433a19ed942c6d8db0c9274e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfbc1c1648be480ff26982fef85ebf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ee7252c12f542c10abc6b93adb31f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e7c4f6fe0d52c2f842f1efcb75f3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62de70ae611a3952cb6722161d6a7b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105decefc5a3fb6eceb37e7e83b11e49712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fd3da7fb62debaed6904855908e8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72e9f030d4cafd2a2fb455fbf585e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c708d3fb43cf528f81d4bb07dd349f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cb320aa4747a1ea638ff1c9bb627c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da4c3cd06189257861c3c976bc31d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305cf937cd322d6bbe70a9ef01a6627718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a89a73aa62e0bccc7917682f40e979719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4b6aad8d2232c8aa47d9843893be0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a1c2343b59a2699f4905301daae4f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d175c5f75325c16165befdf581ce0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc780ca284cb91133d93565c722780723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f39017972340dd8258feec9d783cd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c653fb6fd13c55b20696be9d9570670725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae49a29f5bc9676f80ee9205c5b6f89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5a1507d1f22c89aa98d6d3f716103727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e43f606c4d543a1ea9c108ad93762728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84a704038233e41030e6a5ee99f34b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65e9ee58567017ecf6d6265e3580f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76700f5bad26af7eed92444bb14f26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b27841d6ea5a4f789ac15603987342732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3d59dd4c520c4fd460b017eba2da5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64ebe70371206da0035aa3c0252cb5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571f3db312f9b51b85da49f8e3fddc2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd35fc43e6818dfecf179e8869d83e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84e2e810a1e8a9dca56983cee0a6ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35007e2b1e9e27877f62f0352bab72c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1922bf047560578cf8a3017f1d3b29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549d150e8887fc841965d9e4a946f8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992ef46d0a1c954b473b58b6d90004a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2248160aecad35e2986217f0549178742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60992c1a67bdccb6ad66931a4a372cc8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87fd5160150b889179c4a0f881e676744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcb3e8f94cced55acd390cacaa87ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec8e538c5f43442b071f4c3459a254746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338c04af6184c6222719fcacdc97334747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172dff8ffc8a7731b604d3059b1474748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417288799f751ce0feff00a23e17165749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c18f24a5fb76723eb41b36e461a346750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ccdcdd317476b1711b7a31bbba0ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92144e1734ae1fecba436e4a822c9651752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0949d54469feea3e9ccae4f94028432753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2f9b0fd8a9bbd3f034c04cd642678754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22199ebb53386a0bac8b006bce28e6ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b40bf5cbc3dca7dd71042d3fc0e9e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d27ac4a02d9fcd00f0cd79a47af8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf6ec1f5502b27db83be2eedbfaac6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c820fa307b3ed8f2a7fa1591d72c4f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>