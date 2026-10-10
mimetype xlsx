--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478e74015b921eb26bef0289a5d75381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11148e7bd28ed5ede4364cb727bcac5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb758971ac4b572dddadcb15f639eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0fda3497eb715ba930df59a6a42564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca255db20a72097494ef8b5d4e03955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9f6fd12f13e0c51a19a9b1ea89c0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e075d4b6c186818940a2a3ac9c18ca57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba26f2bdc9198c3dba25046f458cd618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5ffb01c5b6726829cdaa7fb018ff09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a344a87863236bc262ec7dc690bc4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e9ee8f7228786f34a3cb82e563dde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7811b1ddaac894d8c2db56470361e0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ebb2a98ecd43dc2d67952944b579a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b546ca11fa177c6f4d73b3220646fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890899ad6d2dc305558aeab945d96fb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e22598820c6652cdb0e7c54e508e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d9f954a6d6f67796ba14599a4b8a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f514427eed382dd958a745d74152818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9e0300c3c9f6c34fb4395e4a98f3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a915ab065516f4af00c44c81d97bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e18c6d02da00d34cdf022eaee2cd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fc01a873999663176794e346a4acb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc94b57aeac2e83b3b96441570907f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91001d943f040952d38448a04ab96824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bf7ff300fff5df71bef12dae800a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cee82db9adb043a4c37a099adeb77426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788df3205f870abb7bac69aba85fb2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1116a0a1f437ccb0fea63f1a84e5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615632da584809000eb9ae112f2405dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314861e8d73e951b7d76f76aa6b31a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3c054d09be64c0d42df0a1c08766031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6415a487086978d55abab13cf75a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744968efcdeb567d1306cd3fffb1239733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe06cd634584b68df9be91e87d837834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08418b52320320572d3bd6fd9d37404335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc9fb7a4a4847b1821e8c1feddc43236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f519f27f4bff34a857a4e59cde00637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8945878b488fd2c5bdd21d0a9398ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb3007483e4d2ea8ab9848bcb9772a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d14ecd1fd85380909932afa09ddc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f421a5f2b5ff7ab48821536f1fa0a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123358e9714e61276318024c29566f9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038327e7c894b04eb8a54a7d19ecc12443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ad6e0ecd04a2321b3b0efc30fd8bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b467bce5a27a505ff7e20b086323c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb8e897b3321dfc6bcde11b5746cbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca87c479434ada36c66692b1c91fea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd44738d8aea17ca2b6a3e9012192e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f796e94e70080ed1353fd4696be0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283d6cbd139cd3f5c5d86276bbb5b4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242d4ae5d46c5b51bdbd86821b3f5d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411299f859e4baf4b01e508288c390652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373a899ed2584d503e413627854877553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b20d2a254700ad198bc9ae0e4f7e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2f2c98d43ed059348797de6e2718b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a70d93aa2021b947154bc1750a66856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d03b8772f03652d5f067da70f4aa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffe1a43d05f78c0cb7ac50c2cf676158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5c1f1e0f2d1f4ddec91cf56bcaf1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08075bd5643b666c8d7f8890948f0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755f2939155ba502a308d26412f249561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf5dd0db942aa9c13119cf2db6609962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33c868fb64581f178be3752e2c757063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fa9146c1e3fb76e196c70dea26f9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d91a500e21f414107c6cbc67e4f41765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1eed16c61d72431687d582a824aae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bd2eb671141cd12a027d23b9c0f8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025373fe484ae5addd0f709f7e2ac6f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4173a4a933615ebb237978271b0c44d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a859d51a8fb174a9ecf236b24da9fb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60ded42b3941fd8dd4a4722bee01bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34851e16aaff49351655aa960f9c45ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de214c6a7a24ab7712aede91dff2e6f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b12981b3120ee02ecf79b44a5d86974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643aca2901db2194724ee96e7ed9c9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f20c25233b6cf82164c734bb4992476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6372ab198504bd80061a5e35f3873b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eb9a9c0a0811592af1c9fe91f6d5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf301cf348b4a06e638e28ecf3f4a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466427b7075e47bc358ccba12e643a4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1629be8f174dd4fb1558692dbd46f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a279260ca85f5b1ce38fcb66bfa770b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4cc8e3bced3a3fdccbfeb3b89f39583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbed6b8be7b293e80991afa038c3f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94204249f1a7d987b8fb227e73c49c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ab87f949da284e1318f8c5649ce9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e5377aa18359e248dce6aeec6157087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88d5347e79f5911834cab8d0faaa2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53552022fc59b5a22b5643fb901d0cf489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8182b0e860e7dc69b044f613e2ac1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998edce158a540846d956df8f8a2fe0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca24e4072c4820f9b98ee5895b20d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e4bdf36d44f84a89b7e82c0fc68eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1290d7be47a0fb6fbfc0e5f4f3cbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3bda9c6e7a26cb6d40b0d3059629e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923bbf2232a8622a720f64e31868dc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050b7c71cc2634c0021e5c8e621ddbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b54c2e58b76b8ebd6f1e16a55ef58998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1fcc2108f9f23aba12c805144f3e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670c6540920e79b6ea79547331e936f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438f88c802329d000a7aa4d783341b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c6aa7f8488261164a70551cd4af18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a235908a1ace0340987ce6280605a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b0dcd06c8a45f5f124caaa2da9600104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf73925075351a5dfda5fd2038e587c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b47d9d8cb66e26c4bcdf16c50161f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224a1b4248f7d75e0f472f9c1aff177107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c299f6e00153e85814aa07733f8a1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea57607e05fcc0343c2572b35f4d3cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518325e3ed2f4e4e44c9a1694f3c3f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b55fb8848002ef339d23c4a2d7c90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7967a73feeaceaab9c28acbd9a58200112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f61623783f7537ded61be2a334ccf8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf81f9980be9e5a321cae62d0c8e96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff303563a582931f5ec3044f4495b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39e2b91d715e98a48f643cd962ece4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd340ebb707f50050271cdc4b9ecd1ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd629077c5ab68d8d01046676612f93c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d53ad99af7f0439315d5d0368afe4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccba6fa8828d287762a8f8a9e40279120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a042bc9af0440c6d14f300e33d62f02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ed93d68c4a5e7da1b0280e5bdfefd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d105bc9898ad8ee2d61da22ec3310123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6567337cd2fee97a69c78b82eee1ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85960c077cdcdb64a2a5ac7ec1f2cf34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b266d03851a7a6db3534bf5acd947f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdd6ff0df5f824da1c5954ea1f83dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16fada15b610d7bceb6d385c434db7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfddeb48f80b16c6ecbbf65fd449a14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbf8043e6add84455c2a2b0f663b69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80d2e64fe945ae1dd11bb40c9f1c4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84f1dc0418604896c5d5f23601a2b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9bb4cb71b994eebc273ea3632d077133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b760f5893a75ec585f11b52821e2742134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61b3451e9c372a0f532448a224e683135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80baf95478412a6e771c74dc60d3b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee06612582ea1bc954bc29aec205d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853faae172a6eef1af9c00fcb3ecc03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c53cd564e6d6a1f94452ed4587893139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f512d111e1f7c65455bafbc08788e3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87cd261f381141dca4dd00d52753d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610fb255ff5ce9aaea459b2826f6888142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7a28f3fc2689dba73f7a83e0274c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e228c23146b5b0e9abdad4094d4279d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faad44543027e066b2fb85c745a513e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fe0a297da8555aff4cb8f2d64133e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff9cf2689fae148d631b81310d261c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78fa144171dc166c30926c3bdebc20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c269d7dea4561984001b679b34b0b3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e3a14cb7659457af0cdc0e368c5f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49634a1d8872837db4b2243f567c2f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a31e45daaab42d5cf71511cdce8724152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bcc38dc482301ec4384b9791a9888153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0226136230a1177ac3f42370c6168154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefba7e387976e780ada177498d0fe8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb3cec3fcc635df542b73b3bb6f295156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4e1642b8fc3954fd55637b036fa27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679196ed3286e6eced2ef389d3e4b55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2cebb4533499869a039fd476db775159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bff10813ef20d86d4ed506a0eaf38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb681a03fea0f0d5213b0636504720161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d19ee5191b26a6faf45ff065332cf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23191129310718b8f072cb6f9025efdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87011499ede557e0ac51fbe79ee4ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc06499f07e16e9654f2a4bbc20ee7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e68de098e2a2699749c4d6c0901f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb5e76fe6248954ee6f8871eab22dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51decc39dec1d8939e31efe07f1da2a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200e3821e076a6ed5e3701b70510799169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f5905d1edde300aabb087280789ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4a8ea81aee52ccb58a2f6661e5dcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e860c57d7048e077af90752a56a83b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc92c8bdd7ff2c598ea78af1019a5ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2da3fe42291d0fe4d91cb981e7a48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ac6099499ced1269150269ebeb736175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0698585a566a6889f9231fed260a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876789a2d345cf33b33e0f91258cd88c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bda6e7728ba37b2b4073e75cbcebb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406b117a85b2d30bfca89c48c3f2c8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec3da008c853a1ce7910e2c14bee8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcd6ea4393aaed9eb38d3464d9f528181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce177055041cd3177429ee8df18b9082182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0198034409402d7dc24951e26bef4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92fb7d01bba469765cd8f37434ab8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803e49b88d805d8f6ac5136b94cc69d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b42b2b78b2b5a969d8a4dc39ac3d18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b11a1c22da793339740d46463a76e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189e5c0a2466217b18a472bc5e46330188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051b5e5455ef209ce69c433cdb2c3c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb37d81365ce3a220dd733c86b324e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2783b0bce96690d03d3e390dc7f91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c74aa0ef80a6dbba9debaf0cc111d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e5d07a5311e4f7794cceb0fb7bf89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999a27203e184ec35532fe7450cc1a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fde9ea104e92ca1316eca6bf09367195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d564cae6986cb8469cba9a03a1d86a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cbc4b6d01a0f16ffe23aedff7510c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b1e998c1e843df0532b271ac19da0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa217c98527979c1d35f52f79cf6089199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb22c710cfda33e80a6aebcf965ad0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fc634db6ed9742f96dd5e58a648aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90c78155df1f58f0c42f844530f1ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42251e9e07bde9c7237dce5f1b430daf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87703e4c12fc737bbf58963a6d7e7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa9635e4aa0e1dd3f37d4563888f83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95914dded6f372c32a00ef4a94c267b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1ca151f6c07c25854f7125619daa5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940b89ce7b24097a58baf2d8c72dea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72c17b01a40b30c0f2d88b4e48871b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5965fdcc8a3e01305e16b43f7f8744210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37470d4c5569e75927a6c5c09956367b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e44530469fae5b94958eec25cb2fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb73cc14a2dd4e483932aa0607f47d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8688bdbc5fed8718a7cff4d9840036214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c878df8d8e9ebd2b75b98cd8e744a0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb11a4e57c41f0a7ab4eabb3881660216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ef44465f4f5e06d800722f3301f84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525e620a866d26f0692d275d4ad4e57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db67fb9fecd5de96614848d8c575242219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691cbc7d617b705cc714a06d012406a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8aea9d74529ea8225e408778dfb82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2328603a702c8538fc8b63a4c0016222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255375ba82c484a286f108fc03f5620223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25cd184cf210821a4edfa5ab48858c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd6de8eed6e7a0d2cb26a1fa1b25c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea21190829fa5e208481b331fa9926e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec62a0050ccf9b0d2ba3ee1f667374227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864059e854043855f88ae5475d29d2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa02aadd82ae567181bccc1ad24562229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16e583d4ca1a570caa32fc01c4bd74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabd015ea51e06d0bc4fba8ff4610be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f945671958bff971c6dc3168893f567232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ae27cec44040abc442a64ff90bf97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07491631d9c423ac18a7075806821cae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca39f25917aa94b4e36a622489044de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac669cdcd080f7e69d4d7251a5e0b492236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce440550155060589fd1bf04b2237110237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f05a7ab2555ff6c2931c2769c36a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597027d09640187121595b9d46d4615239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0ade302a67fdc9f83319e4cfbb0df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2853d56584109512f4e627e9e9a80f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7487aec6528eff94e6fe41731eb195c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb33a0e99b5db82579d244566375b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befab97fd4e44e751cb72eb868c74fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5c7b661ce18c16a39a7d67701afd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88510fe3c44ce68fcf3e7a9dbecde1d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272fcfe858c8d7f427e663152a47115247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa08eccf3ffe88420053662ca6776e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b1d05c0bbb330f5fb022e4b40de85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f14331d32d6b64484721fb57514759250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7606e8478e6a0fc21ee55b078cbb93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa45dc18f2f56217b0f56b90dbc6aa3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e1b373c9815779b44ba7351198a82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edabaa9518a1cb668c9ae5cccd143e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a1c0d81884e4a19ce0990710d4822255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b622ed1461c9a1c56369c3cc9ad223e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8bbe22d06c69f36932dbe632e7525257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6107ae6351d38602b8402c17fdc5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f090dbeceab03dec474cd521404ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9be1dddee2454c799ca4f92969472d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d80fa7a38735e0e6aa74469a937a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b18a73a0291e32b744d0395f64099f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a44581e5252d56e5cf85d20f63f59c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7161e31d1158ac52b8e60fabe8a147d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256a1bd5815e7fed5b87bf7b87b1c9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d163e70f98e8d554ebe15a51ffb88b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d507d21ba4e3e92ebeffa8f44b831267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dca55962f272f2781a21a6013105f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8144a18e79b1f4e4d901067328fc01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b97e25e86e6ae33176c746ecc347a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86800ba6d4b9812ac8c8c98bc7020b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab789d820fa6f8b1222c18d92d313e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762a8c3b8d53774b3e455e5d36a3d34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec036bd5f26ab8b2b7cf35a186e756a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168465fb3c80b611065b39314add0e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d238702cc8e6a36c226bcfd48436f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcca44e02e9188a7b60cbb49569635277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf90ebefa200d59844b01bab476449278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e2f205703278c8c5df2c63274f295279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66175e893523bf1e22792aa00ac04246280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974d27d5e52d5a421589c70c8cf232b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56965826ec360200e5c818a1cc53c2c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2464f8e5ece04ac68c4539e2a50fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f180ba476e0c464ad5b9f936d070839284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7ca069d212b525c66fc4ab2bc34f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0262ed6065189e54ae16d650affefc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd907c4dd4163e3db4c15b235e8394287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01372bd0cb18eabca5beff62edd9be54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e968955cda7a6f0e241d78bc61dbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003c403627c470fefd65dc518c08a04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355fd3cd7b4e0898ca418e92425f10c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9146a0ed77a7b49b796e6c44886ca5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc06e4dd45d333b69ba1542308dc90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494e05d313153415b951f5c3850aa7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3963cb6b83d77326471719e6cb228295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fca164d17f5754c3ff5ed517c1a84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed90faa15734c2fc76596a8a64d00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516f248d9fea1a47609d21215ab0383298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c81029b468b4b8d818c58c1c87c717299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0d0915a3724592ece12ef64e2789f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99483f406711b884924c174444698414301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f1d796b10eccc49c5bdf1be13efcd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973c8e8533667877007c33013f26b2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f7025fe7ee40fb903b443e2a4bb76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d70db86f9e982e6af998bb91803fc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed959908ad10e1471ecb30d4d618e19c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b24ed3c0b2c8fc78ada6a734ef2e7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d334e3bad982ec34d4b9c2b16f05f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37e86f2ceee7b9b97602bd02cb4c11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69531401fb63a4f3b8d74e744e34fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbb6c647fda25fcf1a70debbaff3e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc376d16c15442d862742e0d1ee93d28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40aa5d188af80d7ed69c293b10285a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701eef972149334daddfe0916fa5deb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9583d8d85f77c5baf7b18a670ce46d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a972797163c5f4e8ed509fca746fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa3fabee92f91e90fc0e9f932fa109317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019076adf24e61d30519469280d25d88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dfa8c199a10a3c51423ba86578598319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40470260e82b44ae9e01bdac91bb68a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1e8b7e59205f893e9ccd1a6f0d8f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25850253b4e858480359b5fda03d23d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbe2f57436dbf15929cdc4b138ea51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d7df911ab12bc1bd9d859b9724de4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802c3b0c280d63079424729cf7ad93a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001704984173f28cdadd7694a737624326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62a46849194333d57720e5123aca70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd2315a80e6dc7e8ae03dc99f1777328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fce0897d7a236f68a59b285ef178d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbf595a48f06ccc8dd93088d2fdb15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9772a06153ca21fedee6c69fb0ff2bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c90b1a4e924dd7ef522be02185a63c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d053c89d61048606914298dcd457e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e1fceba4a8d1bb5381937597f035334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f0e21caa9a6c6f29c08c48af44da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804032a62f5512acdde27a0f865f225336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295000b9fb568d1305e81e28e35c580e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd03257748eb78f2b5f425280fa4115338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6138defdc1da04452110df3aaac791339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd88d79636dff74e449c2233f60bf4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea990f5cafbc65c9409d1e24c8d088341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed13915f3788b4b370662a0da5ccd6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6956669a288a3536b6470ad12530ed5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aae6f3f7559d828dbb865e95646b8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04206ab41c80f79e4a2bb9d5120b668f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a97eba190c425810b3cf918be60a50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422ed535ad76539e8861ce7cd8bdfff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afcf1cbe238620ee5e4c7b5db19f71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500a68c31e77d8ba7a795ba0e1379b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40084dfb271f44bd23a559856e20634350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb36d739d9ac545ebef0e1090626661351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5d3e8c3e8fe51336ea14696abc152352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677331ae783776c248df66252c82e290353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccc9b6ae03b17001c47437905e6628354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e874cd50c5bffe70e66c1c6fc64ac8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd8b05ce6d14c75f6cb512ad430a35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f4609931ad2e22d1c3024e8282769357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf7899953ed459e1663b127368d1fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d7e5f49e1b69d4e5d7237839f7eee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976fb7a00121a1b94252c9dab9e7bd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f345690c6d6d1e5f3ba8cfbb38f30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbe0a1f3df887257e912e5c4d6b1b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145be8960883c3a31bd8cd443909e927363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c0cd71769942f3cf28117b6b91f65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dd976469e275b02f375fb29090d06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bddaae5f1a983b474700487bfddde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3781c9f8bbda5b67b52812e556f5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74659b770e028068848b1c3c869208af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cccfc9caaf90abeaac25b9934ad33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c482bb347429e5dd3654b2d79f487370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a751d6e6bc784a1c06320461e2f46d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f186217117d9b765cbe7f0b896ce4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eab3c4aa69138f6d72abee772b9c18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49e8c54007fe60bb3269b507a47e3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36231d9396d392c1d146c321f934ae4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5ca39d7390ca44322ab04c8b1fdf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d415b063045005b442e0db907c21fae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d65a3b92d42abf874451a7dda44efa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bd92b3946ea063b28b977eaf5172c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7c37b887a62e897b745bfab61a6f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe56c52a60538ff187c5768a55d0f37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77adda91dfcc33db77feb72530e66ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f459b721f38c7a035405a21b18721383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd372f9d4eba4c69411baf03ad77c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92b480b1e608404fd76ddf5dc0f724385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2f3c66838b7b25770c3ac5fd41832386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c177f4faf7f0a306044a876068383387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8d82a383c2d6fb22e344ba4dc7d68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0079d4c85d6c822c4a20454a2575106389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c55d98138b392ecfb3fb3732b2487390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbb58f2be6431c9d66c4bf628bbdc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91090ae6e52006581aaf3b34d8750d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65725f364876ddc4455736795fe76ade393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daba0841c1456723ff9511bd5eeff4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689c852fca431c6d462e10cd606b5db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60062f844504ba748150183d103b6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2abbaf8ea1437b5273ff16ee0ae27b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74ca48f96189ae8a98c2210e343f04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05661810b2dfb2bea26435c2733df1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab0f36d9ca816c411e7170d3099145400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d5d77d9142895b13290de8664b0f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818533a2bf3f329fb55ab5a29440a4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffef397c0fbaa40675a569762bbcc46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91637f483f21dc1c513a91118bc9e6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f27c0de81f00b01630a32467c064b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20a42ced5df5cbd0e7c199dd3ccb38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e6a1042ddb9e9264647e60491ff00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52370dafad68c077efbde9c05ca3c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad254c1bbabce622d72f93c147593454409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc277ebd56c8d5d44cc2d6d9da4e07d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accfa619462196a11a8cc2ccce5d2ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370602581e61b556bacb8c551113750412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ddd852c8c9c91e5e04835e716d412413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443130699e703101fe94420021a99e68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7bd7aeef08adc1bfb1d14f0bda0e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac98c0607af6563a197d131a54e545416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf175daaf80e27c3bd313b712d17037417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29706d67ad87d3b86fe07902b7c307b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217ddb597dada20ea3ef67f03dcd91e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255b4a301af8a046dd982a771db24f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c29b8022eb8f638fd470433c2cd8ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f72f4f784cbf2d1847a706d3f1cb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041552d5e572fe1aad93061472b3f70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e3064a3daf783fe33edf45836fe92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc84e99acc3e58dd71f2682213c7f80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adfa1d32df67c5de9dd4ccfc433234426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c17d13d6995516d791b5d4b039ca4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506672a297d9d5ca6066b277bb07626428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2a988a20b4009483a54dbf8e21627429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3f3425676ef98aa5a6be4fa1a0b55430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a409d8d00d4539e5861ed1317afa61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ef7759c0e4a88c8e106f2b9293820432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c5bbd5cd958552392e9b75c32ee2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211ff5b148cc59c0d3e2c5bcfdbb379434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880e87e03a34049db19fca0563cc6f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e3f57d86a07a05c7a3e530ea3b36d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea087be5572ad21e39e3e55e189785437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c239ec0872e53cd54f743fb104fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c638acbe345b1ae7e73be8b3d2485439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e7fee00908cb6682ee89817cd4e34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0d81419c2f276bdb8d493c6def3d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d2b8104ca76272ded4cae639dd617442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a064794e7052429c74a2d0fc7952f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415689e70b009d10dcbf72ef531d71c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59433198b794824fff228dd247e705f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6bd208b076cc1b1606c9fca1fd020446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1c9f9faace9ede6f9814fbb0c0e91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79522dcee432d12be9ebbef034df06dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e99c18b30e1fdf11a1413cb2a824a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58def208d7ccf954efd8979c9cbd8efc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac44b00f9adfc940ebe189c43ba314451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4f4d8e5c091ab024f0e2ce890cec7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48d9ab2ac2e2bc2248a92bd41382c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ebdea36d0307e9ead6149c3666298454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461839634a580a1aa01fa5e2a04b81a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30205541bd4c3ff6aa87f4fafec760456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f04e97e0d33d4d8f093937ad418b69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60a4f967edc2e9c093b5992e6f0c2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7074f5deba8b2ef1954a607cf01d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d43193c0bba37463bc47d6c75173c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca69e9cedab52944b3e5d8ef2342cd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbc6a94b263fda781f5103b76acbb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa59b0267fed9378881e6c8417854c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785bb8adee3afdc0b62758f06aa264f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480acaf4393d157a5424e3d3d68ce84c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d165897215bb0c446a53e82626e9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922c903f33eef3d4f89a09b6c449a67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b45319ca42792ac9e4f3d500fd19d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f2057cfbb9bdfad8e8cb3775e13e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e8c7761e4924be77d225760518336470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c1577fd04be6b3c23961309efb884471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc493d956859612a78c181c987d45f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097808e66708170ade6e50cd3e2e19b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e722ee6698bd564e59ec28ec48e68a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85446c0fe16db4458dc0d061a3fe0d0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b1d04b4c183e184ec0fbba6c76422476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133aafe97144f4023b07797e0c2091b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faf1413cc43c4060777df15fb0a89c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478d1e630dc78ba05c1d566362d0cde479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711937189348fd03ad0c2f2d6cbe70d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348d12de89cdcfb346ff047fb122830481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0f5fd805fb36255343ec8b352c0d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5695888d59d6e3b1293c873b8b0af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d13325cc6f91ade797248d2d70ada484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b5ae71b3dabcdae03a5032c734d61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd675cc1d38b34972ca8358832e240486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c680d7a695d4e192a61f797a9a4f5ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c1fca2a4302d5e1fb159781b1258c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d3ceb981709da6909364af2d65418489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2d88e0cc596f1baa5c9567ab1cc38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0202920b3702a086f8d44ad916dbff9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8525bc8db3172b5e9e17cd0d88639eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2406c439b5f95a3f063085b2f789370493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f115cc42a4aee46884f95048e4e74f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdafed5ed033f01606320a2b303e34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429953260bbaa740bdc6bf7544d597d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf958f0ff5e02f48efad4d71f7bce1c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ac80d30642c0099b3bb0d8f3f7f20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a279a140836b2e5056d351b5df5f5b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcea5d305bcb69b2e40fa98ab686aeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44024a8573abaf3c70ccd16a2d6f4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20062464cb4ce4530e89287ac775825e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816d6b6e1050b08290ba9d183b5d805503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52af5679023e44d5d90bdcba9af52e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f69994b9ad6328a2a536451d35adc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229255044a938be1f10ecbcb0eb37a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da603882eeeefc1912c96e0ab49ace2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48627d8f8c0e9f1ef0fef4599d62ad2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dedbdf88e7ad26652268cd6a9b0668509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56290caf50325e8e06605d4b8ef1e1c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019291714d0f41a1002fd4b4ac05159511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f56a7e9ba3862b805c4e1add1b5d03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298610c344e8062ad680e07d82a3445513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b2ad5714c55ca6b99678444a7f31b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f936afb9ea92e86caeb549e4720ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec6cc407aae7ea5051e055eab2baa5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157caa962e5fc11b8c86fbfa11bdefc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820f19801b9654490386298e6c941c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c98faa21362cb9215d4fcfd24e127519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8665c537f19b1e8c74b8fda938d39b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aae5ddb21b043c23900da41fbc20a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff97ed8d538e7a4d8bd4f3c783ae2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd356be453c219a45238234e7d334916523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c55d389e4db65510d4894a1119955524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe57bb4957bb75222f8126fbdd811a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547bc940a9d1194c9fa76a82aae692c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368f3128e9cf65c7d30f68b548ab858527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38da6d3b5bae00c40e356b2d89883f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ad682241e068f5918b9c0f7870719529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f3b0b685398fe8821e09e6643cfe2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1238f270a179124982ae48affcef22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eb505a23dd49c95e3d29add941b68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2c20ad5a10500e4d938a7ed5463ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbb4c893f5807ee7e4e6cde06470e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473858731666dd033e1b87a7799182e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b7ae5154694f9b27eebee90377d90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3532df8bf7d1ac82fa8ea3a31c52bb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48bec1529ad72c771575293efeabe7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c815b7d5779bdfc53c86742fb90783539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1bafa69f363079e9a4fd0004dfee9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551785d3d31b1a095bb6d05bd9db40a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1b0c0721c2b4ff48ac09045cf5c5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115a6c72ed6aba7a713cee9f80510d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867a6f1419e86e0e47a96830f24d55b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890aaa1c0df93b5a12e74a77330f8c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f70d02659709061451d5bd33bce7dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38125b587f6f6ed94736458dde7e3dfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d36766f9f5493d2a76f42a103cc3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4707ddc1eafc25ee6d479f2098e38b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaee895eff85619377aa7133ef4cb24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f522cbad2cae68fed0a6e30ad01f9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1fc692aa3698fa847a02fb486611c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc620a7bb1cfdb4abe85b9a3aa293f0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f00ade2672393b4e2a967722a8485554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e039178543f58592dfeabcd3b870d12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66538ebf5cbc855579fbbf0bb3a0a7ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a06b72edc0b9a2cd9459e55f9af153557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a95b91f94236f500e2bb1902e4f72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2a6b421d94cfd675765dad7da3b11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caa09454d239c6f25e67984206c333560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82282fbef9885c208605bcd71421b90c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32978e23e6878d355b13b42751473f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e6b3457545500d960f6d9959a9da8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baff05c29d878db3190991532e4473564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46619f422100b4024438e8b118526c82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb4a8aaf77163f3efdf4271a5f2bc3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b14707483151ed23a0345fcb4fb70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddddcc28916f2e5937657f09e8a08c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e6d3e49c0e384d184f2975fc01543569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2c04e30fd027a5a8595a9bb4c9963570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960633f0862683ab869d31f87917c04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f5e859c7d389d024b6925faaf5eab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35645ef79840f14c5684563e4b86a284573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e869cac8f6db4f091eff735905b34574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91050cb1fd0201b07fe19ca3229f875575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28ca83b7251adff8e74ed25c20c65a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d48b25c0cf4e90912a7a4681d6896577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b879e1b346c75999eb57406082053a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b80c268777229f5ed24120ca5cb4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55464aae622709515cdff158a1a2caf8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bf5e329ddddb1a88b377c1e839b8d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bf89a2d2c13a9d979ce90f3255a54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a7a774610ba57375a8eecdfa8e447583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c008c68093c96b9b32bef9c91ba11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e12193ce4cc47341c74dacb966da9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c22b73ea287699b5bfa8a70aa688d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8488fbf0873fece18e77d4f4c424ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9c72f5b04a2d524c2d52f41fbdcd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca477ba6e5ad3c7797d938febd0ec565589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd62511c107deabbb95f62f09e3b81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74066e5a3de2d1c47f06724c719f6ead591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dd2731aa4b8c72c531b4521fc5bf1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fd3c6f22b7c7cfc62db4e6749233e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bea920a3cd1f0fd98181c35b9ad1e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e731e9c6124634067501c2b7a3da8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27694775e3616e54452a5616fa3fde76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235606239c8fc4acbbe68ed2df7cc8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba5a2a9e358e0664ef8460e5ee5916598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f21936445c9d32035baaec9f1c2f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485949075d35fe6b863ef3e79145d11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc17f29617185b30a58b3091067049601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e14b25612038eaf646bb675c7b18f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8d0eec6f40c279d3851057fad7792603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba4f31dd10aa72328c350b1f1eab81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aa087ed00828ebb27ed923f9a654e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d41f28af3df074741522342c66461606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289c414f9ac7fe1f75b7508bd09c739607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c1ebfda373864666ce27fe2e84a81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5236d635a973988d6ee232d210e628609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bcb953085fd5cce22f618bb28ce33610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ff6965953841ede434a881c808c61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7658145d01c1e8ae03f0838e859c209612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afee1c7c24115bf7de3348d1f46576613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbbd058c1de76e2fd5eff6341608e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258e1263e2a8d6334f6c8d433f4de46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b41b5ddd1f7011727598de1487f1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7ad1cfcdaea0aa9291e9e7e6d321f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514842d3dedc1464706dc96842119d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d616a97060f9cc6297681a4e0a0a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457372dc14f4a3095a07f594d32024a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096300ade5b90558eea7da2583d751c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffed8500fb9c80325b9c1bbe622b5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496d81f3a3d897fab77e7b240dc6431623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0df674c8eeb826c0746e0ca7b4a8f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf90b98f3bdefbee374a25a4ffd4819625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbdff9f50d24694e9db02d389dcb42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d20fc5f6c47f4e66a85b6271edb30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db66b90ae02e17fe247a2eff7b8213f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e4ac2bc710e97d7f7f9fd771c173a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dbe52d8bd63f0ffe3fa9442c9f847630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590885a974a85a6399225d5d3fea1b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c91c5177725571f425c432ee20ab11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c3f8aac177d150c95a8302ccb1eb7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969162128e424336a2e4563c8fbe24a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85064501aa00a5e9e443c9af8d09d52d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec2ea2fa8bb3b3977bc04d624a7592636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffb7a5ead47f46b4d2b1910b87b8ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd169a1baa11ef04983f305a85bf23d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2613427cbfdc0f234e3250cbf25aace639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514c65c63d11cc62b75c312a4a97b27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f7b28d20721f1eef4df265e1add2a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8598eab7faa4c2a89c5b1cfd094bcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3147148d0edc3c69aa0afbd48c0a492643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05140eaf38204fc61790f48b8aed24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76500a8b2f0f37c57a8a13ab5da6c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b723cad4a377585c38b9ff6dd8eda646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ed6d87641b822132fc0a9cbf0fbaa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b36f3b287bb8843b659fd899186ff1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41898df166de323f8350d74304a0ffc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9de5a74d0992b422146115830ab72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd54a43c2f50c4f3a9332cadbe38cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687accc340d28fe1c4ae8e809fe32a96652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffff721cd02b92390a2985013cb272653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e89ac790bc205b28843ab2dc0ee214654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a038a4e7029d11d68a43bc098c08028655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd3907df09b5e34ea08b1f7305bfa4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ab4b7223307bf54cc035ac2719d91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075f4f423490c979c26a5371bc38b02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c200c07976e326a1bf041431100bbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06338db72104b27a9a54fbadf4c8115b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21bd93ff1fbdcdedf56f7fccfaa0e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa371359e2c6a0e3789fe31669e128662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debfa955d51a9d88bd86ebecc0e6a65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca9fe9601bfebdc2710108b33de791664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9a5481b1fac444145d6ee5f4b7676665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef9ea7607c5225296a080813870925666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11df5f756b3949d45724e991cc1106667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf63358815d8c3b9e3ad5c3956dfb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e1d2ea8693217b3ef24b6333226ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae38fe6628cf0dc6bf7d3dbc3c2c18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11519c6bc9359be5d09032630dd1894671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466788280e5bbf13a7d828cd98ac4e46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fde6580c56676156238a1258bef55e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dde62f426e6f05185a048e1aa5e8a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843226ce577ac71d104652149e8886e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d629bd88eb1aff3b0a5070b082eb22f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bbcc6df5f9b55ef860d1ef213f750677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16213adb7b809208975f1f505ae30b81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8c2e60121757698c0006d4fb15778679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91190ef8c1488aad4935821cd1565bc6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69ac45ff9fffbcb1f24bdc54842d70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac2a080a66bd74c0f6b49ea31a4932682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeb660534dd4b91eb79eb5edac2779683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e23ee9d74c33edeaee9b00a3bec42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8b702349c7a16feabd6310d7ec342685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee283d25f30c21b94fdfe0b58702d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fed9c32e210d99428f9466c994df85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d77f9b98de7771d2390d16eba41058688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980e9da4320556d390127251506ac09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c4f25aa5359c9657cbd0e2108261a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d94fe5fe7337acb645d14ab1d934d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286498a42d526b2a527eb73f53e2d51b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f453953bd68febbef3aef41822205ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cb94f45ef8c65f7c778c40b2e629b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aa6b9a376dd78108505cc9c281077695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7e5dca149c0a01c6838ee74588f11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52152862cecabe0d82161525c3a6c322697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7db57cc71e1f70cacad248610cfdd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab68435dfbf1a46bba28d23ffeaa74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1f19d2f90159a3618fafd23053126700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10233a3ae1422cf0606430c1e44ab29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc836a5d414322b570db9148a011f04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2650b0a6ecd3eab528cf1b783a5956c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a7a88fd83b261cdbc87ba766f3401704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fce7290f4dd2b71a9b3c12d6ecc83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade066da85fe52a13d0e17e5bf68bd4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed267e508ca4371e64069ff9b7c502c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd6db0897510e59e4adb3cd435bc76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e00ca4dabe024590fdb8cafc8ce0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0637dd72d318e551030f67a57dc15f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94a820dcf4373957e7d90b86f67c59711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96163f4ef7f96ade7c8bf7f97c1a6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a9d751ba10ea12004c56088074611713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f51b133b3486851c0bf8243f62f2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a536f2f6bc8f3b6c7ae4d9a02863c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66958a9a4c2c66a0f454fe6624829ae5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d94bfb03cabab3211b944da2eaecde717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff5655d192e18318a209073f4164e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fa936d21a0cf940b8a266f3ddd101719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407a705d2b3e91c286fc9a80be2b9cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00604e1a207390aab9b8e7ff9529ecd8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c847603d5f6a99a27393a5286f02f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf3217428793dc4aa39406e26a369b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf77083f560c29891b1814628159aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86547705c1db7813a8ee769e16c7e8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623a440681e888151cdbdda1d1903f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f417b10176d011faa4e683dbc45e42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa12b46046116410ddf93cb114561e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0d47c1017acc4464f25ad4ead5024729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de47a63cd24426b770ceae654733ee8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba25ad4b147b2c1b87572047f12a81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6726d1f6d6f3167499df6aa1f623f9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117683e38d545179066d2bb3bb93579733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76ded4e5c73e17bb6d195a2aa5c28c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f9420c2646247b26f91c47fadec89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde39485d77bc861d750108aa5504adc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318d782d2467f4ebde31b103e44a91b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007ec0ee58881bd955888797ff907e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2ac4daae1039d01a6f4842e53be41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93822feb6071efecad800981b021134c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074fae897cf98b72735e160b35f93e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24697ae2cdec287a1d40e3df1589e6dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e505cc91173048919b4669f71258b27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecbebe02fa4d3e288912c7d83b6ce9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e593c251ce4320831f3313f52106757745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1eeebd685fe171c0d4d18bd1772236746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28098d11595e5f52b2e31d6ab8105a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843156aa01c8a348a9f28ac2de57ed82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803ed959d4f481b649c8127c3d6f3f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a5c79d8df619e786a27c7cc9b55a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b6cdb2a943e284f114face754dfad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc06df48a58d5b05fc8f67a659b2b52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78292d601d03e38bd8a2012c81fc0a5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006251c8d042adc5e7a44323dd6f416754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686eec37bbbeb62f63fcb3b1009e531755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a644f1431f6ed6694e1c7f766dcecf9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05dc3c54f9f9d1b43cd0d973ec3e1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eec349bea75ade646b75c9364cc58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881469f65cb9e6e4274d771a93b08ce759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2abfd3734bb1bad0da4b8ea8a1f9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edd1f55c66a0c873c55be6b1a768b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bc9dc582edda99cefcc82ccb1982f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def74d59d3777c51d76973624d4950f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1358fda1e0f2d0e7a7d63d747dc06385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b215f4e9c0992cedeff54a7b8e525226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0d8993eb37c7711590fcf6d443b797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972eef0af8dc4b333bc6bfbba68e87f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971962bad9f837992ce775b8cd6204579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550aa4d6ecb8c1bab67258ee1d70e2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66b997b4e7362e73c75539d05cd7e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262280b4b7d001cc484246afc964fdc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bb9f265d44cc293f1013c8be31e1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb49f1defb6cacb2beb43f6bfbf62c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc23ad76ecf10565c9047f536253cb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f33ea85c5c67befc27ca9bfb0737516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a3e981911341cfad6a97901c7bc9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b865422ad0b3ea93d30edf1712da5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42049b0de0c0004ea25cacfe0a7a836f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1006ea3322eccc84f091e137b7d3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fdf9e226ca2ecd2b7f16848ff25e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447d2208a96164fc4cbf952ae1a374722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c48fcee58022e2d23093612c1ca0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2379f5a7db408274a888ca89cea6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783348f7e19bbb8b44563bcb53570c3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d59e7ab4b3b3322229bd9801313a5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e66869c97a9f159ca1754e6c04979827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ccb775a4c5290405ef1ec18103b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695ae724c62e557f95e240c3f11b1ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e1aab41a1ff654789a759e180bed830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464ead5ff985620f5c3f0af2d058bfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a45b55c38303e4d2a2ed05cd2a433932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18486bdf3a5d0f50e8b2044a4065f6d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3453d4fe57a6619bfa8fe478f346e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783acd4a1ac52c6572d85c0b5352cad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd369767e5f0ae5956759e8f2cfa42a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77636352377d533b61f95d2b9dd795c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780af23500eeb80f3989354d8ca4b3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3938f8befce0f1fb5f60ab9f53b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33443794cc2364245aeb766ece363e9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135511f3b10e5ab4f877a7a9e5d6bc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035335f7a75f9e2f55764ecd9fe5017042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776270b33a5031a223c122a1450214043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1131ce95221fcbd8c15fa69efbcb8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b8248b423c91d1fa2a98291719d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84c3061ce1f833fe481361dfa2020e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797936d8450a351b7fc88b48c78a38e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f8ea8b27f7091cdaac29034b3a46d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e609a4cd4ba8b50ad7f1365a20a6dd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252002ca24a6ebfbd37c9604910dbc9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f6429e24ed6b8be032caf237acc3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f45b5a6b083ef1ae51fc69ee4b8fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af18f2e872b4c6b6591888c27f746453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbebe68b73bec1c4a75bc210fb62d1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23e6a8e62be1186667fe1fce29691855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223397435ee687ae32f0309f4a9290356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7db794ddb2e363760af2121f22fd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fc60fbb2762386af8c6586bcf339858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38957bccaf96663cb6a3103f333f8c9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcd794f95d6bae2fe2606fb22bd8f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70046ce36f04c6a6081dcaaea3c92aa761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e83a0eba880dc36721001ad2ef130462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44460d1e5f6eec9309d8687dcc91ac3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f89890dbbed938139aa17c18498fa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b45df1bb8190e31a609a23d4d4508665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e689565c6854e7271d5ebdd4f89b84f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84051eeae849ee0ac4725543c1ff7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a7c444a7b98c08fd20a347c00727568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bae7f3d901f89fbbf27e6f0bb779169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11655b8cd1dfd9af59994730e743e61070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48164403c059f619e3b45848eb77892771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483252983e33a72092347f81214d1fd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dedbeeaa468dffc5c36b39100dd86573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1a9e4afc2719864f6786da1ea1fbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b6a1ea4b6b3fe4babf1d4bb6d17a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d33d58f3fc4137a0000710af6fac7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5979155f2ee094bcbd41a4c0deb4c3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed825412f7578c8c5cad1b586bb28a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a372568805147dc11a1a622ba5c61ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f17de19c2f6497c49a3b046ec1729f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fc5cdb251ca52f58b6317c02e131981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3aed0f74f8a940d429b52fb56c24182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66737f1738bf13087ac3710546d1d8e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebccfc248d1da994967b8b84c3f49e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83000e2a52a23615c546579aa1121785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22764b6e9e61c9094ce2924664fb1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13114fa0c6a2390c3c2c46c5aba9d50787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a6eb147d3874dd6f5037d53d5282b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2450d6f4f0cdebe4049343e34cc37d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca69cdb2c673f16c759bb0b2a095feb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f797cf60662d09ba1b2d198fe1a1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc81d596abf19dd4d0a62feb20576b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec36efdab3aab7690e406606ed0cba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7591db2e457a9d6159c135d5b59c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764249ecf3ee7c501cb2fa16aca213395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792549f732d620c3a0e7c9eedcb7565796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dabf104af6d16b65006bfee86bbbfe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83cfea5e58166aa4ecbd08b7ad476098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0252a5d518c5e5c06cdb8b017c271999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b203ddbc6baff032b9c3d35f3864b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8166ea8adcf4b72e8fac0f6c0652bb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230debe1bd495b19f3e22e068235b2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e3309b65f06d536c4dc879b62252f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cbb6aabe5810461848a08d33d88fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad18da8d0c86dcbcb3443f22ce42166105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6dda52ce6345e54f301d01242775c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039309eee873df8924bbc480626c82a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c807bff14c3b8b029fd2c6c0c98b66f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa551aa37109657e60c45955077f582109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b3e9d476e5f7e56c5dd8c8d972e72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55232d708b13f56fc49f947ad37f3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f415d467ea1a7f2903f8a7d40c4b01d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ea6c94b47ac5daf1fa78703401fdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4c089d491e6afec47c80fb77eb24d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5af30aa138c6550539a00ef19bb440115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fc411da8090ded35df4beeb301245116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ad7ca5caa564a69b50d66911b2aa3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d05a74cdab54c711de61ae76284686118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fed731d0714f67f5d5e354674230f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c2523aa689eedcbe82e659cd4cd1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273933dfb3ce82388059156a48c6b095121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b433d8165bcf8843e851cad7c21a46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49da351d9838a82093b0a648e5cf99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d4d02684ddc732c55bcb887e45bab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da52780791c30eb9021564390c0a48f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9c043f8426e63585d1a223584a549126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba571333831d433b28e4acdbae28a25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989db8f2d2cf930ec5297fc2601911d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68628ddfc45f9c5dbab5058c1eb2b6ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3779f284c5ec9a19f5707e61340f7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb398d6a267db4917ff3ee2823684b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1946b20edd8f5a4ad42f81e5d113f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dc44d08d84009a0dc824595f7da50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260420302944da4440fe74f57d0e4c19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150b4268bb1762faf7c45aedcdfb0a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d599b68c3e649581107b7c2317eac6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8953f85d878a2234a76aba7a7fa3472137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711b2cd0b713937d5d7015a4244418e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722acd489ac62c9588ef909a11575d57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45800c653f5f8ab33bf80f16249cffa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50306ccbf6fe4c8be464f42772dee194141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6a129f3fd8515763c13caf5da7d22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee70c930a48ab78ca2286ec4e4a64e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a6ebad545bef7cc6dbfa72e5cb182144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f56694d57d5b56f00cc24e17034ea9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88c4de20819615cd4a32c88c7dd539146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945047eea0f54822adc5356032a5fb18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e847591f3ec60f790c1ea11e9f62328148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ce0195a70f3571ecc593421a5ebbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca8863313945855ef50a98469fd851150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f67db2814da6991699bd36848a85d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10631f4882c1cfcd51f6987cb25953a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e7defd32194ce46f2d47a27be0ed5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5ce19a874a8b857b71d796080b857154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af769ce5c4f7d98b66a4fcce5b403d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9607eff8b0208e913e46f7f00546b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2da85f978b1bc097ab5bdf7a83323157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5876e47f5fc7cead13bb94685c7c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d308f9071f596c12ac18a823fb7789159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa37b2e85c52d4be92ca085635b5f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942609bb859cca1541cdeaf9e6c0dc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7034ab328144bca9649f0d3d4e94e0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8308f288f644b19d256228f6e3c96cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5d3cb0e20a853a334213614393a8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f87e36e41be086f9289490ebbf706165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408136919250dc4a4e80666040c7592a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51955807e3223fd1f1f14e1578b5c1bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9319f5a171f3a39b5c1c7aa8bb93f8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287865e989ec9eab0737f3550dfd61c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264e2d50c6355ab75915d251df77050170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34113d104185346006382b283cef5793171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727d608cf4a9b4ae38cb8f21f2c5242172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc8fa5454128da77b06ea28eed5a24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000375968eedaf9187cd70d96559b18b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9cb5a68efeb8df1cfef5ff06fadf2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a67e57c313e2ebc764d29ee8224f94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b4a6553cd63124e1e3a0cc06fabee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1da973233bb6ec40a79d979831959178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570a52c4437de63b03a43437c4cc6cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c026fc43f0adfd91b3655cdfa9b99e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee21a2efee5285e26542b8f676a4a24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955183df5cf1ca6d477e6ab81134e800182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219b7fba7b4c282684e487098a6d5c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a145f803768f5b5a0c65d221ae678184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51164ad21b3c6fd9a592bd41ef0f573185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c67e553465ba69468917970d9bea7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287724a188418c0fad6d304414834f3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82050e502f4a774c5a5a31fcd459b083188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549fd9b8d38966752fee0d7d87547c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef163d6768acb20c482a4e771fa7cf8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83281234836b4475d9e1a15c95c4027c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239d744b70b57b034b0bde28c679776192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc57ce16dd7ccfd37898dfced88a44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bf684b3cfd4690a99ff5e6107a013194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0331f3cb9734fabbf1eb75abe39fe26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0083f27f6798cbc8e5f80715f52dfaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99ed50adddf1b36cdb4de4b02e4653197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09946975c0b92d0817fa1260d729a4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0cf8e3534f926878571a0b80c6a0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958c3d7edd545305c9ead74a3d6bfdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12d807b6f123f30d2a8d7d9c9853a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aedc9fe1456ffce45cf4c13f412167202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba120d70d8d23baf291965cdf8c1f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bfedbb8f39556381f87c449260da0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efcc8ffe37bb8ad45987174281eb39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3426b2fdd12d7dbdc7316d3916622f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad9230b9beb56f306efc97f16a47b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138d55c7659acaa1782de5df5ef617a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a1dd6ccb1de905d08ff6e5a7ae99e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd224603db853d9d2022f9b87062ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56335c989b259e106fa3126c7118fc48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8d8b50bb372c02f434266b00feb0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edaf2e89567a8698c3b591488afb20213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a1ac320eb1c65735a88cad86b4a1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146cea1afb3213c93559195520a09bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1332e5e6e7663fcbba301ecd1ea16a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f22fcdb7765b8a5d2b6800f98020a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66d1439bcd9eeb2c22bc5170c9fa7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2d497fc319bfef04bd6864b283f1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26244adfc68d6113f75ab627132f445220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9383cfcd4aaf13fc3767ea1f17a1b23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dea5ab78d8a27b4828dace0dbca04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e6207319c894a8fd0f0d322127913223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae1dd637a74bcaa9e6ce210d549cb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c15c6ed44b02fc83c9f3f98d19796a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e02f7e668344722df295042f433da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3083a03d4e4a6b99d0f72ded00642227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27951d27c0056ac59ea63dd09b9dbf3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4c091cc4f2937e513aa49c668940e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5827d9200eeed46af4bf406f9f3c032230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0867b4feecc678e295e3cdf6d763f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d369ce82edb9b1e2a5e402b2f7f3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23459aa3283f66b5d8c24be0ee13fae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426822e591d347b7bd7d54867dddd23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96e7ad45ca3d9e95a5b0cb4b12cd76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d67e7c935ba3ae551057a8d9b389c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72881101abf538d93bae0b57122a9b0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb456dc49242bf4a51677ca60c6f544238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b4d8b7fb7a081193c7c571e8aa52d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e347d1f09f743e8faab124ffb2647f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cc33688be04a7da3fc21974410c76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dff1a71b55a99626ee9f6f6ce4737242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff32d7b2091a639e95fb95310f9216243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea84771597361f0b9c23cd10ce413f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb51e06a062a4923272cc5b2d9de60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ae4938772485710ae2d40ad818b4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4837b20c5fc471bcad3e7eafb2cc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29af4a3da5d3c3c7bdb5b122d984ef5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0275689e8aa0c4325da735027097b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41388fb31e873480d2a905ae8801eb12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a5e4e53995f6fd92c0b1e36d456fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd7ead9e3999d41207e7b3296241b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2b9eb3623af4c469c9cb340578d87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb801149288e4e59c68f2ab4f55d61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a3f57728b095feb20efc73e36713f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cba82c7550caf4a0afa06fc7eb1f18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464500aec03e8c482da5c56cf1388cb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae5b12ab446c2cb1436e946c4b792c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c844427e7a254d3abde6c625c2db173259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c4d66006c87d542834b99f9e14e5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c621392d329c7350a6b2bd38a0bb6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bed91cb363f7085f9d12dc0e4bddd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73000b83d3a5c998f0668e8b4ae8dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa3005a93cc6b8a954b57c92ad1687264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349911f9d91a586d6e40262f6d91666265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84d651f05467ef4846b1ed8bcfac95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b95d4796447e1c51e8fc4aed438c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e4c19adea86940e1f690a74a7b6ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7fc6374e459c3d0bc0140e67a791b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e2279a2568f41ba3aa56765b743e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b99d1aa66548309030a456499bd2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11406c654deb0ced102f39915d23a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cb48ca748a4e02d9d6216100092c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1b232abcb2cdd041dcbe17a790b5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbf8f0242c0268fbe881abac92f98f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d04e9db63079af0e2f4806f367b8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbef966093a870d2033125509bd4d5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c19d93318026318965f414e8441fbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b8aae34a5961a872b448fab457223279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730551382858fce0586a6603212e9291280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2b275be28d93c6558f148d687b436281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e66092185585e8446b26e289d41a56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca9fae56a986ada1d8c3e2d033958e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc5e9fbf76e4153be30dba95c49fc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36d5c6389590321e890169a0ddf4bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee7829703b073e1742352864e11d9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d918963412f96afa76a0fdcc04a2ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3d9e9347dfda6b048a9ccdbef4c81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadc6f604c1565ce90c0a66d0f99ca5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713420921a8dca753e1aebc2bff8f4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4098b6d128e4bd975bce0842c0bef3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ac0e2f80e264fe6b5cc52a6ac358c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed4c6fa4b801c543a43236aa5221fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdb4150a165066ee3ccbb67c56e104294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5741eb31cd5d330eb3af30f493b63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566d7e94e5089106933e7554c3bac55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82393b7f782c19f78e7ae64837f563297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66160d417471eee5431553df7695e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d85c9217ec81aaed38f52ad8929b4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09678031981ab118e9472fc0acf4a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4033769c582e88d4f89b920150684e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3ba9b2edd408300cf2e85930cd083302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eb8fd592ea5304e6859d8684b2217303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3d3472c6968f5d688ef9da6a593f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d5c396565cd71d167795d0caff409305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb3d9048483d3b34d4bc045fa7571a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8327c4e1906d7818ab9e2b324ed8be8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f0e10023d12cd623d9a9a5fd4d50d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb15a611de066ecb67627af1cbb09ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd604f550a287ddda216c9611bcd0325310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5426ffd33ff9bb24bc2d6c755be0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6baab76d1f6d545bc771990b39e38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bca15045ee3d69f1d835a9d210f97c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6807da7ff6a99632590af0c3cb7c0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6bb52ae2946ae5b35fb9a21364345315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5af7b0f484925369df03fee270d17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc11de66821ebc9bb38b3a9bbfc94ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d14d69a94c038944eab79bc249b75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13066fa21abe04433f4849bdbe371b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead28eda10405296b5ed0336fafa4da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7b5054cb614a4cbf2c4bf9cb693bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e044e8c427f4b36726aa90af8f700d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05216def201535fa87d38526c7d1a6ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8ee3c1a035244d58dd32504d860af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae11d88d9bc39d49607557ca67a0771325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ccb8b9b9f390673530723e5e78ada326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c97ad2242af7155208456ea8288abb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4f9161bea4881427657e8831bc4d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259939d49b0014cf71f87315f057cba2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fe5da7148410baf258602c90a27c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78116d2caf0b64748a35b92bd3e897331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccde455e2dae934bab66bd82855741332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cade3114a55ef7f2227634ed970d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e967d30797fc9a9cf8585ba230246334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516a54ac66cf7a47ba249e1f970f393335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cab73e139a56041efc6a43d45c52e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c69bd36e6c4b070bcc2af865e1572337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc4ca55adc76dae3c7211f7758d85c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc9949fdf1e1e83a96337b87b53961339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3f0816fbb6b3c4dc13f5ecab761ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8e207f6ad88bc08a0de5cfa5835ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab9d8fce37b36b7d3609bbc42787af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d3880757c21b992f910370c05ad73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f6cec542f8b17c9e131d1946544eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcf2da71fcdd3f05816803b809c51c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c609ff33e7c9b4bed2479798f6edbb5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0a10c9035dafda6cb3cf2feb1876a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a86535e8d01362afa8f41a6a15653348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc6e72a8255ee1ad68aff4ae618efc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbfcbdb94f109a7aee1df8477b707a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628b3d000ea4b5a710f8a54c3b81cbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57a3c2f51836f4828ddb12d95e2c3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82840d3404e90eae50ec3fedec9870353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b713dfa2dee28d9770dbd56bee06d3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f585a10f40142b3f4335bfb226c1e74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b8e54282df73add5d074be7dbe18a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01d3ed6160d2aa735e18d9c9b0699d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3207a7db29d167c91f23bd1e97d83d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e688720d2a8d796314f994309870b89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4e05db832045bf9b84275f7696a26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b3965bf1a72fb7470935365bc59b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33ae36b48545ae2c852e239e10fed2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fc81149e3ef60f262c2cbf37c3acb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45864446adde72a61abde421ea29fb66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba761ae8166009a464b5f7555170e1fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ecdacac944e8bb085c1a84ea032db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea00e541f2ff3ff8133e617f8d1b709367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97235594d66d34df61c66c93b6f580dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02f89e75b038024d6cd26c6030b405369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08df7267e17ea2470eec28bfa38b945370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff0408c247c81189b754cd906e45c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f856aa2aca90b551cf8583cb702922372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9afecc0387a050f6173fc1dd80a7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab8ba49aba8bd638bcf3f216819e5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ada58bdabb8161f212bcd88f5d16b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e454608f95c875d5cc546aa5c68cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917db1ad78eeed7063c96ae6b7dc6d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147108078c21a15c8063b0927a79164c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242b50207c60f353e3152f4f91cbdb0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1db2928fa1b8eb79bf37ddda834c9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba4e84802a9a15dec7aabf08fdba6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56c092de6672bed7d2386b346810da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70824f62e37b30cc382864a3ac9b0b35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9a966d99bbc9e16e9201a52f315fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1b253256a00984634298602b018aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303c520be38acb5a3d88be83fa67cce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6bc2cef4e2fc24b340b32a094ba49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f7daa67859e6ce90e5c2949ea16f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8e30205b0baac6792dbf148742455389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ed2fa02a911c3ffe7d39cfb2312a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa83fd1d0fdfe1ec8af5a820ca4ed7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bd22e45a5109004ca7b7f1e000bda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d96d34fb09c0537de384e4000c599393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fd9d146c34650dc59c9fa827b80d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ea1469fc4068b02b3913de799409d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4564508b6acff39938d07d51cc5b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1611299e8225f8331d3a599541d8a2a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bf5f0d0a5cf257cb32b0d276439c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e4d8227e92c12ab1da80ac0c2cc4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37a27fca5829aaefa152fe2295a284400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a4a2d14492c2335e3069b52f3ac8b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf72ae9076c9e0fe558381e3a4aee18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63c7ffc608c82fd1cccd69d52b28bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcdf793c3660c4fd64c08a6447a9a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dbd6ecac5779881e066588df35848405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb163b9e91cd02d1f78d1781184d996406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b220616b4de5d972fdcd6098dfbc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b54f58fc8f7c52fe8a32edaf168529408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e117fa1635206b0bada1f1eae45b645409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b34b90ae4e4c2c382d82803e30c110410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0422de6cc20da2eecc1f6c5c691b9be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fd7e90eff42fb58382f6b013768c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619fe0b8197bcab02adf8d079b816b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cd64408ca3b04ce8783471053cef8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78b930c787aead9a4cb3d6f145eb20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a57113125909594bd37ae15d3d6bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb84bff935a52ee8e9fc92d51db4c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d972b4ab08d3e39f3174022f320c28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df2878c77468696e36d2965eaaaf62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de61955bd11c939b2d4aa1bf5c78602420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd501ac12b5833c2e72d4fb0020a77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d0e9356344605dbf5598eeab1325a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff0f794493041dc66a7fdc86d03526423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f29b2af445a88027b611254bf1c4f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a14c6aaf2ddc04383ff53fde7db5ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e786c3eef7e95e3d91b3baac984b9a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a28a755c247ab2ffe18d1ef1b4ac0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0d2db0f6e07e716c75d8d61568d8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d363dabc9d7d2420da9eea990777fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83fcd5ea2d398fc7b1e44ea6e52abe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ea6b24e6b3f3878f41a0e4a55f329431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a44225806ba1cd7d46b8aea2451a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d769a97fd7d7e6c8fe2ec07bf16a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e8afd2197c67c761f6fe2966a1240434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc99712cc7ae3eeb067f3391c59ebf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e6772cbdff82c1ad890594f73707e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929631e2dd01717db5afd7003aa25d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48469ad0d21e55b075f7708755e9587e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaddee91dd21dd917e795b422b9db3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294aecc1a372008589c19c7385b9258440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7ce93c90f55536cfdc731c0676002441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee086f466f248e9baa1825ce206386d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639022562485a4e2cadd2abca401731443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c14483547abae793e958f8775dd02e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6b85d9827227b54e54cc71b20de45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662607b71e6c36131299f79cf002ca20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29465db9305bd6a9e6bd067a232c7300447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d81bcb23c275521f28314898dcbebb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75637eb455e32d1ce8dfc4e672363d5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68340c9752808af91bd8967620f2671f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba954ae78b22ec1e0d7c95537a3baf5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cddaed726309bdbf8b499c8633ce7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62413201fa55a7ea3a4b26f79143cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a5bed8a67edec6f5ff5e6ba6f28ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4db27414c125ea31f4b10d09682b15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecd9bc12f692fee32962bb94cf0dc7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84597cb59bb11f283dda1d987bb21f26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c827d9f6f8b804cdbc820aef35582458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a35a48bc8c6a6110e037e749b41a5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfb893f68dbd12b7386006a3187f80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39775f827279a69ce678621ae3aec935461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c2843180e58e405cf1e45407f151b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca892549cc47c7032edc3d46a75a359463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7b32529a40492acd0482aba8e90f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8e296656d3bf5d491fdf06ea072b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf9e77c62fb0690c4386dd0e87612d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fe4e5f0357e6f280457a258fed5e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47dad35c9369cb522f3ab68fd1884c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97b716f20f081113db85f18863fd3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3839e9f16c6b64f1790d3191e9541470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc79c3d8cd172fced7f464e8e09c42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370092525d4c98afcbdcea3657cf91f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172386cade07db55f80aca0b91f4e82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b236e53fe895d281399a98c034831474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c27f3c9d2a7f8f8c028172629c2af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f36bbedc637c16c5edbcb38f49960476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f6941db9aed787a4da88f5b265b36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdb026b04a49dc056de99869f6382e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ce34821a9f41db0f5eccdaf564c83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dedc8be93cd7f7e343fc34917c0b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c609b5f80a0528d993c1bb8579b8e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa6304eda9698b0903d339118af514482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f8f280a24c27ba64639168f60d59e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4698a9665f941cda49a0b235593077484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd852abd0cbc278689bfc01daa85a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eb78783aaf80630f076bbdd7300a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd266864299a151e2dd96df540132487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e146a4cdfe78ecc249a8f99a47792488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add35bdf7d1e455a184176c05dee9762489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e2b41de75e84ef2cb076e1b6870f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d40a29812992f862d7a48a10ae5d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffd719a04048e877b0827c50b8a2c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e10a4b9133d96e939e0e1778e2097b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea807a54df1a770fc62dfb889edcce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3636b1b92ac8b354dfcbfd8264e79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5427812b70238128d3be7068da34f05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f9378d5c49bf1fd0c9a0bec284be0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca856261d5fcd442d0d19b016e0a593498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae90c5033c4ec7b15c3a7f57858cb8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25577079e0b11840a2456a62d7a96ecc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0168bdda6ff6efb92d6b49ebc5c17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c1dc821463d2d3b9d6fbe7ee47bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754812685aced8de55e14f8c50b24094503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf800487d512c89d0c26ad5bf6eb91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54427ef9a92eb3ee4dfec8f0b79e71f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0441d6c8ec5188d0ca791e6260411506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fbab9df938a1f6c231906c809d715507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9203cc3209780dc9ba3c584efe573508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a16fcb60123e7398ee5cc322075ef2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66dd8180c559a0a8d7faa4cb8d03af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13691d0359715bee02f4b141041125e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18d7e015b78256f12ef489e649f4a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12720251d8b0c27644d2e106f800daf3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47375fdfcb1b1917a1d1f3ff2e02468514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee475efa05d81d28f301ffb4ee8ed92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26e84ebe5e19d6504d9e1ab8a5418f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aefebb944e863518c3025029533a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1a6cfa5c9d3e3e4c9d45ac5738ecf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1b23a83430fb0c7e86090ffaaf104519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf15b46c277563426fa60073f4be3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314b62fd74a3187aa7111bf5c2d8c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bd678d7121895178dab2bc1899afd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbdcf07838185a7cb52e3f8b2c3be8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf721ee555a0749fb9d33b16fa63eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93668617b999a432b238542aea61e114525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac077dfc9a53acab148c99c2e856d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45cf08ca090a877c833ba43c9773e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f632fc4c519123a8cb42fd2ed81756528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c651edcb6302dfd3de2e081969e1ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0c0f2acada3c026c5cf08818274d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9814d7de622dcb1ea2ab13d4c0588531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f040b8de3ae19367427b479191cecc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5580bd8b423bd0cb39659e4bcb91a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34977de3b315085c1fe798a6e123aa11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88ae81c87631a159761000e73485de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac8748e244e335b063881e327201a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d159d5842026f41b64c7b52d32cdedc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc0d8b4476f39d6098d5b5451fe1ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3994ce4df7a8c731cee86912c82b9c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb27416009fd1c8e72ea61600977219540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50b3f0a109cd3072b544ede2fed230541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9852be4c4b497cca1670f1f16565d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c359a5a8f976fc8ee8b5f18686b6c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e56d397ba1f937220a5c7d8614752544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d86238c10146ef6a90a2d11cc0cca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc045febd23155bba5de9ef9b01245546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac461291e38148c0578bb63a6a905566547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f471ec577e41bfce644abbb777ff9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8e060a701b51360b6ccc6b85271d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395158314623a2bdc44eb295916ce1e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af857713a40e9781fb457d5cc383737551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef16224c3b86d758354dde72b007855552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f0ecf559666b7b55467c86f226dee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728b9cb2f2934924cce40d4e3cc29c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0416a8ee3ea6484565d3638fcd8982555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee58d5efa2dadf03b50610f32579fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705e1aaccdfa7d9c97af99278f31ca6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988df74e44915607b296961fcab97efa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d70ce0bdca99120e3945a738d8b5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468988d3092370495a7b624162cb4c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af8443547105349de6ff7b7424cb37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00147cabc6aed2f6e5b172a489884c67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077295f5578d8efcb9666a0aabae4d42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353fe125b4eb117c2bf8e48ec75806e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1a5d5bb74f628648c0b91974f967c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ba5844bf83b1b42f6032cbf1a788d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb278898b41d2003a2c9cf8d12f92a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c97252513f4b182836469d3f28e175568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c65c9009a1bfe1b2ff42ef272ef28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d5a56aa70fb2a440fbe5df7219b15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55114cbe2e96b92e1e62fdeffc3df7b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dfec785202010f0450b8476320301572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6287db24c172948c98617c7676d44d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441468d7359d0499eb2824c034f761b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e5b50f2156569c45efa3c3b77f113575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55219f59ccd1203ef11b4769fd8ff846576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291ca95c3925d83ff190381245154ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbc8044c4e0ffe480d068234827d34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b10092b965ddb54a5f4488247d9434579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13560ed31b90499ba0cd2f487adf9392580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300098afb58b3b6ee68f493c56520f86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a685ca4569835d91f3fdc09ac8ccb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def726c6b74866b6aa0d2a825442e5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896240caa1c59cb5b7a4c7e5f8558c52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ae9fd6c5929971f71bd58b5d0b275585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ce2895615ce36a4c1b89c37e7384f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5a43d3546e195ad2b8377dad43492587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15bfc9229134fbdcab19bff3f5ed01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005d4292f30cb79968f5b8e3850740f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952693f406fd16be05046e4e2a119b0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2205025d24faf581b3a4900bb77c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f907b02b71a43c8d7d0b537f1b15326592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfe03a059a1c129eec05948fa66bb8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c46c1d8b973c05af1490746f494dca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998294a1ec601ceaf6a032c0541c9b7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83e0d0d3c330364e3e7cf11ed331da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746660f465eed159879eec959c4be96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f868dc173403987decc38ac47d0d60a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af42e442911c28e1de74d48d40d923599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5135794bba2f36e8abd789b744f260d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8414939e0964480cce85fa1688f936f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d511e55806ecec23b50034e61668197602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed999d4dee8873e808e9657f1fcc96f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cac6bea00972087c91830688c7750604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a0e57b67500f61c3901b5865f9a7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491222c57d30d3a370ad9f14b760b601606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda0adff9711c83ddf31f4ce669263607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e2ce4c6898cc859e8af8c55a7ee2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30160b5e89339e16f27837e9a939aa9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bed7affc89cc70ab0cf1c392b7d29b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b029e55d5cc02c49cae70560762c91f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f3b88c8ffa7e929176a1e200fb25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15702b15f5cad35684613a2e7490080d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333a2046df5b5b8de5cb5570774de33614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88019d82484e54a2477b1ad99e9a65f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f97eb118d392db9c618ea04c0fe08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f8763ad0676d31ba44c4af6e70b3a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab2515223bdcecbed247d16e920626618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65022122312f233638420b371fa04a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d9e41824be01d1b639e69ec5fa86a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3605ca32194d79a95a8d151e3e9769621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f573ae9660a3246b4c25480580bb9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24210647e29661e3597aa4635f544ab1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3046d26e2cb349dc066a5263d06a68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2a5e1d8cebca2c3c54d3a4f4af249625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521423b5cb633a6f1d741a42d3f1fa79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a68f9945e0da35747b545f58d8be66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3e3ba6f234dcbf6afd4b6d90e9111628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c836955bce03c8059876bd44fb0f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20501b1d6627a3b01dee2fdb63170b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581470ac4c3beffe1be6a6701a02bd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df4dd0b05c13f55e306738f9c61b89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b16814976c508520752b7c18ecb8e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074f80a1996f268d65c922c6cc19e91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9640f0f9593071cd43d9e58f7bd797635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ccacfd6b90d874086ee712dd3fd76636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bfb77f860b8f8dbeba206695b1261637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02032bcaa75d1346855ee228bd467faa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c44dc61af0b3439b5a254f4d2a4a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd42c6c319a619e156e0b491e3ad3a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b19ca71e6e49685ebf3208c73cbe77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70aed12427ca71c5502cd9a7abe4b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dede8efe8ce930b592982c7826bfc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b037650f5aabff98fb5671d01281585644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf98ae90cd1e172951cf8da21575b71645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2730e49cb146dbee38a54aea9aba5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20fa42c1f917441b8bbef066fe32be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce650af4faa93e50f7b41c9be898ec58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9932f180e728d6a37a6df228eb20cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cc02e973971a6621c741938541b62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fdb835d55dd402f7b38a2d00acd12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8924c7efea125b21e8c7395d42df3b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b18ed406d1344148fc1e52536a90d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ff67f84983dd0a468e567ff02692b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a52d15b53da65f1f6f8ba49b8dd2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd0be6cc5883cd4c48dd860dc0918c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b314ab1267444284a535795eed4883657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e5a3fcfb6d634cb925f51df767add658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d03a37bb0892204e7c7f7dfa05c78e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3854dad2f50dad754facb5c7f5f3bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22613b1cd49690510fc9eb6db0bfe93b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a05f35233d6f78d2651731c54413b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd0df1c4c532f9b076db8a822b8dbd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaa56e5f1608fd171f10c64c1b3e9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436636301b0882815d89671783c7bd29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febf8198bb13a8d289e4d1e03bb3985666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9b5ffac237fa1917de9e568ef69a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0934245203b3a8b8274c291fde0580668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db134f1eb53feaac3ab89f7d39295f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ab23fb12536df346766f5b0d1c668670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683657a75ce4ea03e60f442aa649809671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66844deebd43c49e81d768917d7a24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cd4ca3ad0a8a9703b4fedbb205122673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3a590f71dcbb90e57cf520d496691674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5e33625882979be2e570566e1501c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502163278ab172996e6707ed56afb1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5f6542dcd24a476312d8f63bec93b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dea8096039508750a918cf7a10ada0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9890ea2ac1fd580e9911f32463eb4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd02f6654f8ea43d383464651721352680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee4ab7ef967b219edc59c5ffb46dbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65818521e21e8be67c82447f9531b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3131ff03144d4fd01fae79a13114d7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f223478b1fa6043ad0b4e5375b8c3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c036d93ea98e1635f6ca769006f25f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30f48e955d8d742f4ed0bce23c97f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10220a755d13ff8c245747f044b382687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b551baa58c54f58a2ebf769e0bca1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4416c40726b6c111bb4056e84565f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6be81e7324e43b303573b86358a94e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7d739bacfc5911c61617c6d3fc20b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb650c7e8748857f3140addfa81f75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079fad96be87c8cbaacb8a86d00d6c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef367c23c461e87664ae0c99819cec5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb32e4383ac0b3f5471017c5f19fdb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21379c6a6e546747cadfc0f56bdc4bd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f636b029c22cb18f579a010ecd1f29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97638d38ae4818ac5492e25505ace055698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1c0897207116f10e81e213afd3385699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f00d770b9f52f34a8f170b7fd0bd70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32a34624d62cfc2e0104e80cb50d3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504afaf4f55ead7a531fe5850b06e94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cfdfc28ce07cbd15758cec955dc6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecd21ddb87e822555a706d90e3f7d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245a6114ea101b52aaa96cb3aebbe38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f540c52ef03c8457c33b83db49f5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99524c9ede556460b679584f0d460cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d806a0ccbb6a25d68b0d927830acd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbed682e0ff78a2f5713c5268bb4cea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb1544e687dfacb3d925f39a56b634710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d07c505e851d6c5ac243ffabce67d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812a3f8ed0e7ebea2eb95dbba76e640712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b439d7a552caf318c2ec4005d0fb503713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a32bf0b748706104c6c7b14b9ecc28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40846cf358ecae7239e525b30ef63c36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8287f26e5fac262bd976515d4f82732716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c360586eeea1bd7847a4e84874258717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c50cb457dd4f13add9fc49e73279b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c609fd13f179778fb01e96292ccff94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebe1a76d5827bdf67fa63c492183a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5cc2f7d581949fd95a9f3febd498e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb971bbeb3931d9e12749792074a021e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697738a79fe19f9daeded05122e0a70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec497ed704f9619b6803c3a4543eb699724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f994df769e4cb0e3437555bccff9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dc5b0e9e97ee51194c1676296d0cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc714c8db9273426be79da768a622dc4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fcebe5c80e6c99ec32b2aadc59e59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aac4aae4ef34fcba5bf6c4ea9865d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c05e0cfea1c96bb77fde3aa158ffb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b25d38966765cccf5e31ebb16b365731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af12291f266c031374527f504c4595b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829ea7c06fec8ca1447b27299ad19a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70efe4442f005f32dd0d83aaad1531734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd31b41379ddb19bd6993fde39a30e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0def1d256642b6fc1c48e048aa8f91736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e256849f8137df45252b384dc6cfc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975b5f30bd52478217c19322e341b23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59833c0284d71e1e1fb57fc06ee0da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bda30b7c488877b4ab6cf16d0d844740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7843e025fc9cd1463dd23bdf313674f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2531f29b6d183943926c2bff405a30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ac77483668865585d2dcc29987070743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec00986557f190d335ae162fc37d9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09064867ebb92b2808dd992a108813bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b11545315c0a5c106f0f3d51fbc290746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fa81344e7ec58f4a109e5554ad100747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeba0827ab922be75037e2cbfcb574748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00446963fcca83d01516fa13c065e00749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7beaf455d9916c1ec966bdf67dba5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d8700c46fd6d42fd310ba2bc4fae2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5d84a763aac81241e19d9826f4821752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b69e4b77e1157d949e718fd53078e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f276970829253e7af7cebdc588430fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ecc2c9fdf4c4007ea8b5049dbf074755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286076e4ecb809fac08bc2f21776112756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec6f8fe828d946d68b22e250212ea8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfea3edf5554654b0b65e7e58e1a56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90f672c6fb885a83c2bd962f2bb723759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>