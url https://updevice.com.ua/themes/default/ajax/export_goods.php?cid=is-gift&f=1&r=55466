--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c21273dab32a2d38c404e864b633d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117e22a09c72e83ecd5763fa591b96b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c311b07392ed9c28b8d6e7b23b64b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edba5f3f49ec3ed52a9a393c722b684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc971bfa2c01c64e70b69dfc1c4c797b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5058a54982de1ea9742799d83bf406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea1d10aacea92b3a0f988bddd7eef57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a33b010ae73297d840ee96cb9235378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234ceaee1ccdb1676b59f13d6caded39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd15741db26466f4434e7a6926b3bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cebd96a61a6253042c9f2e615a2a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794e46fef9b93317a235308a697fe7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b2f7405face50cb2739e293800bab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a220119ca85a9e4f894fd2849d24b4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dbcb872aac1ca3656fea9eb5cf6c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e5c9fc3e5dd7527233e246bf0d8b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fe3adf140912c346b7a91557e3fc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc777017a467d7975e4c51483d908c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837a8a7994ca94e0be987f8e501396919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67906ba309c884c197094e1f8a82564c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21754e7c871f84fc416e0b3829beee821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430c620bfe1c74716395e942190506222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca218298847dd92248029d5a8ff2d7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a46102e101b49138acb68511c0db424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d95a5294f903bff425d106cd89f7c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38cf6e2b727b0b9cfc5c09487c96b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a076cf75846c69f0a59aa0f08f5d3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681629ed566fb1fb07ad6f54d878d4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008aa85d97d5a21c67b1817ae721782229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e69848941e323e5488f7c3b8ceba230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5308d6d39be6594c9045457390116a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cda7a2f4b5b99ef38fb71edfebb4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca16c6b3207e615ae3b4f908d14cab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c32f35ca38ac85b25624aa15e263ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bdf28f2d47e0d6a05f505cd858a9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea310ab1c4a532d4e18b3a661ee0c8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abf6910433a1bce1508a375ff604e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdfd72b94fd72382288c5495707dc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25cfc5d472bc28842ccd9a2bcb34ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094e7007ce40add9cc0d95aed9f0bf040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48798f26ff2478f9ce743058318fd2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d639ff33a95535d699f8fd3c713bfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63ab4bf2f0edf532ecea2ebd0592bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a704c9e353e6deb5aa56ebd29e0beb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3499d9d084f2848f24adfed5d9a9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce604577c9ac568c96ffa7b802961f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c81e05f043772e617ea1e7b3889a9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf400217bf9f957e9ea59e8829853548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cd11739315ed62be21f9937e7967849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46615f7ed2741f704549ecfe6fdaf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0d9fb806800bb15bb4c5cd9ba052c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ce3bb52e4baa1908b439de5d9908952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963bf135b24f6fc2f9cf67892c92ee553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4587b132d6887fd4288b87de398b81454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5daee9e442f3163802287106dc7c2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb115b2b5d5a198a7622b435ee629756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb033c68192aac6bf8a33f09595e6c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36647fe0e809248da489f9c87ef2d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58065e6d38cb2a46a1e764daec9785559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5b9ec8454b53505603f2d08904a6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5094b2f96b39546ebd0eba78c0a912661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556fb2e8322457aea459c58e073843c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ede83892dabc5a1008ef262e17e6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141cecfb5a2d115b04a5caa837d049364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc209bd8d66366485b57949643942dac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0b19d703c22f382de3e60ac0ac8d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6de46c34623e3ea628778195b4ab7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4345765ba9d0d9578b11a980a4b6bfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98798934a53de7c0afa9a2a1a469ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60668165b5a426a60c9af8b7754fe3ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92151f9a8eddfdddeda9eaf520c07aa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507a7172fbfc9a9ce75df1a78c8c8ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cabfc922a710380c4b013a39c4bf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5dc9b9d5dca4125164985cc4a3ed874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103aa0dcef3e8f58d35b1bad2604d3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafaf0ae4fba44aab618c34485072d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821226264563e863bd16e13abf81ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e360c6c9b493aa49bd86d15efc5b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82934674a3acc0fcc2d34b9255e6a1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683adcbd3064c62b8f0a3cad678f4d0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ab9bcdf5dcae0fea7eca7266dc4e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc473d29040caef1173d17ee57860bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8fbefee958561a1ef0b731c65f7e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8861c97a047255d3fdc6d9d46f6e7dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1fad4864bd115a0ec519347657f0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f9f503f7e23b6ab3dba7b1c0b3b5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efbb1d212dbbf7d1fb47d0956a0b3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b22ec4c03da9fa9b092bd1c3bcbbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb419bdd4d102a3944b2f32536cd0e4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ec9a5ba6467a63120f4c6122ab10090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b9392f0ea35b387fdea7887b14e4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8d58ad5c8e3d50cb2e725854930c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf543fe32f378de87a021b99e90f4aa893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf00d9b7236fabf5844f6404fafd5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238df73099f67c059c34c3aed902a2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1539ef0acd00015fb01e75741b7ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23822f720e47d22851b6ab22a2ddee297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b4eb2b292329c3ea38d8b94265f6598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3870e96a14154037c0f21163cba6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e75d5a0260a3d99d1f610e3acfcc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77c26ef10e51ef849d4f55ce87f49d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b8958f92a5cb865010e629f71e39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57389d209e2dcb6b2b974c1524b8a1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78120ad8c642e7472a0d12dea9e880b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c0c4c8d57117a5af732f9768996c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3375806685752506cb5ee950b93377106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c371e428ed2c30de8a63e028398a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d811c220763ef78bd4842c2e29910a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d5658fc7e167c4ae6f6e75c706310109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7a71f5d5bfcf5004343b3397f1a4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801525a1a9d7407479078f42661a841e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c83035f65f31383cee5d7a014b78f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441cc98f984c639f3c926c2a56f9f3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3b32394974c5146044e5f6b43136e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3541d2b071148bdbb78636dedc3a78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624ca1f09904962669deb12defdcb60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62439e0e325fbfdc089eb55ed83442117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fce41dbccad07c10db8f4677407a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531a71f2c6b67ea8db7fedb3200bc42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4d417265b67b8a08a569ea8d8b62b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c99b26b44b8b2bdc22b0efa6b34376121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c901a96e73736aacea8b05bca260b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c512a954a368a7e3b07248eb93427d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0c45cdf4a838ce624a3ecf2c43c9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999068a5b49e34aba4df85d8303a95d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48662deb59c2e067d3c413ffe805acc1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031ce1bf765ed389a07807c6b0d06d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d59a976c927baef3b8702f7dc390a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577e8d4613d66cbcb70082d2ab5dbfb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb6a3236b4bb1bbc9f92276e5f3f4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55694e03813d1905bf318fc2ce6e788131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaabc3912294df6a36d67fd9bf01e7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b3070c38a4c6f73523822d65f43c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a9cbb690d6ee4bb7d6f29640f0910134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25d504a4483d95493f48cf7bcdfa2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251d8612781674af87878707a88c171136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec03e4212ef927781f378adbd3b6c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a6658385a8343e1f8cbabe68521ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb6881cc3b90415ce83ebdf2ba0d99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56350854264339d766257e04a96635e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08480a3639e19b554af058b8bb3c472141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c55c31ccaa5f14c9c6e7308d8d09f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90e2cd5752527b28d0f1e02248120b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d28f0fee228aed3e7a29bbfcd8e57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e9daa04cd556829da49e72df6f02b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b5cfe984c3ed8dac2a5a9296a062f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5042e3d18372525f9554a1327771147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bfde537e055739d2732901654b51e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d84d54b4001e6f94997aafed268cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75000653496b84cf099feb43a459c3cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f3ebe25dbb2e6dc08648c091976c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405059a4a9e6435ac3707b4708974b99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a15bde9195f833bf6d0cf86ec61e11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7e88464b0a44f3e4deadafd0a37b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e37fb22f51c6147731048dba3d9cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5028ec09f93bd1eb52c8fa56cd9bab8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dd68e0e35860348605129745ffa08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51190ef30bdeb70fcdb0b7bdf05500158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f9791325afeeeeca3a4bed4e11426159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bcdf818695db594a53866a1d6235c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a66c938f5d018b2c0c15c04fdf2f9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4624e731d30071f7954221b6d691655162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f6e2a85a8d602c84f62070338cc78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e5e6430f8a64678cbec783b19cbb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b08629af6e309fb07437cd8b8ec8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff294d65d2544770dbf1ce9b9e0df6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525751763affa7be31342bdf486849e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec143a904c68721a0f55670b53f157a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b22154ea2f86c820cdf32ebe49896169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19895656c406a2eaeef9f54372b78493170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b2d0d60ff27fdd680612931ea1137171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233efc3e327c17a52221d12a05cf77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2a6b196f12685de4d502cd62b9097173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59ad0af6fe0a63d8e4be1e2ee83e3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f6b38c5488cc93909cdac1d02556b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe3f2daa1aca22e1b3792b6c77abfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33513417252361f3d3ac1a45338d0c24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c445ef57f8b79a0fb682ac3969e95f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26435707e1336afe6c96e7fd83c565aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbd9a29041c4b6578fe9bab3a5c0f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de00ffb11b7d57cd3301db3c4de9f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb574c65c294e16fe02a46d4f85db00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ddc9451395674bebdc27317925e75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddd6a4ed2076e248ed19ce0906a2f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1e268b313cccc13b175b003385671185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8b7af60277d2d3386d04b0c008859186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5210aa7de2d9f60192b35a2e47882187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae4aef6174eb116283d47dcba68906188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95fbd89f38f75eeb46dafd6a21e335189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daca1fa2a6779e2672ee2d14b3c6b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee2f7b63c0df80cdb9b7c6c86645c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912259534a0ffda6a009ba1a0f8370df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75160bb90d7936c0a1cf010174020f80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a61c40405ceb32f42e5abddcbc239194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e90df8ebab225eb3d47f334248e0f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fb08d00ce8fcefe4530a01db2cf92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a4facd39dc4ee2275dbce3fdba178197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ac7683392b89c1a6f0b709228a4b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c97de1e5b34eafdfc72fe425e50de8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad389b01a84a999b24eb9d3300874ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719495572fc2cd8a6a76756b0211a4cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c424d1d88b47f8d939be2465599ef4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c435ebe5e98c1a494eabe7b1a51ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f3ed14185209ac2c93246506310c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530256f1733eef28b2aa97e972a32ae5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd0a4b0e53d03ce56f291e328f3785206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209d6b07d3140bdd3f5dd970b41ef78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41590c9df4e3cae842b1f24519fbb4f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ee5a9790ade6251c7854730dcbdee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b9b4eed71eb68e417d1eedb07c423210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b97f956bd31b296aafc979f2b6ffcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e72f63e72342f51326261c4eb7e429212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a6571c15b32aa38548ab358bdf7c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8acd3cc36f4530d0211519de49048214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5599802b6fc0aacd2aa50312824a33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b5a4445f0b101fc760dc0536ba875216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd78e1355b4740b4eef536931e7062217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bf2356ec60ec3833486daf6ce135d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35872953c81c6726626d8261ce04df07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba41f8df839aba9bbb004d8ce7827fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d704fd5c444e938a243387434991d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e2a5f389c8734735490911cb934f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b595732ff38136c029a0e0d698821c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1403e11a7fb978d575b23caec8d6b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c186815d551bb7c92835695a7ac4707225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536108224c4700779347693b40f1b43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4edecef90aaec026e088eee698003227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a5c4703d8738f12cb6a8534a9c81c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b9fbf0a9d1a899000f2a0bc9f1377229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9a99e945184038685a00ef0c31fc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c978ce0cf6ecfb2cec572cb3731870231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f6dd3a937ed81297805af2a530e59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7bc23b095e26c94b7a38099f11476233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c7761f3e120e31119b4ebac162b54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6407ef729434a7d65cbf37f3bab9e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d63a31967537dece85b415f0aeb34e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd3dad77927fdde0a2668a03d697f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfc068dfdfa9c9dfd4ecb0dc5f55f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c0bbd536d4342a5cb353d4dfe53d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bf18806bd70902dfa1dfa1f71e127240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9b8a9d8c5287e96729cdfa6809557241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cc1f8afc29fe368a80cf9f4f98f23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8637ef7f1eaba648d34e631ef349b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795647777944efc405afa4b9cecb202a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67944e571da738e5249d74901d7ee1b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c321ce7c20b799034f754b32b6bc47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa8dcfb43db02e2135407afd81aa5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a64fa2d2a5dbff2d3b718eb6b9aafa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f241690a38c06900122138ee8291f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d5052b7051d176d9c098039de654d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e655f194b4f8da856f0e50498b1ae77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b057bdba6886c66a670b9a54a1825252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b8eaf25d95d23a4c247bde91713f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70adc25572cdbe4f81139e9f6b2c574254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d04a1c0f2a72b4c74e9623ece83be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41528a49df688ce485f737cfa38984fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f88f76a17ce057a19289bbfc1b528257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d087e8db86c324af9056c4f533cdf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410f0d5d59dc27e9542489685b4d3d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a98746741422f20d4e61adedf94a3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f4ea33a67fb33bd1e0dcb70b18404261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d19bf955c91daca1115be0aa04e6e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38063065d69c8d9a8dda25ba1314acf0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14bdf08868719ddbe818f62d3fdf79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabc05a9401737124cdf0838f16c7af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4e5d2f46a11c24fef2a77e5a487ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab421fb90aa20c0c8f6cd41e93b832267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d101b21c86ece239ba5242f187340f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dcbdfde42dbc8129c88106186712d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9bec220987138ca386f2534b470c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b3bd52615b2b5090af907813a0815271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f2708d2124008e6f271ba2d4d78e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523427a83e25fcbab62a6c54d246dff3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63639cf23079e0925ca4005d80bed2d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eba169504edee8c78e38e61b1653c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d09371258972cc739494972c6ca5da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8e7fc30bd8e546bd6f727fcbe0105277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d18ddf9e767b88abc5102f322caf4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f27ecb987acbaab3f1bb20e1497b3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366005ab16e09e5a660707fd5494390a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16994b5939e4b02168d09b8b53eee9c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cc9f1925181f0da68c6923d917162282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e1326b779328fa81767ee90606cda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131b5a8292252646b3b9148eb6ff806284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc085a5303f4a1ac97f3738a805ec4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139a218afd74e9971c23d7e8cb35bd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48832a5988721718dc6b15e015e84c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59331360b305b67bf7649a36c383b707288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0962856a0b0a3a4b8707b6ed75b7e14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d36358cb1172f0638c1a4f7851d03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f704baa3fbd8241b94c8fc4dd5e025291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c169a0da0666e41a14f269264fc9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7e37c8628b99f2c4cff7116a8e02e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1d3f5a3eae88c948916c94273d744294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938faebca048f86bc368a6ae37285b10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17832603670aa441152e93e9c00db184296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edb7786415325ad29c303c571ccee5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6313cdf99f1a9d59a47e7f9d7400949298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa3bb59e1427063a9583ad1ef4771b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e1ddafb31d9b9b9e1b316fb1d5c58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f6bbf88bb6806b9f7d26b073f2bb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d9dc61ffc0256050c7bc693709e38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263c7c88489a520cebbfb7ad5241af1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242c9f7ae1688aadefe5074f2c3344f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c87efe9fefe7a934b82a47c3f675a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210e83d681dbbf436399d55fb5b84d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3f965ab178fe1d404cc79e85ffb6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf5bb0df1340510a9f90ea9f47199b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4492ed9c289a22a9ad8feab3d6a707309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ec8d545c146c53e0b85ddac455b32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dd691c4250a634123ed55591fa82c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91eabd6ff1bdf8d2b8129795bc2c7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec3e019312a88131f32c823275cf3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966a11c5fd6c71bc8cfe3165898c405314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8224a5b4e25d5324d323627cb86aadf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3f4ccd071836d54488b21a2fcabea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966781a228edfb8b24fdcbd8c4971f27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbded8f7ad6fd808b3cee4bbb13a459318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8898f2566b4c19e94bdddfac2c29d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e75650689194e692a01ec907e0482f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f79ea790de611739f6503fe6c97aad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f4546468a4a9e0478978d37fd52ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a38a2abbc3706daa69e5ad0e542284323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d203b2d81f313992c2e0b0e813dd8ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab8fd8c09db3410ec92a8a300fe420325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964baa9a4e537eede56f10035097c17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d9e87ac2068a73a2802c576563db8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532dbd4bce38ac4e980d31b3632aa76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86add24730981e23cf4e17eb95527f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a88384b38a1f29393bf1fe480826c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6c3d344f6496cfc06a6ed4e97cdc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b518256b1bbbe35f690557bf609be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675cd8de14175cfb18cc3b7f7d8efe3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d0b6a9eb2271c3bf3965afe0cc7c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2d17dac8442bd2d511a3c85ad2be3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318bb8f3c82c38d3fd53f8f29cd0370336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65806c23fb3c219e35da1f3cca0eba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3488175336be41d1346b06619035a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b3384bec0858a9e752ba45f0aeb11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f29646a01f73291e74ef362f08d69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f34539f57b42c237eae9d620e89154341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d9ad7b36bc247d9fe7114c74a2dd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85e10a99cf849dd42b1f90e0a663a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3f7afbf18c9e43bd86ba2c47140e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b5c17b9c11d30e46d09b18df6cee4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22656cc1dc72eeeaac993824c6fb6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e729c32d84d367a04cb2be8d68833d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefeda1285abcd6d24ac9915fb68b690348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2d0416ce12f934488589052b341b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e53b12fde736fd5b46323cb419794350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c41676c9f29238edde631dfba07bc5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b1cdd32aea614f203cde1e1aeea9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeb8c366f5283104d0b469a62f160e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2301b0e44436930c377009d1327fec9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16334cf64e4655dd21671fbe135750c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfa7041b3021a51e63b38b73088f0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43886e4b1a7fadf0561d6379b8877718357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d3c7b549c62817e2f07b55b06763a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3506e4ab199be47b203b7a42bdef17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9339acabb64b6847a6125dd5d96ad85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06143174f788a1c107a791165767943c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5778a51a6d0d3205b6c798aef179dd7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f934d2c3109a32d767188791613d92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bc0acb57ca0769daa1030bc857fa5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6280163e3b7f56c3b3d6a9aec252cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f5531996bfd90f40195748298193c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693902a50500c2434c9b214254eae84b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57e017e3e0c86d37d1c34b584998d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fcb14a29bd985bb6d64480ea05be0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce140969dc75b19844f059c7ad9adf0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e04e137acd055c04a90f1b88e589ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002443007566f3a425392beef6e79b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0843db38c76a66e835c33784400f42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017a5be998f9a26c20d81c4abbcf881374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009df7139d9a856ee7821b7907fd6106375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcf66b179fbfc125474d41ba3c0a17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596d83e172e83f4aed75266721b47d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc51c64195b99cc122527ec59f9a4f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c5f301dd73023fecd5491fe2f01c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a15a96a5903deca87dcc2985629bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27caf65174b26d6547a483404421880381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a62dc9d5ce138ede38d629fb54701382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd318cf4fe9778d0057107b27bc70a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92804af36a7de78ed2e190806617f06f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d9688c9b84c74a9cc84e996245dbd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88f0151264bc3078691f0914dd08db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735bb378f0cd641cca1462784203011387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c4aa66f84e491918d94aeed257990388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aae5286ff89d7ce53837b5de91a64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf93d837f357c1795aa4655f652546390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b535fd62fb654b4e7c4c7789375db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02409bb08d49e53315a867532c8bd0ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6b7f22a26edc97b2bf19e06f8f026393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114b6062fe937d95c4a1451f7fb2fa5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790808ea295c2fd0a63754211c9b20d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a09dc12e7f7d5eaa39bdbe65452e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a362a7a1eec669714003929d053a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eafafffc6334c47b306ddebbf2533b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b568bd28b766b070065a0856f98ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cf955fbb3312a40209297fbe5aa9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697458b2f79b0d923c7edd2240090660401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94c5d37df4d9f268ac19c4b50c7b1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eefe949d5248d6a3bc01d9ea81408403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc71a1c6b2a9dc5b9d1022c1fd56ceb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216018621b0c57a7d46a97d8d61df2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12812ac0b914e6ac25e42c766eec162a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e499f11b57f4c919dd50101ebd4799407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd3132c2bab6e9d9aa5b1e4d99d214408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b24292149f93f3a23f66349350291409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093c9a576351928df115863b63f3e3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5351b4680d27dda6c0e83607a21bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b6b4a58fc2d56da0ab39f6dcf7bb3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf3b32f73234fc43e8824fc5d5c5ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315a3f65e7da6ab243626d2a4867993414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18548f5c75a0993a611ade577a328510415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec3242976d142f1037b61fed9e72ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb0618e8a5059e343ab3fa21f15eba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbe5bfa85e5fb788d371c381639b1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955909b3dab4fa35d190b88f2074331b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267eb6f3f1de31d163de771aca9d6db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c397f5c7b98fcbf0ccc07dc4c2f26de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e129720d5320eb44bcd144732e4f2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87567b2af06714580acf81986c3640b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7092bfa11fc4ea15d0efa7925a235424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e08cb2b0c855808e960c5e7a80495425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab79e3e0ebdf1f4b9383693cc3f1c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88d5a602d2a3c3af46ae4e6af8a4a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd13e94dba70a89f599b50363150c92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b89c339bffe91e6478b68df0669a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217b362a5e5282bf92641b8f6cebc8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee841798b6810ceea58d52e40b453e26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9a0e701f0a418a02f2000921f485d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8813f6c60d6f330fd3fa002db7aeb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81415ab7f7860a46a0e81e59141b1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759ce5ffd926e580b6a6a7d6507cf16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0a1ac410bc2cd0bf05f66d63a313e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005246c18736e948caa5fefddbb8f0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718411b0efe5884f17ebbb7d35b34c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77d5c07846f39d6c901ba0da946170439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513946936e59b636c3767f102b9bd874440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a09c929353c91f77c6177c74dc2bb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc114017df4cb70cc6debefb67c968f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7087bf7f980afe5b65840a9b31cb7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829a5d439761cf6253d4494dad1cd77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e439ada3185697ac5783bac2939ab5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2684ff71899b01bbff9f43aa20598446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cbe4ea84d86b8687bba5efae54656447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d305a7a3382d56929007a9ec2a121448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139dc66fef50cbdd9d3ade8a0600f50449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2046a4826ba35ffe8b35133fe6319f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6de80dafe3688236cea48c6e63805451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a8e36de887e689d3ecf7315b5c7b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b1c625b4583af4fe67b972c46d3fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccf91ded1977a295e3f4cd464698a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff838d615dd8b32077850a278cbcd0d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db2cdfbba68ad45758230d05630d87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48609d4c4412fd9d50739490755dba9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa5d093336ad9b7fe8955fd836e99a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89d94511c294d231b75a7c65e8e576459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1a262141c5352751b31716bb04102460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ccf8dd39b29c08fa5ea2f26dca2ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa046f696ed242e4ea6ec6d04d3b42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa631fa1278791ae0aada839c926d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ac15289a6cb30150b8c46a28ba1cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130d6bf821ec677b1f9da06826f0cdf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21391f1ae910c9d594d1df36a2b86a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3278274e7ab32316acf7115951df0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1fd391998a1a7d4f4e66e87ea3ec3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5b18240e2183b35121bb2e78f91c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c67711c0fe63729a72ecda40449fdf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52751c224b55e43d20813866bf5a3114471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc89cd86bcc7d2c51608b29ad29d4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35863081aa8bb4857e247b8fbd83e24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ba6d5c89c2576b206fc8902da6feb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc771432ca2ac3ef5e2736f588ca23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7553170714084fc718c47c698308295476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1bb8fe7fefb2c1e73d5ce7dec3cf4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db2c7e130b45494751ac05df741dc6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8ba6e79a7e9031281e6c2bd4a2fdc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db834995bda41c75d52d2cb05b1ed07f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc458b62e37502163b94362f1f8dfc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30720c15b8cea80a4ecdf0e8fba8115d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97b41160ec6f7c242734a9456a2542483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1ef8b0d51b58f5832d01f07e81a0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed011919c5a01cc26507235034b918d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaaf8bd7044cc69533ea5444e8633c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b5d8fe87b44fafae3778e3f132fe1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ce1a7a129b0f86d357619273d58b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87978874f90a7c6ba00ff7f1f9a42924489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e157718ee69ec356c63db5a4554ee53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba58390f9deacea60bb5b2aed39617491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9aee7919139104880d26f8796ae6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54f54b6e532b135f8ae9f49448285c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be3cf41578e0c14a9d9c4888391dca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb173f0b2d61a5e75ca33891bc91be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e79909bee320a09be65c35df2f56a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7aed7d1cec9ba2ce0c3f41df5764d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a59ec7c9ddb04e248acb0ccabdbfb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de4fa991265bc1c2fe2f4c702c6dff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb775ea5ebaab73472979ee679b5076c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73246672df26698d95c38851d7958850501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4f6c812652775bf9101e20d976a04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf593ff78bda0eee2a124f9c2b60a32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fe25b55e646bb6f235889d413db4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bf3b71875d9037188efe0f1f0bbc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e99291c1692c400df54a17b84af86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b849eedc2a10f439701e18124a3d18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d9bcb9ee07fb8697ddff1130c9e26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f937b56d1358ca36635bf03404fc63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1aa2c168abee4d57bbfbbf5fdc207510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916905b79623b80066470575cf75ed04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21837d157358538315e73d3b55ba29b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2f11c8ea0ac75af21eedb461bf7e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb32a4c1cb27881fad192b33f67d6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8697678baed014bb52a0a77ec41daa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6ba3d888c6943c4db7eaf02d836fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f5d7a3b58ca4348a40e9eaaacd017517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328728fa26a98d7fbe8d0f9900724eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c06429970ca798233ad149ec6ddc85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e808c5fb26deeb3e9d47363b46e92d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31c1a401e1cba384e0eef816389372521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434287e4c7f5f23c8a70d013e897092b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375f1742775028b896d45bf13475c30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8427b62894b3743cd02e6398b3047524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0646000d8978948f03aecbabc56f9ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80f01107189d92d0c0c84b38ac4170526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b272e2c244e9c60889189fedca5b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb355d41c46177dfb5a41c53c8cef02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f55a0173a190d5e32dc6f33615a11529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846cbb0455c094371fa24d9edd3cf42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95687a9838d1546b2f00573a1919e62b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4abee951d1e1018feedbe925607fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9b0b2b3e72c5d07b766801c676da2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a736d110ca407c7fb48cc075462f681534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1c6746f6bc030d5d7e4bf204cbfaa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16375bbdaabc4be47d062ece841e3e7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed12afc1767e858098b8ceb5690727537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793ee713b729c310b1273375ce7ef4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1db1a7a2e71b8c316cec898631a96a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aed08eea6daf19832f89ec549c16d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977348e5a583d8f61cb9c7261bec51a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d51720e15871764f1d1ace01cc3d88542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f957de503c02763503efb3f35e1ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5edb00086533bdeddf3622922cd8ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80f09ce1d208e55a56c3107a0b815f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fc6cf9e37c2e9cf0e0504ccb209d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df32883df1dbfeb4f5661c929023ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aef0318d6e26d4932a8f5a100558c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fad23538343f7c19a131434fcc8322549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149dc3e116a1e5c4b66c615c4d57c24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6003f631dc82b1001934bb4dcaa72b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1a3e56603b27b8ae3e8ab0411d3f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c9fa241defafdf3651b1461417e85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb4cf688edc08e8807aa3e4f3f5821554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770cca6a9fd6e9f53336ddb1e195e5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c19867fda0d6067ff1b4b0da726bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf20b1cda7d7aa9b9133b6a0ea42efa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dd1d2311e00980eb3faf6172c5684558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5666598695bdc7655cc063c3e57c71a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44b6ed853f977a0aa0fe441816edea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc466f8d5e72f57437da210054236d4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7705e0af7e1cbfa33203bd46b120b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a508e16025d9aaea6617b2ba8a19526563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5805218bdad18662d07048560a03e77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6e6cddbe0fbc5d17bdb633691ff4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589b5e7f39f64d2d3463a1a0884fcd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c40ea9874525bf87dbca16d00aca9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f54b390b89e1cb7152894b9ee0d92f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc14decb533d33ca2ad072b9e390017569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e6023d1b176be91be3d00d7932043570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9654389a7885b4c64b4d2f2351a460571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f069e5927add6b0aa0d3cd773813a4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895a454e68ae7b03adeb7177f86aa4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937b117bf93b08264fe124ff491eceb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8c43751b70213ad49566972c1bd27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd769e203b4cf730b1bb5933d324f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554be98f4cd1e62ab2b3b8842cda8c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364868a3a57e2cfcb549849c350855c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677f4c4c8a8d03baf7dedaf2affcc89579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e38ed15521cb7e02aff26254c7a54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a8cf00063242339efeb66e104b276581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f9d1dc1be00def097eb479e32cd27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1b75ef684182f8a49f5b51f9e54ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ca0a1fd70cacc3e3677d44dda518a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930fa387c0e49df6e337523260a13bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e7622ce8fa00f9bc2fe1979ec2e7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f374ddf21571b64e095ed0cd872b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ac0482e425984c46094b6b75803b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dec90c08747300bcf1cf622f0fc7b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f036fc914bfb4861b7a09ed16326c28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0411b3bdd623fb04c4e99cad7a483591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8382be00cc1016e3d6e1f87114f146592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e3c6df5c2c15349ae932ccc80e2ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d433a6009cd787ac0a95723b04c6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af962cb1fbe3d0b7b4dd5c32e1d5ac9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fab8d1099571197923a10fa9808231596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a115c1d081eb3b84ac61230e0024c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bd27a07565c178ba9cbca07ab850e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88c65d474254c18a59284a7a2ae0a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57371826582e799c84e5ab3ba95bb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c2afd674cc909765fc2b85932231b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c11c0f2336ea354d9587104790900602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ac20c147aa796a7725074777f150a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f52fa2fc5f91e4bc934ec94f03af07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7add00b36fbe4ac5683ed8a48fb819e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5e871ac4958b03a77e910ed6a199f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c89e56cfb539f17423240ba3e8d06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4b3e21cc13b7b1fc341f7959faf85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e19b8a0614dce13d7dfd05db89f183609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66d353d46fc04d5d0f6f8ff9328e8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366533debacb51120f4a5173126f4f15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d86fcfefd49ddb739327070f312458612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380df0ac5123ae0c25d511ba2465eb5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865d4dbd3074ec5aae4eff9f8e905e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a32bd77fc4b11d58d18dba165ec409615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56df0276f8f3bf038b0d6b90178729616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035cb9197aed7b2b6e667a5721b40a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba206fba4f380d0b885ccea39e0ff733618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3081c81fdac3e5735e0ec429ba9fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48228eabf739c3fd4f72423c0171f484620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e931d076b458b23c552ab8c785cbc6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0048d956b2f83ccf9b2ac662afb17a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affca2e5ae9aff9b9c9fab91e1b11a25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07d182b61bb5f47dcf3346adfad66c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a23e3246652c86fe7210f118edc3bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7a9210ea1174d0dd73b370bb6958d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9e057e2a2ddce21395a51382230a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4486d8a7e35937943135ebe6955cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bf74d711b04a3d0ebd077e15792ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae768460ff2c7079fbb02040875090d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d5b4fd76b42e6204ac893d7ea2907631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be666bb3fb61116e3fc739baed38b61e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9a8f64014704b05bba5c9361562c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceaca38330142df6a85e2f5da21d6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d074bd3452270963cc5d00037c0b16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb443e936f60f1f082f8b21dd755193636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576465601acc023017f6cff792b3a4ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576381f243430cf3a4b5aedccc77b73e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73772ccc1fef1673dc14f976d3191961639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861cf6d628d99b8cec41a5fea9a3e6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cea40304afc9b96f92783f4f32632f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81afaa3e399f6a1d028fdd75936e1b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e083aec7f01262e65b2d3fdf12fb196643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a6d5533d262ab8077415ebaa7addd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3375c08b546e3a8638d302f9c79233645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af699bd68f6d8c12d3f96d220737d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa99ebae849661600d3e522f4fff059647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4b4f0c35ed26ed33bf868085ce1a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533c248a11f00d4b670ee90d1c4b385649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5de356666aaeb884f83f873cb8780c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6157e7327ed6ba9b97673f9dca1dbc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3b6325032cf77846aea6d1a20399a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5f005fcc7700031ab0cc18e7c7f4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841ee3604f465385351348ddf9632ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32701dda758bae7eb2b0f64c024b9735655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb89f9c156f967aacf355c60425b03656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ebe4edfb726056add050e8904dda2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c54bfc5a5dcd76a46de60461eabd71658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5073a78e5e7a4e8758f55557b9076659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912004a6ef91ac9897cd65ee0c16d1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95997533015c8990dde261e8abb5ce6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4bed7a18eee2f7c1a636e1d48268c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea104cf2421bca8fb5a74164aff15432663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8b62325f3b59160f7b17be783139f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabb74a766408fecc381845888e8020665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea88a04c52e3a451dcef19680aa9c74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2894572786cf88304e7a97cdc5a339c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e5c5fc99967a93dbac3cd209d5090668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799d5b3a055b6d4d8ec918b2f86df5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831a331259c955c90580801388c06ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794c3a4e34ceb0248a174ec2516aacd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5dc30bc6cd8f11e91b203dcd46534672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ccd26824ecc7f408fd471e90cc998673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06515b611f400bd7236312bb92d0b38b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc784dc808503bb8370e49609619a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c2d44cb3fc53200986ca911464673676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539f77f36b45fc8780b56a5f45b19e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d69cf0d544cdd4a54ca4f0f824b30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2438282d979e7857639a49a02288426679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0a48824bf2b76d972f127c83efe84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71bb812691b56083222bbafaa76d89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde394b97f7218c303dc3e21868e8042682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af95c8725144db0b3c059e123ce653683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c2891464a90003dc92adfd8af41f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd3421f0428fc98667c0febedc71af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8317f7ce3a5bf557b02bfc7071fdc70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1a4eb83707767e68803dde08ac4ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ec2a996bb792e16146094c318d19e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8789666f3eaa51ce3966d8703331dbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44da34e16ec9242a797319adac43a04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eacf557d25a8ca013a1c3a3f6fa81691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1f839255b05202852e7b4a4650787692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac7506ab787bf2e900dff68b570500693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf456faa7a58615fc1b437f0e5387f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca08c508218c76eae911bcd2de9ab4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c616f09d0444528b2385bffc7a80161696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61fec3c43c90953a56e7fc4520d43a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43123f3bf1d92bad033491a0a36a5b01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268a25ef34accf5ec2e4ed5bd10e975699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc5dfdf68b1c7c93edc2669a11e357700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a218252392ef0943962770a99959f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b130c1b26017e63e98043162e4da3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a2d52fad126ff49be1e86fe1837e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f49cf70d4d306d2c9d705a95fe78ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7b5cacca67275555fa495c2c5b7a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde0086a564c93776fc54ee5facf96b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b57eedc11f3dcefddf9499a71dd52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f35b9f655074783d4e7c112aafb80f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de172717d15dc17feec490a0340632709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d235fdcc9a1d7b7f3a45f0c8956a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c0ae10fe07deb234fb1c7b59c53e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ffb37bfe9e5440df950bd99329fbf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538cb914b0195f29b7cce917466f6b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28493d858682f1379d474daadaa809fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0186a556ccb0c6e5030c9d9b6e5e8d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a6c0ff114349a3a230391206738f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba04a707fd78bea990dbe95816442a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fb007693683a7de2bbec31e511782718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4152a2b8e36c3a681e01985ef4234e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc529407947ab467a837bc2a206c8dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c6a6029b25ec51a66a497b307a7d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f352c207e0e00fa19116f171e897bed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f6871ac4a59b83fb80c5fcc3b3cdf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86468f06c26a466cac0110b4dff91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a58d31a2166714ef019754abca5dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c8a38b42d1e57fb95f4986bfc1bf2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9f89b55d206821ee81c7edf380d7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7814e9e1b64ab1a2ca5e29595bb0e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5fd81100512b3e36c614428082891729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d70d9592f4d3e9002d7da3e6fb8442730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5840e5eb5ddfa5a92a15021c7abda6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc397d0db1a07e2b84ef2d811f2811732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34152476142f02af8901c603eea2f7fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78a11f4930e0db243937d7744798ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10518be6fe7e1f007fb61b8dfe23ddde735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42d13b6b380466d69e6a60d226fc10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c10ceb183d27945a771441754b491737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067006f101807433ff201dcc982b055738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19edc57beb46034a0f6f7d632c810c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dd5693ff5e0104981b963721c7968740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6e3709a54526de86aaabd7704d2e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f4fdfde0b5e2d63ee8508e8f92f85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfebc8f23270426e61de76be48c211743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754372b5259fe19bf1a10eb4524e6ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada47418bb0062e413896742d5ea890745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344200bdd1fccc227c69e676984edb0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e884d4a1941430d298092544e46076747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8041677c25eba8c7186009e5bf926a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2d125c35ed0e0aec6c4b2aec88765749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e668ea9d70670e4da5154357bb1fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0332cb40c547a671af3d68d612950a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd05c355e97648a619227efb63610e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f961b29dc5d13e55e468b345d437f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d74fcb15e1e396ccb57d2b50ec8935754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4995006e85d1107fc94d5c5b21ab8a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a5746c07e1fbc9854bfde24e4328c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547ec017e1e1f17cb37e81f51462c85757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d74580a950ec50f482b1dc4a3fe86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2a5e7e88c5bae1c79c96ce0894d63759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76a312f9ed4d035f7591e4fda575b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2127db9842cdd41c538d4886158d4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860511ffb0707405b8ce57843696cf663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4b0422eaeafae659b908a0bb1ceb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5875c8344762a88232f047c334e683a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeae77057b08b16751a768cea2b38e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0bec2e345cdf7a303911c6602a50e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f5fcbb9b582f7369eb22a774a9d968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a456fffcc5049331df3e18fce98b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62897d2053b4ea528fe881334d74ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc920c63a306fb1970e4d1ecb90d688b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb05ccf199255fb3b49a8da9cab93712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c03cfa98f0e9bc2f7477c6fe0dd40513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b03ad142664d1700a5c18baffbc88e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b43ebfdc34675ae75fd826a75e5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00a0f1b2d0967ddf873e55c8ae608216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d002aee026308685526d82703968bfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23db131cf9e17ab32459ce0f544fda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae9291982efd070b7c0adb78e5bafa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b65a2ed2f32d285f4239d9facf48b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363637a060bc05ae4ec251c24dd6a6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a124c0adfaa8447ca845ebcf799ddc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45635fb6df66b7b741623b5d8043df623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f580a173fe3b17c7c812805e2cfeac824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f38a68a8a1bd43197f51ab08f66e2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a682bc7d73b2c200868d2fda5e23926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51912dc1df4de1fe9d78d0a7d4df884a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb63c40bd34ea712588d5968e67ed828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5f94e802ed470804f02c06426144429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def431d7a51ad56e31e83e986a6c88430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9089d7d66d76adc89d6a6ed082e9fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9adaa1a224d20a67ba27336a0af3ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc5588a72b5f2067a3292e1f57a6d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89d03229a1e86d0f3c643e2eabffa134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594c128125930cb0fa6cb513d7c86c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f85a6785b290d9bf7fc63e1584e0f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b30b0498bdf612447f531d762bd9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51337039be4fa942172fb1f52f64177338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5387531941131f0244f9552eba15739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d58e4077159a10ebb007e180b1045340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c0dbc382fbdfe16a728b757202c6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eca7c2ad5d79b89054a25ea9a18b3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67667cf5d8b06ee590a40a4de04232d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14ab307dbc91f87e764af0052acb7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c2835389a8d78dfad1821e9ed3dba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f513b8789c4d03da69f2f6acbb86a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa7f0de28e4ffe0521d54799a3f9b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9818262a0138a4b4e38615c42e303748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642e0e6657cb32f4998b77d681f371d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64996a5db5b3dbbe5e64cd856918d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b3f419ef983962c1d5185742a5e9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65f3958c972f53258066c764f600f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d524bd33aa68fdb9bc0dd0428639d5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720f03ad328de747f76684a713997c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52f548a92b31efc0e9718e62bfd4eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b2a2311d0f5c178122b28717e812e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1fb49028e83151f7d867eee8a043557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb26749aaa15c6f5ee3389499318b6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038de2792293e8be29b942a283f0719459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475e5049758a9a94d7ea8fb4a816a2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd350c305c73ef7364ddc73d0ce177761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb62c191cd875f5499c9bd4d3fa8b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039b333b4bb099db075227493918b2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0c554743352ffe164dd4b6a98ff1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab676480553873babce7ae980829ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab84c24bb9bd1f10fb9d804c939885266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a1f9426b88ffe3df4985a53559a4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdeaf7516ce1b543c52512f52d982e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a3fa297fec57868f5af1931bc5d1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82fbbb351bf0a178fd60227af2d33f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d743508f49bb2cf9d72b929f243089571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061aa8853e428a6df2841c52212dabe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3d5e81c43c5b3922df20bc1d0199073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c21a0cf3329b57b4a8e6791556aed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e21d5351ffc977f70373537c06e8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec19d8052be03cda666e82447e5530176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a47dc7c5072df2c629520430900f2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4fa5ce4a72c21815afcad0abdfc0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7185ac5f872d169391a0af5b0811d3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c4bf5b3c683ff38cd1f4c00a22e0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784de91bdc6069a8a225dbdaac23f7fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a9649a7c8c48479680bf5917bbdf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cc442d5bbb9874162cbd30df6657683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73727bb54d454b4f29dde3ccfd80dd4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa3c84c4fda884784349476f067c1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d556f35210924e805136002f82f3b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5f7f0000ab16e724bec9d38a9fca387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c0293989ff202e0a3602c2e3b9dfc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12db44a850a3afae49bff285c971c4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ed756c9020cbe54f0f653facbe42390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371061a20422b35ae9d2c6429d6541d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040db134c13ccb134d65c1efb8fb64a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201ee180a8afea995bdd7f054de0eb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c12f938e09e3bc1569e8684ecb7a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fa34ab3e06b292b95d9fe26f0b2a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077cc978ff033ae58d7515e2f3b287496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cbf36a0a5a7daeb809ff33d8977ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57ecbba051d1cade50a0ffc331a6ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c0828400fa4773d251cdb794b1def99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e8b7e728b1b22b632a27978caea1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f2290680e4bb74d3ad30311da4b07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa946131ca375a8c0ec31afcf485a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4563e3e3b504e7330ddab8e54a566e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3a81b3581fe68dbcd661f6d41fecf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd51d788232203ee00eb73dea2fb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d135c2f960a07bdde02ed088be0a3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa212a29231d77feb5b5872f019dfe41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc73d5776fd30c5c33a2ae97ad0fbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dade5338e026f6347d2f8cc110fb970109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235d6c45a65f626a1ba839a7d9319e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087677c29a5d83d7c7a934d771f97c26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8ad15a8be2e7966585700387969c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100ac1a434da95e42a26e95159deb86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12df8764dd188830b24d089fc41ff6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648a9f03877cf7f7295d4b242be3b5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c980e91d38431e49e9400d7ed975a86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b146f1e5ff2be77d5585a3d6c211c4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82684fcfa514bff37fc7ee3c588f250118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedcea1b75bc48764d39e28ec683820119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb867f9de356656d2202566c7a6360fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059564cb733caf8b3a59efad4b22350121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b359a4ad75c94bdcd121825fdfc26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4042d6d1235d1590d50d9a6ae49ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a948af10c512bb388261d09f9015c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f62ee05f9d3eb01c225834763c9029125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fe9a93e34ca1483d032f8d078f515126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fd8e9de8065f8b692aeba190e39dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0c303b730cc63fe4c981daab2b74d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df81cee935142b7d5330781872b0b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c02253c66cc2590e22ad6fbfc2536130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62c438334252b9a6d11761773efb18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3956c8cf436b2a0d47ba82869dce51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243a7e495d520943db384f2729d351f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981854c175ea1ce90c8a0fd756e96bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f89806ee088687c486acca06edb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb50cc243a82fea5cea5d14c27ae55a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454111fcce9c2943ae92ec5d4f654b25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e6868a3c329391c2c6ccb5fe0f1ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e94101c2cdc4c8b9623691c4af154139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e5bb2c45418ba7b52dab9a77027f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c226ec1e3e8b9235b42357b4963db7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba55f756c8c8d05a63f881962ff86cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48464a5985e106edf60c11cded402c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca012fbe9d848fea3191899163310c27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77525e4ae149e6c8e986026af55050b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edad7781a38171d2e5b407a2204373a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0c5e1264bce6a6328165cd2c8f38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f35b569fa86e86efec14b5e54c593c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98574ace05d071c7c0f477211a4defbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440025f2f3330cbaa1702a59a10effc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be64f93852d4ee182ef14bcd2b654a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e21c5680d6fe538df6c5439026983d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022abc84b48c12c574ea30cf6ca2a45d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51af4183e4de0bece0002b89d6182d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c87d477db7ba0a8ec40f227ec49b81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c4027b7bf67433581a78e0b85a737156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd78e0ca2dfea73450605a323e8327c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8424a0fe654241c75e9d5decb445b54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64a54ee24ac57b9482acd733037f1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e531168055739cc62ac5973397bc9b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519906b8be98dcffc54ffea93172df33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040097abb8e5fd615d521f208236668162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265adfae102ebbfc3dcae3346f8a07d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deafaa59ccace68e6856a015ce20f46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08102bb3cbbb7d3c4dcf05346e8eb04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866a12b4ad3462e98e5ef12b286e355166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3215331d07cb792f65d982cf909e7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf783677158076c8f901873f19d695168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd16f31292c9c2fbce78859290e21ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd22aafdd189eacbef217a0d541f80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce308a6b9bfde516acc18a058be9d794171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773823bae385641a79b78da7254d7a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01469d11249c91d8acc614b4901abe98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ad19586b83e7ba88e00f5daed3b39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06a218037e4a06859765d676e231cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bede4c43df77ea04ee4eb736a5d4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c118d61a428f30bb8b0f2165fb8ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547435a23e4a8a3604c76bf02e2772e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05ebbf1d99990847ea230e5e63c165179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080d0c17fbf501309483b6c67b0a9e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f533babd8f5cb67093528c13083b915181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2cbfc724c83c764b7944b6f6c7f4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0e69d317e4583aa805efbd97ff271183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bc32e787b60cf59c2875ee8d55e29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1bb005b64cff73d7fd2f7faa38da6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27669ab9aa1041f14e94157205733124186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df075d53e907648deb4a7fd91340b9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2a64f2662b348ff98ebea7866193c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62ab81726bcdf93cf6adf6fd44b395189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e66cc2aea24203480c941903f999e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc77814d5f54f22e9ca7422bf8258de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6706ef0295fbe58b7a1f8bc241b616b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6f26f012f652ce10ec84c0562b813193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899cddca098b141b01cef661b423ad4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52aa65f1ab0299e2d8e06e5665a204195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548cdb6291f6e04fbf1876c4595757b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931eca04bc0d10083ab99a69cc14cbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd92415d8bddac5e06a7ee4110af2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081d71d0b466705889fcf9ddd69e1e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946781efc9cc0e1e99df2e73d96511c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965644bbe27d3cd2d3bccee8e2f534a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdee25fb5b71a2df2b0ddffb8c87250202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a54ad9d73998d5b5d22203008dc8d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147d68ee437f59bd3f9f7c9e59fe33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b55e3b32d80dc09452507652a8398205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87219a69657ce66776a2be14ac8cdbab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfb823a9f611fc8c6d39c1cd11f471207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affe76c6aed98abf5f352df84168a9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e954b91784e849418da0af64d0803e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff2c01ea5840619ec76bcf20a5d11f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7c8513242d87c5ad4daec14a0c7d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224c5274c5a3951bc81e3cfe319b3f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888553d8dcd387394ad35807f19e2dab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778dc9bc60db00ec71ef097179dcdbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac390eb6490a5d69b033840d629dd729215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2cc16b34ed8e54d5db508ec774748216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af721113c79f68047831cbecd806d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6921041f015b17f8a04f1f85b8dc6c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552d45f7341b06d0c4fa58f31257e4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7978522cfe0cc917f089c0647777453220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df401691bc847cb089f66e9217c07653221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64d83db46e69e7e0d74919db3a0e95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502e8036acde0acbe055d598095a63f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc552dde9656d36b8393badd8f9343c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f0727545010146f067631944706a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bd9b745fc48a8ce81a92f96c6dbc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75445f48736e6c07ca11347e8a6659ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ca35399ca42e8f065bbb1e95927c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc26601367b11b6cdffa8e2de619e3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e8ef2f9412a65cebb0aedf090c889230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45445562c1cc1932005582d77b818b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66920f59023953a1989fa7efdc02c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556ad062ca24c43bd4f2f57a04f3cc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df5f4348b8de2625857d7f6d45fc7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66ef6ec632b3b361143aa42f6ca05f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a88699008122cefae6b96e2259896236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fde4196a4cf51a500ca764393ea37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6731e778a0a64f0660936e2f4b634238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cf77b2a6933b876fd3bb2ecc28cca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313445baea685ed30e1f14f500995b01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f980e8abd88ddbd3ce86d68c7596be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185f34dbc42fa67f9c57b8a452c1a25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce112d76227a1bdc2d3bf98ece79d39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf0cd588fb1f3e361594e756ba0aa7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a8b96b9aeb084ba0b4f9432db8b7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789e4774fac294f2af6144f04f69ebe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d98f85c58f84a3b7f59c5a4c183d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3792dd51c1291f75e349317e75a9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a8272edfd0a2e13615c197f48fbb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc2c289e628336445879073273622e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a59ec7edd49a1d26c16afa476b0ef7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0198e086d7fb74a5948cea5eb1dcac2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe114420a156a112920cc7faa71faaf1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111eb66825898766185060f47c60dfd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bdba626d699ecb3a2cd82f7861433255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946386588aebd972920abb13cf20ff8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0e01966703f07ef342cf2c23fa043257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbbb6dab4370c176ed742a8ded097e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b58b421ddd1d329193844830564d47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf032a20f11914b485c7b33c47fb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c829c0dd69af67ecb8b49473f2141261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd552046803b5940d388bd056391b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bb22fe3a44c85ed0486657670583c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9bad06c939f54e817589210067e4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a42a3cc4b42c3a7fceb95e36be5d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15370aa844b374141654f2b1d7e96ec1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daf9666b9627bc0ed26191b24b7a49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d3dd918263e431505801cbb57f887268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f4c0db60d74ba44f79a1b15c36428269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6d5d41a23eaf99707104eba820248270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fe6f97e645799c2a2153dab5c40d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc348ba3f8beb44d7c46dd54257679272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebf2403d1ce420df14c19c1137b31b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92715bcfdcf64cad50026602dcf56889274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7049dbf2ed2829659a408a085babd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d963df70d0ceec7a89f699350da1555276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02078d39e3e0e93adbbc7484acc83d3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461c75a575a32524003dfc3e6eb433f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816afa6d51097ad55930ef1d8587655279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4443b44b4eac3c78dca9c11b717e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b661cbe5f1a69ae76ba155d3f40bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3ba024dabf7aae0c83aa03fd4fb68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d10f51259fb1f940e1e6cc60c8e1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e91043bae7f8b7853f73f573aff93d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59692a70ccff3286f34fbcb7af06356a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561c263a09b9b6316b8385b82a09b54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ee51a485ace95edbef2a79e20f9d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590aa2e2c68f47417ec31b9478d64ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9637c2e67cbaea449427d727b345c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bc13d0c663183aa8f3bed4ede29b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df2b607f4fa4dab195e29b828f2ad2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5648d0075f7ca225fa593762bbc63e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec132e678ca82e1d07a9bc0e1ec44df7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dbfed6f13243456d54e1417b741e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86f4d05b33c24a372185018082d9a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17b6bc67a0ea55c563ed97e065a14b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f396dd8de1aff7df1e0d1f3c665dd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3abeab30635533b1603156ba20e470298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf64301c5e8e23cd225e92d02c2dde9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a874079ebf0cca574ce24febf14bfa0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bd41878c4d79d6322822eec9bdbe1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd094df226679ab0b773f32f319e485302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b8ce2500f378021c99fb63ff3e6f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fb460bff4807e1dadee29f30f7eeb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f6cda8685da34489b653ecd392b20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654c25e7100c77efb77fbcc2fab876f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588a98eba46e4d5709a5aa3d0fd43aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d03f65717761b7a328a12398f20b19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692348d1e07cc7912147e64a9025f1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d115b7bacf7e6cd4e33e44cf059f80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1da316171cb05a36529e39007a3ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaea4a010e208d9c5480862dc38f897312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d01b65cf82135859431d9541e1c1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380dbfda03bb749c9cc5dad2aa3f456314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b3b6acc0024c00fb8f46af0a6fd6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e136670587dfbc9e2eb167cdf77ded316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2868c619ab2efa0c51b7cb38b39eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609811baf775b804577a31dd3c7bf004318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9af189fcf928ff1150a506d195074319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3c4dec5c6e1fd14532855490d3e44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bed20396cc7c90af95f0ad2251afb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79109ddd9c8618c7656dcd18fc4e80b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146ce8e12760ad95ece1ae7ea317bc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10043043b017efadc141d02fb36ad760324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd789fb1f57f9af16aede5e66f34402325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1921f7d221908044d606e0789a665f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ce9de0a033e6a162af3cb3f7e5980327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94f1c1fb2d6136544afd98369384ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830f76eb0e158c2a3701d0ff9c71004329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc75dba4dc3dbaad762baaff4f40d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bdc7233c53a01ab98a54e4e9b147d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679955e5b7bb196e16630ae3d4d0e901332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de70f4c46f7fe67b5b14ee2dc5b6c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d5d8f493872d106a54cd6cc38ffa2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c38f708b06a9a926c74f1b9a55d4c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1905820b419a93c444843043fcc92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb668ef733966ecfce4c509d4cced5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebca815ddc9d5a6c06941b8b1b3a996338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87f411e247b5ebd3762ca219566161339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcf3378d27d4bb07b0a9aaa4c002c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bdebbcbc238d60983325e3267d25c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d25a88eadb3577e6b7abfbf3d6b79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b4804c9a735e1b7eef68a035e453b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae150b287784b22c9c44a9a1a046b43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725ebb1d9c0c8d8c338d18e9208129b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7b37764da3fca6409e704acf3ffc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d922d298228efc3526b671331897e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819d73e987d9a8ad77fed4858573b3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60838bcfc4db1e5ce9820de0ae604f86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3137c3269ab1994ea13e79dc231557350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6ea9b77c118ccf0003db40486af96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada6bb2a5d2260fba7d94a1872f4a2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71c5ca0a8e2c5bba1bcd4a641bd71e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16040197dc5a90b258ecff4ceb1f1eaf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14af3c6eb23fcc01005d9802d7d7252355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7285617be38868f152c69acbf7f10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9c79098e030597aa5d81153bf302f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79d89f7fe29a60d82d7f50936b45c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f4582e536901baafa9b91ff2d5dff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654207a4334815a1f4ddb5951ed6a27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5bb4035c867baa5a81ac4a94e6615361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705cbe82c0821db6393f69e0bc025d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abb751258655916a490defd49fd66a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788aeb65171e88dbbfe7f8b9c7edee8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81bd535c6cd5597bb707b896c63106365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508206452f712aaedb804be5af2c0327366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca81ac0e9e17c4250751874ee792a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab1c38a1fd95f8f6e033a6bfd8f4ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca64989b73cec0a09ddc573e60b2872369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d69cef195ccc0b6123ad289683344370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd94af39aefa843a751895a8f42c19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e67e0862575be29aef8722443f2f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff9f6a1b4699e73ff41c1904256cce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913583c70b6d927adbcfd2662417533374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ef3e75520930db0d4bf7415371e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be002b85f74fcb72123793ec9a2c0b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8531cb91930e0cdf84c894e20244f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50aa969d4bed10b27e275887cd7f4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb683cd0630713f7d4c1081f91b91ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e16d2c30f1d72e3721b6740fb4e98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b684d2141f47afab5452239ae7af8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d4e3d3ee739a7a4b1d2c3cf69602f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced23b8e66db70be3710ccac4db379e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5fb7a14b867ffb8b6a9fdb01c1efc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f0d78b37ec1967f2e2812773c2170385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7a80e0a031923a0f5ee799a75dc42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eaaa7209efb8d39726b3aac276bc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a677a2c26289e94932052d4248721b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d3ff17b5937782f0020b9e603c756389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5f89076c1a70103f073343f094484390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651b49ed5332b4fc91b6cf7ae634581391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac86d759d4f715a9a72476fac06330b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d5594cbe08863640393ba5e401965393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d530fa9e8e1960384cab32a31fca5b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb3037412abcf20322623dd5bb221b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975e939263be4e0d964a5ec3e1c4df0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f6bedeb1e89dea840c4532d727bd1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741548b4a7fa97f93042e29746696b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2979334da562c758c3bc8c355236b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b419b7847fc9a03322849b851478a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bc9df0148413d07327ac0f1669906401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5c1322351afc1c436fa76097c2c61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a9536b96e18735b8cd4aadbba3184403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b7fd4855094e05d6340f48f0d6032404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76d34184745f6071fe7cd601e4e0c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fd3b031a608bd4b4c35d6f6a90a7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12f6a928e195c522e427f00f6feaf9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46ccb1a6c681de4b0df635fa95d88d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61956f76b440f7263b61a2e9af265293409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f1bff426bfec7acef45916d63aa3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc09adbe767b93b0df6a46a8d10c13411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f0ade18bbc682d9020294196f40b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29720903b6eccdba79b3c54d8c725088413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98575e53b2e849b46118786f38e7f2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f47327f981c1cd4992c7f98bbe98c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7765265aa1b0ecb3be689c79d6f5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917d2281355013972f85346b647acb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5bab370775a480f7f0579d37fdd58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99fc3d574e8e030c3cba72b8b6c709419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ef663a0f423b6750109e9b761782d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53627b0334f8a81f6d0c7aeec6a187421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d090ff0de7d0739a6714ec04c77df92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ae5863a55081a27f15cfeb5ce5ac2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37648e4903b172ed0308be04eb7954f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa5bfa8c4ab2cf7ce04141d12516c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2190bf1bf13aaea42584ad02fa9a04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7167019a446ed6f9f8d65eeff1f08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d351c556a7577288021985aa22576f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0540eefc0d90a1e39d75300ec45bcf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cab44c076f39cd809f17067d6018f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13876259058ecfa69b301259e855bc9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3832018a087f2eed27baf5af4401acc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a3b77c59f306e8badb6afd9607a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b979c77b9a07bf529938b731a0b93a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127de83e19e90fd05dce3547766d86a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f15678b22e02ef207806ca24726d3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd29524a50e2c19419155d60c6e0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925e371d76d7cc51bea66e10bb3aed4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddbb5a0897de54f76cf35ed3b9e956439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a2d753f6f129fea5e7abd32cd52cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463981f19db8d33d194ed9f7b35afa1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad762e0a9992776ca243ed5d805cadc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81844743499b4dceb54eb1db78da49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be890213aaa99c26658ebb755ec0a1a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7219a07f5c1bbeba4ea9195ee341d7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4afa20a074a5c2581abfbde1a98676446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cc30ae008c6c24515d4e5ea3c95dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae74ce0ec5b61a407536697aab026448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411354ee3ba0a2af9f66d1ee02e8dfa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbc78e056610d2c41340c0071ff05d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14da3ec85c21f1800a93ce25c7fa0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57905b519e89cd019426b276c03e44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b216a42eaf1ca1e29b792418d7ef28a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f876da1b3ac7214f1429983bd3cf6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9988db970a035c96a4c9644d2826a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ebac92b3e64d6bd54559bb7501868456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f09d98e17ef12e9412a00fd72cd14d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031a425f2f6a9ef23b1db173f489cff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668d01276d2cacd7c18688d671d9b67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a16e4f1c110587a6fd9bff5b4a044c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94259152ab9455c5bab3ba15f96d127461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22473f0ff19e3cc9f44d4acc8038a0cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbc5b5e899fd73d70d19af9ae94240463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59ea37ff7d21b31b1b737668502aa4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a67ad44d3d0137e1fa43ec335a7557465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887622ca9894e6d78ece02de3a8dff8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69233c837a017df4b734cf7835ca238467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cf3df18526d95dca422ccd75eb02e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922d8e0076f85cba362e6bd056dfae4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e431ff32eb25bc2fb0e15daae9731470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f8ccc6116672a620b1c3217992fc9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab03a32b6a06be8e4eee868b08b0a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51bad3122aeb005c1229644f4e01ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d53e43585a13904bede98b1d1ef6bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d85ed06189e3be7dc091146f5ad965475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b81e7af40e343df23e2aa47296eec6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4394fa59c315e7b9e291c35c4e5033c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751fd9329b6b5bbc465b9bcb259b2fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1177bc27e207dda2b006f32da87bd5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8162f2949ac0f8a85b6e3773d3d7d39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77d2bf5747cad5b27383032a84afc3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8cb6ef32386d442694f1e956993b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8e152ee5805d4480291a7cb08721b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1f292e862d2ab32ff1863ac78169b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f53107ca4b3c527d81b4aa585f28f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217920795cf9b5d9148429ae09b5132486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03afc2aea788168c0498721f10ca47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4664061139d7d0b5227a098c7aab9fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b7edcc7a6babe4c7660406c0f3bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264064707500a204603171167668110490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641c1c7ed58b00c1635eca13f858bfd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76b022c989e711af54397a6d112210492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f821e656714fdea5667653633d6fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd00ac7e8ff2d1dd8b4ecb47eddb851494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e91103dae85faaebdccbeed60e1d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fbb9632501af32d3d63c986dbc8a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb87ab7db872f4e69340ab988acfe0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e5e8e6c5503aaf8dc728643fec797498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01aeea2f119a4d4350c4a836985ca46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a59f1b3e81831d82dfa2b93d4b09a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39332a117bf937ae7b8d2b148bfdd4ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef62f9f8f7b15753e3c5cf05fbd2e9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f64c0e7a791c4929de4d33a7a6c173503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fd7371897040e17cda14ef6373ef6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d63fd69b67817e882167cd366c0f55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8d5d2b3e40b6aed3ec5349c68921f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d07ed60430939084d6525842f2fd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3093402dad568d8d4427c6a64298021508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f6a0698947f4349f87dfcade94263509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee29bfdf6a0c2f06b6aadab238292b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3a1b0a28f228922af19180abf8c6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bb0da7d2860d639751669687ed78a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dea830757eceaf57f323273198a265513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc59b64036b45cb618847c2fccf501514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181f25df2adf6b40e2e3012a43de604515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd4a599d4c58d6b274225e48c39339516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2af61d13ad1b484504574aeffad86d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d2883fc2d0c2792b6ae151cc51ebf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f533d3c5fa4bd73a02f327fd23d0e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10201dc730d1b9bef43e3fde19aa46b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdfe115fd2733bae29574de2321933521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd9421c082df95daa39e0acc737ab8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69b382499930d8f494e531ae5e2ce7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab63ddb8466ab354fc74e705971d67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675f2a24c1e7d15f62224fb59edc874525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b994966db28f264ad1425d2e9b25036526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff3a46196ea6a01ff94d0bb9441b47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132c2d9effb2f77506b77a25bf4e451528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aeefda5de62c8921614d0f0e992fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc700e72099db22382daa53a3fff6ca4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaee6f38f712c8b2e808964029b39d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e35de8e5d507c5873167e673832da6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78e95c12947a5651143dabb36668f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5150aacb5ac9992cb4930cf658c762f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c354cadde5de9bdcafda75680d3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf91820b9edebc1c748f7ae139a72e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1a0def877b9287b2b536d80645721537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cdace00fc5d720e131256b7ec39c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1d295ec9d6a46e1115ea74259bd88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff3179f958312deaac6aecc5b844c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3922d3ec3c7655d05e5439439b86c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4fa486c602cd8a230fe546e1f05d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b1e95eb97139c03efde7e5a4bf1a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd2a7775c5dce7da36971f48817645544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f240e8a9213095ddb5d1ad499d931a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3d9ebcb95be065fc9ab1a0b7cd06b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984265ecc4b16f8a437fa8eab3c2eff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af43942c48bc4fc6d3e7b5c002b5cb5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314c405c6330eeed853871c09e324b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9b0b48541b467c5846f740261fb51550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e6ceed06ee1d4752193b34e08287a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e20657f709430909ec9a007193b57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd4de2a7340a00cba7c87eb30388a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2514bb1d7f5d27382e67b66d88e105f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60188b81089d06ef52549684134315555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ec9bd8f83420a46e31543225bf657556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1228ad10a24b8b2705add00efc5a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca22f40cfc4b582b3bc0282649eda7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262f5525b32b520a9fe81b88394af29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc315de4d1c8bed4294e6f00afe735560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceb9624064a0c7eff688556fd615e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a68f1de55e6f860362b8ee08701010562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b13ae0ac86e5e098d280daecbbfd6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9b4986f046d5ecc251d419fb86fa2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a1a2674f0fa3b64a5e3a24832f34a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d52c0ebe44ef5794aa73e0141496b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01134a674b38a15907c47ae1810cf80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeab8304b4294df3509854f6bff993568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b3d4b6a3dc2a31527ddbd1c916773569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a5aada554e3503d915b2e9ff2640f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444b2b375875992fc7fa9da5e7811a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68790efcd36e58bf6af3c2fc6cc89423572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001e71b9edaca8600749bdefca7968a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8020ad52a57609cc59bcbda25643326574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78dc25232c0f6455ede3f7ac9e6724575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cc4bfc8e81a1194ae43174b3e10b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7890ce5a05d0fdb04b55df009a514ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9171fcb6c64ddc8eabfcdff993413578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cce60c138d1e914c95deeaf86f7ae5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4db53c1cbbfdefd9679187e02f0ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be5cdb3058d9f45157cfdc6cd0bd53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ece8be4de3d39c3b03f71f9fac565582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f10085cda54d940b076812d676ede583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf3865fdd663852bfaee100e5baf27584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df7793caae72281702eb592bf1d359585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fa4d168273a830e7d462ca847fab8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f693a6995c493c876750c8a84fbba4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a56127c02f0c21b94d1b58ffb030b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6a31ce44b6e209bc6ec551f16d644589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb545843648be92691ddbccc336af2f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ab444e8f51143bbf18acf0dacc329591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d61b4921416f3abcc5fe549db14b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff096e6ad0027fb5a2f4869a285f2ad9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbd45b8209950ad1b2e4656900b993594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a17bedd7fc283a5ea0debfb85b765f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19975e9a44159695ac030b4b4d66b664596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdfd1e04cd8e8980afdd266f2879a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206f92d1081ed156fe0e946fc327c00598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13df815e6d35dd4fbfebab8cb5424e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8122ffab47a1a4efd8b4840161a492a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc810db8d9baac57fa5b1e0aa2f6ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d8eb568b7d228b32d1db948f1ecc2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd0dc00ea85070080c6534b223ec29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05361478e4afa1b7cbd6cbad39647306604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1cbe1e30a7ec835948729681855bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0129e230424cd5a3208b46ccc617a9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc856ddac2720df8f7ad9077496566607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287f2a68bb02fabce5f3bca64f19b0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f6ae09e0765dbd56c8f13eae36563609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859b10f57b3137c70fc64dbb7913c84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba37b326fe8dd20b24fa79c006fcfc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc1bb6ac271b2bdca73cf7cd465d65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86424fcd391683566a1972e24534f86c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce43843d0b285205d27e97aaba3e912614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81490b3926d040d4f830fca491238b20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4f0239b2b23175a1c35ad20c68e85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4d3b922414c16df6515977e3e031d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a3b6807b7e42049f85fbff0eaa4fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7274b45e152de222432eff18617e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2bbf9a6dee49b078a67627256d229620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac54f04c893dfdfacd6298b482eb95621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ddd361c1c3e9bec982cce28974cf6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0389d3e843acbca4e2792c7bea84b70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0816920e7b31a1a9fbb69806943a1b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cfb3074932e82d3a1233645ff21d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a954d8b0c87c7903eb2fc2269e0d62b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a66c37437b2651f0b07f83ed1e3b77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58586f46e37da06365527f6846848cab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742389545ef1ffdf44a8c5b76859392629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc9d4c5584a40ca67d75eff74e3c1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794d291eda2b9672d055c876b1e78e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c0a29a33ecbd205e8fc117ace3074632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037a5688d3158831e10f3ec9bcaf892633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c356e99d698bf7913f5078daa3256634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf1f4a7505c050c1bd23555e018038635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5e7eae8b488407b5080d206583019636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f18c9c8e7239a789e76fef21c83907637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2e853fa3163d71e75a6d30e140f6a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84081496f7b23dadfb3c5603b68a0846639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514179bd5d558fe7adb24acde39a66b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218531724f0b8b8cf7ae2954b6b618d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e15ac263ff9fb105acde61bb8df2cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7376aefe232583cdd320590264be351643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b45f5b0f5b833005b262c4633b2765644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a052e12ee81adf17ed1837f8be97e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029031049b9237809c3e1cefecd9eb6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d444101a5cae1461012bd84b9f420647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f9af7d518c23d6d8d6a0058bdf97e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0c6493d9f228775b84f8230b70284649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21048949c42e9c1e7ffe3f817897deb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c7a1efcd8770a928c7d53f635d3dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8ed1c2e973228ad92be891adf9fa6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297800297752774ec6749f70be9b93a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72c94a2f35e5b03d63e1b34b51f2c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec60706c1c6611ca2917ade51df98f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d203c928db213739339729b442efbcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863ce5d3810ed11f3bf6dea86776616657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa0f8d7f509736c3ad521362f7dd91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292b298f4e0f69b3c4399135595cda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff018e318e38110da11bf9f713a92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d234361487c90b3a8087ccaba79795661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9839fdc20ddb514cd1d57d42eae6c9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bdfb2a525197c504d339d08e38221663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47db2f927b3449de06a2f94d16abd0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27be75968c18fa8a4c859bad11aa83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd670352438aca35e674b467d0eea099666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1c8e27e83f826a9290d1e09ae6125667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd77f49fec72cdea263e9ea5455e2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6696d088270dd4c5058ee75e515f428669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24d20e682b080d329267ef7e71edb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713bdd982806e8d43f085382fcd3b4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99674867b9aa97143ec1d3e865343dc4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9768cc60b87ba8b444c2cd99c8369673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbc4ca413d91ffebb094844c1a2d50674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0503aaa9a0f36a681475f69f18b664675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bd6609473f79db1595c52da9cd184676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1676f670a9542c46d3d7d28143f46f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8fa5c8c17e0044eb6bf5c5af7a1a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5aa1e59d014a7167a2efa0948b91b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1dbfec35ab33bde71e7f093555a12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b043b2d54eee2a750a02404d1f98c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e0dbdd8e2e7d03371fc92426a62e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e939f86de6f675718c71a39f318380a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba03c431e2b6a88059fbdbd45a716c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb238ad4cbd621397fc1b3bd2cc984685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751d93535c93f08a4b26e77259785c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b581e53e0c87bac8560dc210a17fe81687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17002df29eae5b6771add71c056c928688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08782b91dbc1216cf25013487128fc5a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ed541017505b6f69d405af08f6ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320a0f4fa5ae05a1983293cece1fe85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d9c08687b4f53c5df467a831ef43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5fc07e1f335fb4db4ff62a8c260d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48ba3338e08dcd2656a7fed59a9b35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e5325f643bf45a0ae7c959bac07f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415843f52cd01b76c0afff69fd1d3642696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ca4952317120607e88d9543e5d3ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9e8082ce3183d2fe8eb5f18384e05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5008036d09b7a9a3f5591eb9ad149699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42934915d53e890243de31a885b6ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d212eed2ad093ccbeebf05312dbf0e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479f96bc1bfc12b8fff129ce4b3dba8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8a893f2bee5aac435694210a7b37c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b827bde302bf64c2392767182aa091704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46ed4a49726261cb5848360030a1e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4e9c5aefe7b99d70be487bd3b02ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd258c890dadb8ad6aebefb9aaeaf5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc652c9d4292e7bcfaec36209b3c0b77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd974057b33581c4e681a87eac8c87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df933b5952b071ff17c8f3dda4c7a46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb5d4e72a24b395745a6a9c6748bb0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c673ddbbbb7da07eb89a4d0bc301289712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddcecdd6de268620e63723bfb167ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081c90b02ec36bcfc7500a5890a7a90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71ad80e221fd4b4c6146002296a182715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a663bf5ecf6b13f0e0e1512e4ab5e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282c63758a70b07b49b4df26d21899e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad346a703eefdd4eabc9e1963b220e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0e09275c29de5fcbd8d887de80f80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2869e5d2772b62d33c2c8dfadad54e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1ad59a6a274cd4837769af842a92e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140ea9cdcd73fe1dfe41aa2e697f01a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e408183137d6514bc3dab71f0b09c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eba4d569dfc31e88643a7cdf667a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f2c1e3fe6952fd6eb7d85f2796e21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131d34593ff582f95f249b9302728cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc116567ff67bea91af145918331274727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18277731242da8e8cf628cbc74f63f58728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c804056620763b4b4c4475b1ae05d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3144ec5ef7d286be4872ab928d8a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cf8e59013ae13839707e7cabcbd51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093afd3f9f894db8f1ed6c11a3100ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4348b5dc1e2b5fcd6be2c919a29b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f857a086cc0161f5ef89e286200bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb828a1d119e8525d74fbf749f470e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c38232aa71295926f2aaebe0c153e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34481a8d245e510c1e247b0876c1b97d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e3851345f68f01ec4d6e2301e523a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be41f7b24a9d405fe2abb3ffa776b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5bbc9f8a7b3f76aeac7883f119803740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb616ccf6ddd9564fbd324db65250d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd274256c6608ca5546af72f9105dd1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253ff3f4d83462676540a3e044455e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c70f56578a11ed6e2fc06f7ce577e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f10ffe083a8a09097c436f04133c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb827850e528872b80e2c1523e63d28e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb604073bc3d682f771e746965fdee3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aecaebd82e903b3617d6ccd9897b68748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e193a6846a05ba013959fb91da8430749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8817ae36b998475c3886580433cd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995567eca3e60764fac5ed7c2e44198751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965db7b21d844a84ed0dbbe92b83dda752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e670123a96dd350983369028a59d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce61074a0f6bcc5f0c6801a0016404c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0421ce733df77067db31cab338824b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64d24f9b2889b0d94386937617519a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6e2149a9df9b8350dc813707f0235757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86470490b3ac2f2ec833fff5c4a185758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36515396a660370b0be4ad4de816a85a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>