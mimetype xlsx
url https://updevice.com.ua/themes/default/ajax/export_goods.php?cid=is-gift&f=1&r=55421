--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94df93448f1e4b98b54a6a1ac608021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512ef4059188876deb221978663634f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8b65d84a6d9e082e71a76cbc8cfd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf870c76f36e85a55f33d78efd5e5a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c648f2ccf5e6062160c94b320a80fc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641829f41fc1d004ba2772a6e81c38676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b23360a7479f8b7c78ac55a29698e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84406f60f61dcadeade05ee3c0fdd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205a5f002fd792114e6969341ef46869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c60bacf130a3bc5d249837f75c690410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ae040346b2a48daf8d7821cf20c9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd4dce2bc17729b6716ee0b19f369112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62d5f079142ec2f7ca072274b8d29a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f932e205e91ea645f8aa901c1e127414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf2029c0338e7d4636b560705fee7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881a21656fcb51db60765d3d09d7dd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397561cbabaf1306f2427dd2261e8b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef87d0dfbcae5ef3428e19e9cb3c37418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47593480f81a80a92b953e613d429b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2791e4ba48f4ffeb1ee7ea22a1ce1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659dda54ab88d3ec97db185e8122dbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce9930bb5fe0d00be4834156d1950622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a3c9c14cc607f5159400702265f9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f364c147b5a24ee11893ba55e9f0a7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94a5cc1c4ac8656f66a19a218e818f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e78e769cc476c11d1defe930faa3e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496baf7fa2673e2442da1acd1a79268427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c10b04ea1bb004b2288a43d90a13dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d48d4bba1d93dc8019b715e8ec967429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531c5051cc029f907c1354e2114e29d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16189a561ea93646588187a046793f4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008cd326f535459af60d85f3ae69b5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f174ba356e525bfdf7b32b34457b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c8250709acec126c915c17c39453a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf05a7159f0f42d3f59f976cf1bb1e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae698b06fbaca8c601d39bfd6bdab536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c2b4cb33a90b841c2581299f1974437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0375357e31c330841886dfbd9476c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80249e643c2f79de94b487473fc53239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c943316523a895a377f94f2236a696d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d7eb5039504e9354fad57267d0fbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe723ed98438cfe51dad55d3f35d6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e3b01dc49e176731f4bfaa54effd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492e041f0730715335368a7ab36061944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a8e1eaadcb5f58fcd9714253a36fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd81cfbdcc61e622300434999a8af546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d917a63fb1270aa6ff7aedd9d351d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fe40509d01f2f537e5cb94f0ce9a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c34b5dca30e2eeec226ca1696af92c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8761d84fd688e6b520e35449fa62e2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c068651c3b0ae6e991f6c37ac5f29051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8424dac629daa23f2f99d1f4b782df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c6b751fce2c3f682f184685d2f2d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324886a0c72ac053b28b9949974e91754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f6ca6c06bfe434bf6d5371451b3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6be519b3181bd01bd1082266b51db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3ab447ddf6e2ca53d9c73066d796657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c8dca21a5c7b6bc6c732bb7ce369358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d02fbfbd2fc78c0ed87ca890d884059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97dd86ffe9e7da666ea33f7fac27e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b335d0ce2f3a8be222865c144c98aff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944bae32aa40b35a2d11acc057241e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24a2f0ec328f927e39b7dff0120b1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab88fd254eac6e0a0ef2bca68a0c02564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08da0944d31e32b00c7a76610e2813b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b326474a26373b88fa4dbb0df8662e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143615c805485735608e24ef27bb74267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f361e736996c039f75ae03acaa0b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fdfc26e8af480134a8df790f565b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b468b3c9cc64969fc55aa93ee1f5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df78bd4785c6185253db2f5dcd673f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f9744f903240c3adfb072a2b1fe1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c5d785bb865960c46d795cc613c2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095ae3c863598b07a9aa962d2e043db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bedf232747b673e62c5380ea244bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bab3febd850562475d36040622ef9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f44a5de2d909a522ea0ac035e4ec6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6804233cde1db6a75ac67db702fd94878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4209f2ad3ede0a9ec6f4288c4141979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1eb7588533e506c1b8553712a169680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12648cd2485a63e141e3ca316559592b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9110c80aaa23edb0d2c0acd6785cb9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f245cf9656a30d628fa7281181d4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41483e0e84f701a4845ca41de9a664584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc6a9b9e90bb35eec5cc98282e9eb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452def2f506a6e1e0d75f6ef9a6d119286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f649f5e02e90636bf8132266af6e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea175d00f3ca1b69076ba54d276cf8f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0af684769986feb003a25d6e1c6b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc5592b7aff1466ecca822b12d8e8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c86ec5d652ad867b9f52529432e0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c60f95b5ef4d7fd1763603f7d155e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dc69a7e607c922fcec4a2e975b98f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde44eb935d003056642da68c490e8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81986dad991435b574aacdde9b3d244a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fa9c040b55c9b1caf792905b755ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766414ac22902eb01bd62548b887b11997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f60c8be461dfee96ff44620c15e0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0ec8136891ae79567afc78edc995799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa49eceea0a438aa4d55f632dff2051100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de069c6eea4298968e0eedd48f98c712101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584875507a9a7f76c50d110ab97f14f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ba78c96675eaf886210c0f2bba624103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e5fc0a1eddc4078fd8b91bfe72493104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396063437c489916e15c1ecd9910c4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365afefc6f3794d91ddd20052486001f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f8cb6e3bff266512120e28503918f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779caa52a6ccb9b342dd8a000f3cb531108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1fb10106e17a24fb32dee83fde104109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5c30c902b8aa56d3bcc0d40f10fea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9616f08966272ccd85cc92bd2ec6890111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c929ee5ef6cce78c40a54ee570f3381112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f9d768116b19cc2a2b63f7209730a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ea98f474a2e700b28aaeb1e68d028114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b949bccdde2dac3ea62f82a635067d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f06f8a4dd1bb8c372a76e629691fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182725d41492d77753bca1822283126117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb12ba986780e8f082c4d90842cc0c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f67af4d13434087708db460a5af59d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47527c377557d16f69eec20c052d3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a1a012f20eaee6bdd7dd91f2a9f2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8f6e9b3cb4165af44c363dd3c732e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da2fb25d72d87f5366595c251afcae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d182071a051ff3011b65800fc064a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23828ca76b696a26730b067dd77a2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082151e7062c94ab7b87b316452cc5f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29967ecd5f411816ab0ebf506fee7881127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00802a0def15001745f7326dd58249f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe883f3b06c74b856094269e0892ed6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5c6e4fa3ef716536484c53d88c202130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8e7d04262f29403c4d43c602fa5f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880664d6020e5a059f156dbf2fbd75ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a2943d40bb868d0d5e62565c3d1db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711804c324734954d34e57c859cc502e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d99220cfade5912e9baa5509a3626135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae67203b0d275e0a005c99f3a2c639a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3fcccd513dd9b331229053f426daa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86869adb853f0692a5e7f3966b8c1724138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1119de34acbdea58dc836ba1c22f283139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef6367fe8d94f1715e2c9ce0b9a8a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602168fb9aa8263d791e10680b156a60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a6fec9b11498dd7d181bb1471247c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79875c238b4ec73668e33b2631bba80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bb40b12638808612e234377a17deb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea980d47e5dc40b706d9c8f5f66332145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9c723145d8bba0bffab9ca035834d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7c7546a50236add69b58248dbcc91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77d63326a8462195780dade028c0ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82278731cca658807576729418a765d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027992afb30fa59666676e0b7d2ce88d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb45ca115d8e516ebb4363969d6f3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4457b7b0dd18d0cb8bf8b1f46323ed9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a382065897f5ca26aa941069317a2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0291148b4245e3bf0d0682cdf3d261154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1cbea3ca85b81e529731f54695d4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d8c7225f98de4304b16b89fe2edde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e38d634a4289c0947050180158403a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76e43f0d6261f5c13ba16310cd2ec8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafa33a1c5a54f754f862b06fd5fb3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61880eb6ccb4b0b6e6c024bf5bf9b509160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff1201c41eda1f26a554182b62ffcb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31957f0169ceb530adb7908f80a0ba90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c579d3b2d276cae2487bdff897ae783163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80bff6c9cfa5d004a76580da7fc8d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a0934cbb0e1c3d74624cc2b38980a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9629ddd298cc179459fe8acfbdbdf3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61fa3a53c6857b23973f7eea46ef69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d600b9d4b08d972094a10dbdf4a948168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae402457f16487cdf6bf59beefefd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d73706a1440efabb452aa7facbd65c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858e22dea9cf05feb8ae146eef6c845171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da788654da146812227eac9356439d55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a873ab1ce8fbb5f4ed36a4fc991d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee824d65fda104dce27b7146f62de3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9379523912af94c30bb02a3a4e172175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d2bb9f717b63f53979550a71b9526176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f85c59ccd57be9de769da04aa8174177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07111d84252301a3d78b9c5a5a9d451178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d91147c8f9415f15c755cec5ba5227179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8808f1fc3c61c35f1cc7dc37c5473d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e585383fc67f8ca4a7b025fee71d24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880f6a15f9cb1d11d97c09d1ac454c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89457b019d5867c1cce2e7cde3676dc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e550655c0d75e9063596f447d0140184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d0af90839831888a512882a603ea4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25796d9d0558e8ae736a34db7ccc0902186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cee94faca21f9cd080493a513db27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c2bb8990f8d1eb2be671f15d236e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52157ae25c4729d4dd126e5c784e600c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca9078552ee7b6c4ae0a2f0496bdc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c915a2424d41c9b250bda379988e76e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7cd472e480937577399216e62e3c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c68ec8d77efac127709be794aedd2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3cae0930024697761c85796e99403194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d65e1524f5dfc12423e8905700a85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f96952a3a3ca3780859bf0c1d18cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a224fd206cf01cf42f96bd77a5620197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58f8d4c7c95426337cf728d4f602d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070be6729688d1ef9459c688fb9778e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3f20caec87af32751817b254a9927200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4180e422b6f8c227d2acb82aa068839201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd58f354011e3905080ab5cc87b7997202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f9b5f6a79d062e6b541b44198628e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb2e276bebfc1974e9ab23ebc31ac4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968d94a5d307b9136197bd462bc14dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfc3a47823bdc5e39c34ddac7427f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4542f9911bd7f8e0f39e4b434fc071207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e962b4c5998f0cf208b1408cc411fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0841bbcae725681602622fe8b3ba0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea0048160b80c1df7b006b6d60274a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd30a0388d797c0f73c65578324f3d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e38fedd64447eb8b5e8bc1cd8f2cea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b15c3b5bf200836332d7607bf26eb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5c6d631d2a8c7c1b6d1909958fb79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ab3f078d682d68981f2552dee7146215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523327286d78a6e458fbb51dc728c4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c460b1f13f7925b04295a094d7a02ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace14c8be28acc76528527437c2916218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affadbbb022242567770746294c05ebe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc165ca84620e8bf76943ddfa4dae00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0744e51184d4b76794d4b55e9ad4001221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55dc93015ecdc7b85d0d73a0f12f53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9efc88b8d9d6865fefa0414293dfc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920434380c82811d0784363d49d8325224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b650c4150fb344724b64b95b0e0b0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3be0f245e11d4983581796f2b3513226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d39181a77e439cf64ca34188b4cea1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfb67d6148407b006d6c4482caaf0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb42a913396931c1235457000c7627229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88df207c9619b2c0c75a7960db7b2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4a28ce7ef236c590dcde1696b85f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d535fe6a8001f25fcb08ed9baaf80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16553570618e3aa242d583c06fdbaf1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae2d41f2f038478ec9258725264cdd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c922250caf6de55bfebe4dc72c6f40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e719827665a23cd2604732a9d46d3d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b474b824bc173add1632345789a471237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18011b543d7c5682ec4a3e64d41a12e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ed4c1e58a3c86fd1b282fec46deec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fb7f1b8af93c045e618d354753abc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fad3c9712d4afa93be9e2ccc00066a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db816f42e29dc6f44e96fe451d3e354d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dbf554747a0497d11d3470a33424e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c0bf450ed907fdcbb321eb7680b0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845937802011013f4c3d0dc0f7c7c58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19dde7ad53369737ad3ef29135cccc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d3f3ac0dd96abb99c597814969ef4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a9c281d6a7fb03fed161f6a0c0d08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ba4fcbb3666b849ffedc9f7911bf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b51027c03abbf3304406b6c7022f76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febb638ffb8cdfdd8fd58010c2570ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834850e0e7838a70ffb90231209e9984252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc15b82e12f204132a3f077a6666b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea5aa7f2ed1e2c363f0eca119ec9b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb042a6da563c378085823d7dc8b522255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbfee0506b26bb9b8083b0000f3e83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67838cb1446260172765a4c7186b6aa5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53423722a91a770a8b0e2cd77a063eda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb923000a8bd9c6e1e0558dd6999ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb7808cf9f3d2128d02f2d17f438a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1de438044a19e5732665395a050fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cffa057916f8ed9852916419614b4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca07fb07876fe1ffa2ec626317b7c2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de2d5c60c541095f6a74f47fb5be5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c09766f50a22801992c3556f2195a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8ac0a5aeae9e68217487aa0b1a9ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7221f7f77e79bb63ca73e65d01a9aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fd41f4c5bdb807e30df74e546d298268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4461e82c3d53ce0a9504b624e43758269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314223a35df787dc1cee1be89311a45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb589766bd55fd5d5aed1ed52fbdf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceca3835081c09d0238b9e280436ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc39421aa4c34ba6838c7daeeb72320273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfc35f5b4ef34081f9d8770baf8c14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c925e9c41ae3ea02e65ef81f54698275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27774d973b37b798b7ccdfa2998f30c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf623648bda4c84517c34e701ac6fe6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da645d36c8e08f33a3f9ce7f6dc39b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ad01f1eaab923b18715eac312fb49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecbd11693e3828c46604aff43588f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05e76ca360d3fe2de7a322f167cfe3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6273c373274cf9d3cd06f57d4f113282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bff84e2356986cad1eea3287c0243b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016af98e024a7fa8a35ca2e01fa1801284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c21321897ac849c454915d1709a42b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f232f216d4a2b15269ec4837637573b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3ec46764e96a69a720cf990c9979a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018381f9b61a0915b9dc54220438a84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2762800ac2bee0b08f7dc902977544c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf148c3fe59fa2e825557556fb1f91ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab33ba984bf184be78f428ded31af41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580339f1cceac91b97b9bf05854fd374292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e66557bf9eeb0f4610910134a1295293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71cd509026270bdb1aa50240185100294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52345c26bdfd82acb3b5c4bb20860bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4b1c7209bf72ad2586fca430220b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f026949313c1e650bc22892d8ecc6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09087d8de4efecb0c71898166203fadd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d63e16ee3502ad3a90db8ff032df1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e86fcc035d25bd6adf6ca4fada1ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b88eaf9e0c5b881ddee4c7c45ef979301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a1058c9d92913bc0bad0086f4161d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d6c6aed2125af5b0bec1d965aedfa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24af936d140390ddfd3966702fecb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5ead5c1ebdc9defbb7db80c75f0aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5830ea0c17dfb9f72cc5331dbcc21a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8c4dbe0901c68f823b42bcb95d7a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3522714a129e6cd901331607c05cac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582195786cb4baa6c9d3fdf3f8253f52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a8e461ec60b7fe0100051df695c2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876199b9edd6665275ae0ee8932f8412311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f41eb99f6eeb9c905ca47d7d2a66d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0191ae9888bf419955ebc413c1793d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a58e4b8f8679384ecd3a14dbe8872e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678fc635d590fe89c2f60998fe81a98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f548c6ead8f094551754dfbe8b47fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e76ade81c7b9cbe585a8fd42deb0f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56762a77075af1172bfd9f98192f6990318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e214aaecdd2d7afd99268958efd56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77868d315e6d5341611e87e84f930ae1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee4fdf8241ba396923370e6a4c694f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129f97f8c79df9cf1e2c8a24c749d90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67719f5efd56ff7f542aeb8068e2d79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d25e4aefe9458ebef620e28758cfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c7be826cb86e7b4db9d69be331d55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b21499355c8aa1413020b4b7a886f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6c08250ecad5ec548fbf9874f65e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce65ce673917cb3c6a8ebd79c95df30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda77a50c6ce3b649d4abab159bc4ae9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7183b21cbbbdc4079332c72e022246330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5e93c4676793a582ef92b7d75b646331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaae1f2540cf7968b61841de1f4e1a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731a86f72519954b9671f1bef56ce91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352747f06e16871f5f81d88169f29148334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e58cd672283a5c78659ecb236a1de9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc62153e11c2b33a543f2eb36125b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf3a3729b656459d659ab8a35d9f01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07987a5ecef827c79c20b84a8d02a052338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432dafdab2960f193ddbe30c83dfe7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f25b50dc4e7d3b0c20950020668591340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89f936946d9dfb152b98408736c365341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e03689e47ebc62cbf69cb45ba6188f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71722334faa52670163231a1e104506343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2caba70184803a642c34af9804f84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c589532e693b14011565ca5341c281d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3013193e7f2ad6ff15be630f9d70a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d60bd3aa7dab93a4b54dada4612b70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3e5c4a99740f3be2414e67bf699b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27826583d4cf177416ec11a2992417349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d716df1422efc6cbb2cef33ef34c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550d5ff3e438e01af15e1b4afcd2333351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f5ea43f2a57537a8b84908f58ace3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cb21d5223823ea39b5004a13a2b61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2f2f2053cf689c4d3ca7304f2822e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6010788a3245276d5ddfa2929c810ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8c709482d9aa6da03b4aa01257dbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9b19a5dc306b6654ee347dfc290c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ce82c058dfff4d89f6a2c8a7a761f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ec7023f4bfe157dfce51c97363659359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562a29ad8a3c5ee1c8778818a033dce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd3cd5efc06203642caed5b9002c30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120234ef7c65816df62be81fae2b2df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa5c0f0915db25ad8e204b26f9fcc6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ee35ae33c6da66accc1cc2df68913364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e19272844c42add6cfd7cbcde1eef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35499a7c937076fdc85893c4c6be14a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057bc69a8401e9dea28e3c42aa9bc48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8903195760eef870c9e59ab886936368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a8109cc65d01fdd0ac27862bec483369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631930461c06e5f0a1ace38386158a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b22d2c9d9593ceeb5af02c1cb5c96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48806fa5d6305ca03d43f29b2902b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d34e4b8dac77cd829e9c593b913e46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551ec6c9d0fce2eb49c9b9434e4e282374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60788e3176007c4e3e82cabd0b0ddfaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14410ba6f7e098c9ff0b04f28143f2a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c045746ed7f77db76947e105b7ec3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc2d999524f973dfe0ee07668f4230378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcad21f5345736063e1ab07ff4234a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d1ea8f744b417c5c4ab656433458e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b77b97ab612f226dbdc12f1256cb72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a23c3ec2e52ac0b11a5b366ba6ce4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aba84bf6c6788fd97bdb094862d07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36974c4143096c3c4f6bec657b9c1c23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9af50e500171d978e049c2de86b38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52a44a57759c839ec5cfe0c01ab858386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f557b74316f035da3ef82e91fdaad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275aa14f6fd1881f831d1fe885fcaf8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e0aff0e0448689937f04219a21133389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094000f85c27b840d545dc19b0e92386390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bfe23f254e45b41dd7b04b66a7752391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28168beeffbed4895a53fedc525a92aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873148d473fe6df75f20344ff74859bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ab57397a1cfdfe780f3694639a650394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae0fdf24854c13b04c796f4971440c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09804717c2978322d4e8a9937abb1abb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010623175f4280d77fb066727da9d29a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d9cd91bdf8225b515f01c4001649f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39f67cb60af5c2bf7c653e2146f1a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cffa8c5ea18000919522753c327739400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953757378e188c50497d64a9a06b1112401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c198ca027b55c88a96f5998510f24e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842a6ed3a0d130d464e5033f392f0e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd540b1bd38b5d6db17690513c59a51d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d20eafeafa473f4fa6e37e6b42d6ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99147239f355be5d2bbae4c63161852b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c27845989f5015d0512a5f08c443f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e852b9c8eed89a07b95c0185bfa1e81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e0612e1196bcf34a2fb7f8b136d42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b237b2db2e9fb8e50cae6016341653410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a76ddda81641fb51c532e6a714baff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f70ff8889040552916e60a8cbaea8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6855ec33031e97efb07197509f7a73a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d1f8e43d76d8c7b1ec8d89c93c076414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456627a8fa73f09dd92bf0d8438a59e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c768962b7a2116e931f2bc6f6d6daf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae386494e3b003009255f425985db6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285add3f44031efd47ac54573d161c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830f278170845c2032d29fcba66f5e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9095985c449f67d6075b27edca19a45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77a02c231e450cd34d828559c244a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a644e70282ba57dea5a5b0a19154d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e340cca5edb90205ed96a01e7ade2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b76f7e287585d3b45071745f913c9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68419c524ad62771a67a48287a52eddc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4695a9f364b3210593839702a6006b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09086cb16a7759f6a05ad12b7310557a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba0eb0589787542293d97bab201cc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365c79c7209dc51bc6f672d200a9a14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556fd952cf721e9df99ff175745ab16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3762dc6b49904c17f00f7eadd352cab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433bde632908ad50e6b8f32d4e14225432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc4206bc8dff66c8ea6608b6e2f42f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd6cd8b26d695bc1ec66e41bf89040434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05dc65186a6349fa0a67d2861fa86d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc455e0d9a435a9a578bf0cd0cc43556436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c59a7f5c0d5bf8514dc71f9cf68e45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4ce9fa8d6a55b1726b105e6da80b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ae41d33aa33f8767372844f4a0df9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a585b7efefe080c4859618bbec035440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0006bfaab0d6fa3935fde2cebe10de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051f428d73b7d51cfd4c5659b0e99f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43f4a6f549c2ff7245266ef277e285443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a5da07c69a9262029e193e776b777444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f3be86c6c758d90a1baad3cc6a6aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196cbcd70dfba190829e0ee280152cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec30915c9f09b4cc4b0fcfdac36b89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71595a7b67f63859e9a56ef3c3325b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205b0d3dc94340089d7de0fc81b6fed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43955ceb622740c044aa303cd9e1707450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0824ace37000ab59c483463266df6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd142ab0af6fbc2de9b76e2d95e0c03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28985367cf1922fa4b2feaedde1d949453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95eeb4defd6c74b8e588755a764c36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f8a88133fefa97f1761ce810fa870455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185d13f7f798f728a5428be848d1330456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef249ab39aa4e13188ed612057869281457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c405aa89ad25165f0d1c77f4aca1084458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b4d92e537561bd46875625b3c3c83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7c5579915c0fdf2d11429f8a61deb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1de6e3fbcf46178f03c5a85e4a39f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f712667bf791bdd0dc71107d732e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df82d5c8853fa4eec4dbf6ecf44ca3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a1d111ae5197f10c24b194bd860f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f6cdc8a1e6d3502afe34d57306bbd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063b625ed01ec1171e3782ce55c09c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff763d4ea8226429eaaa0b0db869dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7fc729b8ae2f1f6b4c01701943169468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348caa35d3878eaa18f88b046e2f1a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0ef4d662a5ee1a55f84ec703c0aad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509c33b81602d4a9edf94ec77cacf4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf695cb5677d16f567d6d3dab0a956d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59a2c774cc6053719a7b9142b2243e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cf949a2856e1ec298b2227924826b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8048e3f20b0db5cd3e8c7ddd14cc41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b01470c96d1375c54ae77be28fc99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14441dd9f532d4028b0d4c6094901b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d7a00c249d3aec4196f90b91240d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40417bef7642044152077e2296ff4a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034590af512f151021877e97fa3b7139480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2581d7b8aac6a127cde8404cf093de5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f7c7d387685273f09b964d0111693482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ca7dc501755faa37e1bbf530c0ed9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73765a02d26228373eaf23352a3e6b11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fa169117262df91d066c55ad02417485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd4c5ac08162498909f53fa86675a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da660e72ccdc14627fdab5e3674899e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e209e420592d851116491f774c69982488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a21f4c986261df04f53bfa84d04bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e59b86a5ae49dfb7aedf1467ca32b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdec1b05e9a3115f5097890688cea4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2751c4b1de96cfff49032eb803fcb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d10c10c6924aa001ed5c8e61aea1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d15147a8f8c3131a32803e7224345494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c0d7866a9c4dec303877b4acaa845495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3a84f8e9a74a8afe9c170c9dc7e02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5dfc2d9b2ac22ff6005579f154e31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ebfc3780a64f1ad229f96ad53afbc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd6cc227d2157c6a80216d1c948e82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3cc94ace28862be609c7b606ca9ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774ee194e596105c25d408f128123b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b3147b43a1ce052d52eaa84737022502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0cd24ffad972f0e11a7a8cb258f5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a84be95346bd20fc5f2a7f56f8e08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c12bcf1225eafb777935475741e4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d465b20113623c371cee6405d7bdad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9b80e8768afdc30e18dade932bf9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a49a9e529f47ec7c91b8b0426a7135508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca7710757ea0ea1e577527cfb70255509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837411b2889d3aa4b8b88d8055a284e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f281e282134850a721adc86d5676ae4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae0b936cafa25163a37e5199cd58ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b205eb46fcf313df0648be2c37dbfba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1d8098d3894838a011a9412fb85ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47671832b992d99609586fff0fcd620c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0017d9a0da32d5eabefbd851ba850516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442754051639147810e7326e186c9da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503258dfe44ed1c49a1b71c9b0b0076518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364a4bbefb73d8f1ff85e1e131a1315519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbfb99f0f8aaa9d5e3e2591dd3fed8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f8c349bbe9b745353bf106d38dff4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03733c17b1c5c89546f5a5de9ef083d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b13baaec2fe27949c6f0130c9099523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680498a03f7bbd14d80dc9dadf79b09524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f5990d5e62adf30f678a951cc0a32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6999c84a261a101e9555086ce87944d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45dc8dc756e7d3529b6c69f5ca8e1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1dadd4772a43ef11c0fe701286a45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef39c9f8687a6670f44cba195f8c72e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a380379cfdc82a1a4e22c238944cdbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c7b6c4e149c9d32b89434c9f9af58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7469621ecf8c241a7f0871dc8fea20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de33602f14e9484781bf41ba5baab8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bb70ff2c1c6b66ac17cb57642a0f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7fddccfbd2883d8d793f7c07671b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10946e646ea8999dcc2eddc1c1419f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc28847308604f36fd71fcd247e21ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c430c5497c980b123b7cac9b4c570538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bd1b7d8904db9c7e4e3daa6754957539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231df175a4e6be75bd1a98a8abc3859a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98664e8a5771df43cc8903b58ae94fc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f2c03f97f9a8e58409e778c0c776a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f1ee626ae509c432794063a34b745543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa31ab3c601190278b82f9c21e34b60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ce187b8b133d31698105d108272ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a42c9e1e23ed07f4d43b31d49e599546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbae539439281a2843d45085f9f3a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778ca98752f8e25772d31df73584318548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1347308a23b4610c0305490c09d30fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241d8973905f3506b56b65c74b0424c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af537f2b8aafaac131866b4cf6289484551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641360c8d736c2fe7466b321f85024c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7abd8bc65648a7973558934020ad6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69f758ea7d1cf0832026b755f5897b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7640295c5885911f5043fc9de63501555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111c91c27effb8668819032e9fb310c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04672ebfc8983381a3b69641d88fb3b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2647e11e9ae3aec906d0d47ffe918ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6da4b1b583ab9263401ce93a470e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f663e6ff4a7150f958acf3568c8517560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44ef1079eb4ca04fdfe206ffb2179f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21be412b37f7f4a344fa42f53c5e64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27b05140ce8389fec861d2a6a2a259563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b46ffbdc68fda1ff95755b75f2138564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6595ac60de235375edd0619651d69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6ae085863bb010eef80dddf077893566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeb590f613e75c7feef4ba721d5415567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0538597ce59cdf38310d1129bdf5fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd852d0fc17d317ecffb7fee337694569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046ca5d527f173b5b7ed2340fc61ad8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13b990017fbf0b99e55c134d6a7f8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dab88ffbab07b033baf2ef8d3a0e25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caa83c38c7bebc82aff15ba9c4aad6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990ca69dc20d1c3aa9dd87662fff8ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696052aa81237834100065d092c8948f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed738fc8b7d5b5aa9f44ebb496abd806576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb562f3c2de7ca1ceb22a6c73c0450577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db647a481d34e473a56014eac20f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363763a735cad08c7c26042fd131f2e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3e498fa7e25d752b2e7027296abdd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956acfbf47a3d2327cff2778cdb23fca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c2996e563025042368739ac75230d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8485feb5d8de61ae19bd0396e66d9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590338afac0ecb67b73aa67a57fd58b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be86c1661199ab36aa011b9c40d16b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02cf8b77195317093a261a0e14f464586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a335dd8b2c85edba42d82fc7a0a23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961de3b68c1cd05e2cedcc957372e64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7160bc0e6d0f76aacf182bdfec3bfeb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f230fdb45c243840f238791a0ee92f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9872e53924fe122f7efa6347942f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08938186ea265b93b94678b5d4a10178592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c54ed0de0dcdbe71cc3548f769cdc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ffe8ee8940fb61e63ee39025c4bca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b496da1dd6a4850dc150a94540ac52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56f857668aa698a43ad587ba30ad39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7443c2c18c46fda5b576b14bc2289f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15946c2f62c680c8adbcb63e752c26d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a45dd8dbbe498340f102d4efe01794599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e29f0bdd63d6898c698a8495559e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68c6d202485f016e2dabec1fce35df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ad317e7c7702f7ce2fe698b947555602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e373f806982a3e6b58549aaa4bac2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da82961e1470023be1fe17f6a0a443604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f88116f87c6a0139bb87f9adfd551605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fd8f3053c5338e721ffe21e80a8e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ab760742f4a849d52ebd605714f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923a9520443688784c1b12b5469ad04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947e9243041175625846b792ec38b1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec61dbf865a2473cc10d97366fa1cc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42005615bf7dd238e2fef065ac0180611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5411f3c02099ac198cb5058d374e19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d76cdc12496e18f57519876b71d99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c188179fdc17c6cb9cc65bdc1466d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a9c99b44042e1ca5906d6c3ad1da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148c6332f9aca85d8c8f27787145a1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead833d5e604a0c6505d48b33a47361617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879b59e1f4dcbdb87375de35be85c46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382285f2a11bacf06686d5a82f17a7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08c34b07a1e3884cb732ec34a86617620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d109496493c10fbe0d2cbbf5a04d777621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d77abf3ce19238876d50e60d0e7fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621f04ce0cf21e0d2ab6317af53d820623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bd9316b4a109894a467fdae1d4100624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413001656d68784cfd39b7642dc338d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311fe671e4e94cf4833a8598278a277626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a73b7b11138cb22bc616e168319f78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226531e7d8916ff240e00fcbd60eff4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83eac4348a4095e7760a26257c54b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9205861c32ab77401a4e608c357609630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48f7bfb2bd73aeee73225ed436d7aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c278493727c9117309e4bcbc70a264f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d950ca6ca242b6e5e1e589421357d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a405a6c21cd7e01eef6c57f8da2a7f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822de8c9519cb8cf9e6d62afb82a16e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcb73d820866b9b8126a9a1dbfe234636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941df6905e71be8e34cfbbe3225e411a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7dfc466fe87bf0872a854a9606b5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7069df0e890d8ba2d2ebc1b6f6af17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48b814e06fc72a3bbaf0027ec7d226640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f468ffe67615e0d3873853532f4b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf02629e7f76fee20789ee7e038347642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa81f31f4b672d9e58828891fbd18f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7491e9ff5698fa0ef714c091feeb4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e60f997517cfcaa1f4307756da6205645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f6303fc529c0eba0b6104e3459900646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9e2b1beb6d25b15a062a6bb9b47e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1918bbb999f0ef251cec2eb894e65a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1b5719dcc8b4419357dca3c13c270649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341061c408c0d19fa545426227e71d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc470a03c9505a363eec66c5e0c43d8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19032276943f2c201c37ad8f062defc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0136b5047c8c7918c7ab2a03f06cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4d4ec19400e9fd7c2e34bf040013a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b9bc68168fc4294b8811850725e20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531009994233dfe71b082f80ed292ae4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be769322e0058ccc8caf37f594007122657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c4d1210100f88580b6d71dcd526c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbb56ef96a97acef17f90cb2cec63c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd90ac9311d4449c6accf34672173a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4986e297d6ebf1c9ff8934ee1dccc7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0696817177f8fda19a37b5cd62660cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe7fa7bc2b3c17ddb87e8d1aeef6b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc0d983f5ad16550b73d7c28441264664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5322a76ee446dbbe45618a8c56996665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae148c607b9a9d5696ce2f28c57bb26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecddbdaea5270dddc755ae54ecdf91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daed90475156b77585c6217586eaa94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52362e1d5d8d3cbfec7ac629fe021e7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f537c0aa49ac8661c2516d807290f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54afa7385caca0e0f87bfbfba0d7b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ceba2c3d12ee9f2b6471a195cb85d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9c8500fc4378e9dbcca38fbafd11b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adee4b39008cb8d31b2bcfce36faa43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87f4c436fdb6ca177ab0bf318dcdae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe23d57bcc221e2464319fff32961d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5afc9c2c585a994d9ef80a6a4f615677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6b49dc6d1a11025b42d181e6ccc50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f724c7f461407adb8de3aaafe12dc3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81d1dc42e75b3ba5173aecaa30d07b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820b332d21daa6aefc3af7e1e8a8e7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ebbae6ba56689fc21e4d00a50849e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9c9a5e75803b657c4052712564839683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25668b063378be50ca7bbfaac7d9ed94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ff26d7b92f4441ac251c6c928073a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95c122cd40e0ad6a7fdeacf21b885a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8837dd08f1096cfa1e0d2ee2d12a06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e798add366e889646c21f9d68fd2f33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405733695e78591f528803617580f2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356da11b032d14d279b5583cecfd056690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30d0037da6b9653196a49e53edbe1b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290e682d616894663ae36c0d84d13d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c633a48edcbee0fd7fa8b1bfbd76659693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c1e115a3b413d1dc6dd945f5af373694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc4658731ab840a991e8159f31ef21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18564a36ba82a2f370f5f114109234a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f598ed36c7e5489279d94a886b92149697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b287014ea616a15d2af987249d4d9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e9130676bd468765e230419507f53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8db31d64019973ac4080f5d47cc9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85748d3a93da9f8ddfa0581c35280e05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2873055b97e45af8fd354002c6ef6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b563fa34dc4b43a547beb390eb0245703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc3e2abd8612af8f229909cda4581d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a00d434280f60bdd5761e79d16f6c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f49fc92c7c2895bd6053dc05bc267706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d84e0c3d19eae7832578462d1d476707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c450faa383091315783aa58edaced708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5aed0072ec63dad175e8e6e1cb4a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896c74871bfe5c007246961f7d7e06c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd42b021e3b18b7c314359f022eae5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeb60646d819631bb4a004a4c749ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7c5c730ba405e052f48823c258b42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f54c8d56bafcdf2b6107fd53c12d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cf8044cbc04af07f28650b6d9217f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d19d54be6b14ad5c4b4cdf878cc18c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c22e1342a4a351c3f8a9b81ea3d483717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bd00736f979ac4ff6ba3159d7bedc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7ed41cdd069d887e759fb321483f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2a7539dbe731f2569096619247d23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a1f7520388a87d9f9b47b02386e85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec66b67163923b5e3e7e4720efe8a54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff545f39684ad05791c9de46a3c9c687723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd439083ebbbaf777af53eef179a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5f96695e6ffdec10e5decd16e88fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077c710ba6b126ce5df22f8c1bf5656726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61a11b906aab15d25b31be97c86438727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bbc305a3fa4f0395a95582373eb30728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1ca1b5b61d37226f24ffff24bc6c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097265281e88b19404293b1d2a29de19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eeb55c25ebac0c12eeff665b4cffa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105ad36e5c2835bf89e080f78652042732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c956dd4b552866bd668caad6ededb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f43572298187a56efcaf117070479734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875854e43336c6db42ede1db99a6230735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db03099ef312143313d0a207d47644736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96406ee6c929aaf7aa176be49e9429737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4009c760956a300f6fd3e51acba1165738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fa39236c96c8aa69828506544edbd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3660c4ac2e745d90d060ce6d721dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192972465225f161b445cb6fb53d2771741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98867f908bb86570d2bf2f3cb03027d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736b966beb8659d9a6210a4e9689d8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad04469540f7718b70686fac63de18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942c059a1504be638d026f154990c51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b38b277c94d369b489b11773f73042746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff1a4ac83ac5581709dd56d83c2297747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e64051430a65038646ef1adc39c405748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72032285b84b331a45507444840f2cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a24a542f7104f29028f87a3acb2932750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa263adc4e7f4ea013ad60bce0f6a942751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeac665e6a171bae29133993763a53d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915bb093950f051db3e1d9705af9231753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384c0ac55b61691e5883a790a838341754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef0fc6f9acbf2d71784a25b6c3f1ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f637ff11cffa2eb44c3bf5869c03c64756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2c5919c03919caacfd4aa36ff75da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ec5f72831e9b7a8e8dcc6807b7915758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c67ca7743d23fc7881f03dea242872759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82584e8841aaebcc46c611126721241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac74dc3d305d48a7cb0a4c04be0f8962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56caa74515cea8757740770c80bce733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0037cd678c150546334a6924cf0954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11be7f457cfd22783d922712e0e2c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19f6d5ac2ff9f2ee13308a9d677d016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92e843ffd48ab79128e515a0275bb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a1197d1e9b4320dbf9b897a8ffd088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9c39b3e6f4b96e8a70eca85a7bb829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901987aaac8ad9ba81488707212bb72d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293cf5d347ce01c31a2189942510e8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824195a285fa145d3fa5c9c87cf402f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498217691c2dbdbe7c15d9c26c8848a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6b986346fadf36df362a332b4c13214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515157f0a7ce9c4b19ffbfee298b56715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f308c21e0b392cd9424b19b3eac5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e9589a403ecccb1412ec09ec7b08717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c53f3096b54c05fbbda9d0e41d7a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04addaa9f5f3ffc1905f59ebdca90d1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4a372ecc10e5d9cc851dd32683fbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60860becce8e713e28e7a25d44e01d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c12095d1ceed684c290217141bb2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4333bd92d11694a30487e87d6179323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fae0b0cceea23b3d05b7eef888bb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff71dc6fc408d756e9933c40604a3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6ea0c6c6579b8202d8fb2f6dc116226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3fd4b224d047ebc9bcf9eded2f6d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699bed77c2359ec1f4b8fc71c4b29fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dad9e1731297105138ba280b6493529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11562ae4d1ec40d78abe7de6c649e0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d48ac1552c029a11215e96dce8a10d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eddb5ff6b5a759a713926729aea89c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ddd516c067cacd0e0dff78ea546c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d59fecf25b757735716b21091bb6ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58ec84bba8af7bda8b91ac1b89d33b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8f9a87e3d75a5e725df116beef57736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54324ee341b7c1b5fcacccb3e62752bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519dcf4095a8340d2202097fc67a29138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77ae2040416d62c08bd99bf796f65839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016bdac7c28390370939d5c14aebddc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acb005a6e0a7b433605f291b4c490f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745482ae3862f72b4fd1c74fa2a85e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1debacefd257eead22c7db960a354643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca26bcaaf41cda4656b788fc48592544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b57db732a490fe724e34740c05ed9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae64aa8fb7bcd7f140fc05561db4da246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20c5efcee4e15d196e5fcda1c2df8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67f95e028c321b62b8ef64e244dc2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562230083c58eea85fb443e8fa2f9d4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452f96ac5805e887c73d1299059cd6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91740a6d8ff0143fde3b09591fd1545251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497f5b7dabbb1b01069a467d460b0cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89217a42a7de14c8a7daaf4328e7fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1dc77074b18c44a4c0c5227ac5acb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225e52d5f2e770798680c715df2198955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640a4f9cb85aada18f8b0b6b175172f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aaa720df31e439484c5c3d4bb552257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16316a5872b01e89a4aafe58b4d160458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92d585299bbea94a1ff65ece9c831459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b131c745673f72672f6c6974b382b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d68ccf5400bf90f53fbcb69752bf4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf321992e739ad50fdcdf8e65007e3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db92b44693a7f95129d3a8f20774ae463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21e2ebacb2bdea6b33a80738a0a09064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e33b33b21dcb454b3ddaac7a6d718b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91105953de57f0d74efcf9d527d3cbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226909635d1cdf272189459a5bd9aed667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8a791b6c765ca37de676583f751b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e81183fc5dcf39b70d65b35125f1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515df6066505baa98d86f11c6052773e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049629dd8df343858451a0d6686a09471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397725a97d08e78553a24e344b6cf82172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d2470c959bfbc0a4f7b023ff3739f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec445532858306fd932efaf7cb288374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4c27182d2d86806bcddba80841e6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898d5dbdf4bfaa980ddcb77609eb31b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453103cd2883f344dca00e30117fa1f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ed5bc54b399308eb3a787069c985f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec385ee20537e9a6e4a71e6d47a34879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fe5e6834b5cc39c457f5d150ec5ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c831d6246c797951c66c3907453a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52f4de5db2df856522dc050f8ccda582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07964bdc868a5e05a8920cee07ed0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb6b14871a43dac151f0d0043acf484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3308b747118498a29bcbee6167922eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577986f31b351301f2b9bb9daf49ddd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5214e6bc7e765b99daad4be7aa4bda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6a0ef4e1a76a77716bb95543b058988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f313e80de6e30cb142f39f882fd3f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2359221e9f085ef00def5db4409529590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fe4a9dace86e8ae76d74d091c069891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fd827f0f02962fd216eb695bb1fa992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c1ae26fd9ea36c2015d06deaa3cce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b28d5d185f5eb96b11c8518c605cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcdd35345eaddaf3463b38335f01e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780691d36dcdda7b73b261d38091dbf596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3261fc742fe74f364d297950dc80a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5cc0a7ab0fc90c7260b4c62a0d13498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc90cae5a3609986de5f26161dd3a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecae062ec42449b97284733cd48c203100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a59dc0080faa831bfa34495660507101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01eeead13a6ed57b9609df7f9480d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613a24c1cd4522f62744b6eed671fc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a3d6d81e548791856f368c220e8aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be789262bd48d563dc2f67dc491e053105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1458b77ef07b715eca8e9a211cdb4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a305a40c1d06dac728d6d6a34e0ddbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cc763d747c69a5a5743a2303f70f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b150b9b149c93c46d293b52d9ac644109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5e71695870b1a85cb5ba2f4762cee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ef5b07b8b79917264d2160bedd84f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f18ec219263694e1e63b464de05a62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27530b9f89f00cb023ec4b22b72502113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735c6942ac5e76db0286a9dc660225a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567b95b67a95ae82f5051466c4d1e09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911c5ead41364e69db4479850e8bcf0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9c2f7d09e1631ebb3c7b819611fb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252a942a7d65df53b089af740cffe66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695221e7f41a400576ba7900c338807119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c1d6595d881444745bb9e2e62f04a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a459bbb7f0329b2881c904930f545121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abae71fc6cb5af5a8cef3ec7fe7a5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d0c37679a21ef5e6d553498c4f0c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd9213720a0e76391a82aa9ff4e5c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267cadddfcc066547a5361f55bf799c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae405b2d2e8fc258504d0c6abb367432126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdafd3b327b666c3fe4b33c607d734e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29557e473e0e36141ab55391b647ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eedd1a340b72c95c407e80c659176129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2579ab653adc51bce6ec755652e72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3e45bdcde339431e9164589c06455131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805e185570fa9899a394030ad19d61e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165772698c11379b497ea6fcc70d914133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd028e53df97e92a34bbffa261d62752134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeaefccdd7c52b8e7067b2a41f2f45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15399e10ba83617407da966b27708fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040e32200cbcb44d8ff67dd7ff550a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a001b146da6ff5bfc25b108725ce65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08be96442bc4d70e24fb7c3432bd08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1548b635a8cf7eba325f08db1017ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bc17381afa317ba58ecb6fffa1dc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a4746c204185c3c5326243503bd83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b789e1cbf76bfbad92396f4d7de9b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5843216ee46ef58838926fe63224f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c462a49e85753de241ae306362ea8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77a61451957876e7ad15bd05322f36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eea69260f2c376d2e64ffc2f4e553147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fe91806336ed18171f3205c6be019148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f07f2ee1a514ff06fe47423a9188c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211837a3073d9209420cf19ad4bc0b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb406d95afa6a1b4301676429cc45c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6081b2665eca6d57d1223afcc1e8b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489bb192a12475683014ca476433833153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa2970a7ea1d9003e9c4273b288f5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0a37d17acf1dfcdbcc79327a9d0d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf774d21c7329f1f3b86ccab1da3fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c35c67de203adb2b1ddc038220d763157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165469cc07f80aea36899b836809844158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b27c717794ee6ec42ab95de8fbec3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b63ab8dbd0543f6d33bbab15eff2c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c1b781768946a28bf9a3cd1b6bb65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9478e0a3ba6422917fca2954b8a3476162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae0e6f57cd0c699bae1160b7f9046c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead69435bafa163af7c0f4f684631c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2bd1e66507e73188a661916358921165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db30338c6aea3988a15705e1e36475166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2079a312a409bd011573b152b6fe95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc092c7ad33c6030d5af56f12c864ee0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5492a331ed3f970e0d134d56a86d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523d453396858b648bda80bfe234a37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5d27d80cddd01d6d2ec9200ff23b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e31a33fe560f9964cb43f7607dc695172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e202c591742c4dab1adf0b1929b6ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090f18de86719ed67db267e621b0d3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5e1ddcd31c6a8be82260bb879176d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a5818e0d73043264a77dce5fbea50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de328f08167cc08c744880a42e863ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce119cc57539aa9753876fa14dace6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765d53ef1bb0990c5de2080260f1216179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab179995eaf583a29494d1b4b7a557180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6666dfa4f39c56bd22836823cdadf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bf41ce822ed0ad1b0fee13e4c9f55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d33e289621bea739ff4cf855f09a32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ccd20e4e231a8f5ee1a7def25c8c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b8a0b8d63a967c4c8822f45ffb505185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe15023bac0805e42f28000e7ce16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ba9ae6f68ed9bbdea929bab9d98df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5464cbb5e6e85fae641faca7304d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62da2a5f057b791d543b175f197e1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77487ba388829cd3932851910937b02a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78793265ec17a4e243fdbe4bea41dc21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e1652267546c034ab60dcd97d9340192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107a79df14fd639f43f6b0420316d8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115b4a9bf272bb398a9f82be1981644194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921051a9f53ae4d3edbbb6f40c46a01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af08800e6eb8125349917e709bbbb8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bfbafa467d0a86350a4f3308ddf68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd760c08d7df3c10fb06af30a2f2a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283b28cfe92742aafbf623ca4ecb05c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e6df172d74bae73c610514c0bd74b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42292e3f8a1f7dcc928205984aac728c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a41322574006127a69b48f01f17b1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efd624148c671083b6dc74059e6195203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607152037f6f0a209d2198a920a7c45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e53beabbc9195729dce9ffe281a31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120ed0d24c3ecc2a8ac7fac7f113a05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26097ad5ecda4598a17754d0378ab963207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c159dfa9cbca85c610e442d30ca8d5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47db4bc52782b506741072a022ac1c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c28668e46e22c0cfea42854d9920b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3d9bfad620852b25290f26c3209a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8b3e874a082b6c2f30609924dce35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d163148e1413c9796aa6c4818dc715213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd6a6bb509ec65b5757f6a21750bfd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299923ef416813abb7020f049c9368db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dd8963e1e2a2058a063ba358e56f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ca35ea2b44ba3209308f22b94ab4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7d63ef711e1531433f8d545545e54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a63d901605567db4e13332c91e68c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd12662b880a8a8258cda1c9709fce6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5ad61dd559dc8daed4fac55e6e01e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60876f3a639cd7fe43a16cbc08b76976222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae881338e4ed498b65c73a25ccda3c87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921f2503036441603df15e5604d44ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f597ebaa442523feba372970f310f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e69da35baa9411088d2acc6367ddd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a431a3d909ff26bd60f1043e040e61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37caada385ec2807d19d25a74fe5acd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d034ca3146cc9c0b0c416273430d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a44335cddab03ebb3bebb47962b52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146edddded616bf8b6ceb597ccc2a7ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c041da40aadc6121f5b3efa2c1f3ce4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f290919e88fcfdc7daa8cc45e46c369233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee6f187a15408335ee31d90a19289e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c7e0e4b0dc215e93c93d9de734428235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02014dad9156295d3599cb5b8d72113e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416b4c28b21c0b683612ca80b6bd5f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca0434f28fdb9b706d150803ad186e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd4f9ef2c4688aad1ab7421c6e5c37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c62beb170544c48645601b8f1787f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12fe4401758e7c45cf11d11e94ad27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971af85f4ab5385831b32892a7c3e641242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabbe50a1eb47274e687447eb839dc1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a64e25e8937233ac22169a19ab5c40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc066f9fc5b7e8cc9db4c93c4a2340e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a17a20854ecd47b9943c87e4b48d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab049792456af5458d8823bde1219f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cc80371bd08b1e670e2cf00af017b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297ed4ecad72be7e57219433f6076cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377e8509f27b685dea3f4be56e760ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743ac59208594e0deb8550ddc6cc9aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e976b41a0bcdc3d7311cb258378c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b6cc764e74d5ac177246c07c764f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b99d40d9ad09869d01a4e45ab51fd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cddd40bdf9e66fe82a7d2c26319252255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d911e67f52900ce96574e1bb0a9506256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b0f823222f6f194e701e40c0e2ae5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5261c008b312892ff1a10513b01f93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291640be9d877831ae66e67d8db9d92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b44a1d3f81c4315d00ac1438aa0fd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7710ead1faf4e0ef98c99f19ab0824261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252004f4c693599b00d90124c8df708e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd7e86b1e3c3510106c02c875c79b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfdaddd553c564ff8a5d8aa17aaa3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2003ce31ea9e29d85a7f0268111630f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5568183a9c72fe4a5dac6570aa131266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632380a8a6535876bacd69b171e68aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39999871b1a9d806433f3d203aabb84f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddd1e617fc4ac03e9b7bb2cdcbf0d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623a07c3a3a5132747f24fe290027b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a40b9b39fdae754de2ffad4d4376f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc2d3d6ffb1575a61453a43aa1e2ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0436ae3678ae01be067aa92d752dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619780874cc3cf5981fa1602436a2bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115ab73160c6f4b7c777fded97de351275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b4967751d7840965a7262023359cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd100e9635c6a7fda1af6d538293d6fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06710ae7c7046fd838ca0eee9454f6c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38284a2848db04148735c44a50023d63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e59132d44d0d0c3fd355224347f91d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193aba8911f2bf42b030a147ea77a27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042005ebb10615ce6de1f26abc3fb5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e5eb8682fecbd7c869b3b21d1d9ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c0dae8f8a179b2a95d9835c27b434284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54157757fdfc677e37b990dec0bf46dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f09765069e59a295f0eeddb1d22b47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951977bfb5f3f931e4e6a6e710c01307287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7251f0b1f9cc8875423a5f5d298a6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea2dc3cbe09ad1df2d7e7574a15dea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adc15938a5bab037b9af27fb5a0ead290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7167404884272a48885d7a3ab9ac830291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25af0850508e875f87070134841409292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cbaaad55a8f70963303964da83c1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1572295d0246c87ad45f40de3eea601294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93599f6347c66e5b7583e1c8d4785663295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc3b9e642ef7292134a2e159bbcb9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b649d9c61a4553bbae8ad802d442016297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa14e750aab8df5637deb29e82090de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd33b23e233129769ffe66702ec364299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185aa838504a6cc98a076fb8bf662c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868c03c3e3ab1a3f9d2201d1c0e8b9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6573475af6511d8c679a7474fd0d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b658d5416c54db7bc6a273a77cd16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7a6cf530e5fc403b3f10e64d3fe00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6857d345199c53b65a5f438cbcd43f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18f0c7f340ad70035f899f06adca78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6abeeb10b729dd3adf76fa5f1cd179307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f673425e0db3e995f30f6ca9974cd5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c93126fd0b910bedecd9d01a93315309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17c99fb4fe374fb2b5846bcd405b55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5332defd1b9fd952974bde9d9c7bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4f628d51da16efcad9ccf9a808404312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0661ab9bb4b7b5410e47b3f3002ce01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2a2de20d0aec9d86a19397288bb12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80623f75f58ed4c28f6be66a0d516fa7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd61d338542c0fe4febf5ea7b66ec9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984deb95b6be68a93383887f7d7e14a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c25424323f8694ae0f08311929aeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0ad394959e118876d4fe58a5b54df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71e79a2e0bcbe7d27ca4827fc88db4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c560e7c967b72c05359d346f7f3e6b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75080023345c177d834816470f48803d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877231df406b693ea92b9a6378c9f0b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf206d754b06bada45eff68aaf14d341324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0429c17179a8787ddca67d602c0d89b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb246bb3ade677136e4ea41f80649f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e8c051b22bb60fa05b6d1a8bb5a0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea81bf7de98a13128a3e3c7fd1991f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955910eab7606e310af8178ff086981329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9763495f5a348ac3556146573980435330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac276d5c42c7abc0135395f87ba757e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492155f5c943d57131d9650fef843dd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab852b2afcd1d5808ca0a090462544333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e751db1a4d14fe2b5a435bc3c23f0d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268019bf95403a012155c3db66c1944335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd6f518ff9a4706e8567243ef46eed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad36b8051dd1beae96fa1af681fb66f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccfa7e35030b20aba50abe41e73c7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562ef4794db2a643c43e77107b4676b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49199528a464751a39b8eb87f85af85c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdabef8e6fb87028ce5253ab863e635341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9786d98b0185cc7eb4c68bae9cc4ba7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3508aeee9e929df1bb8050c201e25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5619a6add5bb3ce1c0679da245b1532344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239db841cbda10154decc91993ea69e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84eb3372e57ab699598d0431ce0883346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d892acef90da25cb5e44dc62d1ba1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e654ef68c271e19030b14a2f7b7b163348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066474c3292e2b23a013a6ba13cea3c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a593bade26fffd7734c485a33d957350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7ae2f2490001db5cb0a00e1ba7738351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84448243b3c7b05913dff9d65802c04e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7ad130d968fe0a1d3eef64ac7c04d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b3979a4bf1eb7ba5c1462e1e371c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144a4d4a0c2369e841f9ad350f77116355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62249970eaa8b0c29c5b1086155d5fc9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a20cddc00c5daa730b18cc2d61d5b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecccee9d70dafbbdf08053ab0df37f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcb05c2b9e2e46754ba5b269356412359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137a711f4996b7290a4ada0b647c23a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53967bfc105c3328ddc21a970ea7bcea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebecbb47e809cc1ef616fb057a2144362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645de8ac0552403f7fbfb93f3b113ff0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e314ea109c6c1eed876ce8b1084529364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c951f657cc3056fa8491178882127f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5767f643f9be44d5ca11394ef11d7de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b913a9a5dec4cc3be135fd029d47c6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35481053cc6f6637e15cd9856906af59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5681b42c8ea0e025c5857f5c45f36b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1a13ab48608fe0483568cfad2cc72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0f4c5d24729d4294553ce657512c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75707ea4dbdb42d3c2c71d24a5813398372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667519f8ec7732204df55b2bea7681c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d227502e1d61f08d1a2c4ea3a3431374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c277a7f5695d53cde69b973f769a1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e744ecf4bb837242c83a6626cad2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e05cebb4ebd4f13e542f7a79caa848377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8b786755a780d1018121cd472aa83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f3242e29113e17a27afcd602c7d39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a5f49e19f264257cb88dfd47fdec8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3c1a2e58eae567033c958af88051b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aa88eeca9579eb398278833eb7f39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16063564f8687b61477af2bb9ef966fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43c63e7b125b089946da0b51fc4d5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a227d557463da0d7e5898942cd912385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0093487650aedeccd6cb705f148e48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb87ca47157ee35c53a7ef408470f9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482672221b6aea596c8033db47053c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a155d468f6a9a7c5ed3851a1a8d397389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81209da2eba320ee93ef9f0dbb1d48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c46b1e698fde48a97555baffcc8c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a50fe0c97060c6fbafc8ee4daecb8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78a29620f0066e3ce5a2186532f54a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6eb087861b73000258d90d8f21dd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc3f236342f0aa503504b5d093dd41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569a934a717f35cca2642647c12b5fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76896c6336d912916b43ab6216a4820397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f8c22c5e0e1bacb1ffc60218cc1b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce85cca622d247a3bdde0fded63239e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809888e9c8ec6323660643bff2113a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffd4cdfe5bfefc0b8ecd54878e84b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32f9b6a1d08f2b215f9aaf3f7de161402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8ed4ebafa7cba0d52efbb9d186900403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b82f5f6c9e230a70bbc1a1f66501b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57307f4f8e0fa85644d935602d63a193405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27215e3855d2645ec3052b88b5238bed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457d4ae2ba056bd53067c325952fe9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbdf5c474fb41c07c75186f6df7038408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e16167661a5307d9dbddbf7c93fb30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e0022a40e30174e1871a2b9c824b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0987c0449ad82f5470ea7cae0383686411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1d13f03e81ada149b43366b12088b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaec5b5718eff40c3d843c14dfa24b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d7764198ae21cc7a317f416ae46f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c91e8a8a1ae9b87b970ddc1f14ee5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a119fb1abbccf4f4e91abf5d8ed26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fb51a4a72fe935126eaa58c187199417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bae96bd48dce964e48a67af798146418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8be6e32fc231bccdfc50f1c19619c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41294b5b388e11fd9796aa1b1bf320bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d165c548ec97e957e4c71d5cc910c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115d65eee43a023f76b129509f470cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717ce9726d3ce17258c340a909c4537423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912142dd8e63abc8a696525becac223f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c1b2e7992f166252d61591ce5bda3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736720071c4fa6b9fbfe26079809b88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a47289afa4e774d2f99bf542742ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b861910828b3bab6aa2281e112ed77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a5916f8c3838b6144278332f2afbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c954d0a897b5c084fd10e45d23c7961430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed94d2669c8c08289a007acbe3254a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb400070b53716fba2af505ce950f07e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58c7fcababeba6dcece584ebb8fab4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533480b48457becd6ac228026c6fb51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c8bfd94b2d69e059068b122e820f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6d77cd28da2c82d63a89077a200b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63e9d9102cc8d4b9a700f3480865d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a8012132b5b6e46282e729c9a1bad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bea7678b1eda3e6532dbbf5180def439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888af3995ea9b78a45697a3c3bf052a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043b0bb29d1b9bf2c20d51c3c364d55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffcdbfa8eacc792c07276494c343eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145a909a978e7f3fff39e26806cb50e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdd7b221c9d11b8152bbd51f38171c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59ffd6e86091a2a568a3f4c487256b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a8b0569b5aa36cfac35f8cb639cc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa69722bf549bc087f4ee6a0469ccce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711cfdb77149640e8c302435e081ae5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59fd32333225b35231129fab89dd82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a01a4c29f25025c7b50abdfddbd23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253131e11af785882d0020a9654ad1bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359a21be2273816a20c3deab0870fbf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc850e734db241859226f326fac512453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058add4778c141c8eebedbae18a4a817454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b82f5067ba35545ec5a22ae66e901455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f133929ad3e481e94b32509faef4fdc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb345610922508d22d86c42c8e9e1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4898b78ca4ea38e0bec1afc7003d94b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c306c187a389d468579ccef003c1d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fe0e91eb00c7327aa82459a13502d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dab8620074ff624afbc0ae263a8ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a1652f0fe0bed0013a21b50cb156d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14da0ddfdb94a151e89f5b09b92ec9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8376ea9f9f7d1a233d855c4a87ce35e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ada3b6f1c1f216a3ffd26394ecb7b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e07f4c442bd2fca65599ed95eb6031466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19bb31e9c64d1e82d2f3fd7722be31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44786c12cc81f4c4136ce5a60afa7fd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e926bd4f26eeeb56ca6cc6ae0e21583469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0f7069bf641b95b5f70c5b527a592470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7156da6fdbd6a7bee59cddf7596392471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433025dff22539729668bc272cfad86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df79bab3f2839afa902a78637fbd54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd332d9cfab8a7bc83526b012911924474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a416d9d6b1e30c3ad330b793152a61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410361bb4616f8bea9245bed2a281369476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d825e6a6e4093cbd125bb06012fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c9fe3ee5199ff13d01eab93fd57d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750830955b3a937e672cbec5607d7b85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c90bd10bc5876e31433355ee78b0b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c59faa5c7d215c636ac91fc3f59b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608006bfca5c1899169f5377903a76f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5d84ceb393e5e33550aadc41f5ce3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8691d71888178066757ad13d73510484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76876ba89b966ebaa23cd096915c635d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c6486d54da8d167f83b479af9e42b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aa8609fc415aa667bbd707bcaead5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb7209f5f118f5f00585a636cb930a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38157d8e3d766a51d961577df0787b57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256ae10a9c3171a126d6f427a84cefb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1c3bb07b209e2743f9f19f90ad49a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f5d7bc4c1d28d9b91f8abe7c8481e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe11a56179464808b4400cb9c103404493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f38b2466c71c3df8456a793da6af8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d380e9fb69375674da3d8b541fc966b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba291c02daaa147ad8b47b8abb0cfd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b459038bf1d0d3d1e510710a18a38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf6b1178f35c8294e32f2ec9b9e587498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c34ae094b23e69cb6a78d948b1c6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f069de2f50db3127e02f49ab45e598500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b625d923e7cd277de39517097a4256501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca936dc831ce3beb9a452cb92b1f72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedf4b1609d7a98e2c21adb1d627a23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64581a810a34008b95c56cada39399504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519b4455bba896c4bbfe92d5656ddec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b5bb45379dafd231057804f6dd3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdf04137f4ff879acd7bf103316cf4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038065c480402b13781989e095defb11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ecf93b5e740982e09f561ea4276f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5c4e12da4e88155e7f1751aab55c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab0a63e0ce2d24466854f0cb5f5b5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9286160b5ce2808dd47efb4afeb495c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5c0131e200a87f3dd7580a41a08a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb085ca8333a328fee550d0f8e167cac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c819e3b78daca4b540e771ff2e14453515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b48ac462319036407c33bb94ea74c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed57f9a2ec3c2b882f562d231b7d414517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b830e4815f6d28bbd51b23d2a3f12d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02810d0091882c81158840ce80411bd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc1723dfc48368efbc5c91f23bf78a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a119bffb2460fef6928f50bc824def2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22277286d9b0f670c8e923bd917220522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086693928d97c01c92f07d377c094ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc51b128424e90b5549007128e0e2c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2796ad9db5c6b949f38e497e81826525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c3927486857d629443e444a978c66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff67f1ca0e57c1100e49e0fdeb1111527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fb1e0f0221fbda178786d536c0b93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418422688b261821317db8f578f4f4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb7ff3dc2ca2404f553022abbdcb7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6e429bbcbd75eeccf48dfccd0165b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad0a3113630914d68f1280e50a23fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936a7cc2dbe35b86ae302119dc54c6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15216f68040562747bbb059b45948d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53647c14465a6b501e9384d872157b91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5cf1f70899979e71c9295ffe027a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1f71b118adff68f9d3ed517b5d83c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52172c5299bfb4e69b0735e00eb0793f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475034498d80c2831762713ffee05ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe026b0ed530296ec10df019509194540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00224e45f8e91eaf25991e90ec1fcc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80115dfeaa274b5b6c215d74c6c38b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba779c83efd2967ee6e96c42c2a480b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f73d93334f15fd8b4f973756a9873544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cf4597136669c57e85ee76e0fa16b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e565be4480472ea0dfe5765c0b641c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254eea9a5cb579d760102ad1683cc1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd54cb0a1a82deefe7f53463012ff77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a9548e2b42a0faf465ec0ac027c8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c2aeb2b6b40695d7df59a59b9fdbc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e210dc174167478db92b35fe6bf7be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3196af4f11140fcc5641ebf15c232f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e10f08f0c5a57cfccaccbf27c8d86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ea6237eea4357edd471b866e1497e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228178f693a1045ae473cd7b7a5c299555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1120a0ad0586ee945ea722e711b224556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047389c93994c1131f07103de23fa898557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea9ea2a121a87543e58d02f3fbaca1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacf36f6e770a9f473d03a5d081c83f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32481266ec7add22599a6d3db2aa873560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a104ed10c6e76cfb9d77640de008727561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b4c5ada2798a89de32872e125660b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724b4a06960d8434cd98daf4674a5e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098e0e35d01cd1a90f35ccb50feb24e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b72057d6edf3c19847ae601c5a9e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4be8db7fed16619458a439ad30028566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1362038a977b400ac002656388c30c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28234334807d6ee4bb716354f642b64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f86eb91905953124609cd94ed3e1ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfc53f671c0164480eb01515d98556570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e481c054442233ab94f001db074c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99ff0b70d69d9c6b9c6cc4215bead5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715c3acea41c8bb7d9e20101f8f802b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271481610f7c71489478dbec1c324d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66179861c8515a63283538de2a8f79f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d849449e0b0da30a770e081145d3483576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53093e5a130d919e040826b3ed418c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eed19f3bd83b82641c21623aa770b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa478c96eca4b7f0bf83fcda9c573a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a8e57f1e7089536c4c2d10fb15c9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64caf88bfc931a9642024734393bfee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963c9a8810294860df3ba3e82281409582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd30d3864a2e45d66fe5f0f72929bc0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cb48f7df832bece7c3fd2ef0cc048584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d71a9f5184dd54466b4f1828e55882585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b11896dc254081580a9619f525874b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2e26be486d5ed346aaa35edc28466587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba1187c14a1182b7c10d1994359896588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce7477e608a55d9f1fa8b1c1087a88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ca54462c052bcc177f3a16e53c154590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03f35048a247833ec4b6edae722a2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a1594237d83968015cbd44d751536592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952edde966a4abc318c41be2d0589046593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32625d1ff05757cbbd2a3478e3dda594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10572d9d913de5ad055d63a57e0bd7ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac79818def44573dfefd1af5b4246b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad573ca2cfd27400ac1ce9804d0c4530597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd89ff4bdfed533b53e2ddb2d0d9d63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb975a68fdc387b10576d5af2795ad06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1cd16a7fa0cd55b117fd43a614fb2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c846c720252d1153339ea7b3e3897601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c65d1e5d87d607e8bded1b23bc31c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1cf17a5170902b5e91fa697d5722a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb01a726e56e4edf10584ad34e5fdb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0585b44a2d9c410dc202db72706c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4fd09ab8726166e7e1bda9e822eea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ed1d7b98371c0d288db8871a39e9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69941d80d2d8c9c11aab7134ced197608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad5e207074924f4e503f474318ebe5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44efc208f2f57ec48db13590d9662fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdacc4759b5c94342982993ec167e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ce35dfb96737ed0d61fd4e34df6c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484819abdaf5647bcecbbc3f48be4b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5dabfc75e8da9004f6ca75c5bf1a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e3e13de6df094b8933493aee4b195615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c21114030daa1d711a65d3f9aa395616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504f6835235ddf5f36560c1f417b26d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485576f64724dbb79fed7b5945b7ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd553f57a0e1ab2e85dd8d60e82d3ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ac9cc8227a0493c9548cd2a2b8165620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd169312f98263d8159b3fbdcd412c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54035505a178834e5ddaa0911455dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc1ae0ed995c46d1ba049f31eea24a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff51a566089f3c1c09bbc3a40d3983624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e7367ee8ea544ffb03d912087cd9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b16eb0df339428b9e07e1fa8d5202a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a8c781c2a7e31db25351e69c98b64627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5eeca217e9ccdd63601eff8d4fc90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529e476c8dfba7c6828ada5020e07fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59882a9bae41940b1f9ef603498204f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730baf8655d7ba537f19ecf4b54736a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347e20efeacde48721554963d59cde5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88456e01fc52e3ad8252ecd9bb948522633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd36c9445df8d8e3edea8408377f275634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc316a78488ae2537c5600fc73f5a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6de166d7f1ca67cc21e047dc76b5c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e081d1616ea59f2f7cc75fabef3f7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363418f9463a3870d9b3861f8fdf62ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3b405460ea3cbd9662e2485c7998b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3110d120425c1e4d30d62970a9c3a9c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add6b3e684cc733ad63f51c86eec3d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1762634849988a2254809f03c5f1459642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077b12f4ecbc7bdb7ecb0fd023d04ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33756dca34c725ad6775c561638a5a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf5f2ec8b3ea849a695de4d26918ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f8c8e0452006f2400ee6b370ba17c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77100f95216e9443cbc62d6ab806e7f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abf64b684d661611c88ad52a7f2b09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f57aaece4fbf2388c09bdcb2c31792649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3af07ee072c79c3b526c2e6451077650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26079fbabfc5436d208f8616c7c1f65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f2bce9f101efd4563934bb834c4be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771c06fcc4a8f2a4a8322bbce9d1527653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936e9095dbba6aec609072feaa31bbd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313966355e3e762455b6bb0794bf890655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126937cf4bf387cbe45efe8d8fbf9fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30be72062079873befadd304dbc25b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da0044cdc7c4d4ef35486a7179e547658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78482967f0aec8a7ba07cc6d0cd9aaf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083d328d68044a4c0b827cd6fa1a831660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde525eecda2ff44e9304cfce7e5fca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786bef2a2212d504bd15f8555911012662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac1052bc21760dcc18983f52865f1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d7e2ab0c9b004552125d9372a926b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a798bde38ab792f4ea1cab448288b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c437ae5aeefb10b14887c92636d9911666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636ff1d103ad19e40872cdd25ad8734667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993c31c1a3727c831aa0c59e2560d45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42cdb517c6bf32012fa8883ebab5a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707f8d1dc65555ef46930840f41c7f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64011ce8e428bf8b2db9add3ce21cf77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3917ed05e5544c48e5e1ac858ea2f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35fa8a5cd8cb345f09d02b5dfbe063673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff989788e942064ff12ae12caa2db2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37e4065da3ed3422f09a5a27429022675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60661ce3d16e5e1d61a56b12e216967b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd43569a13086a32f6a572d97df690677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8039596eceacf4d02c4f273b3017cb3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b6f55bbc7f69a9466922e3a7d04fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012de2b1c2a990703bed6403a00f9cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446b12710e03e85de35269f9673625e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0153fde0f2fd3f1e7bb6e165ce11106682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd558a5e7e6e521b5a12a4e6c47d4f4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069efa7a877292c7b98b9b408d26570684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d3bf2d87215ea74fd60761ec64f44685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f639f85977f86c50ac5d08b48650ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb068154f34d4fb80c0002885d1e66d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b76e0766ae7b5511e770df811fe18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65355a3e79c07d47bc73fafb3a580c9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375a33e29987a7d028ff5bfb785153e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4b77da59774f6a46a7339c2cd9a19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7af611542ff3d182d46ad8aa2a248692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6b6acc1473c760bd710009aa3ddc4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bf893729e0557599f5914686ea9fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50499ee6e6fae3a3390fd6e24dccea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6905e11a101ae84c8275ce390885918696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bae6f9481bd4466f78cf384e548cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71975f0377e8469e9c443ef4a0c4cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab911fc8f5a3644ffb691a3a19ef634699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef35e80dc5450524587930d7b0e78dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c8efc7adb6344f7cbeb47a406f0e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280e0464aff7259aaf6b6b27d2da2b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52b1b49ecbb2245f584c1368da2e01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4eca5e126514290a49f9af4087576704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516682e0ba266f1677c155a75d1219b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb3aab936219953abb7cac86a54b7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc29651babe7b1ce9fa7e40ea2ded29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b28862ded1cac386939acd4d1fffbb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e5d96e9b6a224aaf253bc1556b0e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b32f03f2a14a6b41058c5e31b0dc8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaddf685fc3587ab7af7e648647a12b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68103d9eaef852a671caead58b5643e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e8186e79abb76409a6107c3674cf2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b51fdc6d424f6db1cab1d057b38dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96936281c86e674fe5c9a99794f08f0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b0d0086a14f805a1792b9f6eca214716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faed7fb1caceb8f5349b354b30099b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e2c1a2f9b02ea6da6d95770c6f062718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f1e7048b09d3635f7bc5f63b22ea2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d05adccc547901f2f1c01270db8514720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6b1eb807a9500fedad053599b199a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d34fef246bb1d3c8ac8f23fa5ce4c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb3ef4e8132b52261ad4e8cac9cace723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47a9a038c6b257a5d1fdbfbe4c2e21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219fa51c3543ccb3d58fa5172b4ae96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616f8ca2321d20e66760bb83b0d0702726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d0128e684ab39686f312bba72289b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eff587aee5fa4f2b0e0b9d1649f20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fd7918eac1a06a32247a24bb33b04729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e699aed21dfa735268e2827efeb6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662638425616be32d69a0edeee31671f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855807b74db8ee64bf0381b031d5b175732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e3b658ca03faa2e04935ed20bf5e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc73f92c8fd215dc4213981dcc9cb2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0eca28e9c7a7c426409585eeef7f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ae0626e3065c0a3584039c4e4e399736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855313d841b18dbbf9824957940504b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c9ec1529c6147d9889959278b51fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043e9bcaffb3eeaad432aa30b22d188739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbac7b3652cbb70c9897b910f1832e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c0bf07afb65564c47bd433dae9d5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7371817b8a41163576dd99526ee4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcec80684dea333236375ed42f98f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb16650a73bf8480690751f2b1e433744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fc6359f576c0ecc80a5b61c0ff4fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66317be45fe2da38bec01525186718e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524e466da1d1c3389814ba70c7147b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa7f5bc8aec2d74d082b91a144abb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ca3193ac27ae96e898a5d33bdc330749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d05618c1bf9ec7b426b72c39f22d4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69737da712b993f4f548a5cf4f03f41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb221ac85cbc95a7fe88b3abf03af717752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528c09625d9ecbbfba7facb4b3a5708753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505f07c338a6b4f7f84775506407593754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b7a3ea0a6c81f74488f89873390ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb862c29e847d8de0419178c66c3d9bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e4f124c770271f5b94a2469bd1a95757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68257a05f22a2475bcef8eef7fe76940758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925baed4c933570e612e60ee531032e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>