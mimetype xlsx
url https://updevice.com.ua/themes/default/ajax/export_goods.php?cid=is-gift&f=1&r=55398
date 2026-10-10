--- v0 (2026-10-08)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f1592ed30add2d772df6803a994251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e7e2693474fa16bc706bda740545b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af20586f58ca8649dbeb7d1ba93ec303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783820b894902a256edd0c08d6e04774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845429fbbb4e8b3a02d66cd3322eee65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecffb0677aacf7992ae56ff7a24b19a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219238cccea1a0f1d9cab786ba1e6f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336ea55bff93491198b66da37e7a2748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8e6d4ceb80c716de5ec85b5a192839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb772c6921fc32bc86df53cf989527a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303d619e7fedc3d66b11900bc7a984d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab0411f1296622a539f981235d651e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4e495fa5a40e66fcd4e9b6e5f5db213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bc65eef0368a3ac4da5b387beb26f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f6260165cbb11a16ee3ebd91c556315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62ce02ca9bec8d0626641cabe7f42816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6aa0bd4b45abb1b3a58fe54d6a97017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f936ec59254d1a5b8e378d32f511ef718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd12acd9449e0f735ec278fd0483d4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24a4e520fe261f35273e88f043561b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e471fbb99bbc067d0b7b46cc750b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff692700f6d90a1a4fa5b1a71310f2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40092066238e5094f89a41de9cf7f90123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7291b1af7a608e709fa8e5039e3171924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fe0cfcf6013971ea553f55f4b504f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438790c223f1a7148bd9ef764c132aef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fe84808c20c9392b26036c12c00af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6026455acd91d497cf9dcfa71b6b6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1c1e358e8cca9b25f184f9041900e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7cdca0992a144728511d53ae7c5f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397acd8cc048b995ec827b817f90d0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ccc26e5a944cca69d27584daf1e0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e35244c314d7018bc308c5e102467c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd348c1d5fef0f37938b536695cb680534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee7b61b64bf8bf04b982fc9a4d08935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffcbf604a904f033be8e33581e454836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1fc0c35401b2ff1fc1ecf88ef4e4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a31b1bf8bf1b1f5e1fb9793326dbc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcceefae0a0b56ad28744e40fe530c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990223196283ad9957fab70f1c3696a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97245727b57dd326e851018e8b102041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53392168cf0e9e7d33fe7b7801f03c5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f34c3929fd2fb49498aff5045ce0ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988a798db7a929f7fd1d6c7dce9cdc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce47ba38e086eed3eff6281e45bd0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3066122cd06755ff7196bbbf70371146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1065902e7656c2022b510b5c7b4244047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79597582baa0a0672533c302101a0eb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa8abae5628a5f6e14c074590a8e5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebfd819b93255cacbaf99de533d28250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eaa1c6d0e077f12f9ad8687a7260d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b3588da6bf99c41b7da6f63f4d1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eff79ce454bd9800f251af8b5f62e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc571150d5f07620f7140d186b83d4e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced8cae8a00f246ecfaa78e764f6fd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a18e5151a61bcb4390cb3fb5a7120b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e2b91ec8c28102663251e4fdf3c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8a99dd1e27b1c0cc5eaebd839849558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caf45d064d6e6a801e015fa570c84959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3071ab810d19701d27a563f762a086360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81065cdddab89659da7600f59dec1e8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25618c7926b2a0f05d0459b8b43cf3f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3f3608596f6b7913f97b82fc1188263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1b4940cd8f5368540ceebc8a2aa2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e1c2c539794d84b57b7010429f2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd298c5929146297195d3933fa147966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d598d7630d01076792beb5ccc9f991c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257f94d05fa092cfa715e19e619472d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd320c4ead23007311c10a1035c35d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548925e24866beca931faa433d5b3f9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce72ce26414ff7bcbe225995514aa971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5803b3e7a22ed784e37c54e376aece872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10654539dca8c356e489f078731628d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db8242178a6d6b92f3f3466243f9d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3367fee9b586b73e1b1bdaae69e2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aca1c97777bf22c3836282ba35353276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecf6217f18cc29bc387e85f0fd3e6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27a8aea4afb18cdc7505f2515d1e4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a48e1531a8fbfa67802d5efb63101d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeaf4af96cd78cf10c0313c74ee53280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f8fe5fc426b2f36bc7794fead033081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3c5eab5ad172521e8acee7200752382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722511158e0faf25c2933e1df3e0f02983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97541cf009480af0969288160023605a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e722a7ade6311df69f6ca60bb833685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bf0abfe895d3ef99fd7d0854aff1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f185cd28d31ca84e2021776468bb8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eaa30ca7d66059cd58bf0289c5ae888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcea826c78323bc8def73f034fc58a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fb8dd2d5e9e6d606e69a3bc105b0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a94dd5f1a10e6e68ec9a52f7f7a71891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acb1a8d2c67b41104e3f58cec33a0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c175636c787d7d3a2416e12abf153a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b81aeb9217af2729e2bc5977348a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1c599476e6220336c0d75ac470ed095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225970da5f050cee610aaa37728e49596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37a5688ce6550acfce757a781d67bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa1c6ee01ca10ee554a3889a03c38598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99172313ef6018f8ce65ea90f4bff7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8b4c3a57593940dc096617c2dc64b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6c3d1fd59311c93a4ee274b913d79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0dcf0e5367ce4d157f5cd6f963736102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc013ca8594d520d23ebfcc419e12ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea58e3f561d0b267963e8309c076add104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927df84771f8915244f87a42eca7ea8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56544260eaad8678853dfde7373528f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9931e84041362bc95128f903184befd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb2383d2da4923575856db09b6ac23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccd321b71c4ad486687bb32dd90817109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1887e28d9d2c31ca2ff44297df59b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce443b05dad0da06f24d39c9a6bcc366111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f086dde1de80f3b43c16bab82148229112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5a6ff4e3ebcacc905a757ec22b9ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26489de2fe914e7bf7247edefa0719114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f6b97c3e4cda9ba4419ad28761f3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac695a67cd2d24176debfc26fa138b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13178662dff051e48b5703a5128f81b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108d9049a8ca5996bc41209d0ae01b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191dc446b7b2b740890efb86112a844119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1812371583ebf8e6b2db7ccc29fba5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09518ea21cc523735551fe9edc0ad452121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9412f2e6c06b026d216c85bb14ac3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b7150aa0ae5081a1d742be8d202a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46ae061c81434e362d78b1dd727b82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c62c0eaceeae9528e438f9173f9862125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072abe3b298cf220dac474b0535d0f36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b942e23a7949186d2a049723973390e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478b62292c192c727391eca911b462d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e109b5dd248b9d4d334dd3ac1b7ad27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b944fd10a579d32d017c7237b724f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396b4d03217c27bbdb65c2542dac413131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cea7c6e5ca6a8c3978c4273fefd4a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cbd0f00def2c7eb7fa23f49db9072133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1283f28fe0382050ee40ee3d258a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bf34839f7609be30b7c08b0c1f292135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfc73d59d007fbe223f2767cf214f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b83b49bedf4c0db0317196d81f4ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b86ed8fa018d79e3ba4432c8cd67a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b1f2ede10634a45e9560dd87d758139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb2ee278a9a97268914c10e9403c39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1274b54900ec3165ccaa288a51945141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e7cefa7e7780cdc3057269a8182c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1f29b3149eb382e3cb54ade604f61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597a260a3726b502ea603aecbb1fc72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e6f3f4b8d78c0b7db6391ec80a062145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbae7e23afc16572a275fe1892e44b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41775526be9bd4dacb1ca841d3b51324147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f1a37c508c7b95960ad100e1e6216148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50e9e0538aa5b6c4bcfdfe8ef9343e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d679a6cba7469200fca1987ee799faa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7871b74a458f3f82b1a7e26d67482c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03816cb179f4d47c9a5a27b980beac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53526fcc32c2d930ae826f376c4a22f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169ac951322810cfdc3eecca89526a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91717d9a741b87c322d5c221a1c5117155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d170c8a405e4552d5c83874ab2a7fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d36e2c0620253b5d26911d0b4171b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f2ab9a570fb43f922b8f1c2ee0148158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ffef762b6c0a100cf8006353aa49d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38921862abd3af2e140abb46b25e7bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca38f7eb94a5cce9f43cf6c33a93c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0be1f1640648fc884d5949953bf365162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1de7edbed82b7e1ff3a650dc6e713163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc465b8619b199640fadfde45acbc7c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebeb948e633087a4ca4929528dbc0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae871058725c986add1c53145b6af49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78a5e89ab7881c528ba671eff96200167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89c2c735b101d2f15a2be2a9af0626168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed73dcb09cf516b8d6a15368efe7e88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0561a4df79c9f17c792eae242be14c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a60e88f93f9629864fa7993d6b6332171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab5f035b3a9932ee753bd5805a6e74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718184c6fc4e6c4069f161cc5c093fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba29d13f0812777042969cd94f39e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019432c96382697d2924b12b1affb205175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc7c234f356ab0aa52a6d8136afa5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61ff22a35a49d5d1fc9126c73e84a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f8c6a353e11982dde4fa1a0d08396178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bbe6b0af3a4717ec01b242655ce5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bb13482991ee95b5bcf71682ad852180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceae23d26de6578fa97a458757ccea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45a05593774dd63bd302083531370a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565a391c58c6315bca3d488ead7c4d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508ac9effe9b58514cbcfee3f380f12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2b828db3136cfa4e43d1cec3814df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72562c90ed8b5e7a136211b9d4cdbc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1138799efa2611e4acc97f04bf86604187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65036a94a2fc8b94990613a847dc39a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055139dbbc416fc4b1ea3fc48ab0de69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e75a32060f9a1be1baf4fa5795420b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001395dd5dd3ffa11d4bb725fe357f4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782f6dd870a86a1fc316845bd79a9c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb58e7b5521196f1741106cf9b8916193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53072cdfaa8823626abd40b02b8e0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8f8cdd0ca5a2a46530d68cb6167f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ecafedd43daca61bfc23c46c8f1a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21450b5e84cd073ed1c55c9bb14ebebc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd303f4584f8748d6c3c57cee9c104198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83402a4fc1d0c06125dc105af8c2e836199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87115af5cdb60163c6c5826109e591200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acbaa863c6049ea1d812123e3d4aaf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0c3a18b53b061d961646c11a39707202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1f23229019290a6649b391f18b66e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dc898e34250351bf02b3ddbb3f67a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d1ff67359ba24e1c30408c2f05ef6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc534cc355f39b467a6eb3e014d81cca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045c0b60fd3c5f6edfc628396cd6206207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b4b3eea52fc41c3652525211ff749208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f0910d636f335e746dd3d1293d6c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b1bc5ab737df475b031c1239ecfde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a1f8f269c334ddd679a7be5eae0ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706b27e28d7d530a624e6005e486a1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d948fed57ffcc158c2b3a42a6a295dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc541a7872865da7d5906fb65d89e786214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdcb0642f7433255317c2d04a25d77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809de53878c7a2fd00df16ea6806a68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2a3b09cb20eabfcc4148c3e9888ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a3bb0ac341fe39e686d7094924b29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52b8709ba118024d67c6d3cc4dae8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61961e2d2dafe23795ed397451be643a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038732c971dcb385681b98be58b68e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea79b41fc9cd51a7da0984d1438a097222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a36d972e371aafbcd56a49080deab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc405d9e8333680986d831557aea7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007136bd3617d72e68504c613567eba4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebcea29e4b06c746ba719c7f1fb6b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2c684787f0f852a5c8ef489c0f8e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93992f50ab30cc8c67df7bc103fda2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03c8ffa795af33b7bbdac288309547229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83138478bbbfe447f229de6c931f8292230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ac90627b73d57d0e7ffc279b2fc96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425760db0345a1f01fa50117f7978c0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a829f908f7b8d44648c85bb8c0ae0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe6ddb16ff14cd707e0c2fe364a0ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fcfbcccaa1afd2fb0d3bff19f6d38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c857238eae76569d2711c46cc5c084236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb8fdfec37b732dcf68a3eae6dd911237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997c8730749f921c3936a27437dc687238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea32963350d5ae0847c17716dbbfda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167e953b6960ff6aebf8cedcf6dcd79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6160929fc642da69f024c2cd40b37f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee0291aacf6103d5a4636de748a63e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f008c783873d83690ef2d25d69bcb0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9059c83d189d31ad0db340314346e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc24203a5484d26463ad55656d9098245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21a202ee6390b32bdf1f3f3f94e9d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36998ce225ba3b132b75d2c1e6caf520247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070bc32394687cbf44306d5abcf31a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cd82423ac76c47973810e376e0f2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42ad7747485970147dc3a6cb08c085250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04857bb7af125c904f001ddb23e39be1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40655b601c8b41d98329d1bb23582f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ab41dd95c99d865d6da00d381cda0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39ae24827f1aea700572724f56a746254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37541a5ec54678822d99bf1e7c580f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ade10f88bb0c6a4a9904453a62298b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dffb17260bcb904dab56ebce227297257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235510f12debd2d6c86a912ec82e1ce5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b006e32d6640a7487300d8964a6c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d04e711198ba80fc9b5b79c8cba69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3674eedd327c64182f20e5470307196261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2e1534973fa9ffe544b7d4a659c46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ccf47a569430fdc175314dbf94303263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a9fc7cf2d40525e7221dfd0f88547264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07047401c52fc44ce50d309f859a6bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a03a13d27df76f7603b47ae0f0bb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee677f1366547666ceb82593d576aba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e3348aef856e8a5dd505d65ff51e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b753df5440be6df26020e7977d648bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ffcf384e56f54a00fa2b0c6c553ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34403aea1fd49e689b2b029db583d4a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080782859003e886ddacf09ea1cbabd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11833531435166a083f25d7b90bfe44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200481053a5efa81d5abe35405a212f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83a39fed8d9b4fe2002f613df5fd41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1385a1c3f0dfec8e2932ec5a4e9bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f57e2992e3de64f6c0af6b5a8efb20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ef1edb3ad17a3d9c1014608cb9b99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cecb2249665928dd7a4e6e3fddcaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a826d739e9a2aa2c013eaccd395d94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919bd138388a1c03b1da024b11d1433281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d04b3de6f0c23c99e93fe40e8b57e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb6b66b9423ec7509ff03611f6eb06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a04248d8dd27b8327ba2173407eca6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bc527c8a4a86d8d66906a45c094cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8ae6363bf24b27bc335a0f5854020286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf690cc32bffbae755ba0d36aa819a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c941414171b566c7b2413ba2b51c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1b63628456b05572bda249eab8256289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66e5915b24890429ee5558737e396b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3e0fac044016a0dff727bc87ab6d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f207889da67032c0f554f627d7e36b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea025ac231d89e2f78ba0f79023e905293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448160996b0c27e7ad8e1fd18a164392294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992237638f4a71a8a65d0749a8e4a1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93a0c00993828e182dd80f1b7ffc70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441b9795213b0b2779b57bf2c293c21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99f1a2503d0a140c4bcb52facdd6cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2498961bba76560754d8587fc5b7aa3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6309a39653510ee037cad46a1d665b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a0f873f36c0e39cccb0070ec2d89f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c7c9f135b8d418b8c5b905ea20600302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913d28e0ceb9e046fe86ca4685ac554303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb873ac376d236439ff84442065ccaa4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f203dd774d0f7b2cbdc169f97101d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae756cb1533df0991903beb43c3f39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c0ffef57fdb9bd864878514cf0d91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e82bbdfb65619ecca110abe74a563308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51191cb69d4eceab30c322a26aa062309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f5857e0b59a81070859b61dc1b55e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ab2eeb8203b954dbc24675467935f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf04d2f26125235a566fe460e2f3a2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf86c0a3bf59d09135578d553c88b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53649c4548d4d212d6bedad44645d0c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77f7591dd665a88b9e5b12c0036b6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c9d3394572c1f397401bc3b9f9365316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cb385463309b5c0a9e45b3b1a9965317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f94455be0999eed8591198bf414e9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5297fcb70d9dd9e7e3df8513cfa2072319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035673a01c910e273a3d6dd89f28089320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7021493e8f26d127274acc0457a49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55d68b6c1553fc120152091ca832e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123e09133d8ade78223ba54f2df1827323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0b232fdbbae990e40ed9c52399c3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f8b14754fd08d7061e0bd29a5014f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537bf47ad2da5364e73ed894704651e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8b0e8263c1cdf5ab8c1483b521d29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8076e98f2b760e95bb453cb2fd8897328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bb194f6915ed755eb9436a173d227329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937cea85ed7df49259e8423c3794790330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761bb9495eb3cf39747254d7edef6b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8788e8e32e49c73fc5b80866f828f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a5b828c80eea28cbab074a19d7ff6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25032997da783dbfe62465471a0eb3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a35931a0b07112c3484b7f1266e5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced4e1190c3864a52f11ce6a81ee416336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5022d1551e869a8b5db329d1105120337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527c729f97c4079098123b5917022ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9163aaa6d225ad4e2ecff066b8ad3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c08ee94baa76a093ba03c5d53278e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6251f41623d3c338e02e6b3a0a585341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ab81adc897609a0f27535abf8964f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696073545a8d5b1c9e87082f8aa40095343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6d695c4a379ae7c2b51684fb87505344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533440829cf84dedefa06e72fa6c511345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a192c39d665dd076471a9ff7314f9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead37e73edd8d5fc44e9270d8eeca7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6f8a7f9c97560ad5b4f553a10bc74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208ccedd2de567893d30dd3ced8a1c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b0bc49a09ddbda50adddbbc688857350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86765e52a2fb0c3e5b367c658ccf6cbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64894c91daadd9d1e932ca1b4425a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041481ffa5b6f43411ef5533f8e403e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfe51e5a6573382408ec1658eb4a69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0446f183bcd4e0c42a29173de6424355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2b2d6ea5d746518a82835630ffc7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247c33e897342bebe3421ba1dd98f68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a1036d3249e4706849d32bd15600a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86752c81613fe3d43cd15d50f41db1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd0cd3eddbaa6688f8780d60301b4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a947e232fbbfc00a251bfe1a74853361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ddad0cf6482fc8ce883f18c6a976362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2eadc7b6af244f12a9f005f54b10e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dc240b2143203fd067fea8c9de2c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df7f66e007d57613e2c6a938746488365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e230a30f0d44e353e909a32aec47aae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770ed41ce3cc37e926106596c9be53c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ca94a73f2a9f9a89ea194e0a88586368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371653951896bbc90bc28cf9a5ff4dc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3720e49fb439d291eadf92a0c1db66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbd33471a704a8506a009ea0fcaed5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c61e8333bbb62a1893372cb6f255e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b678c70504b52662db2ba54ba240c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a5b474632dc5196c449eb72cd904b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb8b93748a82ebe76d1859cf30ce26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a080428b9e58bf798aea31a0846b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54329ff2f88d6526f9e2957d64ffac76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9851a8675d4ebff67be2c24356c1a9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1824978b4093805eeb1374608ab08b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3fb84203b35179137c9c05ef2c252380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab63158a354d1b369f739f691b6ef1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e653e6306fb4e1cfb8a515e55a0f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa99d847ad6d9cd9107d2e2a26ea640383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479d833877c4ec4e854cab2d168d547384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d5e4fa19de9140309f123ea3cbf1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe033ec93e9925b7132e65ed81e245386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29794f5b5efcc8ffe13cf4b766fcd0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc1c1cd5f775a4e12ffe900231910b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1f4f8fc944f09e416f69240cda378389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4707f31493dbab0e0cee34a31cdf7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f4ba4f9eb1f8beae27fad5e8ac449391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef00601a30ec0491063ba3d4c53b4e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afa28a241a9d3a3907de1df5d5f723393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbcef8e45a9a8792c7d37fcc0ea9f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22b0e4cda927b64e6886e21c7f5969395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec1fe92482822e1e4643bed9c7a3ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56e67591ce884473cc58bb2902ceaa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcd124269c97f143472f9530ac7fd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcbc91a4fdcf1d7b2652a3d02bcdf8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538bacfaaab769d9d3817282727e9df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5da2ad94272ffa45eaa6563962a3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79d24efab63d3c4b81f01ea256071f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbacce6e99513658715d38628b8b0e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038dee09d69f60bbb77c2a4573b3638404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97eaffeb737caedd6df6f3a6d74e38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0514c857680410b78f000a9390f000406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc6805d28a128b40026f564dde5ca4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a4d464356df9efcc127e046bfa630408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36068b04ef297266c8f02bc5653850c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e242d2574c1ca0bbf71ffba46f8ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d26f28ae78858ca8f3fa52b37773d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea8d4adfdaa458a55f975341717e5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4f16ab78eb494960b6a9dcdb1a5eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7d0e67895cd86bf983874bd976ddd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c62aff519eb7584dab1efcbe7454b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c760d150ed607884cdafd9564d06669416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c67978a2686d569f5fc7cc3283711417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92772be838a53a946c226b09e730b0fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024c2d90cceb5396d049be468eae047419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b3fe3a227d91508d2fde1a881c4dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ff2e3cd4af6f26d8bbbf661f33ced421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51325db48e2ac3d09386760b0c094f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a749fe5383441596c20a92149c1002423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213d0f8fc143e011829050a55d9118f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e540fafeacea960766da0e6b5b7f16b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3707eb61edb03aa5c7626f3325fce3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d861dba6635b38e6f3c90019e219a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c078ed201d7d2c75a18d9546636fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe97640844e035390b069a310a7707429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd3cbb591a21b044339e0fe0f0052b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9600800bbd400a8c0f6c03bca08bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605c4c99254cd85e2cedde408067a98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb2dfe64ac9cfaed415489e43ca8f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91204003560509867ef8764fdf8687d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468a62a681ae4ce61bee0625b2e71c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd404137f62f0c0e8b5926205eca9a32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac7b302e398c38b80be7bb0b62828a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bc0c70767cb59634521011b076758438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3197d45b300d51f453215561371f38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a502554ee99c1bd603b657622c502e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20700b9542a73a5e4cd378d55b9a1425441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ed2a854334ad93e948efd25fc18ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41ab6016a8a52e2ea946a19bb14e12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c9811651d9774b2c55ec7f0e2e78b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8abcb49f86a4b571cb43d82c29cb7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d56826e7c6185e348cb15996a7ba5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7872dc687fd3519e5a8d9f047bd7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd193aa3d7a66d160e080b945da6797448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01ca5c5393f69805d318dc857daa60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b454256aebd68b673926231b35839f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6794eea80b47fdb83f2231a972f73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdcc983b9981748090a05f64753315452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d529deca043f65a611e0286f096dea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859d0775c7cf0a5a60a7a5fbf709139454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376d881c4211511cf631ce676837ea6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b85efd4ba8652c38fd4979b3896d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bab41fde8616a6d654268a7045d65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198df355dbd2b2c297bde80380627580458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb3f0e71a9f99a5f426005482be841459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022fb4760ce5bcf4c7f76c807e81d27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e09d5b5aa5eb8f5a3160fc5fec412461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d852c53207a022da04bd83c1aa3e74d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ae05c1cb724418efc07b28f6cd18b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7b7896800a3c87c5a74fd125493f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5ff1fb8609325c290e93cf28161c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c046196495bdf445aa74935d1db92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fdc2066ee0baa378f8bb2bad30f63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c2fc1db11370ed2f4b03e4ae3be64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33828421022cea421237d3581a7cfcb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781406e9240e8cc6fcda1fd328b1d1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6db91d7ab8c11aba2e08d72f75ebc9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d8c16f4fb58e9f882013839acf5b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd74b7ffea51207c9bd2d8a8e37065f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff23a1a81b551ae4d0f97abf763905474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afffe887d8253f6d593200e3ba6115b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6bc143cf5750e4b1e7c3a1afb178d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bf88a607e6ccc37ffc31fc1eedfc0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903c7258e010aee6fd30fbc9ad88f9f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697955950905684bd6804c379b083ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3034c2aa5079f6cba315468e791934480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96e1bca0f8e04f98245e3d6469e42e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d9cfaffb75873df13a2d961811e7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8628145c58770b23b4e4ae295cf3733483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47279051c8586b6f9bca59569260af33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3763282a42dac8df5f47417ef812a49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04b16c7b0f91f5d70ecd384bb89266486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeb8e804da73c25c1ea05e93bf2571487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a3ac326f0eb013fe09b9e416d2572488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa53027624bf98af51b8c8439e9b66d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c202adae273299e8f71d93533d667490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d64d8f6031ea7eada799a752330ca7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3665559eac775821faf6a6334024b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe336e3bd52c23a4d93bea64a7d6e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f74c931050f668e612cf38e3dd0882494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547f4496c2e40029f783dac15c5fd35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85584ff2d135eb4be2e925d40d7a7d90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba449fe510d5e9875a907ccd2df9ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eb12fd510c02d664739be07451461498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695d8e2bba5c24b238478732e185e2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a336248206275822283db8fa02641500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25b4fae808f4e55af597f08f2eb132501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33e45a7e9fa998203cf9f81a3e40b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801bbd5281008d154845ffa0c1bd81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07183262adc79d7dcee6f7e223ee7ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c88f8805d6951a37bbf7947af531c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b22d33bbefedcef1772a56cb54d87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00bbed01524cda169681a8e6dbc33c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edd51f69356eb40ad5491ce6270a69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd375929aa6807bb73bdc557b33a6e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf76848760fa9302bfb9d310b39db29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f5c958283752bf7a79418e95b2bb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837b6f6df1c87e0521e6af953ee9a51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8e8eb0ab5237511e4509d7f149e21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893939b9bd0912ec8a099ad80eb8bbec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93bbaf101aca88eebfac976d740bbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2109e812f56c0b65ace9b14d652441516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbc52b1fc014435dda934da4e75279517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ecbac5adbc0cc341297a9281e9e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8321c6b662ce63f0f54ae6f7098a6ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7048e45676423436384eb658899445520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e0f94bcb74f1a75274634512df348521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a032df2d1da6e5b8bf1729d30d911522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4939a6269236ddfb4b00dc8f6e2790523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca51a4fa236d4f0c6a4a6552d732f16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c9e3e1489c595b953bbd566ad56ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f99bfb50b657323871e0de77523196526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cc5db3fd2a1608271ddcc317f819e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984b7aa65ee449fb9b1e817303fe5fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f82b6ed0afbcc1b7edfdcb7eb7ba8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40144b3a6290c2f9182f77bbc437287e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a618c4941da8b7352f779915f1061e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5dba02ba9d355bb0f4c63f0f8c90d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b2b0b976b7ac6778ddf448bababf9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da91af42ca203d4438f83892ffb904d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16ad384457215d6396288062ba5fc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53b70b8450264f7c45d21a84efa2e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aef5c86e2fb458d21d40a681a10ff5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8ea791267ca51b680913871011905538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016993b4a3afaaa680a6467c76a4d47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ad41dffa84fc4c30d600ab26ff3b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918288fef06039dbf5df8198c7b1669541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f7643730a12606fd8f807c6ee4f31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0187be081f1c53cd9732419b6025c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d43a0f5a3ede9f0fd078e2ac95aad0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026383333c036802b284cad69f7f90f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a12b03369b8dae74e1388b9b039c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a8c6f6e69d0ecf05dc57d48c8ba75547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756e7b19f82b7867a7723d1ce8f2b97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee560a99d1c59bc57b43c8e3d46cede549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff6ef64c2c3d08f014083d8c003c69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432518644fce24043b9d615a49d75e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd766acf175ccdbbe6f05b1382da19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4524d92127a3df5c031bd333532898553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d4933b3993999c2903fd7bced6473554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be273f0266911c873f6af35493ae2f85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bbc24df79052393db65921a84936e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982835a9cb0c1ebd6269184dce82eb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96493a4e0d55432d831a62cca5d62515558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5436ff9015ac893a473851a35d6175559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783fd18cecedb07139a7d13bb10c6d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9238fb6aed10a9bd906ad79d6c170561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eadfaf804ba36da43c8e11eb47b85f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7835a61c2b1f9976d16f2eef19f3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bf9665e5b06af0b4f73efb700fd19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db7e2eac2d42cad7811af181f7af43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0250c3fb02176f2135f6e3f031b04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9aa076976c749cbde2fd76fc909b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c5f1b9bfdf51a327dd25413360b1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa9429c7b8c7a6a3febe319751f462569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217d191f44ff8632edf6b232538915b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42376f8292b217c38b7048c92a008c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99567d62d05bdabfbd7db09f2fd8f9d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b0578ace13a0c60b090c7898f0ea4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9a31e178f6d6cf5bfc3b497611a09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44188019b77c5fed50545966cefc9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c2ce65ef5bb94eabd491f68e62d16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a96c66f38b617cb63f4ce4a030fa5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1162e444e5877b97a054fec590add1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93665f5aa2b07fb79a6ca39a03147799579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ce520b483c5daff1fbfaa979ea335580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f82eac5c398a6afe8c1cc3d2fbe9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d2ffddbe34d505894125cd609295b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58e8843d253023b61562298ca59e69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe548da9d03445856dee567ba9f6c5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf17b12e464c4470c25b823a6bfab11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e10a265b34ecd5410863b986588a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618444233c29d7e8992f49e594a0de1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca354de4ba533e3b7ddc5d9ebeb6fdd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe0346c8e1baca4caf21f9914f8bae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963378a3dff79bb00263baecd9a280e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0bbb5b4a6c9973e51a1cbaacde00d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd21a9c5e43233b5b29e1043f05f7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbe7eb76579a0fa924567b4bdb09ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadf1d38bc3a5f741779fc3b3ddc031594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426108ab1688f4d11e9c17a2bbabff2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353a4da38a7abb94f3dfe7f86cb7f7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891283e4e1d41f9f5a07ad8f38cfbd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63171298ea1929c336f562294bea51d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35248d8b8f2677d029ef559785b794b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28099d9cf675d17a5c8b2c46e4234b41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c2e89b6c75107d669c4dba3695ded601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93006a7903ce9635692aa25fe4e13fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e24891d9ea781963fad1d3b826c598603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ba2258d7044b0c55f0146c5976eea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f051a81fa4e6ba436a2428b46563aa2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593b53e270f67d53afab9616829a277606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbc0e8a2bf3d3159a53bed22c05ed6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f611c3f5675d884f92a46ac3838ed7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ba890b45702d9d4163b04525394fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad9ab064f8b25823260c8eadff90d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404adcd5b6ade186579a5489209ebdad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b0fc264bc96c704d249093a9baa83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae7824fcd6d4901ab3be13590f3b4a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb255583e6df28ea044c574f039765e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465093dd1387d64bd15d0019e0fdcf4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c1e24bc27e1bbeb952899da93dbaf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c952c6bca1cf16a0b598885b1a8e15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d807313a240f953298994dd81defa4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b76d84e205c418635550b54aed6f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6835a2865b6e5da7f2d41a3943095620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555759b6fc0c33c8ed0a865b9fe44cc7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee51ffaa42a8a6f959c58afcaad980622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add9b74d0c3405467a4c38acad25040623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23747c59c08a948f4669a459f226890e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281dbaa43d68d5517bad7b9a8487b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67218ab587bb874017abcd82b82631626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2680169034c20d6343a3cf7b4afd14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d4e24b9e1e99fd19d7c4436c096f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416284616d82ee52de25787e352af356629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f8c1e304096f0f13022cb7da1e401630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3f543d8b7b7dda9b574351f634528631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cabc3cbf0d4a7df47e28c091b37fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea2d358df4cb7327bb257541a5ecde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a9084eb0140e676f8879de2971878634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52f4ae5fc89e35eb3fc32e84422d8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919bc75b9504bda922e21ca6d46d8a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce0f1d1f1b270732fee8500ee63002637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43be52d8808c8d5c8f2cda463ab539b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5de867a05f074fb40d1dc361af6e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83331fb0b835e381ee3174a9c7b2b2e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140399019726e51e5ce9324cdc7b02e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddd7902cc802128b1353b84e086da7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9c35c633e77af1d0a66c56c2f9505643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71931b5517cbe6a3c3a80dcc79fcd0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43e7502a7a5f16861d3bf484be8d0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef17c1012050c2b95144ce75c56734646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e3ebb24edcaf37f507490edced654647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf208e878ed7dcd2b038c54d0a434941648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c015281834e5e8083148d15a61edf4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20876259579c4bdf10aff68c743a0136650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0c309144da9b998c9660fa52c1890651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c9b7a4bba7b0953cdbb68e08b979b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f58c89bd1355dd2f3eb0a269d2106653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aec7786ee899dc977fda96e15533e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf0a3959e472e6bf7adf7fab4d38e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cd57c978f8e07d4483388e102b483656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90a260cdc473318a12f654039d74a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f77ade0d584bf758ac98ac23fd8bd5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc0234098a85acb24b0ff6e02dc2f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bf88b10d53fa39add0b6cadac5b76660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ceb500466f8af046b4275f6c51a81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17506502932a8fdb498e222dba634b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395e0a7b3ea8d9c5c32535acca5f508663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92926d757c5d5e74758efc549a8fee13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03819bb1e5506dac786dcb854ce2e09d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db46702707b6ae1fd8b732fa858afec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009ffa78c98f58a76042a9166f6dcc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ae5d0c2a591fb2e755a456579ecb1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30afbbf8a97b5fad192ea6516f306a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0ed4c295909c96d2de409b599b546670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385240d9be6d6c71038bc69a358ac5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65251932de4c558bf2501ee2ec69c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40a8f5572931758a9c3fd4f4f6acbb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc21dd4af146f1d3d59a5a917e21c73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad75aa3836ec065b553f4bb9fe9f1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468a229aae34b6382fffd3ef2a6d77f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c849115f609019ece254f1d64df10e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabf9ef6ba3518f4264c80dfbb518ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf44dc76c57f01f3a08f44a2594b86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1da69fcba73399beba84e2b594f57b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d3804c46f6eadabf23f0512bcf83f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b382e7f88c2abe6c02d09c29e3f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63596713832658c5daf08d8b71c0ff0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324e3851ccb0e1c616216e0263f0913684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02826f7d7786b364f1071186af456e68685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5094c290ebd48754b92a25e653715686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246ee81a79b698311fb371467aa61b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb1593346e8337545aebb9c639f21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbecdf40ff02ff8ac472002f3c20f42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720745be3773fa4d48533d8b7f5a3f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b195feb4c2985b5b5580e66d09f33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb003e10faa9b1f3ad7541b2f15e60e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbac6bc961060c42bfb46d2eb0a2fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3727c9f7fd9e83b3ee31fff547ef9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdd741c6fa4d754c9cd9a2fee3fa62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb6867ec183ec364819201ec838d6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cccd19e3a184e2b8c29bf4ee835bd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457f737a40dd512d90526859dd9b7c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777068eebde11ca51b96b48de218a44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55eaaaac7efe7adfd00225610d13f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc3c84f22e895d94d7b68b570eaaec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f531468ff2f32c58ebc483e8b17c3fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a423b7265903a2570e24764239f971703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef37f49cbaf95d2adca1b3662e0ba00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009be5f401dd7d9fae0e25681159ee0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1c8561956d6dd58db56ed250e7b4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b748fdff35ad2cc218eb6fa889e6e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44330a8fe72b9b40b9ca8a11ae0a319708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9d3ffb246d8c7d9d3be7c9ff60c97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e1731103f204a59f229137e7e1d41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89955488d6432e2d10367ec5da82a3c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f020fbd1d9c45150871cf6807b1967712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac36583b46fe62a2f2bb20018aa597713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152b0e43ce578561095131f5dd5a981714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c24aa7fd27dd85a9de055d1897661715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5c0b2009c9d5a53f4192dc226b5b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d278c50779c89b47cb18db1101697dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff43f12c2490273c304b4ad52d5255718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37887b2659d0e7f69200ac7ff0703149719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3519f694206adaea33712e978b332720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59949846fb08f82b0f8647ac2164f255721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6cffb28d6d105d033137eb17cf48d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc4e30cf5a1e9f4633107a34617e52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db4d557f41e6518c250093aa921240724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ff9e5f077beb0bca38fe064f5b811725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9b79978f3494437ee0858c8b95d97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e6fd805f30c8b360d9f588dd55f0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec352842a4bdb04c0e9a15a30f0ad52d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7b3aa51dc418fdf77d395a05e7cc5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b156d4b52f45ed6126f6405b4b06b15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295b741b8c06974db840514268b17b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40294ddaaddbe81b1e4e8fa66e78a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e271067e7562d1d09862eec7378a01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ccb8a6310096317cd21829c507a69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2906b6ed58307057f5e9f0e78123e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d317eb955800af19adeebf5f2d1685736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d569100cf8847b022b5bc34a1c56b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3c3ead833b42592cb7fa43b1064d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567e2f4ef0487fdbe6d8d00eae9d310739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd72f2f3781d43513d805c9776513b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225d85d74afb767134daba34c083d89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d15b4fb6e228f994e7dde9c7408d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10ecdcf7a6c63eb7bbb990de2facce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bc1bab0dd70aa8553f5854faa3751744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecd84152fc91e979a169e001de2ebe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5763096a1b11a4d58a4e1db70f826746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842c1c971cb15e3f829af23b295e74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141bc3085cce08fe07580bdbeea85f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37845b16a32cfbb14050bbe6ceea55e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e3dbc8d8e988ba21d1ee82f29d49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbc08a129033330be7240a716ebd50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4c27d97c828bed2a0ee8b4d90a675752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78758e6a1c3e34e0adcc7a3d78340ab6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ce246c99a48cefa2303b8cd9ee725754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9ff62e6436141e434877508cbfe22755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc4e5ab7bceb697e7091fec34f2c1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cd057735ecbce4ddff1ceb5b00843757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928dc6f610099ae1dbfff351e721a84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3168b8e79d58bc66c59a139adbec70759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0431ac65e1beb4973b460aa973d75760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c4fb692aea135d2372ef5812d9aa7761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d26a65356b91ff7243a08c53ebb4611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8764fe3c63d4d276acaca3ba137e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63a37d3993fff3ca4e9facb08abbfa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6750d147dbcf6290ba618513444c0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d93f7f06238f8295e58dc396971e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65d8d87bb007c6a8130cf181e16a9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8ea2bf98c6b772dd567aa64ab97a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7066c098f0f8b22964aaae5956ca98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732603eac15b5fd70a8fdd094ff0abd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59d005e243adc71e918866c938092110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d659f74af5f91ddc87bab8fba53ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca844705b68c656c972cf846dbac1bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6c41e49675f16046d2442972df3d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647daa447cc71e8679f672c8be4a464e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73ddf6e33943433c3ba3556852ac9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b1705254ef46fde7c279a6f4ffdc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bf85e21d85785540680b2be95c7ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfbb911db9415f08311370e9d9152c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c55707626d8ffe7caaace8381630419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6abc48e4f4b784f2e35d79f602707920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16c74089cfae4e3c2e15b89317fb9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616427024a777e7713538b275bc201cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba923ea87fb18023221b537cce45984623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96cdcff93d5efa744f0bb8b0820d4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973a61cef9c50ff989d505536c684fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5481411ce2b4bd3162192f6cd8986726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcb0e3071f625836cbee04ecf4dddb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342cc3b45dfa7725f4ce3c8e5842c9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f70aebf593c72f2ff0afb54412b28529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8cbe14905a01f05b79d0db9f6c51730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1863608260fe7f615cb4424e8678a5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a83d5e49f02c21946fdfc883e5b56132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecb8b9b82719b63622cfa39876edbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7005aa3b878e1017cbd0cd8cbc86034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd5716248f757e983e9e25e8cbb60135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b590527a6d200dd551db275820e4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eb1397d290745faf5111c23442ada37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf3acb915b23af20c1737d6cdc9e5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6f41179293ec5c080d14aebb48df139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524b413fd8171021f894fcc3161782d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd12780bc912005344e4f1282ebbfcb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6582e1c0f3ddd80667c795927787c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e06f2b12eb433b3a30884af1c76d4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabac23c573efaf0820f8bd684770eea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c822e232c7649b740637571b7672f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6207f407f0d6ddcceefe5f3adf94f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4092ad7d53a365752425e363af46247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4f52ae3908ea846735cda38e5ee3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80985f9b0b367f12e24919c77ab2ecfc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c764a4e9d44b9c432da6cc688773b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f048ea848cc8f1e00e921b4a31d7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d1dca9bd8a5c5a6d4b37d1a8cb75652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548a91fffe6f5fc546931d2e989f8a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaa78d3ffac00ce1cd3b4a7af50b5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4617793d1efdb70bb18a2c30ae1a3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c29c6fedd80e0ad4b915d6872b38c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931f96ceabd3f6adaf049e5ca48ef3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b3c2d07e214273796fb7f6eda518d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad9f51989b140c42fc15744ef7832b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a3f0a4f602cf00ed9b9369ad8ab8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e16a120419edf02f21a1eec04efb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abb66f609eaafa32461799463079ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eabce89cab9c629c79a06d2c94adb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6679e322b067a20de57a8e183524964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf282c4c6c756f8bd71b1a9fc9a09eb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57f4db308581b035a578c51ae1df0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a8899f51686d7d7b5482dbff2984867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15bb651194599c0fb2d41fc1502c7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a0b017b5ca1def6b1dac4ff38cada69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7fdaf9193c4511d3461ddb98db83e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b63176f7df97f82976e925a89324d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d6c77923a1c659b2647715a3908f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e999d40d59fa8150e68922d1192ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055e481d044ca535ee418b3d057c1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68790c51a20f726e6388fb446175c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb6dbbb29f80cfa272633fd9dfcd9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c56646c979a6917a683e70c0bf2f7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f9f199efa28e762376b9b5525733878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739ba051054d08fa4bfb28bc9fc3d2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d5f375de68f651ce4d7d6cc5d7ac780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd12877caccf58e7d61f769487bbf8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51129a179722bfc95f69f180f53a873b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e8ea594028f23c5f0785840c0bcfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac394305896f1d28d48c908e9a7f62f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299790c812740a0e3c79e7acee20048f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebf6c0fd2851ea93dabc243d150cda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e129276264cbd0bb912e124e39b678f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fbce3adc384682a85394608187e7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeed68ed7c7e112ed85ef3e7d5a58a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb45135b38a0271d1383f5803cc92890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886c1f81c1bacfd839bc5f505aaeb5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7c2b5679e4d7568a2cfb8e8769ae592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8bf2933142ac7279ad1a8e2d4de8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b392d7d296b0679ff11d38a9bedea094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522070b4278d0d9cb92e92cee87a999295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89606a5c3c2d81d9f18005432cbad796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0cf8e38a85c20b253341a8b1d28e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f891ffb59c72bee427b51ced5dd9d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc0039e08976ffe18e2995a409f73099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de2f85c9c794de679c60c7864342cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18030cc33b68650d0da7a53684fd3b80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe287e33b33f1353f8a38ed524cf64e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ececbf42855fca08e93bbcf5070fb59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dd2296b2e5086995ff094d452a246104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7e348f0b581c435a314f9b231600c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c0520f3f586c62fcdcf2ca47318d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1120861175a834abc8ef358d227c77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb220a7d333e6dedad279bc895383a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd12a2628f36d35f21e3581c7f8ca1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29797d999e321fae11b813f4bf626a0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788193c9a3c69be27419d9d28b105687111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d4fbcd2039534544d7db758303e48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b480c1850977de08ded17ea054c04d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61a6c94161d01b3de96f36b157e4c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba75b12e53921cad68d1af97896ef9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af15ae3feb919657463be34a39c882116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a62f75f0ef8758034943c25b9e0b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea308be51f6a452b5065c9be16468db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c18e6138ecfc9f7c05fcd916584d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b6e4abf2be4f2748ff54ebc0240da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34726cc7e70e3bfff93c5d3f760e7c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89545d5a0589e6eff551e39663087269122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e5688a07556a541130d24dab9564b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdf0f28dc923fa8b96ad77a6eb4e2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01003982bf1787dcac4c0e4ee8b3498a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9a28c204a0dd13f61bf77cd675157126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff762e0912a7002005043de93a0d69e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7786680b9491ab13eb8cc937d86eb6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39288b42446f48126d9a134b5b78122f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeda7f8a239f75eed379ed36ce0d8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136c6cdb11f88bf0ceaa2cd11455f13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036d4ee9331065aed23d577f4a45925132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2737ce50b9e39da5fe1b0c530bff4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3adcf73bc256d9c268264daeb28bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a53e4208293ad4c72679e1a7105e12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890bf52d73e066eadb0967d3e2cd718136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99b669ef3c41ab83618f80af232bc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aa202e2cc4092d91310d2938df4d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ffee683b378885b03f7dc8ff51b02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cf0e2302b3a9103dbd16bc4dab79a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41237c8e5d8169e3377036ba51cf6c84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc3da06534939f8c3f64e9097b666142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae29ad2032bef1299e9deb39dac288143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4892c11fde80399cc8d79524a5c10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ca506d59c0c5a9341053e99706d52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d72b5f2d408f83f35aa5042a0a219b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100554a071c35fd5fba7a2f4b7d1f33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7841ecb7602bcc6cb0926f5b9cc8248148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6f9cdda69c099fdf41826d54865e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fb891f061fe8aacf845e87ec58912150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955133799750b67371b89be4ffcb15c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a04263ede1e706ed5f5c41708e1eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde349e413e89735f3fe60e48cc8b2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c111b484f9ecebcfda01f912939e8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e1618342ffa5867d6e3c56f84a3cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a636c31d6a517344b708ff63436f42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0264c9bf534554d9fc4664e90d3aa1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1666c9ee3e78b5186772e18ed698c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ce209e590bc0b575474c0c58d46bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849961cb1dec46b2cb07abd2b01659e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6e2f5b15acd145cbf98cfee23b725161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ab131104972758d01bc7e06b0ab66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4f68608732f0daeaeb7b3edde9f5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188343d25df53eb76c15bf76e34e979a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199772782d0cc6e6428a23912ba4b4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a6926b6deb7de404cced204a3ca13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56509764e621561317bda6b7b9d7c3d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eafa9d4ba0cf20609d8811849c23b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd016c2f15165dfb94fd94a19238473169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a15a405fedfdf2b42a5368f170e2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851ff1a307ad13c80ee616ccce88f05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0db90d2f33edf26474b609cb69196172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab8b059bb79fcac00f1e9efd816ff0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff2ba9c5c4839bd25e69f78cdbb218174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7ffd268a25cf8c5975cf8d2d30678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2df2405d2080365c910448c82d50a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde445adc137735833fe329d0a72565177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af66946645582afb5a1e8119430742e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bded6c5828c7579cd5c4bbe9c85fd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ac6ca099c4ae0c643e3aadddfa4a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02850b4dfd8dc2f97534b696ee920ba0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94712817eea7c0cf4f809ed78d9a06a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac8506f00b5d710a36e9c1d36b2833183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3a8cacf888dcca26f0e0c775ee761184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110382248e39c3e034719476e0799892185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a591714e11d6db0f3bf951cec87500186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ab5fefaf91e6d1d0475e8e3f5096a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d4226407f5f6b179a1f528406a4db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9eef4acc4da0587ea3c2a878ef17e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0bb5a16799f539af139df6d56f4fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4664bd66fea1e1ca67886d665070ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb4d5aa76e51432b7c266041296b4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a5ffc109c02e2d12ddd84e441ffe3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189e31a90a1b99cc30393d37a81c819194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736cae98f5eaa68b43016c0aa29cdac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64292dfdaec08a691a54408a79784d2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f1fe193296b019d387f5c183b7016197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75896c79aaa465ee2c3e86173764fcd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9c278524d915028683ddf188c78a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad528223e97a556ab1bca29584aa034a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0196cb724b240e1379579f5e2b0aa8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8e2bb222ab486930e8fb8a1f78572202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ae0b3db0f397f261c5ed62bd50848203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16fc3fdeb6e48fb38df6652d334926204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecca7f6941f1f92c8856438f106352c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3533730eda0ceb96c09c80e15d2c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec6c2b383e3755a06e1939c8a33a50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a406727e967a00e531faeaf80fd9054208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcea88449e744ca57c9f3560525b844209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471a1899347a51c60f5a686ac43928a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb111138f01421c6a5e0dbf2ced361a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b467a02cefcf548fb421f5e26260cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17430926e497a07ee84f2ed01b1d2f3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae120f02d443cc8f94249f6ffb55fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bbb37ce7f9bb833a5f4d0ec335166215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9783c1fb80194db4c19024fac59d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d35a018abbbcaf94ad64d9bcffc1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a862c24ce7f9bd282a078e1725d85c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a7352f639ef7bfdd0be87fdf5c97d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95aef8a6f9722be18fb7906549ffba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dba03ffc3b3c0b3cdcb6838f98b76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccfc22210550b239d83f7e4e24225c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c764ee339dde499b0dfdd4bf84eb79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dad4d2e4e39ad4454995387c58d8ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5b6c3ea694babf1a70cd20a8e2d0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b31d6c790bc207b5adc62d077d015d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb25eafa1a3a9c1d984515e9ce461a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67afbab7cba02ec85425a3425441e82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912cc3e7bd91328e6ecd93807cf4fce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca7fe0ce9ca3e1afcd99c9400f4981230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98353f304550d05e051c8f9e58eaf888231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894aa5e635e5d606038a6c08d9ec8713232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056911f39f67376c08084f984e2ea79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faedc961bad80371907e2c47f6f64d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a0a0004fd2f2e225f5da2e8fc4ccb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dabdb82e29994fc4e9158e1dc03ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cb3be7e834f1a9fe5c47fbd1b05a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800ea69ae29ff06278158b2cbb38246238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b19fdd7f281223443cff41312eeab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cf4e57d32ef59199718558a9bed63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d290d190e30644835aa199c530d2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a8cfedcdc1d976c4e564ea5a6c92a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54856b6d381d71f135b404d0f5bb792243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5636dbd2db73f74d2de0b88be2d12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aea188c84ab1fb5aec9385296a0aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316b3560ffbfaec8faa21a83dd0dc59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1c020b62371f2314e595cc8530293247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1511313ed0de0bd9e938efb246b83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0af429f652df4a991c76d6bb4476bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5e94cf31871f43b5928ca88f36e67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef856e39f318fb04a149bf90342a8ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def76ab32f462538fa194573666167f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612112ec1769bb77afe6b34e6d0e80f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c3adc1b85a33089177e452cadd333254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a94a24fbef90226e670b56531f5c55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff2c59bae593b6de1523e73b216fce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbd1529a35ff9ab399b6d28aff5635257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44329b89541a37b28a8b7ade872c2d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac0bca673332f7532c6749d9a0481e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb5da32bb9dbc8ed09c6079bdc34da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d75e7f99b0b3b6cbdc29786284dfa2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df54f16f610c26ed14b5e84cfe7ee12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d31996adf2fa7c587435101982dd68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2696d5d69f317b5e4bf482fd208e95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f29f739a610d60ffcd19b702df9719265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac99006373154bac981929dd00d203266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b7abbaff445df4d09dad86271c453267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1420c6a461e12a0e9e5b85f9d8ab76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1cc6802604dc35caf090672058631269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670cfb715df095c6659af6ed4862cde270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b39283b46511bcb01646c7f24bdcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70306d93cb6a313f34e449eb3e51195272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65649bc4005986d1b383a487e2fc46f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9a52bcf00f1c751729615d356440e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b8d586dd56d7182745384eab26392275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699e84244892c03ff26a9fba3d0135b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2274bd739e2f52a20f84ad61ad8166277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da203742cb9609de53276f378f41beb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e17b60c7e4562056e81e7e77601b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d945d0ae6c49b2a57cfdc04f1dae4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943b07dbc7929fd8710fce76c228128281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8c046aa60861d136831356137a4bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceeb118f80e4178d143794404413a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb43d3fe4a52647159f17db1e104b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3177fabce1253a7dab21f33bdaf179285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7fee749d3712bcbb7f5a9e4ff1bf8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03fe6d835ba6e865220d50ea262e78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800135122bd387df9344a046396457c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ca6d452907c57fb7327737c9d81a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a7f9d9de003f9d802dd2e300971b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495b52d6f20e6fea2d675a2099a01ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cabcfb6dc9f4a77f355e684c1d4166292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dec804a5a0cd6bf99b50e3e617684293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18951900d383ed7a2733ab2d6907cee1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ecdb68c27f73a7e0371c7da91de9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd30419da611fc54537f0775ea955f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc422f297be0153fd101fd9387ba72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e91876522fefeb94a7ab028b6e1b98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b9419974bbada6eaa7e0fe5c39190299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95836c77f6c5fe206263561c25393e38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f46c7c5d230cf9679b546c8a84f007301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7695d842b7c8e44383d1bfa7fb68fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cded55e3594731ee1f9d32a583db2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd2c5d566aaa22df47aa26d36a7b31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b293ac25fa456a7c3b0a9fac1aee192305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b896d3c5d3dc2fee237db0051a59ad4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca48d99dc1430cc64efebbd8b78ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0a35e623cdbac75d4767c55110b38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eca47d3350c86692d79bddfb461b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d960f2542adc58f7b40842274e5b27a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5748a7932fe243943a617fbbd92c4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf6f814f3323aa85cacba4a5e36d79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82e2b8f8a2afb6314a24faeeee8d6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e272a2ce09facb9378631781ad324c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292f6b045409cfc05e1f4eb9d19f516315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9548d577cca8105c30b3fbbdb131ff7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6d770a75340f4274569ecf9791b36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1d0cf1f82646746482a5ef3622c1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bef24e52a6d2e0fbea77e642e7bc51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103f80f4f3c3c5e89b91936b9477b60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510890dd6c00cf06d9cf9ee39152937321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afd4980d02fee883241d28d3150c93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f499b82cc5d8d77d0f4c7e3ea6480a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c14ec9df49e96b5fc49972c40ad0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac271e845f26da8a08a2b273a6740da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abde8e8bc8ec3df7f114f99cb89282326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eba352c4db14c702b7659c66601545327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a64ec53b6b7dc35092010c35fb07c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36123396b95bb936f81c3122adb47929329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4a90a87e6f15e1482dc352cfb85ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fea5221ab70e2990f8d3802890f44e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa242febe4afa8e214ff0f6f03bf06ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee2e2ede4a91d98fc7efc5de2c5a63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143ce5141bd53534fc5deda757485d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511626e3c46c0a65bcc75f941621a72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b665d0ea0233239441cfe7ff612047336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f8b61432d40df35c3ce9554e1bb38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3bb2dd5407e33784c8362847062cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379aba2db852b5fbbda4a8275527ed21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9383abfea0f8ae08096765c3bc50704340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa507434ba68f2734d8383b06c44cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff28b62966ec9e70570a2ba78974c22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f6c2626d32ba70baf4af96068df36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb975dc1ea5b44343bf8352b01b6d5ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5fc5af874df44092804aa4062f190345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a52af27d8bd180f9bb2a939f84ac5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc7f2da22e6854f31ed608a8c9f873347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab58c3b049457f488aeffdbffb9593348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be978909e83b07ad17a99aafe72515349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83803e3001e8890fc53c393537d1b809350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74100bf448a1e5156f89d178a80e2bd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2104195bc5111c63dc86252d35edbd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4f95b16e2e9ee9ea8affb1953debb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dc3674a855d6974ee4230de69379c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed7436edab8aed47f7637585bacb57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a0faf4bb6830de22775dec3f9977f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad7aaa3853169e0cb6aad8da001866357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57583eaa8d1477814a69a521dc03fd84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b119a23a185ba2028c26cb5292b75bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c0012cef609c3dac35ac45eefc392360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9299f7987ba30563c4693103246e58b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9fabd49a76e3c05603ddebd2d44a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489be927c6df5c591eee6e7dcce509c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c144e159c4e033f4abf9b85e013d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada32047c0abe6a2b0877514b008ef4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60216689ed1bce4b35d0fb71180a95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d874858cca842492c871384d7f46ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7e27c9d9ea47d51a44c15c9cf432b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823002704742a42a961b7a6d2b6cc3b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe51b8d13271f03b01674a548f4713370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9151f071b4d740e56cbe98eb600a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39d655caf8d75be10f550087266219372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc114686feed4367eb545e42d8a32dae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1ff60c2129e8183c5cfc39a3ddcf0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1888f967101c1cc443cc4f6578dca09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9728ee5474f57a0303dc665336c5cb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1719e9a5c01a138ec6e389b65afd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a01f7575c70fd186e8ccfc0a3589e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b050fa05bcf038fa2ca979ac7e8607d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6e2c9f0061fe344a8b4c6af241e01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1ccd38811170e53b55ce511ba631b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c7e60232b865b9c2d958a72e93075382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd520064cd07a271d867d0af569d72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3c8eef30d641201e33e3d0d7b1f3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b242943896ebea02ee4b6284d9a13d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a42fba8152f3cba0ade9f24156111b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84214b8ade5471195a2e5967bfb52e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78835565903259c48aa8d5644b452b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85133c2ebd105a13f43e73b0c1cbf2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a30718d01b1926a4dd860fa1ba8e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac80124672cabee6aa1ba8186b1c8d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289c93fdfcbbf4426e2656756e51ec7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2a39bcb2f2f7fd28e8f9884881431393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743582e38b8d6cbf1a3a30452b39ffdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9936fe2f729b9b7932c1cc05da1730a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce23fd8525f27545649d53344700c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44bd3074282dface5f53ecab5d6d41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a1089b1900de88d0f439b870989fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d379b19ebb7e73a171af251ac443d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d459d411991074d5d3c2a294a1e5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb818ee8ff4f8599d684be88bbd919401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5424e93be60a41e6c34880b3388d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0898ff560c0cd0af8790ec6647ea0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea9a99e48aecba308c6267a028291a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa30089f4244e863bf55e39fa6a293405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ca8922b37b634cec53dd3e164ec01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6fa57c49c7d7133620f37b33cda9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f651174545cc233211a3e81db8c9468408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a62bb7a98e99445f35a61e04967d33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773938e595ecbc5ce9300d60bf52a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca2aa273716d0033d6100dc1da1b7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620b80b7c39f305a89fbfe88965995c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eac6cf676836f2f4359fba0669640d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e7b4625fe87743668bf59ebd9a2f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233492e5e4bb8be8aeb10e47ded7dfec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1f7a203b7cf3a6954544485f6b2b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98af90168ba4f75e8943ad3d9a735d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e846fbd78d3b5067d19a6fe43dd1a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d979b481a64f67a7422e82bc6de9d02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7030803102ce54665e77b39b573aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303068ea7af7da82404c795bee4f70c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1f7b2400ccd2287c177894b60a23c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e08595825a4eb0bb7b4ed317f0ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e44ab405a2b428458487cc649acbbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699a31c874fafd35427f9439101677d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573665a962db51a17fd309282b7106bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692ae289a62685164ad9e30e2c0cd5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934d6cc97239778e9320d4154223b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aadb1b4610fffad03bb101244b906e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67f371d39379fb0f1d84c41c25bc56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ad2d22c33f5638993a9b6a588a730431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c13c88d0ab1b00eb42f3a6c26459f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81815e791b09c5159d85adc24f9beba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe00e31eb5961302f66648a43beaa7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50560c27d80c8c8dd38f59ea4bba40f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63edf423c7709866b4ec864bc598e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f544d3ef5ea631fe66cd2aad972a390437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d529dc6f0c3adeef12f346083f8e98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9cfcbc66ef81ce6b21f99383227ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7d7ff5df5f265d84bafc4feca0bcb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63658ffc1a82d11bf39cbf802724c514441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24e2c64c42da754de57fef85de7adf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f41c47651199380069a6984680ab9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01dffe3642534b066a3e307e02d637444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc58a2a46ddaf41d5593c0277f79b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa897c470c11210576bbfe7a349859446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4734875a44c00ccf2dc4386fe5acbd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45888693d85ec638c5ad85534e94b38c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efc3e59b4a3d20214d540dbec0d8f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b2516a0d9fbddfce6463c77ae6d70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859a904e6ef3542ca2e63fd30668848451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d277fbde684f390eb76a50008a27dc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735a7cdacfede4093b4af4437874b42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4f1ee44607b3ed2f249cf2d6dc0ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a997e98dbb03e422026e8b8bb0c5130455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815f8809b8efdcfecc81e99610b483f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1697dfba048472031f5d32f02c008457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44558d3d3e00cf03d4c4bb30fabd1043458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e6ef8ca4ce457907d522c17c7edd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677331145f4543caa48cebf46a74827d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa307542be5f1f210e19f3b81b6306f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85727b0ec0d03af8d0bb405ae8253392462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f46b7983c49bcfcfc93890a324e002463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51a36ce47709755a27d0baf139c409464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1276d1eb88a539f4bec01b5c23ac0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0ad056f8a52fcff53a3a6d87ba1c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31836cb31d2e481148f934fc974cc43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658ee9d49463cc28efb159cbf5be24b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e852248e2a940b7f0bd40388368198e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b46e94ad7dadbc427c496dfe1228a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa30f2e83bbafbc0caaaa440db6b15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b82692dd7959d43bb5d886da92f0f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009822e4e92d4fb35660e28f6bd5fd79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ed2234949575443caf550e1608e2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16439231192fca6008bae0c1e2acbe86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1f83ea13e558948dbf7a871eb35d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0005b949c6e1299274edaff42527d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422c9ada14c3e689505db787c14435d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb707fed12e054ac1a2d4fa9d9c11d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b8508b0f40d1af0da4773963461eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59112be5bda3efeed596b22f629ed4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e70cc4ed932a674b28985bb1d8adba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638e81767f5596c3da8900c975b230c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11347be83c2c42e4437a65eb87f79ddb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4615b7962279a7630d7076bd6720006485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94015390f8581f57e481f638ebebe888486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97106b8af807576ca4ef4893ed8b8167487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8ff01e9836e1c1abdfb947ba9f402488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d8a6edf08f445fee51ceda336bcf3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797514bbd7d4cd2512d135b4be64f7fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67d1fbf5d6c661b2c68d773b6cc690491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89c3159adb7c5e74de0ec94e5cd561492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46403606e30ce031cdd51f0364ff6ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91231e4606dce07b71d321bfe2aea79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee73241a6a1143ee81aba4bd22511c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c04649886ffc7fe7f247f90f46f38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e6a8043671ef54f3326627440d8ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b9ece6c6493f9bf1ab682cd86f7d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58020bacae6b0702d4a3aab22f70d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0620ec578766c6af2f4f5c1776c474500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f40f5f49fa135e85919af9b2dbe3c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e088eb9773e7fef63d866c3bb74ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c246e410e96a4d76e1a6009b945c81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a6bf6f4a9318af9108556e88fc4b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6025b388586256147b0587e92254f77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07a55872d73a0808983fcd01c5b0d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da19e9c24a31e9fe60d9f14943b3a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572fb81162b633cddec3b51e0a164a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e978c235db3469f0a60744a7bef063509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f124131096748d58a7188d314b05f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb574d2404d1f4d40157a047299a4a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059b7b26e9a389be085ac9d711803b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976af26ae718b356014840325f63db7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83c62d290b8aa04d37562d6f773e70514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bd25bcaadb05da77543d0ae0c5859515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9470c706399ba6ad0cec35313db84b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698290dd50bc83d67fd3b5b24b50b09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd75b39dae3d2e0134b6552f738f110518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d48334a8946855f7e7ac19ee06e140519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b6fcf7a81981925395febe71cbccd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd563bdccdca8b34e82ceb202af846521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0860be567299f53d3540f21b8033433522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eca98ebf073364edc3dc31e8ca507523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8767a7905bf213efba0d02f4e0bfbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bb45400908ac40d5b5dc141032307525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b386dda54146b9e86bcc8670fe2c654526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751015ef3022aacf3c82413e36b32029527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0add1231c93576be9488abb4a71b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee408fc22b22b836ba5e0bc126a5fae5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516c5088892042350a56cdc2bb902af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79841d55fc0414cf12b9e16c5984d4d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcebbc2e1803f92e051d5deeb04e83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdf3ae1a1e0099567e1d3a1f6945c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d34acaef0c263f0968be173e55173534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cf5745391914efe85ac379aa816f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed274c5ae9136d771a510fe629b0290536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ffccce2761b00e0eb344fa9adbcf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4121ce3731cf0aab5c709dd414168538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596bcad8f3aecabdbe68e8dbb2c3304539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7264bea56fd5c7965b3d433bdd8b14540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05088426721cd54daa7e21c1db5a1c51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e728ba4f8df31480445432ddcdd84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893052d191ccf8f6787af96434277ed2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104c3db466290f1d3489d08cae3d87a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30774e64ebc74acbe3a89bd7f4a7caee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36abb62a47431455f1ffdf15979978546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a0d44ce0023b3c51f019fb46624bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebafaa9ab20178fdf3eb269039f599548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69486a21c03b43556c166e22b07323549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ae4ae7068f3e205ce4d8c3f389e71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10970b11c762a23af6fc3447e75ba500551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76fd18e51477dc4d91160e0595ba98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da9dbdf8d3b4a50abcf07363154186553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfa6ae57c88a7d356b7a50e7edc9e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ddd97ab95fd720ee63e46cb8f7379555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198e6273afba429190c5dedd5eba7bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18fa3686c6ea1ea8bec7fa87f7157a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a02af803629528dd11f1a4b8fc415e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950828df0a4b7aac4f21171d92bb726a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99ba4d696e3b5e32d05454a3b54545560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda65b749976c7ef8dffbefd2b9da54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee84cf58ab2717700ad7ba2c3ef5a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d705b5b40c4f2f5ff4db21e6c708b50563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cfbbddecccc1594bf260d74e1d613564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eafd1ef34632112bcaebd4aef68512565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181856197c925ff82a082562f2e7d5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3d3ac5568ca021e2b5b7afe86e01b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795675d97cf315c8a59f112a170e567568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b37936d02139f6e22fadcbc6180c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1553e0b5408153b0378b9e138921f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543b6270e1d19eba6246eab02532156571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491529a6e6267d0a93272b7e8537fe3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301670b465c2e4f66dc1c2940d03c25a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2400e4ddb7c0a79077a445fe1ce833574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baba4fff0c43dfaf1b59c82f3ebe2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e60aec3c4558dfa42d128aed3106a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47778d10302d8c81281c7548f1091254577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334c0d9907085f98059edf204076d34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d47a85f9420ab50d4f4df05e7f822579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a848e9df5bf86e308bbeaf0d7e35bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdb585a0734adc72e3c95da1a83db3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f0326d56b8c9c30a0cd52d558da56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c446abb7ee89fcb9db4172d7c1cf0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944af2862aa2a9674d23ed89751f858584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58125b03c10593789a67808acbca9010585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14cfde2fdf4c2f28e54584e205b62a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37673e694082eb5010da3d34735892a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d8f4548ed2178195926fad995f16a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd00f1497e2ac3b35ed33cf9996cc1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85653b1ba3d0506f9e0a4bf3c2678d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102a30c7296694004242407ddf388a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419fa682992b3e8c8d31de5f357fdb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b8c0801fa64d1c21a140a8881b5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7809e812ae018591d0b892ced5e9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c8bc3dc6605a54370bbf51f898d65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb81b5c3d3c575037723d9b905bdeef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3155f13c73579354c4bbe71152046597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82628dd639a0663eb54c8b51c7749644598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef8807cdc3efc55572af70868bafa3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b611cdeb521e9157468b59cd130b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4226df4cbd20ae81ff3806a7779c9a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86772720b50d2b61744d79d3a3e9af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7b601d11a19440e9f1ee1b01b90e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f0ed7a4499f61aecfaedff99ca5b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9f1e8bc57727050d03f43c10bb0d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6be7bc9a56f9ce43ed2e50b8945f47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b84b3ddd893a15b6f6bce37d6be81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca63508891ac382ce2f593245281cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbba9f677857ffc0796a5221453df8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96f3da85a34918f44aaa1979e38aa7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8c58ce690c21a1669b8e5e88cedb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66454bab17d8460d07b527b241ecf0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cdbdd4caaa9439bd0dfa3fd2d6684613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f11977171ad1aece3398cf27989373614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd3bfb73c92a5f2b2bdfa29b609d31615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bff36e13b5654b2951f1795200095616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a561a7e443a8a237b8a055ad9f070617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554348d8ed4a7261ca1cd5be5874e04a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4012c02d41f6ebedfee925ec81ab7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26396299bca31cbdc332ca7221e92886620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579ef28905a4b173e3307a10978522a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc65d0f5d10a1e287cdc6439b1d5f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436c7482e855992a3485f47050601ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b28de606a9b6bb5bbd34b4b439225624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc839533e4be3a9fa6407391c13d0d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7340ead9816b64dc3a2530ae2dee58626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e114efb3e0140315dbcc81e5a8ade627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b18e5dcb8f01214694f9dc153c3777628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f2f4b80691b357869f6c5c448be43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6aab2b6b790c94d283d3c74005a7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998af8309a93327eda0da4d93e6867e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3096d7d4f0e19a1d10f3c01efb6e868632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07ea3d153abf3534f4a3774f08f2f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fce28179c7e351e61207dfd941a0e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89596f7763512b844827ca8adf28f232635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f868506a423c8ce5398de3d5a29ce4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bd83eacca999448f0dad1b6b4f7f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff65acc16d5778021096001d621120c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa4c741607cbd9d983ee0ebc2e6ad1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d36e168ad2a1e758a01497b05cd39640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8660de7f1447aa5c31e008670cf9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea43ffb617f2cfc4538550ae9bc0c94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb5dfcc5c2f777d24133ef058463e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886da3fdaa8389bbd20208db692e4f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8afd76f500f4bce27d546610e8317e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed1a8d9bb605181c23d91153f193cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5e0be38ce7a1d04f8396ee31a1491647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9a5e4f723d7e8d45bbbd93758a4ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37c898e8b05c8fdc19f1edb6134c8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a27e9c3f2492bd00f06b0e29c65129650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e375064ca2d1f8e7f87aa1d76649708651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbb687b2b4fd4ee99241db2d1675e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16122efc9686c6466bdd64cc53579b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815f15130b05457f19dbe554eeed155654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f32950c93ec1b7b50fa389a28533d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbfef3da5022f885bdc1384f7f0228656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fce7795abfec0fa0cb1490b3c9f5f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823fa292558eeaf166225c3c762745f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9f0dca9d27aef1d22e0db8a7167d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3575e2fa1d4974bbfd1e6463be1789660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e7290e374613ad2950c20f0bf0cfb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76555fb77fb7f387bfe8105008376a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538f522960ef2b53a017cda9678dca9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff455a318d3ac7c7a2902b16d7599a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6bf8ec740b1735608a382efa83032665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550031031f220c55f812945a57f17f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adb1902b458e234bb3e20ba84e0de0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca097726194490c0a2cb4b05adaa99e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7234e9613c840d624401f46a69361f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afd32f675a1530680307cf6704a0fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e3b1b5e8eedfa3e44b9a23592a06d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869f2629634b201a101bba78de2aab5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680a9f91c19e5b7663cd902043bb2fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb249e10b5da444879dc3fc2fcd3086b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a27e7cfdc9ff2442cc86a30f8de25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff1b4db462cfc28c810dfbd3016cab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469b82f0cbcb66313c2dbf035f749c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aab82eea733a165d01fecb85f1aac0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1247e6f2cb9f8ed1dcb8eb910251f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40556ee7cdd079b26663ec48d37efd20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e582d5029de994208c756370a1ed26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6843cf7508f8e0fa25a59ad2ec7a6f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406dfa9a0ed0f6e1e3663aacdfdd0b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47ced8fcf3748030ae7b071ed92731684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fde01058dc5f2116d8d9f226b897e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367b4b065c71ee94c18b70b7963f134686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f967b103bb72ed8c28413c9afbd2308687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15d6fbd54d37c07e7ee2f4885f2466688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5f3894a8009fa2533970af43e520d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099bce75ff3f069baa8789b8a4e9d19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2827582252026ddb46f4320ed7fa5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb030d33be48bfb9d9abafe1ee34c5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90b6aaa886aac6669a646af3a2ad23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1c3b75aeff35d36a1a0d91bdbf756694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719b781a3d14e3b15714c14026de52c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76455cd0a81718e830c816569a8b9e70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b8d9c6cf336a29a66c1a2e8b44cea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c809c69f6be7193fc5dd51372119e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed158150fb641e1a860534a0709107cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e19b0e17fb5c8c15863b6cc9bff3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f61f1cbbebb7da61cf4170439e316701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08928e00a6d64ef1a6a6ff36a1f4463702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90482c5b3a48a2d355e3e3502a321cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126ca3fd81818db4cc91458eff17acf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660f34f47bbaa4d7e3b2edeeb27cc96705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caa619aadc92a127457d469095dab1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fadea28a2e5b3e0c517759de949441707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df0ef689e1cf622b65c3826e18050f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ac4681e3b3c724790beff2944bfd9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fdd0ff2ff5c69dd12cd71d8668d15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73954ade86bd85f311d422af9bf1d8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb19ad105edebd65f8f7bd70b8e977712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81d9f0b09717074f5f58d76c7975fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c44e48b945234ca3e47b227e68f8d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e2ccdf169b2e75cc38b6cf0ac812b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a59af597f5b02ea7351e6de2befb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884784d78cd876ee1fa93e02e1e40ea4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d995427cee1719b144f5d1a34ebb38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfc14ec1db6cb24b51aa92cfda7b5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be934117bc9d57d15eb252d55e9a9cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a20939a54b856493003602905e2935721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82491256d32cf0bbce89d1fa0daf9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f9b2e361b360107f6ea9b2bf3fbea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81584d049173bffba0144316dbfdd173724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaeb765cf35161e41191bbf6f6cb68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df583d1cc2e42c8185753a2f7f476a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147ce7d348209de144b4b2c674c3654727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d1157ecfb9a284027a6df9722996a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424694540122d9f2b8567dbebeba39db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab2b0adc69719ff7eb9252837532fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b0d7d22f0f4d3cec8d5c37d77eeab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f6ef7a072490079af176a289c6c21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780311c357e3bce9edf862c5c038d7fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27188af6689724bb2b648a274aa52fdf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fdb6b6aa89863dad0c3f983849248735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255b0e2a78b748bf067a6afec35c266736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684b540799ec774791b1251541ab3ca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149e981bd373e30b09a07b498c79f62738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd3c62bbe01900a1afeedb23b4641d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a004bd20320ded54d559ca7c4341e5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb467bfa50a524865bdf9a1dea8adb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3076e94c0967ab12cd71fb5e1067c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1c90a6ab5ee48cdaba685dc23847d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf49b7215b409922934e1008326180744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f3b431792105b4b0934b2ef63086e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f849ca8f49d128b96775b4a21e178b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704384e5f5ae55e113c0c822db9e9a3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241213392e1bf65cbc5d2c590e1154ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075b34ebc7b563899a2f19cfeed988e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ee7af2c92a1bacbcdb83d4c02abd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533002b3dd1e5c5d5079e17bd262bf8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c362881433ccb43c9adcad4e23331f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0567436b478e199ae80f6e636bd1a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41b38b967cef62eafc354485f4e681754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaeb69128dac6b3c2f758855c944cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e36847f13847f1ae906764b9904391756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eb22f73d318304f6195e01288c0cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24aacf1fa19a56eb5eaea8ea8064d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4fcb6c4276ca95fbfb54246f7cdeb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>