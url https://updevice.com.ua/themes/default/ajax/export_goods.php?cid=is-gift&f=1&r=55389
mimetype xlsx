--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b756e4e236a5a5d576521c49cd648981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbc86553c804efde92e5be32b384f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313099ba01b5ab5f64683d6cc78e4513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f0b83fc63d893c1595a4c55cde0154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b236c451413a9d99a9eddd9a10dea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1c8e4df3397a9ea40856db9a582a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b397de4026c0169ed27160c33494f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0716c2f7b131c089994841c7fd34e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec05ba9986316440bc5a98b57963a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0560acb7e16cb266de3c16103beaa7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9bd291708db9b9aa4864e8a06cc1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678335d6084ee1cf3a7de0c469378ff112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a57604989d43b1fd9da03cb8ac9fd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8665b5e9b9c7224bb1a1d070104b25d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4d524e86d64143882b986c266637415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1b5c895d4a87bf7d25cc6f05c392716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417cd00fa9d9512318df9a733916bbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289360749d9709cd6cb30c6a2c2c572018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d26cb26207baaa34676ceebe3a438119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f336e98bddb85ada25e7111fdd925d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f183d4d2e4cf3deab9cc59c772a0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b62fd1b39c1bdc692a06fc1cfed06022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c97ce9acc63c89d269856d58040b2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1b33d163c6c0c38940118258f3ab824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27a41bb51ce58e53c4e1be1e82066725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3611a95742f6432bbf3d207156d0fcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68e167eedfb84d74f9e31cf4538b4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647911b799aa3fb00fbd487bd2002d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cf8993f76a49ccf834e52d5e68f7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ed37ee9cace8a413449e6c078477c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931560e6613b021939813542e41c53f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fc3e2272278c1711bd7b47df27c2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82189924c1a8d9bfc545fc8c9974e2d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ea3bbc562991abcce52d4a17ef92134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc914e5991172be11c750a072dfe3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10575b22717abb478425642ea8246cc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53058c47a38c79c15d00c897a525a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbd990da4fff7573cf5c49c3b9554138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e003bdb59fa53d5a01f32965b3d0fb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5995a78405532951d141dae2f268ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689a306e12785cc34c316cf34cf3c8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dadd97216a383988ed9481d4c7690b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5dbe220bf33c2e38522995bb3145743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215689846c1843d7ad4065fe8ba683544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c0c28fa5aea6176a06bec7ed4e55b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da230a112a99fe83df7a2faf1035990946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1bf07b381cdfe48a5d809d0aa721047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b4f9beafb733695f9c91682cc024b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504753377f39fc91cce9b8fc89b065449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc1c873eb2c6018c7feda15944a8a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39208cb1c3da1e5b2aa2437e9d9491fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea22a2e804a816b762b7e6eb2cd99a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc83c55a62acd79dbcb6c79ca1de69053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0082de9df9d70568207d51ec9f688f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ee8f2bba9ac9756c022164238a76955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009287f3883a1c4855da4b7bdbb32c7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356a3a027f8584a191168f94353d80c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da7985979919f579952f62d1b1901658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4135b1fdf68a328e869d0e2b353e52759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2550182a3f3267d4e44c944c7f9a4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87af304070d44a4c27a7c85e24caa6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103899ce443bea45178f6a3d3ef470e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc01709cbc47258eef7052403b6acef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96745e32f0def33a9561290e1f7f7d5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ed552041c2e4785d112c08efc31dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771844dbb4dc5230ce3ca60b0b0ddf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8d2629cbfae0ca8a7b66e36ea50ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c619394fcde3fa7d122dbb889be4cfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2b0ad22ea23d2137c7e8581f4c20969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b165676b06dc8c080b9358b58c98f6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b3e068750f2d157e5a6b20fe3af5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c048e099e640f9e255b7f64d0a913772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438f9192f89e7657b5176ae28e0325c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039328761ccdb71666c4653e774e11074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284b1461c42808b999f756c8562007075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708994ef8073597e632f6f2b28d7b58276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab13de97f35834b7be3d92a4bf3454b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2494eccdb923280c8cc192f536f4e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016d80f16fcc36bdef6f43c11e4e8e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82917c2a7c7b9bf7c2142999c988dc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4c67a64f809721d33277c1a6991c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5968e2dc6133a397e1698e3f3ee2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd82a979fda4dba4753b83b5ed147f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4bac4afcb205b21bbfa19d07686d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97a758b1c2c42733a41095d226a10585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6aaed05adf164427918ef8e33091a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cd45f2a88459523d1758b97d2a91d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebc0f7c24f91cc1ce1112971558d4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc9e5ff7504c30109cd784ec89c12389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf405db7d4d57bee11ea144481ce835390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75200a3a12f4466f8c437148b6b6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ce5c730dfd6f419dbf64f9d8b3e7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc04374d2366c036b4623fef9a5ab293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab78b13df1d610279ca926b9df195f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f98218e3514555a1c0724d28ee07c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc37a4952d4337aa6068639bd1ad55b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea51fea98ef7efeb85b5ac887d4b8f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628af45417dedb2fb92783ea166dfa598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebf79e2bd835544824f534ca7ccd3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2fc876aff52d2ff9a82a7403ce0bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e0afa4f2f5c4bd2f6c091f4f6ed62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1e6ac3a53eb5961dcaae397298129102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591571513af096a380ba59cc07e52f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ee4292a0c6fabc3cbfea2f2bff1f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b931b01bd73100fe0184b43a81d060105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4584979e6c3c5266bce9a0650ed6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e752a5eb5f2a8f4afc656679b33533107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0e997f97ecae55b36241274055f0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c0cf0ce13ffda6dc6663b9c2c7a02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579439a1817a27791bd8daf8f33e5e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a586021676f8a5f0d33d8daf7dffa2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b353257cacc59ff44790229318db366112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b51e8056e627ed2795ecb1d27cb31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1722e87e477c92f98b1ac7ca56a79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c2d1547f4dfc2968e2ecf0de0ba22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad2bad98010270e8a687f19151dd9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282531ef579a1e9826acf32d38fcc9c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688281667114cf40d6819b1fc00b26d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c9b13ddeeffdcdb2ba96f06916061119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734f69e77a1070feb308b479067b53f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fb9dd85b598640cb5a5a0136fb4a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288054cc0c25b38e7702e1e7a45ad46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eafe8d02600fb2345e5b89710af70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34202a5873c25a56c3bf09debf302e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c47eb8296f585525d3f65e8f1444e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cc27f87ef27ab63d17ac03f4d9518126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaea9c6c488a9763df8279d7426a87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6a07cb9293100d6e67677ed169847128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6196918787711f298bacac82e247e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dcdc8070d57141297059d0aa884a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d358d9d72d030f384fa4c53214824131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1300ba0702ee41f49d57b6990f2c8aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6ec7036172259852fbbeb2625938e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0234eadf1cb35abe8a6bec85feb1a5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4828981ebf68dc34af5a138a1e707c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28bb9245bedf527fc2647536e2b86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a55fd173a1dcf85cb2f8e9b3267f27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5abac7d35131304ed0b106f3fbe24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e86da45f140513bb70f96ef59aefa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2b6797f758a710e96bc21759f72e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd2c814d1cf7b720bb82a2a3dcfe76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21145aa198d8b83ef43c0a983758bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee939b8df066c090fa21974446ac7a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7cbc9a938a2de039ce3e301a027d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177de72f8af763cc2a6ab6c692c10e82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa93771d034c6901e25488985eb358e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ce3a68a372e6d753ace9b778606a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d6b6378b12f0bd4e6b7c27f97eade148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2db6d88efbebe59ebb19d78bdb572149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842ee5837ec9c1d1f840ba4ea278d20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca4aa479bb5bf98eedf10b19bbe599151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e68db4c9c52ab049d66207041031c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b52c6280fa1dd5b9d05c0aab1b99b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c54f35f40db22d6ecda2885930412154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403c1d33bcf2af163fd3c49674082e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a1433bf3f1856e019e54ec31b1f83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15b15a366b7850d80ece454138463b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caf1706df47627e7fe5de7fa3ebf09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be48dcf0407dd6c335374fe69bce20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af4e9e703f313809e0da94c05680ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3493e12d5f5a0097b502b08ebe0df3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65278415fe37e8070e5b220363efd9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492261d7e63c173b3acd863179a54d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0f968d0adcba388ccea0f4e707e48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24cffe1475f9e4b1e17422eab1e2b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb655bce9878c3bd1b572d7d7134688166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4e38c8a505821162119c7f7e9c7e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0b600e2c6c3fe17f0cb24a79777d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568df7f4df1a237763a1433d1ac975d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dd3c51d3834feaa4fe9882db4cd96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab8527e85846ae1375b619026deb2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e42d42cf34dfadd15a84b93f093f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482c05ed54bc0810d436b250c8bf9fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6026b3434c2cb0de9e8ea1bbecb26b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b63597b64e559c6a97095b1df95b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07cbb12b752eabbc3a4485713aa9d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a5032aa7a8502dd5fed5d1d3efbe3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c00d5372fcfc806f7db0c1e5ed2f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff441c1a7ac3a93febcaaaeebeb3ba2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0b5d396fc2abc19f1292d9eaf8b45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8c1338402e9a2b649c5d90db5116d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b280098ba21c36e51441282e21e30da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8557c62fc892104f55c3c25c761df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4801862970c5d64e84467a12b80b3aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df42e62697cfd49f4666590e6789f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765da04fec2b27f052ea10d90dd93152186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf98d646ca29429a3d11fa0a288344187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca05cffc43df9e4e0e52fd706505b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb638cde16ce093829f528f1d3cb0ddb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6dfbe96e3e8cee234bc91820bb1d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaf46ab69be48e19a216400723f927191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa53ec06a5d668006172536643777e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c9d460c0ffa4c3e031c2c3c004c06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24404e74a714668f6e630f4bb93e5db3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751d7f8e77ee776e3b4436d94c4753f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8936752146945c493935b99cee37eee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf61ffa0abc07314c2138e63aa5f8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28ebb53e439864f4daa67daa42e90d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba215c118f80adefb7ef6f6db99e934d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5f911ba4b5193abe5efdaf0b908c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aeb7b61d5924faf5246e8e1dc1b88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d830f4cad827f8eb2af12bacbd982e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae01d8b6943dfbcbfdf552c47d632fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac4e6a4170dacef5ec854e2e2590df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e09dd283c974da1f11a70e6b992f41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226326afb2dbcb09ae9213ef417ca48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf246f318f6cb5f4998eb3c8888327207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4a27ab41ab73970bcd120ee68f64a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceb83e59a924135cc30796756fcf31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30ca8336575457b6780cd3d33d41ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31782fae007245e7c479fa9c6853957c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a877125ff727363985e286ca651511212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40994ca245a6b39de6d6f3decf46f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e8cc00d9b596586c356a3d1fc92ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f54fae0bea8f745dd03224ac21eae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7656aaf5f838b87c0a565728dc97917216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ac7929f0c472a4fa9c7e0d5f1f90a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2b390a800988f0738363e5d461d11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9b46ae7367405f7ed18107e80d5d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8832d609ce2f062ded2e350397943220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0dd7a10ac02d7ab8e0531faa5528f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e48ed4bc042cdb20b84192c531150222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15ae398c288ed664c20ab23f4010a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc712e39673ebef078228a1410b5f0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e84da8a8bd7a0eb7f1f6bd506b3fbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cf4ad01275520839534bddd62d232226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f071c49fcc02a410fe0a4bba5c2f2c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb440f15665ec217f3891d131b41375b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712296825f496ade828229ef0520875229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cab0c4d50fb8d5a45a625729445f6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db11667fec790f0813456bc8ccda2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6117bc6ce226ff838c4a1e6de925b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7bd56699f4002524007cd279e662c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e500ef13bc4fbfb50403c8e212dc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cafa67010f4885b12b912f85626bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262939bc29e035b08f83664def2cbe36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713c2a62b60ba64e20c3599bac4c023237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009a48e586b3941946084a02210f8b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1739a20583f12043f9518c6e010740d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b7dd8fc0361b176ba2a26541dfba9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd04073a5d0a45044eb2b80065cdc8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e33b66d12323e17d2a77e17213d42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477a8d25a11ea16b42a2a42164be759243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888274f4de37faf368833d374c6e766e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b3d074795f74db02b4661578d6a99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff2002ddd3ee8384e8fce8c19aa8bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0738d08a8ee15ada2c6a1243635f6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9723cf336d0c2978cb23a55980a4d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726560db46980cd638d94e73039a152249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb06e3d4f29f3fcf1623f58f182f6cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332850f370efebe3c2e039f6ea52e9e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5501e880f2a799a477294828076b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68495d0e32faa9eaa2415c613281866b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eda6076d4491a229f5c635a8c1558254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabdf2b16046e4f2c4e2dc33f7de2d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77a46e0cd985523cd1fe275b016fd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15686b1c61043d8c1462db0243ed7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba201516fc3f3f66c1333a09328e53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83227783cfa9a1a37ccfb92795c7ad8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c83a3902eea4a0d8b9d9a4b819347260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef14070781313ee62566ae4ff53fd39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3401808ac591e1a558056b833203072262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a585c0c3929393ca9e9d210ba567e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9cf580f7f7c7301d56bc97c590c66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5833146c6f5f62e3f442c2bd7568c2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a3829ff5f6122dbe8d79fb92703ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51242768b64ad82eb9083664ef0fa2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348ec128e172cc1adb6beb5105b738f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92fe2d6cf1d338696ba2ebc99a96d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894916ef4572902ebc9c2a2460dc332270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88b98abeb8dee25764f7a14ab2a904271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a78c2864997a57df7a4fee2f5893a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5a88f0f2db1bbc45fd5b8e94165aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b595eb3331979af6b4cfb4fa3f1a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cc18b398a9f92ac1e0f413a4a1d1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b06155a5a26f1172634f81e231b422276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761c9b5955544c9047050f73e3ffe12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5b75a1d2f51b9d26524defba731a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264e874117803ef5b6fe7939e8575bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d64f98ae6ce2aa3ddf3cb12b63e86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa520c519c634826fb5a00bfe46d98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798fd0baf86ed5d2cb7c94a9ef6617b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ec15d5725468b1e386af54988ff3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15864a274c50eb1384fdb20a51f409284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bcd636d43c9d762bd099e705cda71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c162cbc7ad35d38eb3cdc14f5cd63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809a5145205ea770f6a38226f7a2ef6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74f4e4e7e021d08561a11fcd6c0d2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0a34b5d8e617d99ece56cd0a9a79b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04237e2635b379bc67202425b061ce85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ce5e990643b72e318391754ca873b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690643b38095502369c1ba599f7c4d68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd41022861296f7282d4a2e8d73f88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f91ed4cc6f5e483653542411df36d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf645b41d5e1766eb108acf4832dc9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727ab99f7018dd5c241ee51613cb08b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16c9c2077947df3a55b24afd2c6715297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79181d10c0129e867762587755300d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e0e262bc99d3afc8d00e09c3242cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa4d92ae3ec59c7d81f23d57887187300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160b3ff68bf110b452fe7e32a729b30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cbc139440ab63dcb01b4c8286108d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94121aa25715dc84b591529a6e7ca1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20995035d444159f28f8ce5fdd6ab134304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06ef7f6d51fc543ad51147664691f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ab1c20701510f1fb725eb777c4fcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf3dc6cd5853db9188932424b05482307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f150e91bb8bce561d28b704cfbaae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8562517fdf451df2d69b229353c17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fa3bf7c5995da1d3db799bc3b9d88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766ca9424036e94481b40577480a81a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862da9b1f9448c501c602a667d344a20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44a75eda01cd0d6001acdba44da8ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6e741c095ce23a31effa9e4ba3388314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cace8f23a74b74b26e49711113f5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24ecf9eac7d0d681d4404c14aad321316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe18be1bb8684ca5fcabe3d3c38f0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f669558da466643b0a612e5f30c5a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b505ce14c5b6d5fbcaeb7aaad67e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06050eb5d8839e19b7291a63e69c21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47be65989957bae07204818383816c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231a46e6ab7fb161a544fb276192556322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfb368982b00e9c362029944e78dd0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f76d74e75adc06611c5471af1e3b62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ed90411787f14ef3ef86c694ae511325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a1972b87bac1c672f1baa3a4ec6df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46413bea5735c0fa4cd19eb3bb6b252d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04b7891e362f606da07bbc9bfd9afc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f995e8c04cca4be6b5ebe51b4183b0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbc02ba420f35236d224f555fe2c35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01681ff8dd78ce917555edbf6c3bac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558b34272946195219121822c2e3019332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9430c9a72ccc4a09c0109ba5828342333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac18013273e954512ab1bdfecdde2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de6d349cafae23ba956a0cd7419c2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efe9bedb0409cd37c51f7178a313bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19634527d726e8158a5e935edb318272337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a12525e6a339e01f1dd1c78ae1a65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0230c474f27da8127a64a418fa0f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcfb705ef91cb90364ad5657134be0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee59dc69aca2acd85e34c28c465398e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad2b85dca635f79b43115f16664052342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec000f2e2e9e77ce361ba0f1798f17e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b30891d03a0b8e53b0bfac75688f88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c1dbe2c33a6c4ffa2b7fa1402b025345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea1f48d2eaa0142b8a7ce683dd9de4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f8b52b14640265eac5c8d1f9f7ed1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4e1e49d52ad27d46305b8a02e2a84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea7f47846169555a42e514a5b18898349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b3fb69d99eabe1c85d6ce6848506d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e15c3aa9616c26bb085ab5a399610a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cebcc151049a96bdfd4f6c1b7915e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf39a3c405af2b0da5cafa543f42c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e750dd17c3ba6dddf9bb1db527720354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cafe4685944775198a794a0d88721e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649554c5eaf3d27d3763c19d8fa1b0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d47358ce8a9b00293806d0705ce5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef02dba7391c01d02b3d238a5abfc86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4e2b3ee048a9dbf2a6b8ab306bee3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aa5ad3e51252adb722c030d22123b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a2f66760c9bcb1193de2204de0831361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64afa9a028c2846593cbbaaa3def90f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ef9986f6043fc49580e49b0a8753e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7721c4033ba68d4bd66e4a92a9727c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ecc718adaa23bc6ce9bd51869099f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1e4886018d0aa8e2a669b44e92833366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac894521396a7d5c101ba26f3358b8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99318e5090e9621ca2f8498554dced368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39166441069f330544bfc8b4534fde1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a063dd53671921184ba44eb7cd003370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a432596550d9af3d429788a59f32ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a5a03375b55b9b1bb76ec519779a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12105aeead400eab478bdc5f536775373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524211b76b2ae48e74119b6da7b0cc8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d083b41e741a58c6ac1b9bf52f1a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4745fc3dc22649ef4c79cac9e551ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586e5da840e8e867e1e10d76d10c8e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098a57c2a4e1c1b4bf7a3f0f96d9337378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9aaf8c69b5e6b83ca7adc42ed4900379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a20ee9995f5b571a621e16b50f2e43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0258ddeb1b8807408a04aba247d20d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f833cf9ff7c64e71d7a1287c7aa590382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a059bdefe8f4fcfac8da1f93e3f80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4acade04affacfcdb333c011e1f131384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c9030e4f563ee78b7c1238eb3412e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb06527590774d06dcb487e64e5bc79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb3e8e609981a3b98ebc91876e4dc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ac14ce61d69b8f06c0bce81164e84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f885276c512f7741bc6d603630a192f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c133c4f172a3320c7c9a8a80073eb13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655d1fd256136c7aedcf1b62cb557fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd50d13fb8b6d5dfe8a074c10e5a68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf07ba4afc962eb21a31105adc3d43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b070b57c6b7f306cbd6eff5362aee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c5573975a9498a9c3d8eda55e04b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfcccaf2b0dd5c28a069d4584e6163396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e2d5b3559758462f7a39f7ab4a17f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158ebd1d6c94ee3c50597a52308796f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f27b8d1d8ced4e5524cc536e255b76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c45636f1108c2d595e97b2e13dc1d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea43d66eff38d046355563a2508daf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb01b82090eb93a7ce9dcb638da5f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda365aa951a4b434e3eb74e5198e1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d7d066f03eb53c6e559805962c114404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858f20547063658d3454a14d0e0a957405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0955ac8656b70c75e16f989b38b133406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2a1f0e08b482e94a091b1bdec092b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2cdf729c2ba46118af7be8a5f4eb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39306d80d17b69b84eaea7a816b8817409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314f784eabb67e7b8d178f9ae77dbf0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f658ef7a7d36a5b60671cd3b189ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bb29ee70203e85ecd8c6bdb8fa75f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec3b28545396ad5ec107e4c533af5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2bbc682a8cb7a2d9a92ecfa511419414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a352f96ccb348609592a3798686eb9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0975edfdaa9e3a1aa87e497be68fb50416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ea6ccada68a2fe81c46ab962b07a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744ee16d30db3ea2a3124223ea2b61f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ba4fb9a010b4644cacb4612be320f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cab6f3569efef3b194c6e524ed296420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306613719e41ca7cb38efb8e3f39824421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fa56258e15f5ab2854d75bc33f073422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7df5f5288ca700fb3f759a480fce4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580b1bd7254c8ea71a453139fc6bdd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a01c2da4baef9d5d994299110e0564425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a2edb3806ced8762abf9bea2d48b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a52cb594fbe1d5a50a524c79bc15be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68a943cefbe79b112ba8f17c9d2dda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67080fa457b2f34e215137f3975cdda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d69db66a067b1503d74b2c0251356430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8314c0980e453de582de351fcfdcc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dc84aa69cdeb1b326ee5e99d70a68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98c1493e11c6f5978842ffab17f5a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cc8cc4bd3c231955c7d8294687b4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b765650ba21b28a20f067edebfc265435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05d1c46313a0f258cdbaf4d94ba9bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658bcb196f4aeb4f45b3cc882786fa8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d85276ddc5a63bcf177bd1a25aaeb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581a9169502b36cf4d12b408b4e9901439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f34d2aa497c7c8909c8fcc5f8aeb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c34cff48accc99a9d5b14c251c2f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de08641b332ea855e03db297f40a42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5388c99fd6c620c7dc50cabef2df7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913588fb9dc6daf8c0ea44315e299d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cda174a368ece7758d30ba3aa464b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289e9495b4ece31836373eb50b81d12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3576f68ff27cf2ea6c0bf675e41a30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cf59e121dcc6077afecdd3eed3b2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e8e782fcd9002c65dd82e132c0564449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce73a4261383800b953351d2296de45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546c4437e5efa71501a090b38e47a31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db1d39f2237aba3a8ba6e166ec3a70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f675ec1866bd8425fd1ab097f1fae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab57b48a4b54d81d6b78502489e6950454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc683b6e364cba25342024c8f015abb5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9b42e549f04eb4766df9a8d66b7a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951ea839e510b93eb83ed0581c68930457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad601272bbee73a1f69d302dcd688252458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f668fbea20dfa9b91f859677dfd6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b39abec76eab4f4f7e3a5af5e569b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dc860bc203f8d6bc5bd6327327b47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ed6bf9c88d13fbdfe8bee8a2c56b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e8fc863462f88afead5557aa7ca9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fa750de502606cca1e38e4687e916464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3097725d32fd26909ed440245f358d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6465fb7ea53f7b600a20cf2e163dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879e36bdb1792ff4fe8ef099a7157a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400c992c04fdcf06a117991f130c07d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777833fdac4bee7588c947cc3227c1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d605cf46b91a4b8d68e77a472b0f6e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6808566753dbb6dd9bc562ee9e5c00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e4acc5e459483b97cb05cdd9b0710472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafc3e21c9e3adf2df264107c0118eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b6e950554d000cac9ab7741148486474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a6c005b0e378e22a4043e6684b669475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37018064fb2e25a572666e6262b50607476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b494ebf5340dfcb336971d4d14a07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6c71b8306de438e7b45355de3705a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9620f47bca41115a0849a5c865f5aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd070fe2aae77052375f1c655b0eeb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba583f34407f023bcf5ef11959e44d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b80385b24992f91a976658d220b12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1dca54493bc8cbfa1de42d2cba605483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a101fe307b9436568f4c65d9f4093484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a00847aa65889950cd20aaf4709207485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28d071ea7936ad1578676d712b330c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ffa1f686876390898a53dddeeec53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14c73181c10139049fed8d94eac855488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430fc1960c97c212a9162988d45b94e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054ff33185106cdf7ba8d4751f52b1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba494c36e4a28b134f3dd8a2560bbfd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa86b91a32a7506de287060d072d08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3eec6fc7cba04a1d32f0c4f95110ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d44541127071aedd0d5297bedb02e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac26f31be253824f660ac6e3a60f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd457e892788ffe2337372a3fa28ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262d4247baca17c07a86a2a8d059bf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8a2f3e535fef3cfc440399d6497ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823cfa00c95115d335c12260bade022499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd989020f4e9543b5d45cf61c84646500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d67a497a8b826372fa16194eaa281501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517352952c5c7b046a90d9125dc70e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c336fdb6c39d98263ef5b15f042dd8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a711749ef86d1050bebce1879b16c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc6926609d356739984b4dde1b11ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80f11803b22091a4adb8a5f8b7ee8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e985122b0caa8f6535ce88b6b4372a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bfee78c9054034129f9bed6611775508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474799686528bbb9cdf6dfbff26e5444509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96444fcf95ce9c2099cd9fa59126ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8bca4726abe306bb2c6aba25ba19d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7e397fce72883655ce5082b0bc7f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e716a2ad1d37a9bce96448158596c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb04005b445babbbdd2270e70857a41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ccdf489c99b03aac9f837c267c67a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1d5419ea960a023bc35c12063178e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f855a12b6268cc566afefa903c01dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9711bb75b9d18ed6395343e40c8a15518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb81b6eac0024cb1a515600a1770780519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c6fd4fd21edb1fcf371c047ab4104520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63faeef88b22bf8c7878be3f5c96406521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c817e38a11bb4d449ea7bb5a0b702b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e93561c10fae9f2290822665c6bfe2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d0dbf20c09788f8c89d1835a4329e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896290bb5f598d2d1b2a8df180a34cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f84c8c1f5dd289935ce53c66038f58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f617c40355fb35128185f6ec1b008a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593d6f27485ca17b759d241790e973f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5addf303b84d39cf42324ab1097c75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731089ad79dc1964933877cfcaf4da81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f333bdf3544f8be81d262910b7129531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2080fbf1fe9918dd125ea48f9ab0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f256813f73b910118d25affbf4de15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d893cb58c3cf5ec376292bac58067534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327913297d9a33fbb229468872c8b17535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215a09a60b5fec108bc4446fb6e7792536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f43fe46031f62b89fa1fba261fa032537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed8f859e143be746914b2d3c27cab5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8733a837458744fa7aefb6815f991539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958d2f91f6d0421e7f3c1348a43a429540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c948cc6fdede46911196a9f054adac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165045fc0e56d972bf0701808b9c1f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed7e3aa6bd9f8f7ae07ac9e6a583e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361950b24fd2b7847d747162f643d55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb4e9f6438f929e411bf93d2f1f398545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15751d45fbcdeb757f3f2e0d1d3ee9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8a622b3d9647f8407153f7ef14d9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17c8694e816a858b5e09db3bc7e395548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9b677a2a6f7ffacf206fc96f2d31c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d25709c947b2a11166bcae8015d810550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2819e4faf0e0a397d55ff21def470551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4487b52ef3f4abb6c63434c6fb739cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1048ff615e95a04ead83a3d460abc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d85d169b75e90e2b87833975f3260554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4767b482344c39953a28be6f02fe266555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a7fb0a841ccc09579e3abfcd445b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982fa2ad3a2c2bb136defd50f3cde57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbb073244c3bfbfea3d265cc19d831558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf660defed6e5a4206827bcd562133f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fabd84fcaadce11239842dc4597d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cf5a9cf86335dcf9215375e0b2ca2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ae0c3ed35216e48af918ce2bc331b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5bfc6928fc87c877c358446dc3e29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a516e6519f601115f69ab0178bf1bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f8f73289f3876f268e70128157c87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba38c7dacb08975d74f86f7a46bc0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901bd61696f235430f809b5bc5653dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c15c3c62b228d3e66f6c10b2e90d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1067fb0107cc82544dcd92c55c7359569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf9e1713d768d02c1b04bd2060e67f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cd358136aa370610f1ac59295dfcd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f9289ba9bd08db27fefcda3fb9fc8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6437659546cff60944bdcc9699d1c4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf0b22b021a02085c1887e1d0db7e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f1feb0a1fbd817fb511f204e8b4cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921b2432a899d27a2bda7f2e223df3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c8174d6c352dd9805722235712ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d5253ff598915992d813e99746c20578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d38df2cb291d0adbbad2e527fd05d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeb4d0ec9c13b854c32e2f5ab6a883580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125f665d4b822deec9df1ee8023752c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522e7060ab7af4a9ad2bf9eeaa949d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642dfccb6243b1cf16a8bfefe2ec804583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e50a2c9781e40429edae81333ea5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d6d7468017eaf71b3aa6317d29f9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251102a01f33fa48b20f192e2917f82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bffa8164a2553b9353fbfc9828903e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41536596a0dc9bc1f3968397587e752588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce873d11df6b40ba47b09a1a85a7c4ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bac4547c3975c4ddacf20d89534b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdf106f965a72df6527442a38cc3a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e9d416e2749612315dac322f5f77b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d218727bcbc8208f7556a79928a2c2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65daf900ec02b46d4facec4463ec45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8068c1a57303f9938eb22b95311ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d561d62478f4bb938f963980a5c9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782618749b75aae27ee43caad0478d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28b997da57b6df71a3f03694f40b78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f68a8c91961ff11c05291739c6a84f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ac91c31835dc6579b3bd25644d8b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4623a37c7ffd9d36a5a222c3c54f0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406be31a50ff563624a242312bb65d78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e51330450709137cbd6d4c3228f6f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4372d7a7ed25b8a15d8e7e4b210a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c7f79b5e6d8bf2fee59b67aabd8b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1972303cadf9d5ed63a804d5c53d79c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd882999a237d1118b367be61665039607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce58d06afbc0e34da5e37df764ffea6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed836aea727de8912145a4cf2017a04a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44828d566bc503623291705f1be23d2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045984ca28d900f2c296ecb238e7a8a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c26e1343cd77af031a18e38bb811fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e54123c256897a3117d684407eb42b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df3ced80d37a80d7d82737dec4a542614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184098cc56f0b5b1c3e2ade14f4f5498615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd18e8f7e4dcc59cd526ab04a53742e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd99684cb0e6478b771ff806ab8495617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c81bdeb77804e93e3dec14a528d985618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa5c2fef39c2f4f0b71cc56352e170619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bc1260290afa1b6ab132689181f05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf53dbc01f4b4f9a9ea6625c0b965ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8704bf284d3b34a13187e8de6e221622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa9060893fdcedcfe78653612d0d69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa9313a156084d7734ad52c9ec5964624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df29e5bcc5118f05b487665b295d7ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc99d19c3a1869a79278a1c6daac4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c71e00adc477f3cd983df1da5ecd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7680d1c9be7594d72b57828eeb0d43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fe82e68d3b0c2c164101e0dfcc42a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d3ab00d4746bfe8849405da6ea98b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8325633924644dd53a977e6d5460ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906073c3e6755fe19ad05cd3a844adc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67b0d2a5164bab199c2f4af26f8cb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04150d38baba5dcc029a87e0e3cf64fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf16b97c52dc0c26763f964128f1be2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29caaf0cea4fcaf76f55ecdedc37bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149f73d6cd21ad57ce6bd5236c556ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42a58cf59c13a8fc9b942cd87251c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c42fa515bf66eeb58d496e32d1ad07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5b0ba08b86b57a6a612c65d5a1eb5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25cc18edf533593534c1aee044ecf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfc62cf007ac6944d6720418a96c29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25225c6b021a28ca63588cd3146deb0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ef58ce6052c6371e65802f3c85dae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476f195fe806d695eeafd51f69bdd8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c495efded7033f48ca9ed1793050780646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1d0af450216b3974ce97fc3d4ea03647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409edbefea92735afccee34c96a71baf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713a5733d46df7f316f5e92055d6cf7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc05cd681f20d6c0ef0b5731f6007d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa56f3120dbf59881633bf12d08431651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c331394027b00315d129ef8b33e79e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414c13abd35a96b3031738a1136d86c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cd27e05926e46d887971e40985a97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add40d2be57f5e8d16519f013c8db6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf82456add3cd7a2404f27bb3109b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e18cb5f403529dc78793a07c59718657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3184f31a1e278aac401a7a0cf0fe5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1844ccf2b14ffcb891bbb63b6706f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0e4440a2de4ec6ce769eaf64bc086660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e9c0c0e5bdc53577c101684e3ddc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046b8631e7dfa11a879f4c698606166662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982c2ba0615f5c08e8387f7a35724f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b82e800d7eb62fb9617dcb3d85ef8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f3f061ad1da27e5dfc0f3e13fa397665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bc9348868e4778a39112bdaa14344666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a418c25aa1fa00d79c6c8a32bcda7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c822694364a63bfaff5c131edc72aee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705e528f1b1dca5347f11428fb3f113669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afd625cdfb0d1fccc1c46b1d32f34a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09716282c27bf4d4ba4c3ff6b58487e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad193dfe2ff53412649e3a9fd9366dca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e876f333e41e05f5ce42b4d79a82e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b140c857e89831289fcc4ef1e1b46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6100fdf548fbe61f014fc54df1d29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de517595be7cd9732ce61ce28e6f9729676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5e51111a6a0f467a17c70410372b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4be613fdd817dd84996a1bdc7507e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5114d23fab7c3af838ccd48e257e46679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afda08966ee76c7fa75a71aa6499d61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf7f49bfe145fe23e2d1db034c4c7f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e155f460c02ebf9d5e88f2d7b813c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82495871f741a2021cc74fa00f53a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666ad1b885a5ff6f4b6e62a815bc073684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd0c81cdd393ead9ed25f722e22f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43685cde89698c4964b71f8edced70a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e23265266eb4d1499923ba4a85bc6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e8355faf4b913d0fc6339adbe0c15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4d8c7babc353dbd02ccc971420122689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7c1a098fce6838f3e8cf49b13aabf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c97080c5291cec1f0f71091931718691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e25e71db471035898b9ef04312777c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf897c3925084931ab612e5d863012693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f67ebbb263f0b272b52209446c429694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024aebf78753c68a5aa8dc7cea9fa21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec902c284e1e169ab604ae8789af48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc5fc2ed66ee34debd75c4cbfb2799697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa3e928f65623c842e9abf2c2983e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe629cacbc38f0afa77774e0f6e2ae4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6cb929e0908cb4c81af1a365ef025700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819a98d1504666c50cf8f5bf4896209701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dbdc0600d55000d87099cf1d3dc7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a33f8f2d31fd9cb63ef7d4ab17406703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4128582cf295a61c623f888fc2751704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b05e8790a26b2a5cbde2fbf2a6ce3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7837b1138414209ce744e2cf548d168706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cde96f5fee7a3e7d1a724fe59ba59d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc372f8d3657c043ff8aee47781061b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489486bfd38ec697f5089eb427a0f1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd978a37f464cb38617dbf8f7bb02e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d531bc698d92e850eb11bcddf5b9a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3742589b3512ff7c9868cc9879f6ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b0b906de7ae1d6c8cc6b5f79c1436713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d1cd81882f2feafb590dc3678a17f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b45db340bb1a22e8f6dba70f06699715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2c94ccf108ba1eacd777704c61acf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f29c2aa2e44355ddf010eaa2b0e48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdda4bf4aea4ceea6dca6b765abe555718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129ea874e471bcfe04e8d63983b12b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcf1ee3ac19633cf18f13f97cf82aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee222c220320369a37ec96763a282d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbcfd58598530577c3e56fa98f8a5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88b95f8142746a7229f403655c79c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493e5b749cf3b43a93b05576a74e02c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dcf638a07ca057007c92f92f4c380725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6a7b5e451b016027abf8236e98dc2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af6cbbbd1644de44c097686cc38652727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94e9475cde66c35053ec0ecad9f3f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684251009614bb623fcec52aaa6687a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596ca8dd879b7df6d01f8040599c397730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26182459b234df0b64fab2beed1f71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaae28c4a47fe672657a20d8396946a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43831c4a393f1bc03316041792735bb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3610b350b4d7634fc77a4323b71c5c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b715e6b09c2e6856625b18256b2aac2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203182fb84e42255622d48ac7a6c884736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45675a59568b360a628463850a1abc6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbff75067b1e59e6bd8dd90417512c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3c8fab4a03903ec8994a134193798739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedcc6372e4dcbd86edc7c469d19e32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd905148887433aa531daddfc07f54e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d0dbc497c41a7d35acfa42027a6df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1cb0d2b04b1561534ec20f950aacf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c472f1ed76fec042320b1c21cb62a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e571fca3db3b74895dbcd8d4e3f8a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f46db440a2f619e5d7c2b8f7abd79746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd08a8792e028423017520c7bead6f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c6fad2872152d84fed28869890781748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833d1b830c6460b4f8876e64546a770749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180fd091ee4246567414074c4f7a109750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7da92ad67ffcf4befd45672701a829751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1112e79209e0f93bf984d7e1b6566752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ce3b31f94ab94835280561f50531a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109a7c85d2fff2455fb8fefff149a90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f749b0cdfa13e606af272a1ce1d81dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17daa63e178767c1db3406fba5eac71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250ce98a10f8b82e143b8847625d4bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1cc4c6b516e76d44a8e8c2149ecac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d290ec98683b3d21d8316a59b98f35759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97083ef12ce0b15e8455f7d5a0a1b5531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041c981ca63b7873bcd7f4218d241b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6face27461e479fcb3a69010e7bbdc9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba285f08a2434ab6767ccf9154067ffe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb90ef9db4bbcb9b6561c0f34f559c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc9688ceefa3449d9f0e3ef4bcbaab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00df3620882fec3dab247fedbad1a207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9d8f175b732112983d0ceeb7762ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c30ad8e2a0f57a20e90d20287eca849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb7fca49ee16d8603cf3b7c9e9081910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0a594c26d3a2d600f96679361a42111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd312a187068747d50c11261f50ad0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ef7fd089f977914ea79dbbab303e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdc4219b5a4cd4b3825b822f6bbbaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d74ea79ba4ce0882ef3e1dd10be1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d98ee3580bad542b4bd9338bb0333a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740c5eddc44a73eaa649f02176f669a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ec2e6d1c3931061e64aa78b88d65e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70636e1ed2fda54bad514b288e55cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0b3213b6aead9f186e914a8bddc5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b36456dba5f8579f21dea13eb1b80e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d305c8607ef4aa2c76a9881da88ac122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507467ffcbe8fd31f9a036e3928f5a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0162aada8dda25c146af5e31e1bb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5163b91ca4f8d8fe9ca796bae8c8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9d399c8f1d877ac36f1b366b1a57526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ac4648cde8b36c174decb183b880827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa50e1ea905e6d22034109bae34dde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389346558b933a027bd91b1132b0c3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca7499ab64a9768e9e41f3ef9e322430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb3b2fa4efba7843cec8047141a50231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba4fbf279e8c4c70a5d0df9c921c0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f5c37809181a5973a194a3417cbff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf379415eec33ca7028a324123977d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263b83d0201cefe46f7acf2768ef8cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8284c1eb4c4bf6cf3bd8e65f94f513236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d05e6080dde2da93ea3648a31e3cfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563d8c92649602afbad0cc40d9f00ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943061d02d989e5e606ffeec1b19ca1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fa1dafb428c144f70a7aef2363a5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6a137e8bf34ec694da4af1932919341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a07c285c112a76a6a645397bc1acf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb12e2cb950b6d065d27f9378cf800f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b68036cbeef3db99b2f0736a09e57544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246bda782c76093f9cf06841249cf2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f89c41994eaf5cc302c606d38fef8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521ffee5219d88bc3814f4f8c2f482247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476813e70ad2a2176c3659fb675740848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedcb5e3ce3a725c91fc4df62e0727349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f58302b5af7bbeeedf608d564a61b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c7d117fe27bf90cc35e2eebc45e0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d547743080f927e513fb3fd5d86ed9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3941beb25c1903e30b1376195b3e2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20979c2f74df96bd6b5ec5a7920e3eb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0169de439ea02d0e10c6d2f2eaa4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63da33216c62290319edd9e8331de356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd881c8099a7d8df9ae2f427ae53d3cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844952466885603de1bb30e5e02fca658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f3f316e8f18aa82aa7de17979454b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330d22062e91c2b7e27ef0e0b706a4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd34c8560b60607f51acd5c1f67ae461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bffbfcab43e70e0225f1f95d8b5a7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b79f91a6fc2221639294c10f2599563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5103dcb1afe20dd2456a919e96f5f7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b09a51503e5877f175baa7c7369b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb5d01fb76575172ad3148b266a03d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf8ebcc17cf899f27263172e74d56c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a13ef28d5f30dba996d90629f8dd368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef8a3d3a2e9cdad9d6e87608f204c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51786e8ee6e87381f64abd2ea79c8c5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aceacec69961930bca321b6cbdaa9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42b0d294211a44ec8e8d38aacced1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab67a478cdda9b9c7236e42db6f21073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca84428f28517d8bea99641e28dd1b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089355eb7c6146cae040eec80a11a9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff94b516a6253f4ef39bcd91bc53e1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfa1cfc7280b94cccf05d577c5d41077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015df87e1372c93af6fc2396182f662c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f7d7194c93e275e3578841f4ae4cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063aa804d8a54584fe30c4dc4b7518880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcba9a078742ab8c1054c50c041f2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af01d1260f8b64853ed7b0506881d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6afbacb456070e45cc9e193e15b6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323131ab0d64f2a5b29c8ba1ef820ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a1358d4da5557806b240efaf32cae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2f71af4808e72526991518056c90786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4f23139a640006c361b87ec3ee3dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59add405d2fa574f8aaf8a0e95362d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1debdd8b92d90da544fab16402dd2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f67a6712ef26ece7e3fcbd88a2645790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbbc42065ce832dfcb2e23cadcd83491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34897a82afa6fd1221467d0a4b00ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c41d59d4bdfb15be60c709d9e647c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e2d9c4e67b5549b2cdef5353b749694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570ccbf9dd3806602796977a5236b4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32906691e0b0f0d62a102f4028bddf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fbf1c24573244f21aea99e2d954ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d63ef6669954c5e9ce0fecb0f0ce998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9881d464a428f4c89194fa5fcb3286b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8d45a44a157d8a8e589063aaf576f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fedd3a8e209dc7ca62f10e45cf197101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de650fc578e36a2968ae8723a74923e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f013afc17ec43b91eeef51092818825103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd8e1d20ad243ba13c62f33baabd85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ee9253629aedf447cee0cdedbbbfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd87eb6b84e6da3968df72da6f7f46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10b44c09a0fe22126507c1fdba7008107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d977bc52847527a3632b4ae28f9fb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dfb2ff6798f463bc9910a40853ba5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd28fea49bc6afc71ab2931c7080a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f02ba67fd190f4d356707b2451d0f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a79b766385da61a7252f4885694657112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb2694ee23b1dfa186deee4be62e28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff3abae8d119b3d097d76ae7d7c62c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362b60489ccb65ca9da2e973ba4300f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7735dc914c0c12a48db90bbc32fbf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde75155cf9eb66393d847251648e879117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d106261fa06201676666a590fa0a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d753c1d88fba89e531dc0d2ba0890119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfafaeacf0aeace88714caec1552218120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964859caa974462dbd4794b661650ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd8eaca6e28301f248257db5daacf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966866ac76d5ddfb837fe06cb4a58431123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aa9a51177ba8624012490cec7165a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4142a0740dbea34666c1603e80589125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc935c60a6beacd488be7e4aa68e0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17febd962e4dfd744dfe0558df373c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b4f94296c7de75e5e4d01aafd48f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f338e4a3b2dbba9a1592430d8ae716129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90093834b4b093deaeb24b595d1626b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dbe24927d26075fea453e9231f9aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c70ee8a0661b40cf85504b7f37ab6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c98e0e1c3bce69d15577a6d32a934133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2a4cca22880558356625613534c17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691014699627a4e0bc7645e4bd68187135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2945e0efef885cc2cc65c190bc7a0f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f89d08d046596aa318a52f1d820fe5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78271054332bbf1ef2b4d7ff1599eb84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781af4efae613e2600a1e7daeb171a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2829fc185bb694f0b0f5918d20fb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88401ea235254762ee3bc142a7142929141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9d5c1c57e13c91ffabf84f9fa848d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf9f50f164d7ef3a99488911506a3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a1d733b74f9aa69d7e82a98896e6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17ad0cbbf3a70b7edd9f12f3c0fbff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee7cadc74814d0fff513eb515599b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7f9110c55047f651c1e66fe769749147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5b3174f308efecac9384c707c80c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c218443c915846f68b9ff1b6e657a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97d2e7ff8e27d0a71ca35efc574aca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066300d52fe070ac00a74be35e639859151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963300c5b7f39d251ad2ee50e243528152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c12de0adc8d204f2153c90486f2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226f47abda6a5f254777cbe3f9f7f09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa06fdd3d7f0ac0374ca2581e89f4b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d3f3401373a5f52fb1396d68213c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08314a20c4d0011bb922c1b4dee276f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1c45e7c81572dec59fab729330e34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f21baa2d52972b20c48076c0b90db2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a295ec72682b4991538605374e2c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f8e4f0ead2555872e45b498db6b6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6865c3c21eb986ad251271fd0ad0eb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d48a117ae443a63f1d5c59c3d8ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f2ad67f096f4d1f00c16afd4cce16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c952d163b2125a12ea3c520621080165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e05bb0a1fc9818ec2ebfd37047d26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fb556499e73b0fdffa9635bcef883167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c727895827b3ff5e0111d3b5b49e7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72146d2bf3af4df6aa0ead49a11caa66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77822dd4e08f557515e8bdefcab4aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b988fb64632e2e00914c4e83e8ba1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56837653050e76fac7f1cb2db524c41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758484aac4084188c3f9b3aeccf38ee9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15be1cf49a51eba82f533c3defea117174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7d3816e86e8afc96fb37a69791701175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f1291526b87d68c2f19f5745d2b69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcc63eb2f591f1b337a25b0cdf9f53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73f057811c673111b4bb86ef6597ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e41bfb2c74b19bcd9eed9db8234e3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17d302cc61a363b2f934a6c175af7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab264401dd877b71a5dedff8c9a149181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c27d8db5ad69a91e47c2627e522cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bbc5582ce2f648c9ccd936567bae9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0519f435b40b450c742f5f63fd2e77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe03f5066506ed23098043aa0a4ee2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655fc2c31f5df9adde7a9f2f61eceb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f102badd5c04e5526cca5e1e31d5a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefc9af426c0461bc63c3614ed03d6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579e488e6f651f2fcd5bf80dfa44645189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b13066a7e64e1ec7bad76ecb7f65a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc16963519c7af84114e35810864a02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312f8584bc764865c79d4d5f2d9a974192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed80a64370725922dedaefcc0f01bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcca45ba3931d73e327861089c622c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676508e808ea2e5cfdb96d560af99df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aed29893bb861d7105891d0bb873f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cf7ef3bdf79a90decfb3c64421e4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaab9846682a69bd798c5dc1d1b4695198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8a6cdd3f8a65adbf8d4ebef552433199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295b5bd4c5a6ce4a6c566762bcce79e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d599ea1eb4cb34c93ed0244f2cfe6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dbd370d8c55920e218d228d39211b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872948b8703282149edbb418493e81c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc956583ba2e905fb267e65a787f61e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf05aee347fb756a7b797d8ebbb3c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144da46b311f31a06eb53a238328924206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650048b96ac6f494906f2854a06ead5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87f271951c4a1c940ec3a1b3215ee1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe000b0ec1ef36cd6317bafb750d4de5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154ed3f8ce33f7b97d8aa544e9ce2af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b0606ee28bb154bc240e2b1aad60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5d08cff8b394538f28bc7d493af26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b2e889f38787c49a7a46ac0cd2b7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e531587dda3edb40d8d265d06660f98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24005d788acc61c1a805ee921ea210215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5a9ded2434024997ff6a78690a67a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2c0fdfb4a14625659e51b9078a00a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7145f068a6eded4c3a6ba97ab08ec4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b77dca51201faa3443c5f6f018da7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd17b942b93992609e5ac1c836dd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8d1d5b7aa2e093ec0b154f9947256221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb683b90f1d1ee55b060f258961a83a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1066bc5075c72ab33566af2f67489c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd823583e9c60c817f0d96602591b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689056097cc3f94d0710cceb44a731a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617985057013723a5ada70b9c95e6794226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89fd536423be9f03e0bc56dd30cda4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31532853d3a0bdcd7daed65c354c6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7bca6014766cebb805e9befaf0261229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67b5b76c7e6ceedd41ced565363507230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a3f131e1c5d712abbb75e1389a946231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c358937002b69ab345e8af38d9d84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e727f4eab5a4d55f3aa1c56fc35683d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77fb839d7446300cccc0338f9fe75a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb722d9972d82746c8cae5f5075ef7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7597b7e6631b81b83e647f040c0c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94a27f0050995c421d4e90c5a6065c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc98658bd4dbc7628a0d9a12f8d320238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6390df401241b4753b84a1a01ecdb1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c87bfe8c9afb7631aef1884163f29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5aa72f4eb210e968d7ca72f41f816241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405c3fa3fb5dfb3255566b3903e5fe8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff14053e29ea25974cb087193b42fca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47754b3f477938613dd0fda0dc79201244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47ff38f2a5b6cf4fa8bdc4ddcd1731245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c411cd706100663cd5bed4137a681a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4f909dfcadad37beca555548d36e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050302881681e7b7bad4174647555e2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11066d4c3e92e3c9a7d0c5d501e2c5fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c0ffa8252131a9b9a9a34663c2daf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2105e95987851d31f2d47a9bb82bea9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2b9c59a98e870b991c8a7252bcc2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e2dcc20fc48ab214461001fcb60f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4b45f77d7d30ac453c6f0a913eefc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0f1184e512b2d4de5f8264550da60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62cb340aeb7ce424de7938aa39b456256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d3d3d10788eebb0b757fade534948257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4270e872fa530cee638bd99efa328a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e386a2c615498a39dd578181441f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e89a9bf749d7857eb143ee0cbccf2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea344cff67ab62063fb2c6395cfed95c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ce39cdcdfb29eed09fd4da2b89ec5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577e24b01580eedf4be92923e3d4a4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e5a462b59a0b0f2634bbbb38644d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6012a16083cadb5686b7afa92745f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56228cd3af20aedb28eac18e1f102aaf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038450b6ed13547cd7886c45f61089f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142adb1d58e611b3d6c601b7d1e72f7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3690dfa9e21cae16c0c8b8216908a19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dc33901a631c8490637859011f00d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dee0bdc738054d4014fd12e5af9d8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2024ddaa601546832957296223c06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0664fd7d69d717b3ce2d11f6d4f53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740d6a0f522aafca18385fd262649f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c1e92ed67785bca63a927946268ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586a50627fd6c80d3440faca6ad0173276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fab9629bcd92687680cc85a752a626277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c982540e57ba3d8e78e2ae879fe687278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb22a1a20c139a3830820b5d80aea1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdefe41a4eb21429c68547d63375f7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147814974340320ca75b2aaffd40b563281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b73064868e23216f7db91bd376fe8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3359e2cf2b20b18bb2c946c7d168a25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc9fdf8a47b8046c3a996f7d80b480284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c703a15b21642c9d5692126af59f387285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07036a2ef50c19fffb41a4779f41c09a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc9f526ab9528a6d816dd657f8bed6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6fc042288755291998365a24d1e5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709b848862d3fe335fece73e0348b51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849656e7b3e82688c954b3757f8f9c29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa967918d1dcf17795a0de017bbfbb6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83515252ab1a88a29089b7cb6a4d7b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e317e8fdc3ce8e9e6746471872936bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1089a1c687ae4fc065cd8a78487d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4cf533316ffa3c0171a62a1ae2b7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90e4430674fc12d66ae99cd3b49e4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b4a55e0094cc0d506d6c64333018a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ed77a9e56733150516e5289973ba0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762b915beccf11a5e3e6d388bfca53c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed87186af4a8f1ce177c2dd2011e4a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d6cd716dc31c3af45dba57603f731301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3226ad7b811a841da6e9db45caffab1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e2752d05dfda5aa2920b8fc26d9ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69a159e2dc4c913f0e80b9d324d768304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a9f560381afcc3006eb6e93b61576305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b207c51103c7131485d1a0551c6abd2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9660d3d94c9d264d30903e87fb384d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1ad2b255d36d54148442a6895d367308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d6b4f75a1e40f78115e6f1df3d48f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fef8dc0003c1cb68489b2676b8d50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7f28a6be10ccdb511da78251fe4f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ad0b088dbbb392acc39d2e1df8d0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2fe543587fadade37aed1bcb425ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab762836afed9c50f06bd3caa4b81be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552aa4bc5accacfcdfda702b2fcde88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600c755dde61a3180a1484a06825257316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4aefa425d71d6543c180e7fcd8dba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601d2bb9a29f56185efb39b5872fbdc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993630c07d468d2343fe19eeeef7bec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556cf50d6e092306ab5c899850de170320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a823fa308a0e78fe92a339f514362e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bae310f930ef340c0715ce6a13060322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba65b40b11596c3a2ebd07ff311e98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579413505e0a3421837ebbe03eba308324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3ee2680e0e2d9d84d43d4d1c9f2bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6679209183f3d9c6eeff4ba14e47d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cd239684233a8231776dc80669353327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450613d690b40538b43faf368945b42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20e15e3ec42d9419a237aa92af457d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32b4be1fb87b30ce9a609db4c75fe3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0661e7912d452186ee2e032b577b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae460fe7aa7cf4cbaab89a86fbdd05ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac405dbf362905f5e10359ee706a85c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdb8bd41191f9b8776b04018bc3f67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabc15e511b3398fe115f3d884d2220335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd0d035a8667422c029d5bdf1a50cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceb87e81392b3d537556a36d952f4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c6f5899e64a9dfb13911d317cb05c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a3c91a5c808bf0b0bea88c02502a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11921afb6ce292beaaad44d73e987c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d8bb7dd7c53aa35c7f5c6b89a84c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d3471ec0d2d649127bb3ab1cd85ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeadb1996456fe742d22734f95ce0aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4a9ddbaf014da4cb8265ddec20d61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd03843e814bc032f4c66821972b3b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780a88c530fb51219eb9dc81a91e666346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc67bc409b3d465c1c156e884e53468347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50315c5b70130d1cc065e7c52956c40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77d63023fc3ff8c3532651a1995560349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864f83c59aac0484c7a7a499910a034350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c679e6d91805c30630f2fb08906aba0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c8e495331a80e44f0a1dde2c23c0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589d3cbfe72d1cc43966761da27b9d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33742fff1fe90f0a2eb619e0ffa9d327354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655081dfc04fe9d895c4b77cde9a1985355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa24786cc263328d89d21d453823ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48c4c7458e9987a8ee3a2c8a05ac3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e2264dfe936b9d1e97523fa27cb81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac3fcf3314aa6d4110bb447dd2bc54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9da8b6af2ecc802f75b63224383091360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d76028307112ea44dbc59329896235361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fb9bf32c5c4a8b10e0b36eec0b770362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb638da0c71cbe06b2bee66900882f0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d54b292f2ac1cff83dd40c1d7cd5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a08b672f0fb8d7dcf9a9b9d6571c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba1293e8317b80e2a27acf36286d26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc5bba824edfdc4d80a8319db58c0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04f3bc18f37fb1df8ef82a59b6ad10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80259fc7fc2bea8dd1e4c91b18f80d17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74199ddf4e8eca40b34035d5dbb831370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9927684b55d9ce493745eae65eeff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf71156ebcef9884b733f745a8c1210372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c4b5f9310e586387373200a1dad9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37befae889e981c94ab30781a1040c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56752a1169b533b21504999043a8c491375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250930ae6c89f859a3a77542414d994376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac175be773af52446d03229ee39d33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5a6dd0a248213515baf9c351828f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960812f8260e88d0e0c1553af669369379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b551d7df992e736961144232a130026380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64825e48b109caef828aaaaeab540c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b105f23d9c8760b79d449e52bb50716382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250e42d251cc465f4d08a2f0181df0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89569b40c5a6e5f999ce80add51571384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fbb3c30db234aa95466ffe0e6ae3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d2fa72c2c188b25023f178d75f559386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff681c2b5bf9ec949e94867cb252a8f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6127684f1fef6a92a08e31a6c14a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ae642972b4179839b212deb3b7f85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d625d07811db51075c70d89ac764b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94f282e1ca603ab6f7516e38eb09d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce701b6d0a06e53f4bb013712a35133392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5db9f5c215bd395b93110afaf2deb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbb1f6ef6b079e54b7b1dd1763eab8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4fc817e0caf25da7c4642f047cdeb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019968e7692a9f14f89d41b5e32529a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77576e063466779a32d9b851a2d0cca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87f17c144531f71a966c0b8ada221d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff35e0af5bac730af72ff20284ece5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0a20698cfe8266718334459f44c20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701c1d95333d27833b87b7f49c43ef6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef6ed6e935beaef2d18fb6d6375f40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d34774e6522059bece51386683202403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f7a835e80a22534229f413ceaa124404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14642fcbb31a48463faa82e75fbdc27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fd36d4d58be003d48c5a1131bfe66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b42970a68dc4e0d3e123e9bee3a854407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c0a8a228b1a23fca3398609d48523408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9f47c46d86acb0cc436edab8f157a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3cb0ed108b405b27dc3f73e0195b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec380d496a4120416b00239da1233a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0970f5f488c1188be0cc2645d8ef2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439a9de06490f0c2247fe6c44965f48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ca0dcbf44d24ab529c94dd77b2756414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5780b60f902036f201723ce8e145e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294d5216c8114e736fe7a2f8dbde835416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe65c9a786305d9ee90007ec8e2c65417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986c4d7a3385717e29b5703648244a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592650eea9446877b04dcbbd4fe1d99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13fc38c8629ad672ad6a4954b8b331420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f655705fb5a0bb89979a80aa3f69c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efc2788be4fb62c5fca31fd73ceaec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078173698303b21f03f19861d6754014423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcb311939d0f90b8934988413b9014424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6197a4973cdc2cdb1935f2aeeac7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e269d3987396d4bf08e56d8b72b756426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cebc3f874b25fd7142bad03758c4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aafdea00a00ced3d6715d901233b58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c5becb431b216eb286ed9ca614dd7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaf5b565c7d2f0ede846655e90aed6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706ae669997570e140108f662e5ece0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638020e94adf5643e72f95bc94bd66eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c404712db9145ed1a903059476fbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b66f399de81301e46ebc53fdca5412434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c840cad060652a45db24398fc6aa91f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a0fb576e33f2db6a78cea15fa4d3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb414c3cd118d16292bc230a88876a2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35ce7c3959021ee3496ab8a78a9cc1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c79794202a278e2da0deefe436ffb7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5e2779d4eff378c4de88fd1b2b3d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc5e2e325333c5a7a92c3ec028a9f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74664fcacb658402c5c5b0800f6f064e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a212c416d983d321604a571f14aca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d2667ca94360cf52aab7c4d32c709444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa918c37f6c9bebe28aaebb0bd2a424b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b6220cc214e55a03b77a5089877c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b9f0a48fa18800663b2edf77da853447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6cf8ca8db4eab8302bfc1ccf366a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6003735142bb0b67791ef588a5b8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2cb9027c824fedeeb0ba372f89ae1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc0426cc0b414f721a7ea13df3e35c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84446942cbd5daa5b27aec4ead7ec3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0db15b9d8b7f73b6f975d29a9bbf8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1adfbe6e5bee81fb539a6cefbc4a75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e814f9930715a4737c4a7c0eaa56b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30009948d3ce68e4565a6de63717b002456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b102cd299eb4e966472607f4e8698f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de5e7ff5f14752bbd35b1eec005172458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b1c2212868ae4b5d00537d9e78caf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333597eefc247c26ccec9606f27b7ee8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c35caa5389b1df6bfbb3af0fc485b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fc77ceb9272b7af5f81d72f7d0b06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ead6c7d75a8f61ad4c0377b5b9c3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc80d2aa98cbc1045afdb702b345ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fc09581f26c7e5777f6d4941666e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30809b9d461c878b5def8ca76edcaac0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c6f306e5b61b1bef31177da2747f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d67344564eb4b87dabde9debdf2df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4f0da13d84424998809bada638ac2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6e3a78d6c9122d4723c2201fe5418470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625c338127bf8458ddab0f6f29f6dc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199d2d31ddc5eea6df1521dd51cb74c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc10503981be9f7c4db8dc2a185c4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f160309a2e234188b38a4e756d0f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327716d14bb4598f756f7ff91524955475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d944d1fde202ee6776028258b927c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ff20fc2dc599b94596a4f2a310c28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20695c6c19c39ed24f484d38139d446b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632072315f1662de8c0b5938b8a51275479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75913d561b2334426b228634645d14a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133600a0906c110e152cd605d576dde481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c90acf898c2d052088290bd4d47606482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265201d7475718a068a331140658ad5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552f17c1d522af3f717c7717b7814e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1385dc30f244c3ebdca34b7cd0cd4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf62be6ec85ce250d86bf52ba3395f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75848cf8468348b845c4af35d9cf8dd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8404fcdc9827c009f51e12f59906a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddcf0e0d48e349048653887551acc0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bab908f5e12d4bab0e9a6bfe49cb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78724d9979ca1367d8ec0dd0f4291c2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d39ae1e08a0d8077e5f5e7e9fb280492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc10b7724d4630dd0ae06e7744f85f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019bf44a942657cd19a0dac9e084418494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07dd81a453baa269022079cedc6ace495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84889320ec63d9bbff3f1afbd60aa56b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805ac907d2ac961a86d1cb138c1d8d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd27e19f2ca95f979e8719001ad0a60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e4dc73160db962544c5650f100dde499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac624275694dbaba409e334ad5270d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47e782aa4ccb42cbf1423e44f7fbce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d41743df5d29baed914b75523b45d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c28faeea7466400fbb961a8768e1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac797dc14b724bbf12e8c3d36e3aa7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d80b2b61a280218b31dcd1dcba6dfa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ccf19f61c4c800cff62ddde160501506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd80e9cc9b20dc8eee4ebbb7f70ab93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d133c46587afb451454ce9dced7055508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8e95948e9afa909f36600b59a1e1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e30219f2a0d6dce9697ddcd59eedc0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c28f5f779d670d9834c489c0598a5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d208c7a6a6f74678ca0411c47071a70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceda5df8b6fd118f877673218f1f401513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951deee4fb9edb903d17afe8a5142215514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335200ae07291da6d625873fdaa3d88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8133b376e3cfc2fad7eed1b09fed7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ffeb11415c2723465c84141ecba52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2bbaa49cec341da0182e054fd1e61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d581a4919ff83a3a23ca06d8b2cdad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478f7e7f8157a4cb0162923348942bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6342610b7a541215d39d272d37e9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a868b3bf8b9da2823db19155ff8b5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4d421ee9135b761c4825573aad51d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b8209f02867ec7fee380bc97ca0fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36cf7246e1e0710aaa4e5892fee7a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72def29291a37bd49500766e030ea2f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef237e2ec96e2fdfd1baf8cf5512fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de418523af1cf8bc743c910ce99232528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b9b2580b29d3f1a98e6b91924682529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefd80e112ccc75f8c0745ba746d648530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32783681b0197b8115b71958c8c12113531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bce7e922c4c34fa8299af03a116646532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06261f838c066c5559b4406a9b634b1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd67d279cbf3934de34b776d65a916534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b16ace756427160c9b92de723f309e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c306a3855d90b29ae0b3a25ec02c3e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737168f46054b7518fbf8324b387ebeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa0ebf637af805c7d14637665dc5bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728b40c54cbb82466c912ae6b834ed1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916f4854d5de400e1a20f1e964b6239540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4779a80d0c90bfb22e9e174e0780453541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221a11c69af25a898077a44eec7d0ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2acfe894f0b72bbc77ec6c2a332a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7977ebd8d40a65397b2ea2143e62c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1c6c52b23072a46f2cffe4faf4485545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ed656c63ba909ac66adbe007cf7a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9e342d8f5e3b1a5c85e54b3ac8db5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69d611f3142e02c4b41d2949b4af7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1440e1a5c45d5aadc24685426588a3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa76b786f640b06be730e55e3ee9ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c57630b09f80c8fa34a2ad64dd584e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e9114b808d525f2eecccd9b919bc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d3feb98747be999c562bd733ba981553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa4677336706186b8d9072d36fd66e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146266fda3b6d33b6726f11c852c7bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d101b9c1793fb1748c5f0534e1656556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f1a487cd597f29b05a3c0330e955c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3fe289aeb8f5032fe26922b1e73aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcde8978c79da0ec17642bea47104f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc121b5a17ad1e063b6419b73f6cef8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c952373d4e250b9b8d33e4ec7e01549561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c9bfab14b42bb18363d1127a84020562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd247c47bdf6983598259c0b51379de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef4c194bc4db8b40908af212e6ff70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc17e3b3387c1bf6a2232e636300dc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a73e5fd7a447ba33fe9517fa5faa13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437e773ecf03acf31539b362d9fca88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce65d64aa7662ef36e059a6151cc921568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf126160abdfb84388b4b780ad920f40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2eb8aafbcac34b3ddbfe1e3a2e6aa4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae8aab6dab32be9fcdc98c29ee9b7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2d19a0dc06cff597dd76f2838b490572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63a4ed72b3eb9266fe12d59d396440573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b1bc96bfb480c2b2ad40f6ddf2248574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1752953cefd6b8e583c87d358ac15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2504ea0438609f44e8e49fb2d7a5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133663781fd3ab80982b47f58210076577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc23cd39300c64cc39118ec1ceaac17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0928644af64591b7f9ac6ce4e2858579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d58dc61f4aee3913e196f3c1cd577d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c565253a4be0dd6fe917430651bb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52fe343629b6df2db1a14695e71d4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ca7212b50403db784d02470250e36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6bac98fd99e2e2a5e96788563c9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77c52893fa99c4b91050a40688376b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c362d5a9b1138c2f7225ca0286c1cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04f16731bc24174dec242c3f1ed57c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e808924a31f9995229eaeb6326525588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385219271b02de0021791bd8022b7b53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d9eda7234a3339021bf19cf356414590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8ede2167d9f342d365d093e5298e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d7f1b786ac1805be28daf143c9bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3542d11157e5f3a8ee05bb9339d15d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccb6377e7e59074084e39abb06f518594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333ea8a606b21dea722efbd6cad6931595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f671ada8d4eac7298dd009e5ff9a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda66a666ec92acad95d8be798528610597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3609902f43fc54cb8609bacc27901598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30321f17f720676d6cdc406f72a3f611599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa3d41fa274786c0ea669ea804c1b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19436c636de8fd2bae6f15677557ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7db82bac8494cd2fec76f878308eaa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43081f0142c726defb83b466e04402a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb257b4767b03cd803206531caeaa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c727425d88a6c3bb066ba408b953287605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d1b28f7f7a445af986b89c7395d2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab2e1511ba411b700b51062acf8f43607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b6dbdd4231c94c86e0ba57539b047608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34f92a938f107635f2f9ba04d5dcc2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc06b3c85d5254be2e2faf17b1ea30e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf2b5400ee18fd54075e330315c705611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e8044307359e06d9ee174be8f1668612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c5bd8833da0aafcce49dfe611ad1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c13b2f8f2e4ac55b217955c329ade8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1dbe38abe281996b253683e913264615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8a757217b6b91a40d4115e80c899d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104ff426201d4054cf464679703c4b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520e32bbfa1e4a21401f56cddd04735618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd644a4c7c1fbabe666ffa89804d2943619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce625468a1e08705cd13aa0a145e61a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b651bbafa7cbe6397628b0c5328ea69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ee22c2dc8b96def074a63a3c0a928622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b02e77b85a92c1bd3fd7a4833fe240623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed34a152bb48912d6f77fbc91e3884c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e4779a7d62c3831ea4922f4bea7a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7aeb78b4ea341714674e338301d26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a6e3b0ee441c595765bbc7031e45b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2c9463779c0ea75c19dcfa0c67ace628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ff0eae5fd55d19b1969ad83bbf013629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6722ff90ca668caa7577e96e4ab6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46943b6f7fe0184d0bb4c9954581c66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097013925ad7cf985f826b90f59a0f24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad7e413999ca752ccef501882c5464633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416776ed54f62d6f81a76a77433f190634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6b7a2ee4bb4d3f2d97aacd44ece2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a30838de620d3bc4b08ac273a6416f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289a4fbaf14a2303a9ba64897f55d6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4728ca1cb6e1e84ae5a4b68fab2378638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22e3636d280d34812a20706411b5e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b80e4412aa95efcbadd16caa67a20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450306633699b375a3592e68578b640641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa271ff84b9538517260a37374b5638642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c7eecc70dbb611a33a655431c861e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b638035ff2e7abc8e53f7482c5095644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2614f78c50af1d6c6927250abeb980645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035594e69e4a5880be9854becb14b16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac468975697aa0a6504ae1970d4590647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dfa750f0225864035e70ee2c9b4c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c16b0dc2c5a63faa3f3fcf2371fecb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062735c9a6546c8adfb03966121137d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6b547479572dd630985c7cca8b5e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5a9cf7b8263bf4d13f5ce51ec3e2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93873bcb3cf4b1afe8ed32486825eb36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322503bbdd63a7a64f342adfafa12b88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f42ce3c0c86367b5ac823661b9e1dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865bb8354bdb293ebb2f140c88b4840656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da186fa4b9b024536f396db799ef52b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf7f62527305d2e28808ebabcb2d43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428da7a5d83c3951490f13fba56f2b33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22586110ff180b7e6a6cd9294d51d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94fba06c1bc41b5b1473ded5eb381b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2e55f0ec5b053e263499f0d82a7f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618f00ee8bd123f80e35c07756bddb3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b69812e424e6f40a268fe186450f88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235805e891e55bccef925a97b8cd306f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd28ffb3eb67c8eae96552cfc27ccec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542d9b482eecefe700411c0298cc082667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bdc7f0c84188c8d01d84ba7603714668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb95e24e6a54be97d180cf8b89aa7c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a364f4536073f58089754c5107c6ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277cd24bbfed71f965085f3c6f846cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f77948d1c4ab7412e336a1b8151091672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9ee8fbd4f9a5e0b4460e8a8293b39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8027ae176db4c111c29ba88ef4e52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aaec9e9f6bbb557e615f2aa00e127675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff308e8050dc2980f7c7c8662f85f290676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0820a3ad469e9f0863a1e4b8d2101677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c780eb5f103c6165fbdb39dfbae765678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1af54e3e312b30b3653bcd1143bb4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7fcdb76a383fdbb4f111bf81cde4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15b0923104ce6994d92ea61cdc9a15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219a91a2a1c5a8f48f8897c76f14d24682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2b09f71fe274368beaf176cee1424683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b621867fecb4c1a6ca54c9c087ea11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4b814def2de009e2a654e5eb0038c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcac86c2e98ebd3840404ff97df65d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f4576ae2ad79f0fc624ed2f3677bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7f852af417440ebc0fe0e08e4a278688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ce75e09c4377e972d62761d5b8bc1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8518fa84b98e11f53be8803e221c38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ed51d7b4ef6e30741fe39024b4e43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78750238f95e0c87e51a77eaaec4697a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de68e32a63aa7e28c142b734b766cc0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce41dc1f6d39712f2c22d8ea19d0389694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a29305430e81539af635baa59719e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf944f783a4b0a2972f3e066828dabd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19facbbb4376eabbe5576a5987fa8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5376c7636a3373e1e98c56f2a356dd3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5431b7778deda4ff323cb92031182a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186669d0b3cacdd2c63ce7596f0fac72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8730d140499872cdd0f472ad5b212701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32ae22e94f491095ebf728c92bcc8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d9d11cd8179c3b310a263f2314950703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4128d0befb061fb18659f3e1bb3732704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30728a916d8b8615009a6feda5601f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce837a50e803146b77a4ac4f14d394d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac651d4ce88a88a78aaa0d388375bb8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7451769e3f86ad0416d4fa118d84d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be26d1ec0cce6c581347024921b5bad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1338ce3ef7d92a1f96337bbc86f045d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c9287c120d9bb05f3778d59bc5449711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa1b4f6023d8dd82ed6273231468cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b48717d38b1a5ee0ef600e621cdad7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80769bcc10ae2066f2d4ac90c2bd85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90280081141efb99fd6d43e887f7730715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881fd44922646b8c43508119a098629716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83d080596e977f640dd45dd946c4e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befde1352a4286d8020b8e157d430f24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abf4419be9d9c6776253a990b037c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e181c84e1e9dddbd762cf5bf100886720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d7e601bee1b70c8862ce8525e721b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c312f0c93eb4258887ec1cc4cabda3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908c9fc416c037397b34a867c3edc41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e40a137066ea8310dbe3b153be3d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02941e8b519b1dc05a7266472530592b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a735f39295ad2d224a607d33dba00c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858308bd3e33a4ccca7966a9f2254cad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5011c1ee0ca0be79e967ee4f822f32c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e9cd56390de457390c7f6e0f48f76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104355bbb0303cc32023a2d73ae93a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950c94f42b27becb3d206ac0836667d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa23fc06481782718b1d392954f42fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc67f5f137eb7a82b2711897954a3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc04f2f8024b77627812a233ace991734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b6313f3a6f1f41d42af8ddd7d36fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a563899c14989cedb374e7f31df3466736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b067410ae3f21982e6a366883cd84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a2fdcbf3c65a7f6d80aae94ee54d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a13f413f892be20b81849abf9a628739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce346e037ca189f587d00d22c13e78ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3badf8942e886368a6388cf507eff7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de7a5654fee7b53f8fe9eaebe11e94742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb49d2e2414251dad0e2000aa259f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a187cf8d19e2dc55e974c9a19e75eb5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b524245bb01d953920076a04fe5a1c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcd7cc533e2f9f793de14214afe320746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da17c130aafb1c062432e479ff6aaa7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fd9c1fa42345cce2381336f0daec8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5df1e7d90dbbfef158b07fa75a051749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148034130a21a391cd0096d6d21dc99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1523305c807809bb84430ffa2c221751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a0017c4214479c895dca679f8463752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396da0777998ee3a41fedb41b516b2e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2539a512fe7d6bd2691253d10c6687e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794caa30e98ad11f9779e27bb19d0795755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05781f1dc488196ad23a86cae00be5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2e2c30e2dbd54d0375cce98bb5adc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73108343c7ef506908baca6e3ac9e6b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cf2f02b12e45809d3c0b9344ffeaa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>