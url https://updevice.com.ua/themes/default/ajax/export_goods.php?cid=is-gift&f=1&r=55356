--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e292d06d01cd418966d0aea91715731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229d2e153dc84d1fd4dbf3718956e172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e0a0150b6f7b6dda218ccc58245f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bfc2b4e615fa2fcb08be606c151b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bef49ae1d8b99bae96415f0a9655365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff8a07d6365069ff6434fbe915ab296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b259adbd45aa6f150e4a476cec008c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977f5ca707d5e20b3bdd28fd29111738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1589786174253aa56a9cbe8a029719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aab1a2d168a93577a512e42ee4309f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdd48d1360758e8b6611e623dfbe6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c93e26f894fdd55c25e41d8fdd13412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3f9102a4ff52f572da8b2ab22840913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7c057048e3d20302c619c3b18026414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c9b41ebaa7adca51bb1f169a4fc4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f5b270e1dbff8f1e9cec9cecc760016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3c27d5834fc1066cbe0e81203613817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fb5cf0e2738cdfdf3cae867761c1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f1128d33c9cc2b7801ece5b91293719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c6c8808f7988570788a9039d4b50f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705780b690c70d715cc5f0c3558b319421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cf0d465ed47ee6c3152be96a2495822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbfbd5cc3eed3a61117b67f2aa232d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3ce5fe135a24c43d95bbfd039f98124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54551b834e365bc75b44378602b4c27a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dad70a6073393b46727edc1b7bb7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6584106b6403a6901fd45e2fbd74f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b399ce544e10aec846fbfbd3c71cddd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9469a20ad2a14fb9ea12db9fbb3cf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e189d936f03525223d5b2fdd18956ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5fbb6fc0e6d6066ebf3ec49bc220131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef126986c28f5fbb07795b51421f2b7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202de5a8b6bec901c09cf5fa3163c4ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760bcfa5f21689730486268be5533aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fff4a36839ef8c0d382c25c943e2ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536c3989e9f1c6994bf92004d981bd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac238e6b66644e81817026fa5623fa537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fb73b9aa6edcb4e00fef52833c32e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86d0c87bf0a7a1af2ad32d3c52a5ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88751b91e78137d819310dacb683174340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c175cc18645b195aea45dab984499c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fec3144f14d31451d5e603227868642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578a073f5aa3f0dd3af28568bfd4c8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e3bb00fa3cc77720e6bdda363d20e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b25d129eb6ff6dab1988d60002586245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd38d9d84bd840b9e6ec030523137f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ba296ec88e526fd1363b82b762ad047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b130853ee5bc3e709f6d25a00689be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f541867923ee16ac6b2db8463f93e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363eb068eff01ae25e7ac15e015983d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d412625b53b4cf293aa97afd95664251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b9e3c94a2934dd77a7ddb0593ea4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20549bfaa71d0ce4e90beeb07a165e2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672b20f66fb79c56c3b97569b8da7c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e048e3309231c50ddd53ee3e579455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b34927239fa7a0c21f6c0f68db7d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a2c1becf74224aef639a95d5ce09257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6e6e7b939266229f6260444d86b5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b70dcec0cc18115197de882e713e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1e498673e0a7b27bc0234e337723f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e16eef63a811d4a8d1f394d12cca4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6246978559f02e4ef9f327a0af82262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19558e4b47377d6e7fe004262f1fcfa863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a10416b7183b4c7442e9b821ff36f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87fc1a006eeb105f843721783c0cc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bfc47f6b787e616c9727deee72c7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6f00166d29bab0fa0d03483ec21e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7f1f964b3300efc072b26122a814068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e544b2c80cd2d9d76b97763fda9bf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69353bf38e30a00a9bf0ec251a3d1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7dddc56f9474c9a7eeecff3ca98de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983b3c47515cbda94de60c804efe6a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded29d625af82d837ca7b7868faa98b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e66bba74e0900453a63f7eb497dde74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea77a4d59aa38c8fc1eccd910f501d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdde6afed1b2796231fdc470b6c0c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f84f78ba258b1bccd41eca45a609777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c351192be834e332e5b25d7cf4dd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe96c27f7ff743b7d133183d31272579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335adb4d42223f053c5f10627b585bbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b70e03c4e5a2313b5a4c725814d5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318d19e55f38f8ddac993c3ff90362682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa6778049178c8312a3da464257c1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500224b19661aed2e35b8096f52661e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03c9463f7833a83b32ca98f2a3549385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a46982356f6fcbfce0f3b05466df086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb843993159b560a909aa9437d5734d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16d885ea9073039077789af684035188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae6aa4db0d5d2048286127309d16689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5025a0dd7cfc71711cb1cdd3796a6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d167192cfe4df3c067fde24f577b7bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a161b3757c127a01c05dd8dfb6bd8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48024a9e0fabb25441c79a56e99cae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2a0a847ce9f21d40383eca2346c7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bf6530585f8bf893274886c0e590095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9ea9577f6ccfa3452848f87e9ad3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f85f63f48ce464fc57d1173b48a3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a997965737d2b1aee01c98c47c22be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9c13b9bc46828871ab4a4f4d371e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06976717f195d9e3a4f82167bf748f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764230fccea2c92a0cb92c11a24188b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fd5c99573cec3ea392d1edaccec9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d49efce53a2af37298ae1eeb6f74dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f608983eb729dcd11f22dae8a02e92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaec53c4058203533443745623d38f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a2580ca8a99a1c809756d3cd50ede106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78786dae5a598cf78fbc71b5e21e99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6d39e3c951bce605e599dedfa8321108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b0036a763919c2883f30e67b45187109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fb4b43ef3052c7cc570f3d084169e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69092211dbb55d8a93d0c78e4ce78e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004b0001ec56d47e8f59af937810ecc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1606191ea1d7f708e8eafaf5c23c993113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d7d78821592c0b5065f04abeaa5ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f3226dd5d69e8c13f0bfddab73a4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e55607297ff9839ad8696ab687704116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319041d1d7c4408f648ffdd06622738a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250cf82be1816539b99b9b056608ab0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a96be2383ca9eeca76c0a78aeaf73f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6958b5b9394fac241c165475e17089e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5404dd91f27f0760345b22b15c2709121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a762da31dc94e0cc60088d8419371122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58416ceb2cce33738d68ce6400803360123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62078bb0f6739e94fa7a85c1d3a95aa3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16da29ca5e01f7c1738eb086f6eadc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9e40c80bb76dd93cb4c7276c6d84d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e7257dc1798270610cb294802f049127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a119cd9e3f2ec029d4f7b0b22699577128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327570a6af79c7821c08508b92f7a968129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6569a4a4173556408e83817cf215d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a962cc0cf72c46d6531d7cc13d681e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7d56595ff7f63aa598d9af84f3a98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415dafb4a5b89a63d07afc7caa7be76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2463085fba60ae64b987117e1621bfe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e524d8c80e2bc37efb73ecc458d156135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4a5b017e665411003577ae69fa350136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d22098a87568226477e06c7314d9ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951e1f44853a683870dffa506e63414138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94da2a1feceb5ce99a0bb6bc4a7bb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a25e12d7fe5af122d524cbd37ddd5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a19d076ae9374b8e2e28a3e21f6d9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2756830d0fe37550c588618813dd6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3268a66fc2626380662fa921b61e72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7a01ad1e5fe5e8ecb8eb15f42d9bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df655f1f26cedabb5a642420aedffb8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8faeda5a32533a59551960ed084e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f19a4103c56384db1857a51c7f489147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bcd2b1f6f07c91ee0d9d463661acb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d9231cb788d4368505116463bc849149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b6c93917f5c4da88650057a49c273150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d34ecfa42b5d7ed5a99289d7cf459151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22b2e07486011109afac19ad5a5873152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692af5e70560ff7e89e69e5bbe00e28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038c9a7b7a935e9e2625af7bffad862154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643deaadb691d310ffaace53530959d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e455300b33d925effd21bb7494ad69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e01c35e70b0eccf92b5a5a1af051f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b2fdee9aa614bc9c6b6e84e67b85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01a9a852238c8b8741a616929ec7b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb22989a22b6379983b6b2be1b61642160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e497f5998f373ea5c7e72dd3377ed0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38145d0110128aa602b727e8ae6220e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dd5130bb6f2dadeddb1fe36dd2f2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58925faf6e1f2dfc0cf57c0214c3e551164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f83d6a680e2005f4c76e15453a5a6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918497dc0b08ab6c0713d3efe0077d97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a892f00b48f027598a022ed4ae4d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b02040125beffba658762bb4fe0929168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34635483d6ff8f3ffa5bda018f2bea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cdc45be6651d3d6d27cc62001c93d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d003ad67ad46504fa43b52616f69a6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4c3cf69ff9e7a492e7ebb0552aed5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94be54d72964af68c0a1b815adb4143173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ad99b9ec52c247d301c5b385c986c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d51db146fc08e3ddf7fb4b629d190c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f586bc9735be35eb442f3b55117abcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba280544128cd6c7cfc7c63f294e20e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782cb4ff0f1cbe6cb849a78f3d323e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae082ce8eaf067f5a080bda56f82907179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513031c60164337d04811fe2b75469a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1500a72b60be1bdd03f65d7c4b22f6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1343e3d9e79324f8cff4e3992cc16d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65225340fe3dcf49caa9c0b914a9993183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f058dfb40a8ca6563522e6d6b6e98b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94594be0aeacc4a85fd0fe33932cde91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1da1b06f6c0f80a4e9619c2bd1c28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bda9447b6168452cc892f4f23288a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb49fadee77ac41490edf9d107acf04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999bec4314a50ab63cb87db64269135189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc13bc3bdb213b1ec529cfecda9dae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d6dcbf40e50cfd942e34280202137191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd33bc37c61108ff52bd697147136f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8624dce732296b0151ee398437fde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73f0abc7ec5bc37f4828dd1c3300dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaa05a45c9798e80f210f051788784195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58c123b68e9a03b23d151e081f5a3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0079dc43deaaab832791e85f5ea94b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee625c6e952d582ad8e3d5a90bed343b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79de57e15f7029b73c9dd52a8ad2cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161daa10732304dcc9033e9e1389ef4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaf68879c6bf2a0c56414e035827fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9413b1bc85d63b2f2da734fd77f7971202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c8202b24eab77ca0ddec2c9a7b567203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f549fbe967e9647149cfe7f4410b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0221026398ec1fd68b1eb232f9a0e1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffc13d24b312bf10ec26af2fe5a7c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71409ee80fce9cfaf7cf76a1067712207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e943ccbf873cbd07953bfbe4e06ae54208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c441f6d03d5deb208f6e85df4158e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341d2ee347d7cafde7bc091f1a58808210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6501a97504d295daae7e777d4433f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c281818a78b040b0c458eabf42302c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260c473c2dfc441043744f300b56147213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb387eb0cd1657afea2234667cb220214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67722e0d4aa5ab1669650af28e6d4ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53de7d13651027f63395acccf83ff16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b6732674d5752880534eb89977211217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0355821da402f3f8308412d782aad3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1910605aab5b3501f97cf2146353dfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4e21b45d46834d866c3c02c511e1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e1f9ff3bfa31d6bbaacad6e293f1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca583cb73018de4937318ff985620054222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a528964edaf6a9f3f5b689fcc91389223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934ba4314241837082a8d42b4016fd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15493f05f924d8fe88844bf84ced55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665309a4799eb625f1a27d8116d3da3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d87c344ef3e89770e433eedec45407227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a13987052dd55468ff62c4988b4a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d4acb477275e060febc2fb7024405229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cca20d1bfcde0c06d8c6fa7b08cbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ce19be36b5bf89a71d1396a2d2ae2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9a0db8b0f215308a51848543f23cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90761c1f1ff37846ee5cf2e1d59a1df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda78d5f018193deffc5448986a8f85a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6e976812b66eb5d3a9374ffd819e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698c13f3fcdecfeead8aa0991e1a5a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65475136bc8446cf7a18e0b864a0dc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167188be0b388ba2cf3160af603fb173238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fc54d7f414c19a3fd284c1d94ef68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667efa88bcb1bcb57ea10d53a8f7e902240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7873896fa44d8d4adc91046d0ba29c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74d49ea01d4c987f1b96100147e007242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d553108c780c9b52ffc7df1887b30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51713a52ac5efaae6a2aa6082cf455d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a536ecbd7c0d701db102544625330a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07b1c7f39783ef2527a40c83b37910246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04bfd549b9549deb2f4972d39a2bf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12020b2bcd97fcb74d55c3a87196e3d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02d4a59a69359ce971618eed36a2e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f05936f40970558c1b5dad1a446d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d0c2af391a4bf2ad1841dbcf814b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96a4086f0ef696098aae69c8e09b82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7da247324a6181c490877af2b5874253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5f490967a47b54859b2fd3ef4c319254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088b722356727af87ed6cce7dfb2849255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5f5e381cd09d9c608941ae106b801256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675318598a3a7a9f55a95d167bac164257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e00de6aee91f980a9c4da9b01d1c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb299d5c9f3c6341cfcb991d360370c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c5c53ed5cfc41336d61d633a72aab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8cb5db666ea3d843faa82767bc89b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafdc2809f1459104ff3c5dec32d303262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceae2ff462479cecaaccb6f1d0bccc3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe92692764315d9bdfb4a996df9b834264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700aebdecc63f1c327c948cb2817ee6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40770ed2731da135534ce70962ca26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abb9972e7a92c6db6f6ca54acec9df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b1a49d961ef313dc69c594f5a3cc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286dc7e83cd41fdb439e72330ffef44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ce3720abe122808a95b11e85d7ea8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a585c6925856bc7cfdbebda33cc11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659827b42311f57cbe757c4d1df7d41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36524894c9673ad5d9a8ae6f0934d961273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515df1324f2c4f88850a5a6a1ee27ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98a7400b07dc5f68e6831d2f4fd5ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da263fd9ff442487a0037c40def394276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d18ea9227f335cf9312d4bf8e1981277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce624ad16ecfa9fd6b83d404ac262623278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a404a22dcb5a7ddd425045210c20e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b49a685c807616fb2ca160adecf41d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ebd42637b92efdb1dccb5d4a35f0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acce544c73267bc4c40dfe2b8f014f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4d90b33aa3dcc447b641a7f75c612283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32173824953ed28c505b035739b8f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f14d2c5b1314f6690f0bd5eb03cd8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcad321ee57d6f376d72c2009b3baf5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228b0120bfb500b4bdb4d279015595d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c521067fd8706c27d23ebe6cfb173d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a04a1b6c2da9936d955e2f1ccfcd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc1d67c6e02b73d96b77889dd09eb5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0bf581a788daf1445654ce5a8edfd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746ceb71ab7f4fa351e01d147193251292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a2447cf85d38c8e7d9495a8cc6cec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61792e1b1157f7f928bb3724016a39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767dc519e08df173cfb412777a737dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04a4aab70146816732b8f208910617296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350571a29c53cc4e68af288a24faf84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae76ec80713cd3b302a5e935566e6c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11244c61f0eaac5e4e8a2b28ce3fed9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb66604f0fc0deeba2a5802e0d303d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f9f812fbdef461bd80979d1b767a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87670a306fe33e598c2ec2a78ddd8f5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3881d58d4c24ddb1afa45ea93b681303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ce6efa4f74edbf779f7f4b3d84073304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3283536555724a9698862c46c36fab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad40d30627d46b950f0e2d6d00c9c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf04675e52b578e8ba11c600e644ac3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f885f0cad761e260ab6153f811e8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37147fbe1916d590b22cbb11a443ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b2fe3c7163e1cff6df82c5f31088f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801b0e468ef1464f451f19569a9f523311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341132ff60398d322a7ef63079c8da6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c1454ff37e9fda219d76e23915448313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ac62ddbde6c1bd5b7645242f88ee4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9896786dcc23a98a54818f998a603315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eecbe961997c67796f4b28a8a1c2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae276d6b64a166cf3a3c854f27fec4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57572fe978b166a4934191b9facc86ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcaa4f6f907da31ca6f770bc02dedd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b474dcb93fb0f3cba36443a61c4af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067eecf2e6590cf47481114917a63cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f4ee9c577c4ea7d99cb8b8550284f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03086e5f345d7e91e9a95fa714d1e80b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10a3dc7847cdccff946cb9518be301324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd0f1bbf527cfe03bf73a2d1d69945325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31da8e6ba130775155fccbf036f7706326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f708962428ce0a045ed325685af4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d98d0d13421e995b08ecd2a34371b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d64557063c2cc0b6a1740b3f4a73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a96ad1facd6bc9ecde72844e2c32cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e94720320da7d67643a569e2467fb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bcd92c3bff1f366ccc0538b06ec80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbfd14eb6ff972251b66ae6918534e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc278615fba07822efbaa4619e36eef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4643e2a1924abeaf0b84828e8423360335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eeafbb7110ee03c88a0221ce89284336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb159db8aa8d1cede3cfa6f27d6c5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1f1889aafd7594ecfe265e27e65a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad12939a1cacbf3c92d4049bd65264b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719791f95e079ad952a34c025cf4021340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ecc853f3e6297c922ca22aa303628341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887205378a551066150aac2b1fcc8b80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654fe0ec51f8f6c15c04a469b1d1411343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77b4cc4fdb46496e2a001ad2952c9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0516ee198f67751f60b579a857289ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14cf33f49493143bd998d707c70829346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfb7a0a519a75e9dcf2f4eba27d362347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749d46c343fa3b1673040ad44fbf69a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3c716098a538297afb5740dc1fb65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab28c33827163990909d96b3b7a55df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d53b3cdb0f9eb30bf7b89d8a114712351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51617e843e5b4e7f0032121f8f5649a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98132d28da3767c510fed94ecb5033353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2b43d7f37beaa25bd3c374a833e25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21722f0918b76c73a3582e86070c4841355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f51658f14e015443374143acd0cd8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247c93b61849931a7c20752aa61ed38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc74e049234f2bd90436ca1acb78f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb538fa121ae0b327bd48dd4f1e447359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84595c8c7a5e5946e02edf8ab82d1b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c56a83c788e67a03e708b0739451a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383682259079a9ef438dcafa34ae9f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd1ff250f5f49cb324cce9d5a52781363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6007e4c9d9a64c222d5d1a3a316fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b534f2489e9fdfffbd409dd1cb870a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cb3938627680ba869d69d3ea63738366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6fcba82fb91c922405a41090c2bf1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade857db8ab99509fad62ef4ddbf5d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3f505ac0e3f1dce01fd52a8235c0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5163615a91a14a18e7c27858d8ba5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f503b7d32aea75a6657c85bdc66e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151839bb2af4d273589922e06d1f7c16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568c4ea0c987dcecdad81973b4f6cab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be908ded933c1ae78df6c39a076c8fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac94169c10bcb59cd8197486bc2f84d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db610a29467a1739a92a12c3ebbace376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc719952a9e00ea16c20bc19dfe847e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82cf2954da1b26890eb6b24a4ad14c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c071178ee9ced8ccb7c725d594f69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1bafb3356734784049d5946c9f948380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03963a249c64ea265a691859143a6d15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6b2decf845b36ae7c02f30b611ff6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972181d853480d3d933218806b601893383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123656866554d483d06ce6620c520da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95385cdd962f95def6fa730ce25e5f6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2124ae1d1a7e1fc82f545eaeb97f4e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdae5ae24b20b5d24e5af66a9fbb38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cc12f7f73dbc6133301c330f78794388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb63d3c093156c62fd833e02c4ecad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7ea2be88469494d7b1c58a640858b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88150d98dd4ba2017a4447c10d895c86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c2bf6c4d1f35a4a78096dafe5c894392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e63aa23e88843e6daae3215068428393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcd099b7abb6ef31d014584c660fb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5409f815e40b7d1a767677878e90dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453872eca9090616bd73f8d113c0f229396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee2afc825469722e27f2eecca5aa73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ede84af04a299547a0ba053be54a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a6e498111d81bda75db5d4e30b8d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ad89f1544599c035ff0142d6cf010400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe64e7c6f8d61c5ab7c31257325c1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb75591be109c9f08c1132328333334402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153ce35b549baf682c35dc3686ef31d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a3c7ede2f55185a13f5e454743c3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bd176538cb9ccc63aa1898c5f15c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cb436ec073785b1fb788f95cd67d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca2792331ad70ca3ddb531954b1157407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25164fc9dd3e394b649bcff83461734e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e17b19a5bf8c9951b134efdc0e3d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406557241aa1e4a54261151ed9b5800410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7409de2b6dee02f4013fa25c419799e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeac234ad02063e45f1ed7ea5af295412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134f7f3169b835cce92e7197874a1a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775ca5cf7d9336daede04ca8f727a60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6f6d18c7f9e24cabbc8429ba141a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ff237be3bcdb7dc0dcd85388454fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b82d960796813aa777b919aa35ec1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44780929621967dfdf9f0bdf19bbb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd7f745aef5dc886335074793cd01e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64c80aec8f4c0167867285a91681e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08ed3a403f283bcb42460fbb9bbe32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c11f882f31c96f6de6d2ff9e9d8d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63683844179305ff4a4128b61f0b2b3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15803073e77e4455b701d7c0d21cd6b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173f72aaa2b2035575750e7b978f62e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab20d759a1bacc59c0d5c67195e0794426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72794dd2f8048ea1a76a9830fd1fc150427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db51d75e7a0875e82057214a0ff259428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00d88b96cd3c8ea19eb390faae450e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaf77398d0b1eadaee4b124d048eb1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d27d622dfba827f722d25b63eba63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140ae72c5e5e1d0be7c07af4bbc35e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfd88f34605d7087fcfe234f3f51e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8eb7a14a4ad3fe8dd0992e18c4b36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822121cf4b8d12cacaa25f1fbe69d31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfa108d34af722243883d8be301c51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579efdab4c293650e472f7f17764bf5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e562b08fc54582cc139be0059bd3193438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f56c1229f2cb88666fa655c701c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294e9f0f2bb8b1455322524c13bbe9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b56aa20446261a9c71b92d5e8e302d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df129438c97c369148e1d68b6386beb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b52a20f247f1a6da0e9a534b578e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2b2c4a371f557de9bc95e47531882444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcde1848078d13671e1b6842c37a202445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54d37ef096531eccee388fdae8681f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ada26e2acaaa04627ef8b73d57c5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070760cc6f91b102f1534c7067d3e62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84a81ff766428932b4b1ed2167e624449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5771a21eaa09b746e980dae46eb00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584e7b5b06dcbae3f100e3f2b3048db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1dc9a3da476a3a0a321d81d485a43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b1c7a77ba952944b53a4651c30091453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e966f1de3f3f8ca1d67a838468ecca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69d6e0e1e1366bcc2f11088fcd802455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28c8ca92c927da9ab77b14e89c84aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afddeeb6b5b5bc45367ed11cd7d329457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91dbe50e9a8cc42fe19f2f585cf02e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356674f22e8e2e3b63b6f9d2633cba27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde467003e70ade734d977ed905f8eaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d354ecf5468a243924971104d16cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17e13d2e28fae9af49c644498b0889462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083aa206b5b635493d43632a5206148463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb053a7b7f19d7ea82805d4f732f144464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0c8eed5f41620421654ccb344cad1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694575d32f7c835c911b7bf911daa226466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a88c72db866e61703482039977aa2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b728fd485bcbebde289a61b8cd3da36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3059979c0d6077b94cc2ca2d7bdeaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01791ad45d9a037f2466877f31f57f8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09e661a4e35bc7085d4f8726c18049471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081188c8a173095d4ce6291ce023f33a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fff86eb0cd8f873e04811a3b831f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333647095ee1ab6677cba61bd03228ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba63faab9189a86c8f71b69c0d4e54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0fd3fdf54fa55d1f3f4c166c79d3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410141aed653f0a0977301ebc8901ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a769a5c16877dc7ba0b95de55a809e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51c3d61a2822f369f5d2c38aba753d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a0bc412874afd917977cb0c8813a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b657431a260129be6d6c14129db6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568461def8c44e8e0eb1e85ea466da2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cab658e08022425bad11c8a9d1e622483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff88689cf07abd45b49f53bffb6a8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870720adfdb9b747c62b1cd7f8d73439485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eacf56d4f2f4cdbba0bc58de61fde486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ec3e4e2a4749daa26359e303c6ab5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b7f1c6dfda8951fcdaf1fa2ec064f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82559c0daff0323fb60ee682062f630d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7741d2fb6f85fb4d72d5e220c00ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb40e582f75820d85ca1efdec8a0653491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6959d4b646e29b2e8b29bab04d4d3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137b5ee318dcc849f2b0d750dcdee8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d51e2f69658310ab3d52e098ba6e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbd740cd4bcfa87ff010de22e6e382495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bdb0a60e24c6edf594b2da983e24d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543249ce26c184bc312a4f76d616976c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ac01d73e1c14c850902fcbc0f590c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d6eac955b26a7442c17b80498ef31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c42b89160b73a548ecfadc3213e7e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cc90ef1f81b361d94ba42693d9d12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62733ce6b0a3764e1bf45c650d99b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636ad1f77b227222dc6e467f532e8a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786705644204b1e6d0154da6ae6bcf0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ffda74ee17686ae5bd13d78b2c537505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db12250acda12592898cca1a5e659ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872ad9dc525acecd34d15d458089768507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c598f631501c84f4cea43a859299d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bdc87bb04644fb49dc4a4ee61902d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b555ecdf084af673f4486d799ad7b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e518d58c57e05ae147fb757c243a72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b0a0d62f5c9f810c3cf97ef0b94a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48240d57582a0f727ce971ee00be57ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b1305044345865bb76a988ba6a1a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb55a879f08af2513e5240581d8f27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916f2590ca816f7fbdac99c7c07c23e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99729ff5f1331f99ce4420280502757a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc3533b6159267b55c2cd5ea115224518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8f898a3ee5e2cea8ed104d0d9e998519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a39accd99c49843dcefdadd5a57cf1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c376b4d679ae779e7503c2c8b169c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860dacd39e2b4dc3f1b0d6d51cd1b06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf86d708461075909f845363924b57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a9cdceead86d2bc7405d8aa89e79a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467ee651eef5eea33f4444413a5da07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2d5596be8253c520cb6595418f7db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc53658a95915b0b9cfaf5ebdf45950527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339418b0902fec76abc3021560110dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ce5359420f1c2f95eef680534773e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b67d107f20b0333a9797cb18e1193530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdd66c186a593aae6b6c9ba37686bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d983344ac3f56810d77eb86990ff03a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756ad69f964efdd8553006f07e3df3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e1167a04f10ece7b736a103b7739534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf6a25b54e3bc87e3ce455411773c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d5d93603ed3bdf23979a322182292536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f9b9ff99e1d0f32986dc4c884e8bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c551290694a5242bebf63797274e68f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfedbddfa492774a3bea8743d3b40c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827e7e2c3bc05995c4feeda330bfa7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a52c2177d66dd92bedfc88f79b6dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eedf609ff7608c374bd4a15320bcb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e2d1bb579e52f224c887231be9626543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace1074599301c0a24826599321928d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efab0fade2806f9bc341d68e2b86bee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144907821aebfc9b5c17dae2acd2fb6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f66aa8ced883c8d3910914bce3d494547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aa327ce1fe663a00b79a87452e2eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11955f111d6691909166fcf409948b95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ec395b7d7c2919f8f188a45f9fc33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860015ca0213620075f1a295d06a434551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8715ef8ce29707a2afc95488931298552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0629b763dd6d4c9bf3fe62e177d6f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecd66e8c40aa55d3b3415f94ad26ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e2035ed0bc46c1b528eb4efd6e133555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b87b73ebbe1e1d5aa5ec44e3baf6db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222a0cffce3b074a132238ef3ec0b9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c2e4e311d0371facc66926cb7b168558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82041dc760d335e6066dc882a5ac0ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768752b0d3ad7b7fcf467087b4b0829560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ee731b0ba50522ae9518f7563a12d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb91095a52eddc2f11f03d1fbceae3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991820f532c485bab949d53d2f34cfcc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eafe9314ed6458fb41a10f28737667564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f82ff6e46715516d8583ae2a29bb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f722c20372472ca3c3f06641c5265566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efb71dad0ef15a6769e176b34b7e5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c65ec4849bd2a2c4ae3338f6660ad7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020576dd43e8eb034ac15cc5af12109569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bb43c1892972a421d82212d28955b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81ecd469a3a87cc10749804fbc2e29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf36b5bf91497a8123daf1d643f2fb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49d33388db5e1c708e360d2c048a96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c809c97e762e1031258556e7a4487b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38faeed540da40a00a8f571e25512f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccf206188b6b288eb551729303c3e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8520e3045cac09109414976e2ab575b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955ca031637eb2b4c253682d742afed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0a5d80659d91d894c7a631ef2cb72579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f22be35716830c0ba3ffe2c2c0f67e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a100d0362190de41a8ef84423bd0e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2299075f02200381396e4cfe478e4dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31a0ed4018fe329e5707e1ca9ea62d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def6284d3b336b7945fcc8bda1dd7c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695347e49f52da88030f80e01bf581f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18626ea8411e3e0e0e397e4e0472f57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b23be80a2112a95f895e599f945f1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c13cc27516625844237f014bae36d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e43e1cf9f23efa8f094e1f98c2eed7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ae31a4b77c88a4cdf5bc2e81b2ced590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ebea32c0b6cfc6a21b77c42e0c8ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b9500ae4658746ffeb716ffdb677e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3762b72fbc6634ed36f4aacc97b50f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db227fef823c95faf3b248d941810924594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83581a5dece5b29033ed1c1ecb5bf7cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9a66b7ddcbe5fafe535a41f6824cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b518370dc012d604f36798fc5ac08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f517226af64d51320614e1c7d9da3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef11414bc545d599f0a5310baf08b77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1117d397cdb63ba1fc029f070fa59b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feda17cae99cc25992034a5e7dc8fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb9f01a8d0d9f95f60be7b44e6a1d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829836e6f5d0f18e3a2ed8f54193101603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3df2fe8315afea495e4ea8a43e8a7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aa49d0f547e6ffed5c15468d7dc01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb38b05bc62ac3c6c34b7dc4d9deb1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdc9027c944d5322bd1ded6bf2f4cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666d7b1c6f57efb0bc00bde50c3c7dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d9ab3b021b4e3f139ea6508f9b2b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e32a031609b4cc91bd1ea5b3da176610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcda4edbaac551af8eda04876254fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3024b858c9ddc0314e53ca4ae2169ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd949aff41a9a8d181a546452ebc00613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288e1d427036d8c798f444796e8c04b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17f7cbce5898bbe86adef0f68a7be3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c0add03a08d19238775bcb790630e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1feab583eb4d650326808714ebaec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0698e33d31b354b6e06e47ea6420dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27cc129043835e1e3b6a98c7947045619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cb60e770176a30ec883d5aa50801f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfad5657cdb35c25977feb13ba79871621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd34cf61b5f30474b956fea8fec460622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358580f7ef7dc3ae49122b182cc8c3e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d2e3afe2262a7ae4cd485e52b57a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e9408dbd72d8cdc88d564223d6175625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d983c3e1a42333ae4434e0f6df259626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e572c8749ab3dbdabbc53d2362e6a6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45736af0951968d27ee6fedc86e757628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1094c2a524da475f6c8504c1225ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ee5155c4ac9026b28176cbeaf8fd1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2549005f708e86a404ac9f8d2a764b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7878a26a27b45eaf9d77645a8dd3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5cc09005444c9cc436a0d587a1b0e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4014aaf2af87d1be2547e5bbc61615634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e399bea3f199733b10054bb83f7b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47714f8ff57fbd3d6a8c3b528c5f12cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfaa550713a4ea71fc5ae087072077637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6875cf049eaeb9d4a313ff087bfa31638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569d0d8dda1cfdfa6daf1b1f964948c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c193fef7ccdd7b1ce178bb0f59c259640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6468f6f2c61d38cabad02781014681a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b1787bf4640d8ac1f7cf6ed4d0679642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e7ea7a90faac7e1b8ce56694a7d7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547c17328a8cd60c895a2a79e96cddd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c7d20e6b185f3e40d33f48ca17d76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36398d84e7b7b9ccb1e4c70ff18cb610646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f742301673db3982b0317e7c3fb48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc019dfbb5dea7ebca1c9280fca481a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97414e61ec69cef603b97132510faf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd0de7818fc6009b72c97737f32855650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492044780c9c7730e7c1bd1333d6e5a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46130e55e8c444d4693e096016eb69d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8a7a12f2c740c312fd58af4ae4f99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e04caeaaa4c7ebd2a13129114e219654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f272ed2e64f607d17d142c9f8d8a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd06ca1d56cb664f683a14bc4f7bd47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e9a1951f4cb052ad844cf172c3be6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cdf505d1d00bc6e91863fd5639c59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70669ed7b17f092d51653d449239bfbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398458abacdb79cb37528e3c6ae85758660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8584e83ca6cee4f65f9fbf1d612459661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa2816de4fdba0ba1c9082b8b695a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71931ec324a2fc4b3fa1332662eeae8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b63d2432c77542e97eb43743b81e1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3b32feda40e4d9bf4b8eac0d28fcc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d25f37a322d07afa68b4a05f4a400666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3bfd050ab5af22a762584c01a0838667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f26aa3fe6ab13ae7629c4553059f2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87baf8bdaf3d920d72a01c58e640e40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dca4b669d46ca1c6236a5ef5d28923670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960927d3aa2bc78cf4082d869ba5f05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42322abf289405757ddb1baa69f0c00e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76debf0034f2a29dd6f05e43ed9426b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7ddd4a751de11281bcdc48a8c5e69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18ef55cb6fd477bc477d3d07ef51ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56654cca28881db862e80220b8918735676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6723469fb0923c2288908da20895b6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86252f7a7009fe9d75691b0a439d8681678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d59a6ed7c6db9e71732b11cb99c94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c370c45a327135a405bd415a05e025680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b69e573ffb7ea9afb48d5acfdbb5ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62303f37b8a60edfd5ea95b00ad1f86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e180773f2aee2d04502a722cca0c2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d87ef66fa9b1dbb99b4109e4465e11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901844715d655e0260160eb1fab658f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302da15672afe0d191761c4a420a2700686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe714fc6952bc40e9fadb64bd6eeeb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033884c7f0de217c8034fed6413598a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fae0357bd39b38a80ca923ea8cc710689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdee6c8523d5436f50c4825da1aeb66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016835cc10b5322a30936091f7ca27d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1d0c2a7cdadd9eea473e463fff5f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915942610f0e572692c77f15bce4d39693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765497e097f1f3778c3a54efe33c365694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef63caffca268a0e1c7d27e9e43d8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53942856a1e040801428066ef60534ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80ed3d5d0156d397d1342a2dc743dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77537f347516873e9560c6999c7fa4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2e03faddfb3cd493781c0b843e9ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3da1fde62b87bd319b2c35c812b03700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16835959ddcfcafa1ed100e75d03128701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039011f08d40a962049a801616e3a956702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9521101608f723f4475b29fd86d13e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e861c173d11906d23f7ebd332789436704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622648d1a07c114570c7e27ef508013705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776b07a2cb2dcef036df2f5242afdf4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e2955c6c4002d925d35f5d82d793e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500afe3a3119e497991f6a9ec84a29d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea265808ef8972fa536c57f73b211e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef38246498ebbf64432167660bc8214710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b3142e59c9974b5e7a975cc1d0595711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a77160226d311451cfcff5036fa07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aed56516bc9500e4024c1a0b9384fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac5d3fe86b7ce5ddbd541afc9f3622714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b4bba0b4251dea742b9a8ba352deb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245edefeb8f0c1758b5f9199a90e6f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdf8e873467d6121727e53167d8db7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c1849ff77c3ec7897dc6b0c625bec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ce193648f703da863ba6b5b9b20aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8bc47ba6e382dfdae1fee47d01ed3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71cef724e4cfa48453506c868d8a14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dd060dc8b0a7321b3b74379fb3b7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c362461d64abb235c50a649e0398de7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f41ddb6df613c50f94a6f3d5e4773c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0bfa58ad7087cd8d7aa74c57b0997725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbac62aa2299552531abd2d4db301f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe217384c2b9bf09bbb51a1889ad06a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c59939dad983aa98ee297a5154444728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec3ff9c1c9a6392b21af212776150e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994591cd76eee3f6c08fff79542f4ee0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960f4ad5811ad0c2150a4007949ccd6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50d3c6336bb2d8982e22e43ce4f9dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeed07881ad95b54da07c080c3e9834733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f683b092f7c887b3a4567ceeb045d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ee7f14f6703e311a7dc5e7c27b661735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7990f13ec04f6f987729bea79161493736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8c8366add8e0f6dbe8f52519d6a8a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae428a3f48e7168cfd6dd7a4c9dee3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cb2becdb424df74b6f7fe9f59ecca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecc5ea252d2d8f2a605a6e71b7d44a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc890008160d3d15870f61f832a33e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53366406b9669932e7708ca91f3945a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea73bdefbd39e7210b80e63dae2616743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9f2a9f893f1c19fcb8fe13da64403744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165343e6b8dd66e902f2bed87f22b82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b0c12855cd713743d2d8416f9d654746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc719ddb06a3931b51b0d08ef1618511747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051463df140f131c8665da63406f47f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a64434d22e3574bdc3fd1e2c24448749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e119995b43b35d73a69a243d10ab71f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be006db1e7ad89b65db51f0b737ce0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921980695d0bda2aeddae62149c2036752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf177138e9b1106ec3f60ab697c7d78753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5060e861ead2b8289bb0b36880933d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add16a53176a7f64732b9fe27d16c1db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e020d000d0d9c64e31111745527273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ce8e78794a642db6d5048443cf5c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e25906ac753c76fd5601c1ae6eb8345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759072d6f1b96329118fcb0d0ea858ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6c6ff1e405dfc496621cb69ad0de17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbbb2813c9e9e03480cfb2123f355b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d24a31b68352df91f2e1c52a7cda99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b11af34f4e058ad9d5414121f097e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3677f83d1899d0eac72a71dce3084211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2e71e59ab091256f9bbb9b4e71f5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c23f7880bdb6325ece3c9ab8dff7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97a1a377520aec830f6b4e5dac2ff614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e025542d86ac50bae6eaefcd716f99715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee5914eef41633e559b789378aec9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3b7b777d305c413f087bf06ab534317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5800ac52d3544120b947d63a3e12618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488248ee35044beba6546efbae61dbed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5cc6fb3c61c04999ca9fa0d4f68e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de260f374108adcd7c1b60e9c03fbfe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f80cc13da5e124126553e846b95cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac0289bd25a4cc89a1a2c867b7d0ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3902a26205be679f0ddbdbb74ed8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42972317e66ec7b69afea8db9c2f8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8a20ae0010ef4ba14b267606c000426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a36814a953c0349fe5d1162441dfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66059c14949113f781220c181c526bf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ccc2a653d1c44ec3f36f839bb7ffe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b17598c9531ade1bf1fcfb4a66ff430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6607faedc894aa8c3422d03772abd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd991c1afa39d1c2ced6252bc5d1b65732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da1e0bff52aece4ca741f82be265e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d641eab2c87e6da20c808477a66a9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a0001f2fb18bffde69ed962efbb7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aaf9260d68aab6ab4618b9e947cc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb114b022af25c1bf9f6c7e972664837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a28875a1f995f6db740263e5e572838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb856456ed05ba864096bb350ae60b2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7c718eb2fe8d6f16a47f61bfbc9e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d16a934d9d7e37261aeac2d073ba341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e4d58dc42ac8c20d30e09091aa1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330536483487070ae510a50063ec9c1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c6683afcced245854ea48739ad29344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad2785a71327ed01fd472aba37dcc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76686e8d90232839786a23ccb0962ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feada369bcacaa8f39d26de1e9b25347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c80af708b704384334b375ef6a878548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4668ac17c2ea6cdcbc0638c8527db3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad132278e7fc6657038edfaf385f68d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec79866b8532494a27ea0a1d684b4df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea018534d134e4241011695cb1db12852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d6e96e1989086c38a3b604c62ef0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44edf4bc50d87e9cb7b13f1d2205a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff3958ad84763879df3b48fc174a4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76aacd572ae9005a8996bd46824a26156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c398930ccfcdac29d207b2f4f9a0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa94b770da002db684cb6d6c450e5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0fd81d21bd8fd33a642378058f5b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2908dc8b8e947ae58b43e875fbf21f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea285106bad2229538e74191a242da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c75eaa104c44aa6a3f2f167c5c4d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a847547f9ff8588ed8de9794ccc3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a7aa64f6b66558e53f4c10485a9be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b2fa36b2dfce59443fee19cb8fedd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc9d22845468d51b8abc8ce4ce160666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4ce75e0825111bdd3d63c92601b7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080f7888dd7300251574ac82362117968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f02d903fc1c3cb6a501042534332c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f26f488723649e85084f37d08407470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdca846c44fe903421013ffd28e7ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026564658be62cf8d1dbf9a00543fb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa2d44dc8e2ccfd0211c53930b688773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fce9150b00f5f6b6b00fe0d4d140ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad9350f4719f89fe8350dafd7c05b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4025540d4da2e43e505909afab53ef276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5951bbd52e6bb38b7ed34ff936dc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005422c12077f623554ad2baa7c5937078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae791e0ce7db21f9c7b8d3053d1df0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee450667774eb3573fd1be30dd983c6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5572ac8f3ebc790cddb8220221a4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa68be0584fe1bc451e8d7c5d2b25082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bf82838c5b78e0af5fb08bca0187f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43843055bb8e12b5bc86be9550e234084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e26d99cfb792766ec4cd4692f91dca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e33b5e293a30d15796831e271b08e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc31282da87636a95c26c7466a124d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e4efd3128b388c233e4e6caad8ce988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b203fa0f20f8b98981536b7b177e7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab366ca1dbe803dffcbdb566025434090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554179ffbe69109be3bad87c87e466391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4284f3570d3df9f9588518e009eeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e188f19faf1db14cf0843a38fb0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46466d2cad614d1c7f5e2a2ef93ceb1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce60fd6e61d851c05dd390dec5c2cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2584358e763b23cad1235356c363596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd21b61846cc1e9418ebdbc30287aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7f55333e791193911f60eeffc73f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd1e946197271945e8d5f4369a923f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2e13aff8300c0ad174b5deaaa2253100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44697e8a14016c961064012320706ea0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d378126883c84d8041865d1362527b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad180310f4809e6aa968974a1c7a607103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c921f5ea23568e47b514f347467c3e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6146726583b4c6826c71f45b01c5849105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b852da3a3b450c64f719415ef2369106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb31b0f86e1b3e2cc3256ae395c7f50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac793b13fa64aa4273143a6249dcc31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c68a02f7ba1e379dd12708bde62f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3452ccac7a30fa5ab28e43d72f2c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3cfebd43bbb75dcce89d5880c17da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a655526245fedb71e0802fc48401991112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833296695ae89b3e8a135193160b28d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a71201d6f9082df203c7a49d88514114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf6e6669fb34a0a9280ffe61dc2ab9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea292f2b084c2c0e3af17a72e213559116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04b5727dc5abfb7ef91b2799029b5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6693fc7f2ab72ababaea915fa240aa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69ba1c35e37873dd7e59d8fa17a81b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7dbe8f0372e3f45f9e34f11aabb24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bede5c9a4e354390f4bef9a724b8ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f2c92e512db3d8f69812533494714122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf1729ffd23e50b93aae67dd28d1ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917509d4e7c162dc625201ad0f56b1fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fb4f518babd9afb1d8208e585deb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0da61c11030bcf373d1e86cd0da179126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0dd94eae0553730451ce7a6692e9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1299632ec8543f21d0d4d63eb467c25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ad4b440a158d91bbc673c71ed4102129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26578fa9d78e7bdf0066b1dc3de0f7e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee98a3cc85c43729d7c0a1e9a437fbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd3ffacef08d00c8faa13935ca36a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba3bfbf24fa541cda9185410a83bab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3879a80637e1a565eec88d5353519c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c1e4901889f51352e3df05e745afb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72aad8c5cbe8745db84e1bc1d4ecfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad3b785ccc57f0c13ddd2394fcf82a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301035917baeb8e0e79da8c3c5652f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a590fe4b46a2b76506efbf50793d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef07dcce774adae59196174e1c35a4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478e541f58d4d944bb7b453f7f5c092141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9edbf7d5346cafdebd70c1abf8a9c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828dfeddbf001dc70578b84ff77bd55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd956e981977598349910e850eca2ebf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d34f6cb6c8be7a1a9790cc179e2ea7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0d3a2b17494d6d742b3aea9d4fc05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b040dca8d67daf5f0b1bab9d06ea59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c873ce60c6ea508afaf413232a7667a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d59cf15fa388e18a235ed3422fd1a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263833c597f41e87ea5b8b915dfbfb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f919180c273ff53800f96326d8ac37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4c18ab2c503628afa804280ff4a6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a605fcc2a914122b7f257339d56c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efeeb8e4afde6095a71895fa1f6cf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d16f35c7aa723ecf09baade25850f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68d8d8440ab2cce0974dbc71a00774156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6bb2f65796bfde524076bc6f5499e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e40a370873f4213c7533ef5a78dd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c63f02d38262c0a14f9ea53fc80b22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a996155432a531789a1ab7f11f2eb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9e2c92c54986e682dad1ddd6c0a17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b8551230097bce78eb1a3e641fc3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985deb4b6bc854434771067ea23321e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de6234a7071f191e08e9b0784640dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f15cfe8606db0768a97c1b63597d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f9a77d912f3ba85b78f95474b77aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086bfb469e8c38e61be3dba2f10ce62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb5c8b4bf75a6c389f516a1d05ef74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312e13ed68f90fd580dd20d35a8c34f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797272caefa9a95007f35b6479aada74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944e99de6db93c30c5970a686066ff8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de25994a36d1a141165a07dd2d186a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe58348c0985489830f0e4dfb5d3bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9711559fb0cb39d0f0e5d4974a2ff1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d1daa2176170cd1e81cd5f945f22a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77979a0a9f5839176d93debab1d922d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39256a1aa904bea2710429872e5bdac0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb94e551368923d2d180544b31e3fc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae325a439b61e056b40de2fac69a4331179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6fe54a6fa0babd9a803f2fa2b3f2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32291213a42b2179a96d1a86732e3e03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378c084ef9aabd4c1ed4227ad51c09e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b938a13761ca9e47c4c8063b427277183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ab8f90661ff56d3ea8b6a1aab6bee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b50e5c84c27cf2fd815a2a8d1b90e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943fd9f4dd5a091fee4a54e21aa848186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26f7455adf489c0df2def8382fcf45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bc4f14c11e574ba78eed311f588a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937c4e634a8232bf60bbfb8096fd438189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5119c676efc4a491e6a7e9498bce8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d96e5ca1ddd6cbed25e6c85bf0d2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15434c906bd1f60b6506e43cd3889dc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef1e59c0a52675d4eb863df4889076193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a89715c7856b45919100e71b51764194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a04d12cd14869db22fb7d35000ced195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5fc969a117c467919f6ed0e02a111196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007429d17ccda708b64b6d8849b5f75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c24e47e59fa759c5f27f8be19d9418198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e59bcc9a462614b42b3596f238848f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64b48d66940d6e132071b08469588d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1c6171e59be25a21cc53e919f6335201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecad9641829ebbaf44287e1aa44558202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593322b8c6fea7c4eb9b6b638ca1b622203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2cad968783eafb314bbf1785c6cfd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203338953855c0354e762c030e6371fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8f2df584657eba247eb10909c9839206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb60286a12665a7a3b5f710d8dc446207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e25f133d2fe1e9badd0cb0cd46a78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb239685024e24ac22efa79db5e165209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25908eff5ba7e642ab3d4510593fd8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c4aeea7eeb79d4282a05a2aa5606d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d141e9bf930706a7d19661e694d963212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57475ba3a3c7604f42ca6551be778ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974682bdb7742fb2069ce9adf781943214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068ad6dac9b53c570b7d42579f85f9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910a023760b3e082f2674901c2f4020216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbe7cd62d5268fec5d4e35c194344c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa726944fa2995de351215591d5b48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11141859e39a0ac2b996a92bf9f2e7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4736838e6f21bc09aa67167441228f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12e974d9c82bde3285d8b094d5c382221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c09644da8692d4c4a557fa73e6d954222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7472e80bb9a06b9c5b69a4389aac0fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192813eb957016c02f60614821d737d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41736ffb3066854e0160fab6739dfc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b593b3bb8712515c1552c259a97b88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b183f5266754ff43685129aeb8a229227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1088f2a969ac48d31ff6a7d72bf03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a8d26205e7ffc5f07b0ce76410b62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e240694a51ad4cf571b76399209ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe35f8f4c0c2fb2b80ae2f081897de1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82494f0dbac7546e6748eda4c6ac8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bac0d8508521f742e997eae134002233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1415811673180b2428f2512fb0970234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4703e243730e4d952163de7b8f3050c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135cec7ac61aa3defeb22788125d918236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c52b12366aa97e5daec56d1d8f0f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae158ab3ca43dd21823d62af639e5ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8300ddd7013d0c6ebf37b3313b6e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6a6b61fa37043daa2338bdf6a7677240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f72af28afb7c6e6b9c6e134a227bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359835308931e68b9ff09627cbea4fa9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46402da9133cb3873330ffb81cde10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a793bd24119e318b244332c491447244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a09b7f0d95226cc3958db6cd08486245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527c18c28b391e95965082348d3f814246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf0203bad23d3f5b45bd28a6e9245f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a9616d769338f5f496a6a3b3abee5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6b174fa21860314f39d0b0ab32871249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c55bd3587f51a66f773c5568bdac77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f62b8b6c2dd72fea5241591d90a8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2f048e0f39952573c98f35fd1e9ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cad05ba8c8ac942a9b89445972ccf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0914a3b7e468b21e2cb79499ba1449254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89221bd6c8c8571b3c65de734329518c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8ad26a4d3ab010811bc733e3d0380256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe6aac90f67d102a83266acbbdad11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bf040a12f8916624fd7c879472b91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c382764b0e219028ed251943f2ec2be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0024b10a790eb2231dc80b6a97d65a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9ae1eacf127e03c60f42fdbe4ec20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87fdc84d8aa0a213f04389b6181b60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a256bd7e00ce9ac99a76c05d1215cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e9f9f159e7d67710929823151329c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a0e69e3c023429d1136e9c7cb97f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5092484362cf7d1bbd44336a06223266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f202f81f04e02265b374586f5cf06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72de88a6efaa7ee5505957b9973793268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020d793836777ef5c1b6338134021c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dfa32e0918bd37b511486e8a24564270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380913a8cef747de6e8b5b35fbe277c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58ade9ebb54b25ed30ae91bace2235272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83733971fde115853ae70a7ad732628273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af35dcca978b406b01480a63c24384274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044da55e6d15b2093d85cecf06b165c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810be195177c6e5c3dbd0dca309227b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e92be07d23e23afc33fd5bd363f7f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c158bd479512994e2d60d787565781278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cd544c8b08231b58fc2d9b8b09147279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57602427625c9cfba1d6cd06f2e051d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f27d1c82cd0147cc437ac6487e37cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e73161dbb28da9c609a84f55a9b46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd833817af427add9fe6bd50550467b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fb81a40500d7e9f8701477398ef75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92510aad2cb40d447cd42f821308fdd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362d9d12033cf3728674cb4206e4c6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21729fc723fb5fa37aec3d75b44596cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f2ae4439708c01b0e79136cf3cc46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5236f07e08c9881222ec0acf32f3a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022dcc589c279dd2f553fc906050a3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000f238072a7871a453d0abb9180c2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0ca2de2147231ffe640a84074f170292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8569d1caf9369b7fa06e529322a3626293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e9a169cdd726e78d42daf0c790b21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f169fe0dd91d8f3b705d606b5cfcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8be8bc722ef469c66fbe93f8bf8ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290a2125fdd92296fb20f5915b8d392297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67a4c39ec7c4ed246f8a195fe5f4a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eb0cacc8cbdfff4a5c7aead14345e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6224c86d78640fb7c72f2ecbf2d78ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d84f20720f841d79f55462cda8167301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed6fd3dcba91fec91c0c0ac8c32784302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a2622b9279a9bc175b59566684c86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a8d7357308dde4fca19444056fadf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720036abd24e2d69d2eb441c68e03662305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc4024720ce722d03d977ebaac6da4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caf57aa772bdaab925fbde3f352593307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de0a5e244eaae18568ea4293e7663a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd5af9bbc792b181455daf6067a57d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e060481e5c39cb0b46b6207b5b83b7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de943c242c5230f8cf057b84f1784e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569490df6fe06aa507e04693efafc7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579642135ccb2e8232f0505a165d672313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e891ef980baf8510c38b94c38be5bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db59b67993ed7012737af93fc39122315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433baab4cfe143ed14ce6c2e193afa0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09cd33f0b34772499d260f2171f5be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb8ad5a5e2beb0d8771efe0b3d4899318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76b9bed4ded654d9bcdfecd16131d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b607bee82cc8c9f2dd6909970cc8e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e58622032d5e4a4da4da741da913b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7e49b18407ae595a3d4069af9cb5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96404a09276b6e4f61fe8eda050408e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b1a8d7ce26ec252baa20d987bf7ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee755ea067b129ce579567fdf344abe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd00df6f71942d21d3e4893099b8e39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4309d4e6a461226775b409868ec652327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f593fecd666f509a1449d44f6d75b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc1144c5c0fa35311c9d3bdc440678329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bcb763e86d25152c735a9a5c305fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60b34a49e4329f68dca9d1563cc251331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c517192b37710d6afb1677e04e020dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3032d6149e9a7a052d8072ac4b581333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e2196b3583634425e301517c0a631334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c03ebe05110fca4afd127ad2845a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40a7a824383bf86cf219e36ba82a20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2e23acbc971385d8a16f6eec04621337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf94986d7168abe2ea062526beb6a76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eff9eb8d337858610026804b14424339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da8a5dc31008cf6be442c57c350063340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591e6a733178a4d2f39845834528846341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99927d576482f90746498fb0e2a372a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda316d53d0d6dc2eb547574af89bf7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce98d6eedfd9cf588d440368e096c26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410d500074d3ca8ea72b590f13bcaa6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc589e188e5b1e581d4b813910a017346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2264d0663f70564044ff7436008be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23650fc7e665f843f41477e7b3eedc8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab6dca28026a3b29c43d6c85d962a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdffd3952a812b4ac01adc0309b629350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6b722ea270afbdf6825ea72f4b163351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15181af849a66f04d6147843cc0a862e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e423d68f092e769f73030f11bd3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f2ad32e84949ef18477d54f1e1c43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aab5dbe60c92668bf1ec2b2dd9672355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b796285981194ddd793e6c66d4258356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefae71723f835222da821b7455a6dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d6d24fb74f00f01c8df5f482c023c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f45f675088013aa0b76f4359f31f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd89c58c0b85fde5aed9b69136f8fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb20a1360f72f457b395c9ef72a3098361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d29fb97fc2fb0daacb19546479c34e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59c325fc4cde66b687c64a48db476a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdd0d9d689827875a11df935464de1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd32cd7dcac8dfbf5aa1f7b489bbddd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d860e48ca755dba1e8a87f5155b0f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb10f17868908d224559e2082e96f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302269092b2055c778df12e15d1ba559368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ec2b7c022fb3a989bfaea1c640056369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9908a030ef676c85799ee15271a5b56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e141516f79b4186643f9b0ad559fbc4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87766a5b7f1deacaaa97e743c737f1e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdbd292526a100d2752d79f7be31bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930af2d121a00b844a84ba23e6db1b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46915d3bacb406ecd9d1143e442ab4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476da3f7506407957633d4e5ff7740b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99f75f270cc0d8176990e9fdbee047377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ed2a7467d08d69ab4cc160dd88e46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a09605708bf9c895999b6911c4475379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966934cafde94570daad546dc413a8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb262d2e18fcfb9483d032416d46dbb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c118e27535c3a08b61261f6d149c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26d7540a200988a3d323e066c00d07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd830ea48efdb77a35c2b42480cf4dca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca177fceecdc5b086aee843882407db8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e2f07e8b634622e58a461e30db419386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953873cf08715fef3a809d1598d1463387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a95c907b283fb744c7dfdf4300089d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441563fd7950006694e56fc477cdf60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea2bc343453cb71abf8b3d962f9d5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882632b256a005239320524898afea81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bad1f6295258820ed0a697e9bf674392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561f152ac379e87e9a5d917c097e53f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d16d547dd3d3b36ac5c4b9ee5db5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78b02a14ac5aab867fc91464f8e295395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1e33ea4da4c1395e9dfaeb5bd3798396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a317ec0fd966526cf5d10a1c45bcadd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c24d7d3158a904a81c661808ab0a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc5360e1ecd81bece7b862afdd2176399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e2070a2b29bed53741f7ea97fb56a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1419f3cbc999b41226ae59b4d01f8f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6166a829a19885b8e2aab8ec6daa7ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1491a38f33db53caf232fc12125d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357bf4c1f5eff8a81de94c7454c8b40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b5c7b40945fe5b7832aceab44783d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853572596a675f36d019bfc2cae2653406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e1df2fd0b89658c4024fafa70470a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976bbaa8d580d793ee36ad8fbd353e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478a536ccae47a8c1f691b4a2f09e1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dd6858221ec1d20172f5ce9baf536410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5d7c66d7c635755a3af05027c89f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ac1b32eeb2b6d984901b2dcca3c53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762ce149b56c5272d1f9ce58c4aa216413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb0ee584755dbbb71ab5155e487262414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f274cfc3461ff4d4283edc82218db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf40e960e7a74169fc4ad67378c970416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e9d04d03d2a278d66abaed47a9a91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955f5860ca8a15acaaa78275e47edbc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791085036f54bf7c0b0f05d9c2d300c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa7b59d0e7168dbb5215de30f58a2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2e9f5a47f4eb866bf221e2a410990421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362acc4dc8090ab337de4485a281eaae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fbc5931010583d5275e7544d31a3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0434abde296bfbda8c9990ea399c78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ef96d8601ba12e1b0e11b1570ab91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95895a9f4fd784f32f51f9e4475079db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d8711b59c4f0c03441a3add634633427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8c4fd9d36376bac55bf2967323779428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2d00551fe27b1ddb46f314a272e7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b008d89a00e1ed8085aea5038104d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749d15c387e6d66d85ed2711fe426d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6355cd42f2e388a6cf26ce52206f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b604d4b1bb4920c3c1d31bb7267824e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ebc7503a23adc6fc4c381086b85c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178b6f5a115810dcdabf5266cb1aa18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a13e6057e7c10acf6580ece3bc484f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f610188ca898ebe407db55c8be06f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d661180b1e78420a533cc049284e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731924df812f0e0ff739a7541db96c2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02674adbf0c56010dc385ca24648c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150237673a0b30c88d119d1fe8ca1b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793399c48748a1362bcb99867d3caa9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5945b07fb1b82c095d40aff1a66479443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d59b969c2587316e63c1a41a87ea0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994d56788d9e8062e483917763db239445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4ecab2f5dbbcce4cda84ce79597c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340c62a56666b083eba217316bd9eb1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425b6ee975466c1425f4fe2c1583940448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edef87336f08dff8640e3016b9b9d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f1bca8f3ed9f9c36e8e46174519e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5016e1a7dbb8ca51390578ce5e6e66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bb56553cf3ec57e1cfdb6fc523a13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912f97eeecbb546bf32bdb21fd6fa76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139ad37b303ff465b204a8e6d855e62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee50ca0a0c2d141399e377fa719cfa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01535a2e5c7a8ed34c44f75445fd677456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8b9a048178fdee9b14047f19cc631457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf061a474544af5f1d4676beeb5e27f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0b8026d5b844a4cc7a6e01a6b7bf2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3fd85ec2da68ee009e621fdaa0535460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18267468038e290aa108db15d10514461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a7f61a831780dcbe2f9fc089e000462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339e317e79064ead1d54badd2058265463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef8fd30e8ae84dbf6e0c1d9e5aadb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16541790b98578097cc1b4791ea15c35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d581487023417e22fe68d045793168466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49846a11218d5efb74d8e14c2bb6b688467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce97cf022a3e5b4b727ce175cefdae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc386464308c88d1f0f927ba5a0790b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469fd8231c83f252b55f02a6be623df470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3a857034ef760646b4db86dbbc993471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226c85be9cf6925753f76b9b09cb77a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d1ffd7d67cbe3e778d65b78e172f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fb25cea4aa5a91867858b6050c3ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e8e74e1dff4124809d3150a8598cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac9521802f8a549841eba53df5c073476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61845e31f81c9b5c3250389c0caabb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049a8df27b2a9e9350c7d743c4518e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3f7d73f69f60c83a3ccd5300bd631479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31f8629bed3f6f405a3c297fba1a12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957304d7517bb916489c5ac4d5d23d6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e8652be58955ce81667aa21d275f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c085eb47319ece3eaf0af9165d772b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82078cca4af964292e58c47e26759ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da0ec62550e203d24ccf7b4598e34e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254be7e44634c6c6271a7bbf9e2fb91486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053aeac6792f10fc224e9d027708a84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebc8eeb353beb08412b9f985cb73e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38668bb77670e49d61fd7deef32e3228489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8807f0c887023919a00b70ff8e27863490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328932c9399713baf185a5220d0521b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f3216aceae9a66c7d15ef38b8e69b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e59e8b629befef2e2250aeb11ea3e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a43a8311f09f6d114f2dae5e5ad951494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b5cb298f89cfad3b34e0daf990a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256d3d3967b5ad53fd7221f77d0a00d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687e4a7f97218c87d9647b25440b889497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc148edc15aee9ce1288201807bec4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360aea0bbc66e3a3342451d8fe72a04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242b3e815feaa95e87ea3fcd75f8aa9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91229594e7785566db14c668dc2b9b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d13b9e7913a62a249508317a133ff1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2734859be30382573ed49fe2d2a37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c396b671f83660804df67a6e5ea824504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911879a3af6c11e3f6ffd45fe29877e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75be4a60a1787999d808bb0b4e39bff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c09d289502e94256c141b6c6d24776507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19af403846b4db677124e6b852a726f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaac23ce6e4556426d750579357edb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c99034fed08ab8808a7644e4a0953a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f16bde5e82837e95132bf7e03cccd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ecd0c5d64b13f123e353070bc1f0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e5de77ea963769253785c3ef6d756513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d87bbeeb42823a4a54237b32a2536b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536db89cdc4c64ecffaaf34376452631515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08103fe3da392a3400b0968261fdf1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0056d700623d4f6b2cc3a6cb88bf9da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1e4f974ba0e2a2b6af8a351008cc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac85cc112bfefdc0bd3165bea1b13b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c4b6aa03af25b657136ad9a99a58b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164535d503d89f26f8670dfefd2d48b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e13cd9bf61f8ddf5433fb93c7fe3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c069c392e269a4248a848208196a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205376dfa8e9bef9cc42fe8e1b9cbe3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88dcfbe81d4d6d78e0f9ebb0306bf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78380fb967fdd4cc863551fe893f8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d38efc1c6ddb6c402c3d445da63f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ea8e9f3c7dcf7802e1f003bde1652528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66b850d7d41eaa877688aa7bef90dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44ae8a94b8a7e692aca030775fb808530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855476efc35b359c3500cc3be42dd22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e3073cf2c8b8fa385c7638fa9d4d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d10dbb67ddaaf0a482ec4c892bbc4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72680212c4040a229de9f9ccc803c3f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9469987c3e2b2976e6df71f816f32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ac265640a54151818748315036a3c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cfb5a121a1152b76a877b7317b02a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2ce8cc7a2aee0a9fc9e4668358967538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107ba2243c8837067c78ce84546a86d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d002fa87de82cee9ffabfcd2e4b9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b16b025c5e23287f6b66ce45e76337541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acca4806d647a3d2a9cfa74c1ba179542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075a90874e14c95f48822f42b74fe1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfb81110726cce136d5c5ebb77a970544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedb44d8511a227bf6ae62445d5fbf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9661d9ba0a55e96915dbee553431a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7326aed59e4f4a2523d0f308780f0a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d26961f26cf113f10bc6d871e3a0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2ad89818180104b68b11bf8692901549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc9fdf02b78ebea004c20905478d15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b1fd9649f8d79ad51452dc9c7260c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d12dd8a831129a68722e5a9b33afa2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773550f433f3081a3e0f3d1259fbf49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab75ff8c0f3de66297522ea05f3ed6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432839493394ab35a03a5aa0c909fdbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a87f6d7a96ac2907378175c2712e41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e855c4f66a534b575d20e67ef152d14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c915ec7cd2b5dcb901e52961f8027558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800fc4af2857badbd2b90dbaa780f34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78befb1f1e3f3bf85dc761e2657ea7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fdb0c11377ba31447e9c06d5e1a83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e74330ed3b111db47d738aa3ab0491562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8cb621e002d15e0c25375e423653c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d4bf2548ada1dc107fffadc627e47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a418b88866fdfe89ad00a60204397d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cecf69560b5c338cac43ab7d53d985566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cd1674ac90c3f015701247d44798a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bdd6982b8a8f1bd9a5ccc910a82f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f77d46d035a109dcb9d473373a20a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de9fc6fe42b18285d5a807133c8387570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ce848266c7f49a61715c623c79a5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e83fd02f6678f060de80dfced3a2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb752c1efe1f60a02b4c703f73e4631573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdfd656fb177e8dec34b03a4259314574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3b9142da7745a1254cf58c515043f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20bbd32c2bf086d8f33440eeaf884b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70824e9cb3e47270ebc655b66d159e2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ab0042e33b4ed1f854e651bbdef40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faddd80879d974580022f6261eff23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8a64223bffea9ebe454d7da4be9e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e0737fb066be6a9827bb8a53d9224581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed96b73ba5cbe4e523127183e938f9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4c4a2e47f8038455f67f3f13f8a26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81151a0109c8c227e2c45fa3e6b0ffdd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86bdff1686ffc3141993620f970110585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fcec9a50a11941c8821700891536f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588920f9570dfb2ee800902733cf6b28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d704239861adf76b3087c6f76615b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfaac0c987e87c9271ade576b9c927589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3a30516f4c94c44549335a83e9d1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2ea8591782d99bd3056a7dc4868c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb50f506a9ffcb688317400e721c16c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721381097f2ac2e48dffd5b0d2880bcc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879615b61280c81aa32bc862342fb19d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b91a487060418b8ced6109985bde2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3ce6e55f19582e492452add54d290596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6e2e61a2349a07724367f1db58595597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77412c5b71bfb61026b8ef98e7369e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0a98900699bd6fe0e737085500251599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948edda4a021171546dfabcdbae13184600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171ca45bafae826de45be96b36301cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d53d2c51f53407487c611985a92744602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627b99baeaeb73ce913b5af89ccaa85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c340d2feb02173370c56a72ff0a7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becba15c87b1bc059bc454d1fa0f479f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecee1c3d0631c32b02482c6178c331d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b57ef1ace9f2f5fbc0c16a746b477c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99a4e3e4913210ef9eb125497d2c38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaede19b1a7c124953a25428eff4f2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f11bad8fc5e6ef9c41e9a32f63511e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0c08eaed3c7bc947d6905728ae9a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd8f1dc106d10134bfa090aed872d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d18a64b5ee101641811a91f12a4c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d54510134081caadf77a66a6b4e939614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddf62aca2507bc238e15141310f74c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980cce61b13b876bb6d325ee23d25dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc76d8d9765cc0eac2996b156a1030617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ac5a6e5b2bcb2c47f3a7b2f020447618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a97036558045c1484fa97d13f14873619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51423ca935f08585c5232cfe035e4750620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412437e003f6d0b447a1d6d52ec6b51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32f7dcaa2ec44f217813379dc49bbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e36a8339a2f14ed78366b0f01532c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a79d8aafe02d17412c817cb0ff3766624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cfc8a6d5fee0e1cdf10e530e40644625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93073253700e36c5ca5b53f79880bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845890d29b8f4e96f01028a88e58d46c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2e9496ad0fd5665a8aa7ac943eeec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808976fe77a18f4fc81fdbe7cb00ca2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d1dbf8769ef5fed1b2509290657c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178926002c5b4a213b8c02a87b7faf7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c320af1932a62dac675a525d56bf2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89b41c516e957f09d2e8fee6c6e854633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737580b01753a020ca0e1118af8b4059634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21148006c08f3610dd79048e8279c108635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9828d0f09a9e18c8c17f35d4ca00a8a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caa2b81ed7dfded9cf5292d61d53b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25150723d9ae5ff733a1e248e36d789638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eb34a004ad1a12fb87ff4c10e6259639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76084540d91e1ecb57ce78ae12f859f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de4b413f6d62bd9a18b8457b56a70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41471f52a679690df8a01d429f21ae8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14791fc0dfacd8450918489a71f6138f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146d685e2f91454cc3e682366ae1e74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da89d7715d036c1703a49d91c9979e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd085da01d844237f0518c1162e0ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c093abb1ef335dbf4c58d094550ffce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87378bc64f1eebb8594e4938b3bb6ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb130cf340360b614ce40e1a668938649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf179f24313702a1c60613a1f418ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6684798e4cef63641925b3a12f4b8a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569912f2ddc5da1765081d0c80fa0a4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42141298a3ee0639cff8ba8ea3efc9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383e04c4db46a3ce56e8490c00dc995654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2789e725935add334e47b163c60adc2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebe2cc664f36c13f30e1d519f79ba7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d5f9ffdc2e6476935e2182eac0d75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49d815a14d90a1f883986ad28fd29b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d6c2cca82f791256b6892e5facfdf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac42abd7d6397349adb9a26a73cbe55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6664607e4d45c22adeae6f5b8badf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c67b7d82441c1e6efa88ed7337cac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefe1e86609c8c995c75ccd03689757663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bc8a74ddd7594f2f43b41a91244cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0b44bb44bb9cfde5d8d8e21e8ebbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83c12255a36c1aa78d7ba5dcf99c62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720605254267fe8f79db2879689ff379667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a739f01a1a0db453ec25a4add33a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420e1f54cee6161ea14ba498cd9f09c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e761600f7d50460554a8dca18a128670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56472a823dd8a621852eee51846a8cc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1eb49706ea18dc75eb6f423e50764672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473452ec8c536a669bcf36904d6880c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a943d6a0a8dcf2688744f37721695a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75da6bf3b2cf9cad248209c01e0208b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3533a08ab7b5fd161e7d60847f0e09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fc33be9982f43dd8efc178ee28be0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21f29138be7978c73c976b7c6f730a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236fd5e09939e5819484c5044436488679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e3f956af633e707778d9f7d9bd57c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423fa304f1331c688cf75ebd1e580e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274e7c9f54ba4d5e54d6f5e849acb0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c6a90f3c40ba242d3e09b683b4900683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501d659b63edcf6a0f79ba4f6ba100f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5e33c3e3c0bbe7e4b183abe38a8f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5030ed8d90d63b1b1f9e1e5a6f67d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb81237062cee3a8ee25b86095493f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9954f8bac6698198138776c4e4c44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f897c84b8b290acbb8bc9a95a6cd1a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9d9c17f18bc7f3e3a7361005c78a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf5e7b92d241927b9eec3977d27ce2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ae9debf03ba3b78e9f17f13a0d64d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f525fe9bc602db81ec83168bae86b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717d0c581f16c09730c78daa83f6a85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01acf05cf31e621ac15051ce6c7f6f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eb123bc590e3695b8e44f66cf1cdd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf032c3b87c87e907f6bb3c62f9c999697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51f5533d11d3f38bc4c0f2878f6d07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e4f8aede4e298993b2fc96339300e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76904a88366f5d00d17d6bdc9aa264700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9e88b462879d25209f3e5e704cfb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92226bc0b33883b61163df3510f6b87f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97796b3ae0842da0d8835f69f8e7f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970077c82ced842341b623e27d0e128704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7653ea1304cbf4d4b7ec323d55f82c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa5829ae8e65ff6125c2378fc3a55a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f064c1ed66a5967f8060ae44db8bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1942b936c8c6bdc2c0e7fa4aceecca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae84e65b06b52012a69a056af64c7ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2320746ec9ae1ab5f51b770580bece9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf1b57c639013335aaaa4e80ec8464711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a14757dc768cd801322b5528df542712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd0369af8ff5d7eba17e1eb859cea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f945881b2b656acca31ebd77c8ab1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0bc234fbca4e058f28ea1f8a93024715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ae9aabab011c65da5a032f33dbff0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7595597baec794ea630fb915231c9b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eccb6f222b62741b0244fa049a3438718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479326c2fbea3d5f260f399975c4a80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919e84d3ecc5204ffbc82364a7145c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3e36d398ff29192f19f8c283886ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98208eb88d63e63f2dabc37bd58b05c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e9764540559fc0435b0960ffd163d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470266e2cc5bbb3e38de83c15d10fcf2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25469c834ea8380f027c7f67152728e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3de67fb3805e7c7a9ecfad2d4d6da7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115d44da73f147691dea5edb3aaf9e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ad6fba4f8c33df7bf1e438898d546728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40081be67445435584d5d4b37a970f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc157ac8a5ee21223ea84e84f2185f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317bbcd8018e58580b20a3c408bc3e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fc122a57dee2eb0909315e9bae674732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b37efa384d8fbadb4fa3265865ea44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b6cf8c0385312a547b05ebec223da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f18e606317bedb323851c1799318ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbce2e270fbb6c6dd9065200658b85f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2345f30f3da52466e17168e0f8500b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ffb04d1cbbfb7de83158f098e4dba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6075b64b188e494bc5efd252544ad79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b866e57a48325750785a3f278a9fac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fb935ed7e147e4e74d139e6e2493c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef941fedf9453530464084902cc41c89742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8cdb40162fcbd10f3a3dc79cc6280743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4abd27aec3831b560eb5db76e4e486744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cda06e972e00a431bde69a938a0077745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75db1089b99b4950d942a2d351211a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0f31b3a1c1c1e272c83188d163160747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed4390b9aeebd0e5e9025032647db2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d95d67744d143d7e3029d35e4d72a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d379e5947db018cf8d7ceb8c2c9be5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19d04b7abe54912a8c2eaa21f6725e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db03dee0f61736ab00f638c52d9f963752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894bc62b7c46b68b73d9c1821e64fed753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>