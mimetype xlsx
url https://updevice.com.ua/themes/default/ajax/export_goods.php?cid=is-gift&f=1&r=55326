--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec587227648bddcb6b10cd1bb82629d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84020cfe12c5597739d39ea1ba5da02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b19b2ae1f2aca775d7e5bb896b4ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd048dc8d178d7ee73d689b61851204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a95d6c8fda5ce12109dc55ec28084c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a2f4ff7f13122ffe45e6142d496276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16757fe1055e3a1a3d4b44e1638159017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90e8721df5df06137ff5790238d8068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0b6359bd04acafd263274c16a3a7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ff96cf194e1db286619bfba0a939d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bde983d000e704b1aa86507c6530f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54f1db32d19b16b60e8171138fe20512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c65cf0aff74b5316bb7488cea381e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227ca487d90943708b31d2b272bed0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302afe05ce41cc20a41b25f2942889f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd561a2913d60fc2d9e5206ba5018416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14a0bb50caa75caa4fd5c2fb754af917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e7d83077c060dbd6ef1d94da8448c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437786b6339cc14e905469e730ba671919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84a69a6d15d30078ce66b4b4c7352620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ca7804429afc9d5e811ea3b42052b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eac4a657bac16453b395ecf47e7a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd104349355f377a0d8e74b0baad4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61633cc8aa2cd11c6c17b2710b6eb6f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1390af3248490125fb8954d5d25fe9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20d69ad05a88a0bd4d7f346df04e2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f443d03f44359014fc2a6a0a1c04627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020e2af4a9d799bee09ad96df2f0a5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542391289b4a2e6605a46b7c31924c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bfa2567551b69218df3080f8d5e2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b40b2682e8eedce49cb5326bc83a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5617e21801cc309ac9fd6d6d1ec738332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be404d37e443ea327b548332ea094d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8c39ed878beea85bc4d13e114365734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce216a918360881f0caa479e94d293635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdf58f6e8855eac46cd421c731734e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2768d4786f77d7960dc0ca4156e1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81944eac2517d139ec1c06b59c36a17f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581f4093e6bce2cbd97e3360178e93039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fc8681c0a2592f75893f36ea6f98240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf4e414ec1abce61dcd76851ec35d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aba0fb78ea6ff77e226ded26b7e05842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a531b088540588bcaa33e00b3c93d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29e95aa18f1b5db92a8c651128453744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb405fc52ce5e337964f0f55461c88b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338af1b4ef007b7245c8b9d0631cc6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b40d65cd219fd675a3610b3f5223f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eff9fa4f898807ae173ffcf69b016748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ab9fb94de06abf2992b62b141faac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaf51419aac3f279ba42e23901dd0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383c882ede3c957c2614bc6cf5dc11251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d792f8fb80eb3b1132ce92f75acf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5b99101bc4e8dcf14b1bb70c6f28153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d866cc412676fb868cfee8e0c1ee5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9693ee422efdc88a33fd5999564f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d812b02fc3a3cbd6b77ea92376b1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6330d72c3b6622fc3d53350ad666557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff453e9844fc2b4b337b3d776ef3a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29c16c79c804021cce6c9efa93ddc759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debb810b3e6614471aff29c94bb3cc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f6f29e67c0a420c9b74079f23c4eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fee76343a499c67c6b9e67399a970462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7f13b82c063b603be180560d92ed763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41396fbc15c34a98da4fbfe19017789564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78687717bf03db1190f005423a00b4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbec30e4229df72c5873d9d890a0d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b2200d3a79cfba4b3c000df8e4c3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644ec9b54da222138e6ad4a42ada97e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b75528b8fd769a1b08254e03a4afb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074db251ccd6a8f9ee4e4ee7e48492470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07824f6324976bfcdd596260269d509b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964592a1e37cd64057c7bab7635ed9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3150f4d94e2c0954ef4263725097673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45762a48d563f68f75fa31ba38c4b71b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169def9ab501b1653f944248b131cda775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd1cad41653275661328966263c67376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4438dae2a24208e05d64124545c2ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655578d53c36e57d92e1d200d06106678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da30759806f681edaad66f959826aae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90742ff426e0d1e6b7d5c15b5bce160e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912ea42c77d5cf7e692dfe8aedb48c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f424e69dff717f41e51e05834a641682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74ae167c7547c8059061c93e58488783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac58f043010bc8b12095480175043f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707fa653490606e74c9fba559012f8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259a1fc4badc4f039a22d1c92aa85df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098fd8909b868556a3695a2c6bba57c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa8f4ff5ad24161915d32e6cde761288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341e1376fab5db954bcaf7e016a9fd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbd8320fcfeef1e6bec7968235c26a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dfc606c011ae590762e968a156d1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d10d631ee4f292ed13510ad460f04892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14037dceffec177bb8885dba2ff6320e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3fed7d38e3bd6e4822186ade559a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506bdfb2c888033268f31a0b5d329c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a728457192fc1b497bc58b4c90db42296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5a9388a3ba8f1e8681d9cdee3789b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091264b051ca7c05c5d8a924f526caa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3a05bc296a0ddebef041697b2d1d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da2eec1c89a4a0b4aed97b682a3ed6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747a716f7c35ede1d4bb88eade14206101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e672c35a86810d7724c57e43e57e35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b469f2098beb6587fbab3de57b0f6f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53722bd1b4f2ee691a3204418b1f27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a83533a79e15c0b4403978d40c73d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2423b70f993726af93008a38bebab7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850b7b9c850b05bc74c0f36ae132de5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415a27de563873fde0786a898a75234108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1afc04f457b674adcff708a22ac10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31c24e9ddfc8249b05332f813b8261110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52af9b3821b7f23eaf308838c0c2bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa5945487b82cc91fdf55d7db73389112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfe1822f83014869bdec89d29b0276113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d013d3241186f9c9f2ccc3ed95aa80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e671ac0d531284d3fb731345882ddd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1eb344208b07214e04c53ef2a2f2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb42cc3634453f72bc52106031c430117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32541a8850c3257fde50fa268b8e5e44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da915ef19b0c71276122b99bdc43dad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b803ec50a9b9415960ad84921c7254120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cc1882857a107a0027b6754b1eaa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dd8bc8eb648b56e73b7f35a1639e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ada1d1d83c6e709e409fd2f2017515123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a90ac6bb553b93545ea0c9721a1cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821886de21fe55b33787edd6915beb5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6272c7472a7239fe14a2e187a4dd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdd24b49dce82c65d05df2c83ae73b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22101230f04a346eb584aea42a454638128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb778102aea7545d80abca07d13ed9b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d318ac41a4057307232f9e2c6f895130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ce111c3cbc00ce708dec361062f92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8380f7d4f8b0129c0d935fc8a270ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b135cb5a1fb8d1fb4d9bb7fe3d5e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fa3accf69197909de3856c597d44b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dc5db36f7e7a120d5261b7b2a9aa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b22bafac00954d589c38980f4ef2e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237239670202099c3509c0f8f28a5b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141c632781ed8d77aff335d406fa17a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d04b21f6a52726ce97c53b545b74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cbc5fc8ef4df039f2ba824c2e2a86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dcc07d0c98ee3687fc26c37b401b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece4f8164a3d6f9cf604aa3832999a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c9765d54314cc337653d04a0d5289143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd524a4a8233cf9423209b4fdb43b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5ce1ec19d3a5dc59e5ee61ff3335d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1640cad6b2050ebe55ee57a33f76ec1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33322c2758ea27559a6cf40ef8192b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817ebf26d71a53b6bade927aaf6cf38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726fbc80c19c44a2fe56e418be33df7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3667a91b5a0a5e30bb93b1400b967ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48787f7ca1288cab897c7e7abf8b1f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cf260dc1b877a5b072e01c55174c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7e7e19526a7974768c5087638b165153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533812ca8287fb27eff8b3caa93a9dbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ef20f3fb9e6f55d8faa92af32f82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de0cd27a6961c3195ffa1ecafd940f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4411ccba0e7dbf59bc2cf12e109ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd25529cea0f0bf25a2336611384ed7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c921848b4c4e50aa4ae7d40b46a98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77825340fb54dcb659b89f2d5895bbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0128eb3fd41e41da0fd28937d39458161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df015ebb590003021b0b61d95b618bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e4ca7aba931d2a17dac9bb960b1ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7f90aee900301c90cb3f355efd8b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25957ef8622aca87df18e4c808440c2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75542ea34e9fdc49fccc4fdd1a4fcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245d6c50c7e91f8d73f7552b1574cab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e583d0d83e7b1c2df16c5ef2d53ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9561ad30a27e31a99b6bca2880fcbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496b6bc0a7a5702ffeee4f23128ca5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e9987c2d282eee9282a7e864e865a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3039837a84c431768fabdef7de2b4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ea715a61248a1403f333fd5669f2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c34a512d57501ee9a967f000b8472174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb5ac334d5d5041356316efcf13d0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d695028368e06a120dfe5fa4d494faf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fbdbbd9316abb7c6c16b245c1d95a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647eae6d3c34a52764214a7e3ffc4d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340410bc2d2fdb496479939e0812750179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fde131f75f6a5b480fdaf1b8cd2e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215031b09d63d8e5ec71f3d3b3b5cd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a2b1c50271ae2dee9fe470a5e8103182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00910334051e2cadb667143717e3e902183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7ebb323067121f8259f4525165f15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c77b32cadfc3a9331086d7c9df6ad2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b93b1b4b6c67b80e2908a76347a01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17031e3856975326cba72e216a9ae86d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843aaea390b98e33cd536a271afa9f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4352bf4cf7b9905f102995a239e0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f77a0253674e0ecea800c927084b49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fb2a95db74b3e7dca4ce2631e78e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce3b622dbfa4c13e48686c7d49751192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb3fce43425110ac54d98d72af9a65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51339dfad1cd8bbcdbb0c78d9104ee83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a3539b006e0725d554fcf118b5c47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54344ca96e1836ea95ba8fcd721aeb3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1daf6a1243f333293625b602270f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddc943384fb75dd3e9cf1414940848198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92a24cb65a49fb8664a8dd60ecd4b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e0453cf8d9f51a91dee6c300cfe5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8f1c3e42bd0db5f240f8adb87dda1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9af5b3c044fa05392e838e7fd9dfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88897526b828c5ff5c2859a61c0cde84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c4b63825e7176c00208de4f0a8514204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8344f07f1e8a4d70de9063118d1b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a2dd4c05bad539dcf4f1677157068206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca339f29c220d27034edbbe7d04428f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb681e7561af83cff3f6317bb925cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a5091039734c274ee144a23028682209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f2658c4380d0e530046635a3eda7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2abf91f616ae24f4ddcbf39aca087e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513154c353f4e948f33e78c4cff998a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd201356ca5ed172da02ad86835695213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7babf03abfe72064f7cd6d3c827955c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c12061c90420119719075ce4612ead215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12748c9c94ad7980262982d54bffda7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257e13a165b0f093c453766f6bd67b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4c9a4642e11e1729bd335e67753ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921f118ef5f472cd058842a0cec6fea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647e4896945460cbbb15a3af8e0b43d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc7eba3591a60b96f3f748f9d799f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8572d76382f2ee0db3c5386dc1e861222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102f097eb7aeb3f39deaea857465d68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17a9a418d4f59d4252307c4c63800c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed7d27c7b621ab454100fb4542c195225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35ed74839e1c0ac7753c17fbda41e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09046de43cc354a324c758d9421f8503227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5152184dcb5e285f0a41af1d2fd62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee4efa24613d029903211402d859ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aafc82fdc00edb69112a5dc2eda81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680c62141cee8f2265c3116ba1ea77d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a277739dfe1a68ca939654e398f106232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a341465b5e960e990da366f928964e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4875f47a0dad69626c507d0eb55861234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973955665b914bf1faa36348a606cf4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762369bfcac23a2c4f46cef8ad83dea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebeb9e839acb6993ca140ae6048dc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477daf5e4d8e0932be833902b60f8a4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf805bccd5e00b9668cbe58201752b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b817291f9ebf4dfa355457dbd701f95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562508552369c4387c8b11af45b2c756241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03846182e3e9d94c6ab072df401594b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d65b6d01129d4fc00c97202bd7ea2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3c85c513baf4bdee32336e4691d81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430556176e45d93bded7605c178c17c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312ed917dee910c0c84282fe092c0f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000bec63902e1b6bfae90b9d6a17a05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bc1d149eb17813717719011c05dd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7d6e13855a80c189e879345b4325b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9230ca4a8bbf3095abda5151e7c2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae0616459a69b7e44597cfd50d77f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a15bab3958a0ac68784464e8f3565252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae5618b033b4afa24e06624abc1607253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83415df04d0f14ce2d9aa1296256e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb16a63c9bf5b13a2f40776f6ede00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31427bd8769b268b71913f5a54ab34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ae7bead5cc209029f0590aa3937e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea057cf5a6b2f7b7efd12e5b51c59b6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fdef58e2e699dfabfeed2bd853f07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd21944647e3b36a0541cf2fbdac64c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb850f6e4ba056ad4878022c3198b42d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dc9afa42167bb08e809a9d69ff967262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c2edf93f09e2cb6dbe436a8e061bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb7188d04777f1d863658f6c322890264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1078f2625b800cdec383901ca77cd20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4bd862ff758e1c62cd317351f4046266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a30facab590b751a54fbd9f5192f63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb62ca994e85225854d050a69fc1a32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d261a388d31dbd0ed86997b624c165269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e84dd003b6b710f7677a539a413c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae996b873a3613b923eba1d077c7a781271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae485d14ba308c75102d0931f8068eaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adb5b0592df961ff45923e7c5acc35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29421cabe3f9640f8ac75abbdc5714274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8edb0e0704162cb84d5184c48b298b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af871ba902c7f61d39cda4ca705e39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e1de67b585a47d0aa6bc91225123a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92b0193f91e457fa55b199e7360c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8c30c05e3e027960489a992236afd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099638f363ff71ec2d69065edc1a01dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161129f9a929a6754eab6d32f394311281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6971282a29cb0306331e9f4151eb13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821d03a256d8a83c8c9b0127c55e65d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4733a97ce63882795295a9f5bf2f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a6450e743378e8c47ebe8357663c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc866b192f711f35f341e06c9760fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a2223c03748e954857310e3ce6cd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181a3b9ede60ed6e374c144eedb158d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6009c7da3d97ae91db38d7aa2a86401289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d665b4e2a561d42633b3b30fdd456cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7631b5cfba06017b5d9067822f9c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31941d092a85435dcb0d9446aa3af89d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73d0069e0b0a9caab77fddd630c0ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bf346e99f8b9e71b193218d1f6fed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba4f4e2bb21198eebfa25bb3dfff04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377f10d278f91d353e0d8d3c0a2d659296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b3c777239867b37b5e75a57a5005297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efb1d589569f40c0e59dd5dac2276d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472471bfc55689c7efc56d0b656b926299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bfa5537d79f6c9472125919edba08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c200701905a97cce87e7183f69d02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344447f8e0d7aa25720c62b23f3e567e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e0e1f32694cf5c67fafb616f43aba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7f4e4d3bc428466caf1d95c983306304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a8165e36a77e9a370640b7ddc0c68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd42ca36f3c78d2b70cfff9a09c520306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aa4dd4e5ef9edd178c70af8c0a160307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d363c87c019cb153361921d06d1abc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06fd9cf9e73fcf198a2555523291d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e68086bbee75b195b9bbe48f2093310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f9dc96dc7ef765632fca1f199fae0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f23c4f931b06b49812a2e7e41d9ac6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2306544d96861ea5b3949382e8ebfb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f122c4e5130579b1b0209c8c0053b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d62be946a1cc09e08cb6f7f4a5e71e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed9940464e7751417b43bbe3fd1915316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9345e1f95c1a135f6776983418791b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed8c339c3adc6b15ff2737020f9863318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9911c386c556663fdfe6ad30f69a885319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afde9e448c96e3b89f1d46906988d0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475c5d8342408f048b9b0fbc8a75a87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdd94fbb86d481eba95c4d8222484f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826a1296ec59dd3fdef74d8a774d3aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d0e44314e4ba9c9496180dc797455324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a52b180097bd7858e6fd1704d754b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5fad30bdea795fe0353bb597dd84f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec057d30279a743e05825d6b51dc7d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799155dedc6d8df69e139e10e6a2d42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d3ba09b3a66bcb2d6bbc26cd78f21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea80c23f238408c54fa1ff46b3ed0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f4418410b30eb429d1c07b33aecf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce875d1f0f68cd0920a0691e6a2409332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8766e49e04c135cdd673921803dbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b3cd55df03887446a38ada3550616334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badab585ff0f7a49dcdf960142728c58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575dc14a4183c66518f2b4396cb4b1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442955d489987fa469d84af3529b814337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4765ff0ec8a3c0e7ac61131b89453338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48272c8b5eeec98ba2d59eb712922f62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb8d2ee98c0b1d75de52a36d402e3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f896a99be1b5b7edff8cd4e2056909341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a3d58a0a8474ef966cf066e9d5bdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7dd59683e94f48e3bd06c025d9267343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb192df5eeb0667cce1b0b34aa3f634b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcbbfabb1b0507adda8150670ae739345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67605aae659285659f5ec6734568d740346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f99bbb2c1937a0637d826cfbdd926347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092868b0ef299d2afcab9e692d0093d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a3fb3bf86ca07b2331d1fa75f46c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ed934ef46018cfe6f657daf403518350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82493d852301676312e0a7709a28e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6c6ec33072ec8c6c6346e99596aec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c643cf43b2a9ae6a9c62f48b277265353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f6ceb063ce780ec6d7f6c940c6110354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02547f071722607d49c462fa3a8838355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535131647dddf78974f681db32eff224356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c10a322ca1807764543aec0302e54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07005199c2378fd17dbc082ff17c3dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b1bffdb2b7eb092467f3275c8a53f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a42c75dcc398ac1549e57ca5769972360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591a0aa38110efb3b9faaadb6c5a2ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f294b5dab3eb6e4bca2417a0e12f9da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6612d8636234bfa9c96a84b0787a4b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607692558c9607c99296fa30b0065b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129d5d2a4104d7b977444da4562fd68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cf6cc833d027c2912380e40c1abec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc2809b51af5afd55e0aac567ca03a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052e90f733e598321e55f43fa6df0bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b41c1a76ffedcf7e0e663fe2eeaba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1d2f89ec7e47d3e3994cabd766b22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b67081e9515d70cae21178eb33c851371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafcfb5766520fcf1e045042f4dfe2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcc89279731002ac755706d42c4115373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145755f7f8e683d5e70349a82c9ce0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9545f779b0165e850a09361f0a42065375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1ea3fd7e3c75812dac019c532890a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012c194e8d7f90d3990e3af03be8ad3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0a2a994d43a4beed4cf6b26246020378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c466378f77d8feef87c3b22ad55f1ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0b67eb75ea9f0b2f1edc436a6b5a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaf6cb6b43009f6b889feaf4a7f8dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c0e7c37405b5b9ec3c5d231f07d3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a45f77c2ff00ba014c30d88bf5a212383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a58ae10d24db9c0f8ec87468272547384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a4fb997df64b552638cb238944c7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f883914ee858acfbe715bddc9f5cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a843b98280383e5dc70f07ce6ee8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb5a241609f7c33ae5aef391f8ff06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ede62788ee04d6999c7f79be1cde2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a8596174a7e84b327cafc8af99209390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22133a5fab28d0582d7ba7d12c3e7bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19d614421d80dd91ba5358830a2b47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c8c87197c139711c1782d25b83a87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6cd8c5fad5ac1335030a5f5aeb203394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339240b7512602eefd832dee19c9946395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896ee9719722105562eab08d0c4fc86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edee359a89767eae45d9b45133e50d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8f4e1cdf639855ba4272b66284018398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80317a217bda79672b55496baba582db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf927d5d4f45f77f17288c2d60795656400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fef033f931209ad5e87d08085ecca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34318a8d91327516d2327746bda5cff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d52da85777539c8d0f1c502a1f52a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec074c780a44f8c13d0b18ed489c1d25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c378bd29c01a59af42ae7652a645e30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342b75d270e339d214689bc11bfae8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cb6fca90ea7bf5998adb1d847ca76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c08dc922f4c4d84dda017b24484886408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdb9b29af8c2a8c9c481714fab2025409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6f75357cda037cb956ad51d4a866a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef9476df87672f039a72b3c83e7cde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36510606324d05ca88fb30521676c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ae1ff49ccd49cf031d59f0eaf6fc5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339fed62907e94dc53bd1d0b86b658b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e86f07a1123ba23c468351cd3be684415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30a14854bf145691143f708b69ce2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f4bc31faba2b0f5c73d72d570eb2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70449f2cc572a7d28da7173802aa13d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb274c2ef8276a2424dbde23e67168e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d797e576909910c63a16f1d14e7a4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704c580a540622296842c8650ec71a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c6894a621bbc6ef629efa6b950d33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767fb10e8197cd457b70743815dab5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13383a9cfdfa7762390e2283d7d3d571424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279943103963895b10490cdcde1e7fcd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c50228f47c40d706a60ced963a3f69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349df6bbc671cdf079d2005acbf7d98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004247e012703db8360b8d0b1156b977428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a8fc1e216b283c6603e1473bf7427429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d6e8d0be4d5a14763594b48b099da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4500ae7a98edebd126e23be2fed6dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1eeca8af11c5f13b4d03f6534c978432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ce2e07ceff7b6a0085ed69db0a811433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107ccb737a76bdd857fc291cc0ec32d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03d3bf9ee39b50b45569f802924f41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6e5dd8966fb27f678104855203ac9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a691d81d432e1078cdc086eb82f8f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9feb3c1e6c75d6a2703291d496384438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad14c56684829364ed9fbf32adbe21c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0faaaef150d9bfac5d95859a8eb485440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfc772271822180bdd42f69921e4c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2298a2d6238c1f9091c54e22296a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf97a97df5406e69fe3146c8a39633443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d06386a52c6432a6b7c0fdc117ed39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98d0611d207d5004ef9d16e6ed03ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ac31120fa2622efcf072f2322fd45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b382f2016cd26179edfe1ec8fdf3ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e183db3bbdfcf8931df1d2267e3e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beb683f560271287f4285cc8fa2157449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c1d79ce4cb3196d91ff8426a0b247450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85069814625659c1fd5a98b18691f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cf2896e2e82234a61bce447ab6145452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ec71fa9560a2dba2ff64f95b947a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ef9f2ac71a6bc971fbf385cc45b56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8baa2a3f61fd907b40a940997d51d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eb49972c85dfd5b2e8bce745a0fa6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892e6077e5809df2d7bb9388e4991bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb97dc363b9f4ece9e776c5dbbb97c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261264424ba9158ebb93ea910de5569459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca23058108bf64eda1fb4c38b3be546460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fd980e4d4f4899287f495afc5db80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8ae8b6e40a816e3dbd727401f8e64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d4b1157ca03bcdaa5c68fd450a497463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997fc0f032d4d2c96e55c6e745972fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6558cf54cd42ad6e44b4fd47b82a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25114b58e1b99c90414154365036260d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e53b4ce4df31f269785d013852edc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0391709650154ea32536c5acbcf8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b471cbb30e48c180f87ffc19e79a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac26f88187853fd1a9a5c1436cd65ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a56555a798e815ca0621429224623471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366acee83db6f15ca4b4c5f14da3ff97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9e17d01917bba26f6b921844c2a8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab58da120b62cc9709fca259fa8c89f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5188f2984dd060c63ada3b891cfa331475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75049fd5636f64ebd9afe96a6cae129476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc34abab0606364351239b952b694e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9cceed3bad2c75798e728ac65953b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf405e7bde8839a2f6297b84cff1c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b76d05a4f5ae3a98f7c1ae5e9e2c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a18912dfb98dff8f48b32427b4b83e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb6aa50ad0dd692fd430b4157f8c50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689960d513023b9de59a00124a420b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d797762508487bcd3fa6be5c13849484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd1048d8b012e4b1a72bc4e65b245f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9adeeff003a858487df0c2b63c984486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337c062723efe68cc56efb4411b99f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee18c99ee768bba55d48d1c81a2fec5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f8be5ff1da998a2191a82f83fd584489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32601c81c86d0ede5b9504ab38df7311490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f2f2315d84d1d08fc8632e9f0ff2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91231192335ec6f2396181535748c26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197c6a667505f6595504a05e7d34296493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942e149db19494248cbc2e59fd5c31a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d3e7c3b9b54e2899d90206ac542c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cc159865c88fe0c24009b632fead6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40168722cdd98bbd24cd3ddbc36da350497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bf14eacd14227428d1ea360572a36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133c2280abd76acb786d188a324e1cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b1fc729af71512cef90094f6c3c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3ac4b9cebcd0faba92cbf32366920501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4567b0e8f8b99bd8bfa8f34bce14dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93094546d95d94dc062d1506385f10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df19e72c06a40372c0d0d8b0a56888504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e2d3879d80c7a3cce84e1882d9414505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c053ae64ed56d402f1b534edbff846506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad41bd56370c8e0599be4984965cc7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff26e9dec076089a8deebd8fb3bf4fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdef8423c5bab11d16b479d476c904509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e417be2f9ad1880ad33e67abcaf0d47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3e0c368c90a8c3a6147d560bf2e98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50553994c8eb9c3780e204f227645619512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c5ee30c486e505b7da319ff9e03f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f722fb6e1e66802231c714f612496514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b325284c25e0225064fcbcf26c8b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd9a065b5ca65b5b1428576dca6661516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b30c5e164fb3b7362855a879d3654f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a29c3cc6b7b82fd18edf902c570d48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e635e28e9f107cf0b139bd9ee3141a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11717fcbc2fed05c7618cc8cb997a8de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3d6c97c9f9d1e778b38c60cc8fbb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dedd5d03a13a6dd1d1ba38b9827930522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56553c6d44335083cf5a29e72863a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0baa025af6f1db4aafa7a489545ca6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d810a22d25e0e80685d10bead6faf3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaa5d7a49b6c0f6cf33538d2a47f15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafde1eca4aaad2c9e51d3e4d9b000e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373766d8d44a63dbb8400d2ba1e3713528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cef0d70fcdd838452bc16706ef4a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa672cc2123a83e1669759e5984535a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620f786efedca87dfae4d769df22a44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47058a7ce779bbcb319ea9395110a637532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e8088d7a31962430cdd55db2c1460533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84182460e820f0a85e9b2b9db16d6050534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd6060eca1277816323258ad4d7b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108acab29d21dd070875d1cf9ce4c34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3c6c63ed1600684219e8a4d5ae414537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8088cb5a2357d6835c13af53d1bb22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd6dfb9421a6a4cb673e47f4e3c80c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e65a0581b5d6a3ff8c9321e938c539540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfc02ec6d5f3853fa18534c64b5afe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747b063f5db3a156228319985a6fb2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e7e4a341f8d3c7465d3407649406f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc80139cfa05db8344aedce4b07a7a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545af60a6e7f6c53322f5fbf629b43b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824da4417669e93ed1997e429935250c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ca613a9b844c4a4e706f44e58d963547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dcf3fc6983f828a46a83ba67ec89a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930cfc4407c616011857eb4d72151c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f8db7a6097093a546ed844c1fab91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de068894c3b935699450690ee8cdd2a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df8f64772dd779b03ad204105c0e4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7c5d0fa28876c6d837b2b9e272b5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822aa370774ab3c5a8ed56eca8b56c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f054059d23d3846c6e57e53b237cc6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0984293e7398fcda627bc1b3d943934556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c83ee44b9c3cb504e33e5fea3ddae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ca5b8d69104674fc95d7ec0d45317558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfb4699d4e9a8d5c6109f1302281f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd539b5db5721f514b0049e42313966560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1859380a36f51f3c51fc4bc62b60103561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6015555dd57f29406d5b184825cd6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5dd6c194d5c56d9ac7eefe172095e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37836f931a0aaf4f0ea04d85d35477564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827a86a0419c76bf2f96a2b4bdbf675565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c521ba549e348b98ec555e873e31b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b40814241278b90361711ba977378567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4db8c4be0ec1f395a4ab2138143198568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254423cd89c4b5d0c097585a508c980569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e03533908509609fe8a1db9a886bb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eb4f99c264f351d4d8e416823d246571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572061f00ba525fc923760bcb068c9af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f80322e1f521f96bd88d5d6cfab2db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cecf9484d1841d47dd5eef67f5d30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779d520cf6a6fb77464626f89be8e70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82508f487a47974dda312b5c8926451576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b4134422aa591daf0e06011a0afd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059daa258c1f65923b9171dd7ab4face578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebf923c922780765b6444a61f16d98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac13bb8a2459c751aad2bca3b9be86580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974575ebc7b008918a9cd5c324f2464b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06f52aa609eab9bcc43b4248cf62b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021fd4813e6f0206ae2e713e6539c00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831da2038a38bfe167f34cb9fcb4911584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a7f506534ae22e5a6b7516fb4595c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83eba4cdf45a85c72348a5e8c981d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083cb385c4f6eb3787547e7229ecab7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427062ffde47561687030152f7a4a226588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1271214d14cac767dd18d39befbf6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba0bdccf5db149c6028f8173f3c41f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e2a74e706505377f9ab4f625fba1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34465ce32a5a1d417e80e6f8c1435df9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9f6701a5e0a6b16d9a049a37ffa9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0c5eb24b41e10ab9ccb715d1c0acf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4efa6b7737486274235bc4cd1b800595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ade1998e6393ef3dad2f2897e58817596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7914460aea7a2d0c2618fa5d1dace3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4603b43af80f93bfdcff4df4fa7b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e11cb0879e053506e48e777727ce9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12522580be7d2f111155132693b4d85a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce47724e1e355db59cf58c354570412601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbe211d13851c32785de49e72c291c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be161becf621a1b476cf43c0c03c44b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d99e64d26cc72019eb1dcfb0c8983604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c18203e10e9204af813edeef0edc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229bc95a6fe5e871473b695f1521518606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8ae69383646f6166d8ae71c6970ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0330c645c6b1766bd15e37ff1083a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1f07389e031a15aa5b86ca86c0468609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f93118d3b4fe6078632939bbc38a3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47357d84b3259626b73a7d21bf3885611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154cea228fe4095e236e6549a9f4d5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72670b578b708038d032a4a861137dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbd31976c65b37beaeaa3bb766aada614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61812f8962db8ac13a1ddd2c8b06a252615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965581715865c226148246a0685a4c15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925b6f41df9b9cfaf3dc459f2bb47b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332bee86110ed40279343e455a0fd7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e714168b08b4dbc75249c7ba03b1e54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaf947f9993336913f88039d53e1dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e39a4e247800f4563cf1211be3e7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5b44b61439049cbe509ca358d54ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8b7eadad848ad0c1ff29b653c9093623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f02243a460a1ec78b90749f450e1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7efafcea9301407db6d1ccb6a7b86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d20d4d317d4b9208471663a92c1ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c5a3f739e986686bd9b812e622322627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a247719aa4ce3dc6580bf2b95e993628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19809a47c9e198b22bd2fa91f4f36ba2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e468824801f5a8541b220c72371f9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375069c20a0e4653c925f11e351946b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b952bc2dd01153dac4483a12813bf8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf08592bffb4bd243ae03fb88ed29e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24d8372b03c4049cf610cc19e82a49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27acb15a1e193a18751d7954ae72709635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae984fcddf7a0ae6e2933706ed01405636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85454286b67138cf283e712a5b9187637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf2d372cba85f75efed65c1d40281f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31fc535ecbcdae8d752121cfb03994639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984bb13a6272bf0990baaf2b9d3957c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900546f57041e2d35b5ca6536adbd3a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca698db5f966867153180ff3815e6bea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d07416ab73ed8a7b92f0370b28abbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696a334229b5caaea28880f4bedac45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b5fd9d14b72b82496f408c9e9273f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183261e9842957f984b5cd1dc9bc22e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afae7739b9c1a62201cd28bb0669d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bfeaf9117482ac9fb9d81553e22b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b582fd27fc2a5a713c5749bafac9808649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26f2a6d4af833d2e264dc654178d52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e764ebeb24593ca8f8e37e00624af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03680b5448574b3826f02230d9197e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f6d1549cc19fbe05782c30eefe0f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286101c47e9932cc91d14fdd645725d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d174f71e1bfba404688e6a1e90c78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cae808ddb41a7aa546e181587d3e6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2308ae1fe91df27bd381eb245ef62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98675316e6445ed6968d97433610025658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217879b10b7dd63501106c72460200a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8d3c4abc3b4bb966962c0d727c5c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2302b770ca162bfdf260a3d2da3e9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0b08fb3af0a45bd18a00717e5081c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021157a88dd5919c0d6534d4fb08b302663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762123eaf226bb0af32ee4349df296f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89894d3461cde9508017cfd58a67b369665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a785be84e2bcac06f4e2cc299be4cfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b507b3f9693f9e90151eef52091183667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0c1b9aba47d6e6355f84955762580668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63818af3bc147e5815654edbe51b05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc27aaf1a6131e769e2f99cb5b207e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718af9c2f3a8b81d99ecbe88c0a01c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63665c931b91fe25bada22056be90a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fa1d5f32157f722bb6d1c77506b40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb462f4a589022f329cc82fe552b39e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac19870ba4dd5bb337c6212606465e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1febc902415ebd9df43234e63450fb4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652dea2ced086e8ed5842b9f6aa14e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef48654111fd1b97bf5148e693c2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e5ed8d4e978acfda51b9595552d70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bee03d8afd628482e013a3affe68e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97cea656a72ff498547270ed1dcef7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ea76f479b6e8b59d5579ecb0053d9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76fedcefed3e447a612a92ef0d9cd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1283b588ae4972e92b8b6c76a68fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa12293c4f0d22617c0c3ace0d7409685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00310145edd11a91da5782538a06499686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea84151817189c19f8293763b2cdbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d7a444bc2e99e4b6e8a8a44d128e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f36025d81780818eb9bfbf36db897689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7bd9cf26c5653478423c92d844e60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b298f4760c380eca81c70a16efcfa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc26142ab246e51807c92062fba6b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a69c5d979beac1f16eb63a1ea7c6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3717a0fc75f8366dc6e79add6304a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e62a539f46c3626c47f2306cc1e7b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68b80d1fc880896a5d4bfe2d3aa1f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446a96fe99c9d012372b1ea1f7f867a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a8d321613c6e59160b506e391fda6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10305489cd781c3713bdce270a297c80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ec01d9ece832de0a38e70511eae4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46717a3b566eee2a4ef784b7daf19a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158c7f28475a5e8dfc8d73917bcc745702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c4a6bea16a86dd072ddf4d6a9ece7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b3e82a3d0e9a214856393b002aa62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098363f14e308a413403d7c9e2421f5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033136cb4b26593153acace610c6bc7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2fb50d1154c79f7a1fec244876cbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbce98ddebf15f9a71f17434041598708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a80a8daa474bb27adc7f5fab5c8e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363aa257c0bbccb70ec15bb151a6b48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65241b2f145538dd63662de5a82f0dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866abd3d8906659cb0927ef3028a0f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbb74ca383320a64dc7b970fe15307713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38eb8ac15559596cdc2404a9f051d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb7f25e0e4e4c62b1b0df3a704258e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314662e400dc65352734bdc910c657bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabd8eef466f1acac829b75f8d534f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2c787afc34d50af646deefd9a397e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da31fa299244c38e511d8ca5c86c731719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db4fb7972a7e2086407bb35b695307720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b21712dfc7ba60f1d3fa135931f9d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012dc3735c003c8a882bef7f776b3cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53d0c559e63219e9e4c361c18c83e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6d604a79331544067c0bf97245ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84694ef79952108054067ec9e8337d9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8de1ef5dc4e17d52d5e47357d5bc7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563a1e0e2abf259d9ff614d8fe03409727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd6a54a8d2f9358a44db77ad7828b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48edc6be9000a0e0c079002909e213729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5400f264fda65f0f0655bb00f1476730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3636d20cf31c9c4faa763bfb1351a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836702b6d435834b1f1b785f259d6219732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1a05c998337241fc65db1fd251662733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c019e880adb8603a5300b91a04d39734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a829b556039cba2c955564d1a7895735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba37ee45bdd4d4322983e6fa889d3be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf2c7f8bb75f247f1a334659490d6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec195b756c2a2eb1b4ecb99cf94557bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553fd151d4185e44043503fc97e267e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f407ddb951a814fe8f72e43911383c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdec8c733b9843a2423e6fc7772e9b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766195e5ceceb712188b63907079441742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864db6aca40dd30da319e40b50cef07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76d2ca6fbb9e6baf4c420fad1251bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a5fe2f1ba95feb48c67568009e972745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c8cf92512d49e88a5fc500a01c149746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8022b1000dd8fb5547579872e101d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc81b102d5d8ebe8718cc0aec36c4b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfd87002cc57934ce1429ea7d9e11e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ce11f2def1724b7052d751bdd119f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6397508b1acf92a22fe6dcff7834799751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861ff13648963a50aa1d64c074ed0f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddd4d030f84f94b0ff0a42e47418bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975d5818047a375de9abc1ee924a55a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87c80d9797e012e9e5eff43aa6c293755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df19fb9cd908fbdd2b6cdff5a85219d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e04ec8e3891cdb6f02a1aa59e68b9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7f06c5c62266597d32bf09ca8ef0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de985c95f588266218a4f4c3a7e3029f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8930d5e0d934790802bb4938445b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71516c7867167f77416ea1a06592aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b17a18e8f0216c18e1238623609c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ac0da991b418f895b65922bc026d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da4bafa1654378fd65dcd74b330e825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c850101031beb2ef11fbf3e2e6fd986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f68ea1b072e0bc5d962d6c0963cb387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b79012f21bb4426112e87633037848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eec6378c02fd9f082952a8ce3b6239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f35c40b6d3c2b964d8f93b8e50bc8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113b9100deae074606bfbbc5df0a7a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b052c32a718e08ac3637ae6de454d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ea2d0b7a71ef885171becccbbfe713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6188707c759efee22a7a6fd13259dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abfea1334ebd9f347dcfb42f7a99c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614e0b37f91f5e81c49827b9934cb4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4fa0bc55f68077dbe6dbb7d9e42017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd28ab84636e771248fcea867b9011918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927434473f63a868bc232496e0cfdb9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5cfd06929359edfb8e3b4bff754af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e16dbc218889245783bdea3cf7a23e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32177923559d048575b93c94b83a5a9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3fb2eb1ddd8af68c645412f67f14a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773c2ecbbb0f3e3752742cbae67009824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b117fdbe0182cc8b18194e6dbfffe825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9b6baaeef0dbfddc0e90decc78bc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687e452a55ba8beebf994b0635a71bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c494b1f37ce5855ee9ea7839f81919928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1028361641339c3798114a693e3f4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80443293772b107b8d8ddc13fd446c5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e93506f46df2cf58abe2473977c4d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb41015144453ab520d5052c33e99332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc75d15b9a1a175d7d4ecc6e37677ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f975f383e2f9bc8f8508ad785d66934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304f6673e62aa44bc660d550fba01ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19667ff57e209053629c903b70674136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07094bfe8941e2d2da22b53c7afc0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d777d92cea9904703376486ee15e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d72cfad9d6cd7cf901e8d9f39e2a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a200ac2d6cb3ad77f23f983db7c63cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b74ae8d79e75b1683b363a76343ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ebbe79bb77935693d7ef75c53056542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a7ca58abe305e5fbf8c0aec044f3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda0c30ab3120a3a6bb09411666173144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c884f1fdf298b6205e57fb032708845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c9dd77b4eb871fbbe283da8b8b6df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61139abdbb9dc484da313d869080ce1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c70287ed1468c5c3cc8a152aabde2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346268a375b720356991ef7070fd7b7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4530490670e448c377e44dc5b90cc2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac7a9225b5da959c61cae495c8789051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eb646f34f23dad75999900bd7a00652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5e1a566dbf6d2331086c6391526bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f16fc42f20a89758ac1f42196dab254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5663c24d472b4d514e47d9639861f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b759ca3d9e20503c0f7d0f34c85a7df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0cebcbaca6870548b225e432ddca257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064ed494b1cac587272f97d63a0a0da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7967d417b689e8e2e89e85713505c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff6e0112aeeacab7c076a9f85fa04760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b34ca37c2c31939940cd8fe5649afe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3184486ed521688aede15f3a255c52662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc876e1177d522622683aa63a606733a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094f71c3115c654be0bac3303f7aa2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb240a79e460608b6fc720ad8204e7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf51ce356e19b8bd20095986514e7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0f8e836aa48b885b01106ca7606e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f823c293310761a2349265514cf05568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869427e47bc90276fdc430f9ad2c9dd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a9f29c59fe4125503912483af15370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3cf4c106bb931ba940f3d9de73f3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a6db7921477b81cec4e3649920aa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339e86ac322b62bc5255fb1f836eebd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583ee07ee073b5865d758296bf0694374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244cb1e53000ed2e8f9b3aa189be7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597710fb7a467beda0be8d752388b19176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aa4ff0252b6243aa66f374bc03f3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd568bd38576824faf67c5159a941fbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a127e9e75b530042350ae45ad15077079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a516df071f65f0621d2943c085ce280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d386704183b92d504c70b2dba9cd0ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6185ce31de2cda2fa68b21f027b2f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e0761e08363ea62d70f7d7a305aa583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d29cc2a49b92f1ab700b4010819f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4f88aa545dfc5f722da2d755795d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b432751f40748eb06fda4e601a98b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1701ce0128aa5ad19f666a1019d7aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2ea359201c442a362384cf9f56b2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1240c6d100778fca32d9129bfb39d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f6e3ed8e2b003d93e5fbb03279f4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa033939f65a69dfc766e8656a72f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0485e02828fe7727ecd346aa8ec2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499429421b6066c3f9d7666dc1213f3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78643d6e94b0192d60fe6d6cca653e2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2f7f02077a2a8bde50c6ac90ba15495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a00fa61f3b341368938d53071a06a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8635a2bb519471ca213a0eab92acd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4feb470e161df5dd2f42f5f16a9f8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb6e47dc6c7d13e18d3518eae92b0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efd9552adce5714e740281c9e3c754100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fcae73eaa7f9755faafe6b815e35e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11251050f67954d008a18a7ec7bdb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a05c2a511b86feee724d8de6f8d5df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec590727187d76c171a1aed1efaaf90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cfa732f4e37d50fecc615da262774105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fe02e22491c25513c9770e19434f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57193db927a6716647edd456a50e874107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf95282371f0de57df9f816c0f3e29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fd7ba12ad887b2db62ad58a16494d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98449c07d330db8d8ed32b696eb11ef0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b97edd687cb67f1ebf7878a00f3f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1877aae4e60abd61cdb337bff05fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63739e04eccfad07fe9895e6341694ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd04d5ba4c3283e0b6b1612230f48c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aff24568abc10325102b22b418ff4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eb2ef7a9ba245f1ff18f369c16d0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749bcd9a36c22076dba0ad08fe67fdb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4467e4d042c22813e4cde138dc6eb8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555b314f2eacb0d011edf7a1715b3bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd10b7e9ae3b75fd7327bf873083b18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac92fdbb72842a5ed20f6d3f697810121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3bd01ebc196ab80d0a324e8c6e1b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b653231408b8af3f067cc9823c136123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5659a130345254e4ea572e69a6b7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3514b7b56a57fcd740abb3689e0ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523172949d1c4772da51f9db2326600c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56646dd3ad04c2af51a8cd3f95e03d14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd74507d65b0c4fd8c5f79cb4d3d67b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ba220a14a636eda95ae6cc0eb284b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e5b44b2108a3f68d5ed43644d82df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7fbecf10c52490d4e6e8aaabb1151131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369bbb33f01ee4da17019ebd9f74d72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94385c4721835077531fc601c10d4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19c200823806ec3d5574e8ba7c105e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892bd76a64250cc82c87d2825a2f409135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c08157a9bf5512d20989d43091b78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae7b754b3aa0e12bd5490f50bda8d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b57cbbb1c98dd895b129415ff609d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bf21fc11f15ecf1e87b345a18fa2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d882a4edbee69948b2d8dd9345f246140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f182e80f1c50f42c90f21425245ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba94c0db62f2406752596eeef22ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cf9ba9f3283ad37e537a00cd95405143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29023e9fdff5fae2cbfced091221e2b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35529aacfc40b1fef7ab463f54b4a51b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70265b3c2f08b0c548b122582c98a67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fa51201f4abd5ef5dd701da86ee28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995ad213075142314abfc496ad099ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7477ea3fba1d7260eff84d318769e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26f324adaf2a4720b3fe76afaaabf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479546709ab931aee68bdacc31723218151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e97055da859da0e3212ebba7224c88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d318c969327bb6c954bf8cfc3c1a6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c34892576cd021c68c63c4ac1a862154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a5b559fa2755d7dd3e49d73720329155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87fbde69162fe9224d9648096283f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd7f4affc005180d30114e4e27368157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e05c3b26b118380049d768642bb050158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce48f27537d6c5b86b6fca115e188a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e3106c344865a39c4dbdbdb82eacc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c970ac5b286fd47165c975b4c745b50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8e893987c619ea47c7a2453feb3c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6614f88eff0bb16c7031b369a557217163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ccab9e3500060ef0e35ab0ef1c8eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47d8a06e372e87759841399096eef4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bae331c91af621c3d6cb26b2ab814166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2db640197481663a876879bbd4ec53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927c5bbdbc2ae4b66a8cc42a3be6706168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f1a890ae5c3dde6066666cfbfa9fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597350d9149c80a453ddf21c55ca8b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d35037e81c358ba1bad93242ffa00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6c5d35b4eb32c57d69dbe17b865bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a640df19e935af03ef040fba2aaac4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bca8540184477146b7d5351de5065174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d066f7105a1a8e71eb21acf4d6037cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decc22371d998c43e04b0e85dcf7308176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb508bfe7834d4405dd22985e99250177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8150595c39d3606b0d554678d6d3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a7fbdbef4e47245c8c095869917fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b36fb9dfbc7e3f9523fdc8ecd3c9ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dea2b51303d37d1e10e9d28618eea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c47999d1234d12716c1309145160e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298205f8967696ee597d830a1bdbf88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49024a42ef8fc02c23cbf0d31f1f137184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accf774fb7860d2129f534d0e3e402e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c48d0b3e078c09a0a6331eb536e9c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bf69f5888d242671a7b70623fdba6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157d09d75b016457c0fadc873833de9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7899aed4613c9c3258900ee20c2282189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d11bdd7e67381abd61761d15fcd5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfde239398ffeb95cf900c254360cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4802477bd25368302295ab7bf684742192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc455c3119788015d0475f88faee73d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace40c056f545deeef192dc06bd0b84c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b393d942271703715f874e4c85c0e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f6e7be9a967d5ce72e93660a63a2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa61ab7d88ca417fd1fa697b6faded7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decacf1257eabfd322f9270eb0f8b029198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ec60d15b24897b8021b57e5f3b2f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbe32f91b397410b1ff14ffae88b03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6001b3784ea35cb6b6be3fd391b10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd99937bdcce90510a71765a5a92a30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352105c31b6b2cb25fdbb9455b9221ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9fa612ae30f155a8b182647a44fd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5827032d482749f27e92c4dfaebe6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3c6261859a2dc438abc3c088fd090206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4ff8f943a00181754c241f238887a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b58a9a2506162e4ad8d11bb415e03f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeba2e04fd9d29b30b52c0c7ea7281f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117672836735b5c0fd3ad19ef903c93e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafef5994c2e79fb6289b3119cc3be0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ef6a1dfb44a2d0891ec8ab14355b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc154691a6dbf2df653702b3c49849213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f09ba7d3b85a5112b8923bf7bcdef6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37541271a5a899636c0957151e06ffc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261c091b041db858cdb9583c37b940d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c681ff583e1dc782be2f404a33559217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b09444c726ec4da28ea64313a9a9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c01e87872827847828ea0d86c042c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d67f6613b661db8ee5417c5035a09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8a570962aa8061eb5443b4f7e84ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4ada55b92cc7c5f55acd412bb1614222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce9c22621bd3447dafded88b425f8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bdf2e9b525823acf8cd1f072713e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42880df210f1824d03230c1fd44d5ab3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107dfa06c6e0bea8ac1f231cfdef594226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b539ac7e7aa4c3a86d3e2554b2fa727227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc8f916a23d9c9d7983db8ddeb5b38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250691b17718f7a9975b9e307d2b80a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f77da40e20e4d323d9d1b56fe0523230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735120418169c1b7243159deffa46c98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37e0e407bee82ceade0797c3447663232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee6474a88d3cce947a5969be8b56a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a30368df6defe1bc7b1464b9baaf6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f92931e0a9f2ad6e0d6039eb06e0a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b6f1e6744e4323cc080bf68866fb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcc670d51fb43e866e216cb4b68468237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d886f304c64c88d1b485ec7457e88e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56fcd5d93dd51467f7f01e08852bf1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869e66f3c7d77aa7823a936a0c66e57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364309ee0bdd425c0eebb3ca997b141241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbcc36fbd957bc92b25b21ea3eb8dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fe2a98bc8073331f8b31cb59f4e85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17689fcbd393976eee985658b53888244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f873a5955e787dc7d512cf73407539245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aaaabb66e21d659cd4b1cb0f9f46a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9c648f433a44f01ef14ae484dde46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4baa73ffd543dd05d708c0b152759248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc2b19b0245d6156817c2b8c931f9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e2dafa4d02579ad39130e55e43cf2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352f7355fea553c285da04a045277fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d6ce0d98ade5de980495a6e1489a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20599baf04dab0e040e36c5291b06701253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d888f3cebe9e312dc9c51344ff147f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3a59d0beb43bdaf444373a2379922255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741ffaeeb7e1aca20607a30726342bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d210d84bed7a13e73b1652f63258dbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b0500bfcf6016d5bcaa8e5c87a04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8c760ebfa1b84cc73084c99a0f111259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a86da183ff154a802ee8936164011260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152a7e83c61db02e8235001c0567d39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44304fcb31ad290410f5f895da4660f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb100a02f52693ddda592530bb89ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513f46af83d2553e38be6bfc69c14b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e00a56c90f39d215cd7898185cbf83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db228a75426560411d6cf681d2a5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0990e842821fc4bade960b57c72c48c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9dbf6674326af68b08af2fabd0211268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54ab83f037b36579cce7d6a9995003269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f4d613f5eb6ab04c43645b44665a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe86157790b9a5212c4650bdd89436271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd507846855f6f3550fe3b3919deb37d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef36bc92d331b54a98fd890814dd06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e9e311bf24b32df360e0779269d01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80b8b99b476ad86c05a5d993d9205e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87f64c6181a2ee13e27dd27adb7b30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2ffd17e4f378fdb18194a28987729277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee875429551373a605ac72bbe764d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574513ecc20cb6197f9e8f8077abb241279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114ebb087f353e6567fb05abc7395d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b589482196e24650f5b24f2c49593281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accf3f12a2b6c5f27ce872e849495c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16ed0cf6de0112614c6e803cdf6318283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6d1e830cb69da105200b475aaaac1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ee7128e319b534c33efd0727cb969285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a23327c28eb68f7c4ab9b4bd96c54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf941a2582f223df39a8fa6949d355ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4f957679eee16d7f0b766ff6ebb71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22938acb4d7d78091fcc07ee3a915459289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13782658e97a5db498df85bf983af63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7694d0eaed29b2c39da24a4fc7dd41b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154fbe496d54d1e7cbf536279afd0c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a35471cb01730da602831c7a7f9f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921ff71a33d1d7a17d495ba0c75d5ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e280db049e1f9a0cd599515d34c4206295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6e78fcc7bb2633960ad172e18379f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715983d4ff64d67e58dd72410d30bb98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032dc900965220bc443cecea7393a03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f05c643a48e77be3c7f529b8510183299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed4861c36b9c1e71b3942915644d57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b921d49bb9a901d995c31b429ea88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb724bf72227d60ac7f4ca06a72a88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117f8eab088cc24d27a78abc21e5033303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a135f81a64982ecf8e9310ce1f28d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc4e975204ef42e42dbcb560982fc6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ffa271f561587b65cdf609bd9813e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044596e8105e942e94cda9d2d39300a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f23e3703b88b12be7796ae1347ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e86b86cab737268104f43e5310c99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d3a472d9e211219a6668450ffa34d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51034c4ba854053446ed472096db196311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70bdc6da827c75900d92c6b57c419b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb508cc4d3edcd98ac26e78943a866b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b533ea44ef433e7347b86a2ba0c16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd0b6f14d13c7b43e3aca75c0e29b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64331b27d6004c634cd966cfc93fea74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d315fb71fb5f9a1d32f7a77538bcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e890d4470896db2062680ee00da5b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f79928b242c299a50745b33392a40a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47926442b05f6da74a76e089259a9d4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c2f12eb22beb59923521a2679bbf1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c847668d545e79c8f83d8074314870c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de991b687fb6d1c8c41e4d6d30c19c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c243ffb29e58a6e5a6408a59c6398c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cbe32b7650d0e684d47abad0d152e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d2dea525132d055f9e33ecebc2bc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02339dec95fbf5e61b0dcd45d29fa80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02a61334aba29d1966fd180ea96d1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be22677f28d44ffdbdfb725a751aa22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4aec1eca172015ab8091bef798360330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eefdbf88236156c47610944ded1e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2670ed48bc8ce9d219323e884b6a54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4fedc1bb05b930f34572b5d7027e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354d787ea4d0a1467cbed153f607287334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87623ff28505c485daa813fe92fd6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7ddd798f13a0deecd86cb4b651deb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c5fb45355708a7592c7192b6ad63c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6acb0e88fd7d63713adece0bbc1f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fcc7aa99ae27d091e7d99f8b0255b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca301e91362a090dedbf3fdca6c16f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d26497464e2388f353efc04fd76424341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7d05bd09c481864642e5479a0db8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a6bd507af49fe46557f0f1cf7fc24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df024297de8608968e434d59805e7d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660fc42f07f75013b7b7b5c82e63091345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d50c5286ff2377eb1fab06a59ca4fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06183896a894b8202a4e7a540d754e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6329e1f9ef7591ccefaba7f6610a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdde9fa594d69064d09d3b7a34cb222349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d1d8e09f1e2dd9e32ffacee67b8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb02c6545e6460b7911d436efa2de1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a27fce29e31ee48e6f5d0a657b153352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70d010af2b104a218fb94ea2673cfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05a33124e0f7dfc02a97a673694173354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63a9ffe633f3e0dd8ba7ba1ecf3e07355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d931f6872f270a059f79369cc1d43d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f4f82fe54b1d86b92630ad21ef503357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c784eac2253d86715b42de0ead3c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5a83962a52571a1dcdc2596dcd064359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be00bec7fd8eef8615273521c3ffa8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2f3e50097e846b61e0c38908466fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea225a42cd6cea0aded909160b13aef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a8f1bccb20ea897f85a3a426ff7a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a327e70c040f90aeea0842a9f85ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d22a32fa697fc1f9fa694cf863e663365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7c5735d42322aaaf6e941f2f30e05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2e38d3b0580d44c6fe16b72204c8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37019991f8388b0a5280a89d9423dc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e7bbcd9c7edc07de49e1a6a0d3111369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de9a8d096a1a6f16eb82dc7fe79e03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddce20977c3af626369ab77e32a34e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07801f98899403ebe7caaa4ec2c1213e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d40dd95b635377584678335c0dd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535771e759061c9520cfa3c2b33895ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a45b30a933fb31dbf668c0f0a1e80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b32fc133d1ac19790b7baadedeae6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ac75f28b25d300e61455799930a6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff1fdd7773d001a1e91c2b0f5ef710378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead6bdc2d55da95bcbca494cb78b4d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bfe99bd19bd31d69ad31add98bb41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc6fa8b6dd4a1f39a4402aec221d13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40688e998ec1c757bf4c2ee382a98090382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3dada7ab104193a050632886c7d1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7e0c77b80c51c4ee16911601877ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2601ea17afd4521c2860081e2350c1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c64b8414663ccb8f5aa1ead9ef12fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf9152dc5b2091025b14831162748387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4c94b4a588a69d138018016030ede388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e4f57850c127697ec595ce0da0949389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3c8e323a783962de34182c08d2acf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34720b0b95d77377eb588203cf8f26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36be7797e695e46fe4f530b58575b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffdc9ade27ed73db6bb7dfbdc662d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dd1024c8e692edd565c5bcff9b1fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087a6e44c00bff0dc0cd009efb1ac03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6abb48441e24ed16b7b9e3fb931812396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732c77f1dccc1533a092a08b632933e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375423c0824f58f4ea33db731fc8830e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed06ff48eb81b6937543a61b626d99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4e326864c91744efed8edacd75994400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921eeac33489010a8a0663c14c2f3271401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bddc3abdf2aaa9790e6671f3b343c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d42006590d34205dca39b42841a19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950577d20880007f4479e36133ce12d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea5e605d4a3c174cd013e4ad8c51d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853666b43fc404fda897dd9eb8d64686406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef218b9698340afec6a59173f3ccc6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494d0c75e60f6e01c4622af2ede7154408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945173b14d50e52676ae13140959702409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3ba35e84e39b1dbd33d29453f9f37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3bd7e4ec45850084807d3ae80d53e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5daf34deb20103b20c8ac62dd6d9df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5762d6e1f5f326449d3b9f2382cff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c9b78da1327f49b96fbdb57bbde10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f46890234dafe11fd777c7c37564a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f5e3808e3fbb51fbe122c29fe8598416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4e587b0dfdfbe5d9011fa876092ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53884f067b7b5497a37bb9aaeef922418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebab4d88167a47418a48a376dd94762419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379a183dec53fa9c14f033c15e9f4da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987f162d7431b9ddb82b3a620ccfa05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8646f0b9572e8788c83934c76aad43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29624fd99877b2792159d80389182a74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315412def48ccc9b3122a99b0a6ed749424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae109c4d68a0660cceee4822149be5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5a31ddd2c191e83c479a185aad5c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f450b66642ed7621523f8b917f079d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c4cea9efc5a96ec6d8389f1af55fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff1656ec0a9c4e953f8bcce713e3b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc0a4694960ab59e3257fe2f9272c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a1c1cbc625cceb7cac8fcff7e0dab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bc945dc19d990329488ff3a8d1f59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc5695239d65a52b27f84df20a8723433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbded513fbd3fd2f8c0989b1ac58f204434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945e0f2fc211674f1ef4143d029e6f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcebed94935b323d5d87c7a16c1f22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7e48aa2f6b7b6da65efadebf1e060437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbde79204a33f57d38d72f39e160c6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b03efe78b1e326e0e916b6d6f7169439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693622e2134accdc60e45c24924e888440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711201cfc60b71250387ccd6a538f032441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232f8372b25375a4263e3a53d9844f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b3d86fff2c826b58b63f97049b520443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01188ce73a04a2b34508ad10add7d905444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957bb0f21e9d26e4ad8710dfc22f70e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dbffab88bc1a7678b4917eeb89b01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ef4b118ca9ff083553bdfbe23582d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f65de9db162f90df94cef3578032ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eb516570c46b04a379285cd48c653449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e5c4b3335f5fa42596ae3e17eef0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e2561e8ed5bd78a0c949842573802451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aee5278805a4bbd412ac6fde0d8d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f1ad4395b85b2e39cbe7d82263baa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c5d44681e6ab42313b3221c82560d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687e67b7e3e509556fbc9aa81da4951455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854fd7010bd89d949abdd1a754d3ee6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cd8c330fdcacbf819581a0607f1f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276626df72c120e46ed64885cf4e170b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8403abe64f2fdfb7514b29ffe42559459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d9944bd475698b69f6f684db59f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b8443cf6bb477de529b53c4c46c41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61435642991889172d8322ce13a8008462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeccdf81a716fc9904d8ed99feea517463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de4e9ea98836b2ac9023c13e849072464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832afab4d0ebd9d0184cbc415247ca48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6464b95c8b816fe139941fde57d134466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3d1b8137ef380295c1bf293abeca9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2277f4294f71b4594a8e58fc7d312e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956106058fe25f67f99ae2c9521be53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277b208be06abfd288a9b13dcdc23e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960148ff70feee6493cc8ea8f86a9881471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325a31db96d106950f9dc120469ee70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0123cd7859d4e6e02ce8a539c8cd8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c395d439cf83563549a2617e971ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7575041d45bae74bc03fdf83a11e8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3ee009419b20c3b498d012889d5bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7d2b9d9d3ea3390cd5c49709f5492477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d59bb47b278cbbb28e5e1965511b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f926e13d00a289b73188fdc58c86b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70d80247ba508596840de989270564480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8a9f8166862740adcefa689cbab04481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ada27b48264bd897a1a9d778cf4c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b9819d6455491d54267257e1ee41c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4231dc1d7f5bb61229a09eb6215f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc7e7f820aa0d97fe64376150b43bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fc16be7fb390b955cc7c700b7709f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112fd35f877ac52969359686c358e45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad263b9ec6e982e58d8294ba88eaf1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd4b5eab2cfd7287bee55761ef7d5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75788a95ea978bad6c4f0bf44303b922490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55661585e1c641fa7c30c4c12b9ee99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e487ff12e085c7679a0a348163ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7235d16984c0920c8cc791340a1679493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9b7e76c0814a2be41f72ef8115a8f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66794300f7353f87b560013ffcd4ac16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb68546103224aea5c3c2f344b7fc7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dc1745c707a5346b2157e612b209a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280943e5b25c9521cd12675e7f5cf08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555d757fc2d2463ea3225f6dc170539499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fcd3076527c43895454a404eb907b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8277c2ff5f8735542dded3ad6ef054b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093250f1fd4a25fbebeeecf14d577d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ea104c7646426e30897fb3c03e929503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80a2739efd3f47dee1e803fcb69bf8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f18c6de1676864ea2637e5a11f9ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491565047ac1dcf8d7d7300c52999ece506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6021b42b9f8760a2895fe7a9a6051507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2093055df136a9e2446853d86bd6a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01d3f285dd3724f4e2808d0afad6d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d2663681254369032c04d6ac39d54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc009475cacde279d9c1d027491c73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478dc68642d3d6f6bbcd3f005dcee62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66d1561cfa9318c00c6538396aac77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647adf6fbbbd3c9fcf92b7b6147ef35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc30d16e9ed5f7dd4f1c122f42bcb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c054b4cb55e6eb8457fc15a091cf7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3c5e19d47120ea9822959b9a138ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dce8035e2e9377fba62cb277f1f5c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ed6e80ed3e87d14c9429759504110519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9aecb182979b28d562825dce54944520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6651e577f533be76a1c615b2166654521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a8f68c936ad5331c9bef87a626f68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8a646641ffe81af598b9be2ecb5a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44106031e09d799da0312ed5083529524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd95225734b532c8a5aee42a5599a6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c76f8afb5c900fc920b769a2dd5e17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b323756d36ff6175b412d502d0d81527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8c42b712ef7696a7a28663ae69443528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd325c987cfbac241168692b9b969a51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dc5a816610586ab821327ed9da317530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14666001af2b0a3f1340350bd3c0e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5d48d4b78751f74e05ddaf5c58753532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f419592d19e0b68340817a34548ac61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4a65299aa556281d5d59827ebec38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e849488b5aef2246dae6ba023c36b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a632f2f1dd577171934571d0d1d6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a492ae6253b6e8b630219ed258f53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe56e743fa7f05262c68f98191c1bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c51e6baf714ea69c4bc4f5626b7a7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93831b69d229d5a2e3bd4b56ea601cd2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58fbf3f876cff7c7e8b732264b6b4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca9fd5ea7be567d55b87a52bd09504542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64592037b960bed5384424a6d6825fa1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4966f52ab83bd811cabd6bc7c375c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62effd777d120af4d8aa520e58fcfd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfe17597f7e8ca01e942d5745aa4c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a2924aba21f28a9187cf25bc06691547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa5bb6d78cd1e3851d22a6822dc01f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf5615f0d2ecf81553e48f1f59d375549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1524f159b517ff20a1d0b6cad5ccfc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42346b3103e6b4631ae0151e39b68c1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a805b2a9af5a1ff3f2c87d4fe9d41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52835e71984b03142e5dafdf2fa3ea6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aadafc2ea9de6665b89db4419fa7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f75d4245d39da8ee777b9a2ee6880555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbb0cfcd631fc3404de2143f96ece7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9378f4ee7f40c7c37392960a4a5d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc259ebe5ab97255152ab23892ab299558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712d48ae4fd4cc48200d31011029c95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4334476ae07a0de23c80e2b429e02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c1a63dd9d68907312e78393ecb3ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b9ef5be290b3a4d7882b5aad0c96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed10a3a9c8fc6eeadff67e9002e180563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd109014b88b7048265e18e1f72e81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bab4b8136ab196383b53a403a8085565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26507b5bbfdec02f6afa8a8c54aee6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a0376d118107f46180a4dd2ce8392567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f366d77c1bf8a74cd0aa4374dbae32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654600595288800e9c1d700e8321f038569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c05dd1b010662abdeb87400854c0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8a2a11c9f8255ad0d12fbca937559571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0799041a6a6ebc073379c851327a49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8354467998aef5d90aa06f9798b0df0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49810d891d4c51fae14fdfcb98fc8f3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704e59763fd2c6bb594cd80267dd82f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57125a8bb681132633c566f9099bcc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57bd37b710c9268987c797648f63ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13986c4bd351846f411b201ba1d9987578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff770b5b4819218f9b3c6d74d65fabe4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeef13d5b31c71a2b122ce1c8130a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0365058921b73b1327748ac1fcdc400581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751b7cdc0ea08af392172d3e21dc3b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5bf13328c2a4282e17183856ef9f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8985e665eebd189a7d16775b44b7e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a363ccffb66e3a3904e4d39847ae5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833c90deccc81aeed6a921dd94bd924586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c32dbfc9cb0bb68547513788377bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152583203d42159d4469edd552a5f3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322db0f09e87abc2ceaec878726f4fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49596c9bdb38cd1b4d42d5417a8ffa5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2aefecb0e5b3522ab14615df9a4cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ff3569fd0ee833b95052fa3d7f1d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4749dae7701910311d953b822bf1deb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61d990f9ba9661e716aeb3c8707ac5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb04a78c3059d9b1a7393698a554ea9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4910320b659d0883aa6a50205038a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba698deea8925d50b25a58868a315b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3f2aed640f6f8f6e149fe40f09eef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a773e3347c210557413c05a881a55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46900240eb269802767096b85447a8d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53040bffec1a4841e2711573b66efc9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afec8a5a49061ddd02682defb6d0ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edf6fef2662744c1ec114d377f1b8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4499187fd2df47a54e551fdcb0c3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f176ff91964f7932112a03f8c8006605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8330de911a04a041375f3c5233ae6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb138273d760c9ab4b55f0dc6b41c5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da986eb60a7c26fd5c3acb81fce6e5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257705d5614080a60389b814a8aca78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc928fc53bc2e44aede253c23e7475cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44135b09c58f0ea96483bde9047b6b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9a89c3c916bb1f97d097b449599c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517724a7b70beb3c914a64edf51b568613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f04df114679ebbc66606b3941230b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da345e707d1967c8fd48b02a6dcb1732615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85915d645fa479df5ceabc81a54e0992616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a571568f21bf90ba35a6f3e5356e218617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efc51f522c0f27af10432e02b3593a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0789cb492983bfc60b57f7ab784bdea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccccf8b2e0b3de7618ad5d16977336620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a70e48f213ea4c5d987a0fb67dadd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b969496b4245dc7016d2f53630793622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfcf66de2ad866269475d3e9efa659623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16533c1075764e0d9c3fb14ba8933f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530bf8cc12368e339336e53699d4616625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ad3468164adad00063ac46645d584626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404223df44a7edc824ae65610a004d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286be37717a29c91ed526cd43eed719b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca66a33ced147c9fa3935f0b936cd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7143cdf54038c200ea0add2940f91dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840619bdffd199e3726a25534f5c999631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234953f1531317533cdd1e1fbe526ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b42e6c6b25badeaff8b4d0f40e946633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8041e219b84278c5e94feeba7d0118634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2593bd53746c5945c986de32218618b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6251ab37fa9b8e7a7254add3e3014d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34aa8dcdbefd8046ac255ac8efefed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab59185038fa60ab2aadce2319967b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfdb54e74e5114e1862b3e1b4fb20c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8fc4f306e2914ab853a36548d0528640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45856b5060269126c68db2b23692e255641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323c829e42a467d1a96a13c5c15a9f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a6791357d8314914ffdb6d2b0e6a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb282e517577d0760daaeb8b70d95c06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49525658bed0bc8c502509e5c709eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3685bb3f91dba5f9184d68fdf91852f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b357e198083e2b37080eed1d9e583647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bad1ed0f82fd56369c584f8a1fdb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5b40fce604eed6512c533d8bcdf71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f92d8234a8c11ecef880db998e51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c934c0e761c54ef00bf76ccf01ed89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c68714c8fe5b79de8d0546741a0bf6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dda0076fc8db7b57786e7eb47def0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d492e1dc370669c0253422fc88393f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811eb18001dc3a55c5f84ade5788be8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe108cfe685a03e0c3f8244310c64f39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bf424a3a985352d4dfdeb43e19935657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12902b7ff67c8c85a75a63da1c49d946658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb1349331841130869ae0b4ed71595659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dae64e584e41dc3a5e367838ccd31660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372be360d7007b13fa7f35e938b6ccd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0407b1996bc3bf7f14b8225a9f7c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e1a589af4e29f84709641904f6b5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dfd1913a18a7f68677fea3009fbd8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176284c605905cf423b1b59e5c5b1ba9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f20de6e1c1ac4ff5da2ca2eab1b14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e60b80ff9029a42978d82433a554e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476b9172c2a6db6f6e7a95feeccbb18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6034ba8a57938d1e067a4d5ab32669669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead7f3f5e5a3ef42b7329572f5fb728670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bd6021f855564fccd851fc8ca8123671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08576cfac5a676a491d986159365981672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c435f32805d960f318b2ec1492c1583673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94d310aeaa386c088e9e7514fe2ab7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c81bb252958ce71039c5d0679db052675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a79e53b48884be64f3f4643475fb81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba776975632dcc065642357474384fba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3debe3fb17b5d82bd380bfddb081f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94e615bdb0c8f86c2edfd3b7ff21d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2698426f1478b7abfc7987061983e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e4ea77bdbc32d2bbc4cddad3f595681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bb0821c76b5002fa048b8efba702c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a3648867f7e192838800ee7980b08683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2afe7b2ab42807aa4e54c166156802684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c93a5fb6324e888b932fbf97cc3ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553e0f991c51611e1a61b547a2c38b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522f03c40362ee15a9369f1d778de14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bee47f9c3e4dea8c48d9b5e8147886688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d07f73bf7bac27ccba8a3831e6e377689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8b86c3d9776e7505129b8c9974294690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cb39bb6203b757d08b4ce6e066a66691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812eedc1eff6e65ab91eac0709b6066692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf940ea6f452d4aac68a708a4cd3d9e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6e81e4df3b746bf3461ae2f638f4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3b05591b6ebc4a305668619caff7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d546e64fa47b81b448e6cf41a88b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b6ea1e76d3de3edad028a56161f99697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ca09980eecb72950bde7e84bc931f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5aecc509706f8b565011d781616a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a93228a3ed0726f6fab9e73358a21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0a5a321afb3318c0a410a82330d59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcb0227a4b0e46fe8d16f313d295c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d978e451ea764e6840efd27d159e51c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d49790b6d72582ba917bb2a69f3c49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406f4230dbeb816cdb24792714c2682705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a596e531ff470173d1f7f3cf0df5eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c56e62225191ad162ac9e3bad841f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7580c95d4985663f9c172a9aec4632708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fe969042ef3ae460f0e6ff1047057709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b079c0969e4f333379d2bdcb5c8b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4eb1537e999445d865cf33ea168a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371d66e84ef66eabdcefba68fcb4ac9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc299c61c94be65e31ae429ce8472d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32573b3664c8d303635cf88353f1f28c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8e8cbf7bdcfad3d93a3e66a7fd3c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2229c5a2b126b86aa2e8be1b871c6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a2c716048953b43c3d356345a246717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91252ebfd05ab1a825b35332bd5f2c61718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79415e564590e76c513f7906d73cc84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e44ff637fa542ac10f31fe69c0752720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed95acddc5473176a5f42853396e70b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378e2b47fe4ad92f16ba6bccd75324f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624e532008c99201f7873feb67c1fc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73c98e96b0b2e25bab4297fbe302b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff634a1d8a4c6b49c4fbb9f4b3cb0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61571019e1ff14fd04b95cdc11b7596b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed7b1844b88c83e87909988d381b01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7631af3a13729a7bc063e4201bea8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b86a0259cc95f60d5e7528c35eaa0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9734f28f5bae4d817630950c4b26b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e383aaaaac19917d8d7afd2ca9efe0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893e53733104377af604563681b33f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fce5982bec6d9a3b035d1e769bfd4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec0f4e90d5604e03ce31416f62879a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e12433842a1422ab1e026fff2082d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd93da2d539a2f40cafc5cf94c9cc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3431913d1aada07562ab1435aa4a06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe61aa3ab6c486802b9632e579f023738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36631ebc672bb5dea4f7b89d1a317e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569c9eeecb43e209d1b96f273a8fd6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddd21dc19dfb8a7428debcd69ede1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d28afb4e485751187a8de12a6768a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95c6b68e61338ac380a53541a1a9dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a149dce9e419c53989585269b5c56f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863dff3424a59a94b73f827cabc123b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6c18d875a152819a4f3381f240901746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1ed2676c2498b5533de308875ac79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88298c872f112c1180511ed1bcc50e0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d2baae985e05afac52eaab478671f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93720a4c164e458e6afb780b80fae56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a9bbb1c0603bb26c32b7df3daaf0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c636a3c463f4674eed7070f3b676510752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f76e40a79f891ab330a1d296e46fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531661e791732930ec0bb6a1ab11a15f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579640e961ac5257311408cece0c012755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca2c0293667c8749770168c4925200756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea2234ebca0d7f6e66ff5ce4ba514f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65198745c7859e29e71bc26bcba5bf1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e80eec415d158c202cbeb46b45f66759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>