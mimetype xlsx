--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94d0c2b75e145589b09bc8e007d6b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebedf1f0f6c57b764098657106e46972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64d7b0351c45e012f17a3d54bb1f833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07853215aa3b30133747cc2851ddac354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018af975beefe51888651f569f837f2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cea1922593aa10a4d166812c4e9d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54703c7075a31a42edcb252891f8b707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9467ad75f176bafdbda79adce7bbe78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3672baa7955e4b92e5ef37fb56b97b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec58543f453451c75ce27625f6af2d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47b64a77c18b5154d9adcc346a62d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457423748a2dda190cd9db0d669ba1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11e6bf230977c365d254f6e2da789613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7256d4df0113beb550bc03b372a77914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a26ddd54c97f5af12085452db37eaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fdbb3ec26073cb647c04acf102cd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768d33777ebb5aa96c4cdad029ad63e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46301f01cc08984c8ed6cd0db0e54b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7f228ef61f71e88b08ac136e2d72519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bfc776d6cedeb02839b7d5d1bde4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f02115df52878147681d4ce45f92e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a298bf1e0712d1ec7edfc9ef873af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4271bc04bc9fe2b7f34e202457164b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2dbf36f204ddec40d2d1a1d512f5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b23b69d76aaebadc7203ad75340225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea14dd4e2075abc8857b2ff74e8a6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e0afdfda9627cd111c9595c8e286227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a04f5cd78b1b35c0d554503a0ec88a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764a914b5b9f4465105baa650de58b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59088907e61e492bad18540180a1ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0be27c65fec6195eebd7e83e846a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def5c006818f74f120c05618213da0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcea260a93b421e662b9930abfc784e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb392044f1773fbc9042f8b758d5d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce0379a63b957d92b46b4e1827647135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6c359bf6b507885bf82ca1c63914836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de37813af16bae09e127f713bc455a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1434a41b4b49ba12072da233c8b2b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799edf09f7e9ae0f35f08587a094861f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aade1ae52c0bfb4983f956e302d4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74072abf8befe786058d69a64a0b45d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aac37b0e24acac8e78fe81935c24042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c052c5a24e76716bfa3694fb67d25c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87690b59c2454f56714cc6328fd3c3d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e965e10e4b7bc97bf8a1fc9cae624245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd060f9641d00f4dca34bd68b50efdb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4730d2e2ad17254893d0841851d5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9390d66ef9981333b49a1c294befc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcece867fbd90d97a197ac1fd506ca949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aec6d6ff081546f173e63ee69155a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30271b07569ffff4450c3129fce56f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287af48c177e5b9b866f9ad596cddf652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dcf7353a9a4d70d8fbf98b956108b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e441f9a1c42ebdaba07c3111860ec5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56528dc2019bbf9d5a6e7000a61b7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8501fbb4caf8937a488cccd2eeb5b8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd975fb569ed5d6f4ab7affa462eaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c9c40275cb8089a7eb427ab3ace6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14242577e8aee56c635f54a756f877a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f23f44c3589f79fec6f36108dd4e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639be2aaa653c1e050a4f059327841961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90349b81fa8a4ab3dbaa8cea2c61410762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511556fce0d495c87125212de262f7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc156c0e55e0f4f89288e09bfd7ca7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4fb324ce3d2edb27cd212675b2ef465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7283ff6caa2a83b626fbc8c0bb1adf666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093d591f85fe9316b4b8ae9973009a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d9f97ce58d55e1bbeea980bd40a3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6627af9644f3b4b3bce0b89b9680ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e21808524f32d8853906841b6116c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa4a3b79ade3aaacb05dab7dd788271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3880099cde5835949baf1b6a1ae5f5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccf44255672ec8dad0c37a2e90bfd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a833507d0ddaba9389dba7dd43623f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31259704a5ec2d7f4e02c43dd63ead7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd14b0ce2d0bbceef45fb91d3e151576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1333b8c659d34938a07d8eb782c239677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031cbeb65f8d424ec1727503f86758078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ea553f9c3ae8d01558ab20d4e84b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc33eaee6d793298bcc333f10de2c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa39f01b4f9d3efe74962548748cc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7682905bd0de67f73b9317d339653b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c200f3f83e6ca2999592072660e4a6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e61a778a6a3170f391ec23eb9e3da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1ac0b0092c4f0308d0769689ccefa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d3b042ff25bffdb204250db172ece86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0623dd9024e89fd7e8c929379bec987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a786ccc1079b76d1825b74a721274e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d742796a0a83ec2b22a9484c822d3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed23452df903101c236fd250ee11ef490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f729639262e277e97be082f396359191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a0e1ed1d86e2f1bff55c22cbbdbc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5cc9d55e5782db3aa0dadde822add93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af2cb907fb375cd33687598984cca394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc86b52b2936fd57684beed31b5763295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233412cafd0d1e4219ca7cb4851651b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47deb5b7ba2226d8a2d321a76b483797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24175f2552bad28ab0c413a41ce42b9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e92a22d84a7e9b3370f26824e7c3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19677d2a0a10c4b158ce8f39dbd1198a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cd5fcdf500ed6853c283e9da7a31d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8c316ff9d86c344771a73b4587d22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84470e494a60301ac46eb86ef981c1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8412a1a26bb6f120a51bdea039f21d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc525daa5dc0deea3f58573d27c1bda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea4bef4bb08c3151a811acf1272970106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b624793d72544a126941ff8e9998f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a400290e064e6d4778d6c5393a0cde0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd9da3658a639e9af443c17743e8fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93967650d6f17eed51f8d902bf6a87e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb95b8c6047e27d482c2e88e1404b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567019a45003d4fa22ac9253c78fb1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b59bbaa9aa187e3f6169f55a90951113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f006935252f635a0d80ec73583bb36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294534af4ebbdd99250daf456a1cadf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75f900f6a272837505b5f03037cd34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2851d3edc072ec9179d71a7559010a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889468504f9d2044d8cd2c00838f0207118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a90fc0aa3d53d2ea3c06d0d75c4a77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27417eea9441e2093233d8d4935c27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326195767ee46b27f7d5df17635dc36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004bbd191b08ecbcf7b98ad793c3b46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eff17d5d06da1af687d9a8d0984f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac849f23838ba1b64b256958c132fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dfeaece757b1526555b742bb7a017125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d75011f2fe523751f1fea9baf34fd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c60bf51e7a910d175dc9fae3248fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c2859c747e3522aefdf7f84ec593f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef588a4d9be51a87e2378b6b7edc593129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41595865d2ee28fa081b2c7868ef402a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc17cc593b6dc006fc3797754b79f75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f785ead9a3c9f5fc54947fbdfa7729132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05efcc573145468488343bc52b557b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f987f8abd159b46a965273f4dbc92f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714900efcb3647b96aae801e05b821f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34643e77599a8ef6ae06178c8f1ad75b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3ced7f2262ac6c26421adf16d036f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81708992e0cb5fde06f10dfd47880d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9a69e020f5652f13d2c82ce7b0b2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472266a505e3c1cd7ff00d1ad49335d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74704f846e60f7b97de4de8721d1909d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71993695c032e9c6b8fdb733901a50ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac23c9721bd65949f5447c85696125e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab2ec957e2841c8a3d308f57cd94a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb15858e924952bf705d35112d5bb5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ade824c280472d80bd127e0144210a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f468718be90c3745a5d25d3d0827b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c661cfc128be0c3dd4d74c86d35e5e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20943d6dc88f43df97b0118b77a6c805149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e23effea9788d9eda2d145cae595eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b5525741c1a4939377790c3faea2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65599d3c971ae5b133d62011f869649152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d0dac9aea747d64b66bae3a8f9d8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dac62f5a867b5ed5a925d29874250d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1d6da48af1fb4c7eb898e7798817d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a78ccb9e7817aaa9643c541b830f08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f86a3f29750917083faf8e8432a3bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaa6e0b622f591cd0b38d41b84ac89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d75fed50c538c9f7d586037e2d7220159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f53ff62e8f97aa1c57730fe96ff8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bbd7f02ede6079a2ae241aafd2d6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ffe65c8d0caff8e0129c7528233d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d8463970b6bce268cebf4627630b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa70e0a06a11fb4b99685807b8e70be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139c858e0832a4692d939742a19da46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee31274ee0ee219e6d407e3945a405166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825ce3d77aedcc483304d4dba5b7ea8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15107314a49096d95ae75abfb702ea47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5830a6eb7c1f2a1db108dfc752d85d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecce1c09ec1e8f908350bb8310a1d4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc5380c10c0497401e000519e66bad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fa3475054332d503b5c1bbe0a014e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421d35e979de6968398ffea651e7bf1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a1caba8cf469d42cc67b8fcfce619174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf42d8c994720505e8a3044ad1abed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f76ff87a99b7e27aa31770ba3c3175176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e643db7a16f5149f37c9126a70553177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc963fc8861d184c82f3f91c42b1c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5db86047d601365e7f097dabe2ee5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cc54002faf6dd1f91ccec2c8818c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541a8c7765e437aa278699a0a228fda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740e5ae586314665eb4981348d19ca3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b809995b589a748abb93eccf157a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d3682223f023d9e2076efedcfb52a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031520d53ff4e397ad64913a28fb5388185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83233d373aa9f08ab7088aed9ed46ffb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33915c4208db60fb8a1c0962270615b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5a7fd5773be2b3a5726b41004c280188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff206f7b62bbecbd2c8cd01a3dd696a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad260c8a4edb3e73dd7003525c5c2284190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e7fd9be024f264d209626062fb48e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d626f0693f7ef2a4710a1926fa7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284679a7cc515d31622e7d68a89bc61d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4088275127cfc2026da7b6155304b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97ec8a1c28dfcb682f1d8d908649cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b0d2757196f4e3efdd108d9d48f6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befee4b712f3cacd2abb3d76be68bc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0183dea396d32f98244bd16bb131025198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b0bbc7997b2c354a18fa25e8c621e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177363c5829a79623b78c20b6825e33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db0683600908a62808974e45981a61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49557ef15d77d1e608f9ed5b8db425fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f25fa9eca4490c5184b9ed8f1c5215203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea485556f711fd5cbf632d53637cf1dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaee6192bfe4e899b2984d654f8bf5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d97831382aed8641e469875ad73843206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3793fe89d3390ed1120a2a64a2773ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8814231aba62f8ec80aa37460b43f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a394a28e91bb03d23f5b510bf7a06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3ae835f58b632d63225797896322210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17789584b84bdfd1c8b1472716d82e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d5248ad6b7f8cf506946056a861a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953a409509e6add90b2c1999969aa7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c976719422ac8803a40546c06b07265214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965cee6c875bdada1e49b67c85d52f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb83e6f685c67b661747b575e4eb9e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95161a29903253f7703ee5e605a11322217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c128ff335743d531dd42e188998c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321e917cfbd073baa47c89dccde0d04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85204481808908827e63a5fd0402ecd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b548d24da13b6d1f8abb5ce0e23ad16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a000503bfd685cf841a5f249a3a965222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73993f4a4c20c46d6df2220b3510ac2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b04ff0ab07d015a6ca53dbcbf50e6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d8c59ce277bfc8e67598fe3c4a89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bc49f8dcc83efb60ec3145ab8dca7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7dfe06a69b78bc5e68a5b0c0aa61b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026be27a6d67981012ee082faf82389f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e164e304c89def7c87a3d156ae1056c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbfd8bd9afa54b1c3d3e62554ad10c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca32f1b1449ab27821ae2cf9704154231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759966e3e68f08c39483010ea07d8d81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9e1c361643a2ae8b23ad1bda5db9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e87f97c162667316334b4b33e385f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb32abe8c83520171378fe7cbe80ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00350e242c3222fd3645e7ac36787f46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818965c0637bc077656a1cbe8da5ca6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74985940e004fc447199b637b51ab26c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e791d65db31e0f62e5f568be3d8d97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9187679e1a443ed6e0244e2ce4bd3ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb1884d1655af1a06fa49621d4c39c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da835a21bad8885cf59d0c351e23a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af5e372b534301bdd22d8ce1012933243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c5b79aac222062de97723ec376250244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a39913efece9ead4909de886cf806245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d771741d3dc1d1f660758073020dd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfc47c1c8ec2d035cae1f6afa0ad98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05f81d4298ed8e2470d3091947f377248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa94b5d68d22572e6a6a39c0b09566f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3467a2fb64008b938f0cef34c6fca3f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e172e3ab62899ac37ff932f668385251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe065fe9972ee2cfbe93ca87ffccb46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df53ce09c078bb00c2cdb8b859840253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af248c39e44df3b4cbe7ae15b11a93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92e746cad83cd2856e5253b69c3772255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59649045c9169c6a8211f6a67240ac7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328b569082f1591d7b081eacae3258e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddec3b5fae504165c0c5e39bc0f815258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd64bc5e5748484c2130974c62d549259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d060273c48420f9908c24d6cc3a3791260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544627fbf36f12e5b74aa1cc1f24ce98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c6fcccfbeeef85193dd644243c631262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131f8c490531bd1163d3189afd4959d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b9fad4b3ab3e9c481c8bb80456d6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0039d164a5962df94de081921fe7fc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9175cb59bf0f1603d97f3e8be3fcf6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b19e5733440c3fa9a2e4a6da42c5cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab69fc89508910de0f2eb0fb56a92c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c52dd664923ef3941aee14fc98a28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ace88d79f0eed208c779145ec67cb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318dea94fb68e9b88a50b50c2625c7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f9375bb725691da10ed957f63e3dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956f18aeaec337bea0c13ca06dc81ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f1ef5424315c09a5ab067faa9b5db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f0216a3fab89b9c043b4dbe7cd31b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dc8d0f3bd4e649276ed4717e25580276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e525417b818b80c8e3cc17e5bb258e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb2102b042f61471583a457374453b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a29bb940b07933d814e2fb70e5cc43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe740485b9abc9b7c0db87a2398d482280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe11032e13c105ab86446b4579b1a48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734cf22d9c6963f09a11bc7b09cb1d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ce249bc6fcdff83747a7e6b130940283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca95dc811c2a838a351e75a4af0372284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b37df77157f85154fb98c0a72f0c97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07f7145cf69dda967c6c691dc0ce56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a420d30694df02c345c318ee228b76d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87325750efda31e5ddd661af730b301288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072afd863c94717ea9bb5e9b1433dc8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807aa1313ae6fa362f9c1bd5887ca5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ce9bc4fa677982b1622e86e882bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510eb085b1b1e3663f0586fa5f6b509292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceeb3a40dbd332e3c5e7d73d7a5fdb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368b68d4802ce6fda5c017243a7a630294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1522f63257f35072b52a09d7e5fb5b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e13e5e6402667e38d67db48ceafa83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f202a46a3c3b3274882cf4cfab7f87a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bc599bde0dcc8e98a2310a7d33aa2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a0ff814d139d4c3216a2d848e2048299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191718446cb76027e5d26aacdcecb334300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c262c4773e16e2d238666aecabbbed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd621d9a5e3387074945e7113eef6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c6dcad344673c62b6d0ec905c840c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf20b11c33d0577a7d1acb14dd46f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c45fcd2291185b9a111ecf5b0fe2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eac1484dcf5db2b18503da34321a1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e2d2970825cf0cce9af0f0a363306307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbd6f724e2d2d4aee151ec124c4296308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62110198b0ce9dff799c3ca81c721f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b47b0a1ff8d98d09d3547ac5466576310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3a871f35bd12c8eecbf37b683a1a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0458737e623d52c4b166419c6d43e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595ac6987c8ec7a037c9b470961ac9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef445b836069e96bdce6e3676d3e78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d9f1af83648ccd4275fd169786d93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27444c20fe523b674a9d18360b7820f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398052acbdbb671597c16051d9136e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9142d45605f99517acc60e0303925bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b504f153dae7427ae31315740b7a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecc4bd2530ed84dbff1e23a3294481320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b91f296ca3bf33c7b6e8c42ba6120321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3ed351757cfaf9f3275ecc24fa572322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438f23fb7d495b67d59a8e679b6d458323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aad58a6d5286a39c318046f3772c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6621ca46594de0eaa4cbd971b41a060325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d84118f8adaf24c2ce98a751da208c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764def353feba7f9866b80a0b6f92ed2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fa565055a58294eeac3358c13896a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb0dc42e062dabd46febff4a9cb82c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630156b0471ff97088b9fe8b8dc57d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec553e76399cd408bf168dec7ddb70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f767ae3609f87cdcdd53086b027b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d3f7b960922489e316d04d4902b50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067fcb82e9eb4ec6d3f73ee260a4a92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabbdb525aa2d2d9a44d998b4fda8d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff5cb11d7b8773d3d55d138d5f4c2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fd0a7ff84bb3bfc27b7089a1d9fcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348ef21764aa99fe64af23d8511bfc6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb6977406386c4978c70d4a6a5bf63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a3062dad4735a4006fed03b6442a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb5449e54dd6d5a23df5c724309d5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426a0f5a3d3a6b87c8ad2496d14ce4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38be4cc34523f9e368cecb10737726e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034b43b1507dfc9c1efb202992ce7cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c48fea6b6cdc7d5b51033ad02d62b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07b9f01c4e9d588cf3530dac98339b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6bd009d350259620ef6a1f1fdebb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f548b774058a7ed6b6a5b415398b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a0dcb635c8b04093b7b68aac90faa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d905f17bd916900a1f27ff98c55028350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbdb1d2ed0703e97e2e97582ceb729351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f99c642550367b8ff4db7fb96446b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa01feb04399c2d6693b1b854248d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8d12f0b144c035bacd135bd79975f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e371be8c75f9eefa501b0a00d6222f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8d8c0e1ac48e3a7ac65eb53c36341356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c837ed3d6c1d7823b5716139eb14f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161b6fa5534ab22deda3257b6404011358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd6ac8f62d0570091059665912ce5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31895ba257b2df5982a63a82ed556c4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07430e1a4c10d28b65c6aa306c3286c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5323794c860688d22b309597975e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac4962b24d81629cb3845ad6a3799b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad38bc3b6d2677dd60932b1b8c6a45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d970d3bcf55cf05a2c20bcff0c6fcb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0d37d4d1fb423598faca046925b52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f8df581fe4b2542d88a215cefdf86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa461b4bd65cb201fd3e95c447e0dc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d445ca4220557e199dc7bc821fb1a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a09120d7523d4a5134e66c3479eee4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935ee50912e78e970134f02f063e4b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b6a7edcd2e2f6ee4786da0af76639372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9bf299f2ec9c95607d285b616e505373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff39f4e1fcc1ffccb8c0d5c0ba78b8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4e828235f8a511b517f6bdd46aa38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b6835fda22f58acecbb41fc287c66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200899f8f210c15b5755d9de6e4335a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4c361fd67f0839380a842411bf0c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06f9e2f311026e82e1ecfa36ad9f0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca6599968e7beaf757c91051ffcea0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f3aa0cc5ce9b0ceacfb67e2e2897e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9a8cf0c2d081bc1a5a74b25f2b0ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3dfc9517b090750a7122fd334b31f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1a1e6e367a4227e23cbfb56d7ce92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fac19e10f4293dc8fba7d5551735f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317a3cb497b13e94d0a645d69ecdb85386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33930102762807453365f66c0a03052387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d225d1cdf32faf95450af162df661388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b13eba3e2de7b1dfe834056a5d888389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43c7efdb3cd454b85285f795b72746390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dc4554b07fe2713e66539adc909b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff74f521114303a44b461044a9f64e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c498393bbb2a335174b899ab501c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac6a11e52b4920741b6d45978cc7fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16489f4a3562f239ca70c9e571212f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32438df88ad8952db84ef4651e0be1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542fc2c277980bcde35822d1d0d154b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cbd17d25ec03af3d0c729e0be2af9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace72f31e9cc08ff71d933fe0acfd62d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5c697a5d27ec8c5d310b5f7cd2b62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9a60f7e1be4b2ae8839a061588168401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f8f6d3b1cae4e4d9ab307b2732058402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392d582cd94e9e1ae387747ecab756b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c2131144cf0fcf517567714e53d66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74314d0f0c84f766e46c8919735e63e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277e0c85c8a4f71b9e8acfe29a8112f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5d63be76a013d90446ce17f07a3e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fc7b3de90112a6f9b436babb3dd58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e27660b0eae16d710a7a9655b3b7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34805223bf0119275dc35a50d8a856410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec7a5ef4b1061ae29f69b57732fc19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba1b477a32d21bab92df47018c20f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee488040352a602ae0320ea3a0d89d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63346552cb6a7758997bdee97e0a2fc6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eeae119f5741a4cbdc91f8b6d6744415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c8735963bebed47d7779f2c187a7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4006d997dedee293ec249dd458744417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fe21bb9935e935c4732d3d09747cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66419b4e9f112ac20986520fcd3c414419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34a5300e44463082a62228d9c24dae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1467c65b4faf61770578533ad31f3b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cddf0998cfe845826278a4c6ebe25e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a534b5c62f73b4349d424bb05926d38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da547dd655a069659c2ca304beeb64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da30efdb13c993114cb4d06ea52f9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be462e02e373ac608f053ed6d229f385426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44cb551bfd981b4846286641955b8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dda373123ce29086f51c7711c1fd13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb73a2a7db8e0a7558ee9971accef5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5801cb34ef3f1e132de00566aa7f37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5dd4a7a9617b1371d0fd6357fc4f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af13cd223157ec1116e1aad3d18ea8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b717934f8a6d763b47d3b6a71dfc4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0993b46c01ea17fb4569f8605b355434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3d7298ab14ab57ea52b31103b20aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892fdf60c6a6e14d1debf2375899ab7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ac19130e518ec8952b4bacf99dbb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a14e3aa02ab00625f9e9e09931182f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf67faa34a5796389242a04227469e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461fcffb4b43bd61e5ac1872b304a01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b703f0938d84d2fcf91a213098ff5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8ce9df76ff0204e5e981cebe814f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8416614cdc4a0637b9e99d990eaf47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0989d1b6a5c8c6e01f80849bf83cc67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebf3fb87aa5ff47266b5cf401856a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7538b842077df72ec6c4756d6680d4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c03ed6ffcdc7194eca776b5770852f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbb0efb6a32e947e983d8fbe8b0b06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f36f70f5be05ddd6b1f141f10b13a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eafe28b6df1aa00c923776e7c6628450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395266817aad12debf941681a5854b23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceec81163cc35d013a5acbeef0bde2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3f811d79a863d7b88bef977f8c928453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947391a033fc3c67c30b5df71e69f6db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad4124e4a8a9cb260c85905c3ad7c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1b280dbff7ecbfb6a86718ae7f64e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe4c930dc7fd4498efe49f3b9b2e09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b72d4ea0c6ef44e519bf264e719f6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886e8e6c168396dd8c84a6a2ce1d533459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a72b1f8367a2652a03ee0028b5b0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eda890e1c4e04189add55d41b1c3ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83000303511484e9bf799c9f03cb8df0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4c32c401b7f33dfff8827203f057b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8340050f894e321c3dc606b7e7c61a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778fb75d22981bd3aca365c4746f8d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60af8d120ea8d535547e5918f39c782466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c2bfefa8f23108ec12b8a0cbeb0c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1a2527e74ea7547464f3c669fddca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077f50d1a78569e6ea10ddbebd8ce98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f765b853e2600d4783b17128a7f19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db292bb5887530b84fbb53465a5c5cf6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971121a67d19a86f91e3dc9cd974c53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385088ab3190123c2f506b34373e962473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58904b08fe1a50920bf796505e3c0fa4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a745f0f208409e26499b919c635ad3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a3f5df936e7d42de8814e63bb53f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d362b81685bbee510b0688d6ed2a9a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049bf5ccd8c9a2eacab60f849fd84aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139b085b9c7579389ab175da20a7c3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfd63dbd2e8161cd4614f7a9b2c192480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b060ee3b256b44651e292ad95cef1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec28c51d667e9afad556a9789c07a8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25323ce29c3456f364db09f188f85625483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b65094013c361887820e75abc702484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55646c50f40d5287d912e21185dabeb2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a2837bb049f54a51b0bd5845609e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754750421ec8f68c68a2811b9140996487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8faf3a9c05810d9486444b26b2ad9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a000aca01110aab4db0097bd08136d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d497a9b0d705bb16f6ce43aff9f657a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34f12bc7de8e01447d6b130a0efac2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff55ef6f42f75dad3373e2d3e892d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42abcdc2f70a6775fccccb0cf4e3095493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936822d6ccf11f82e031404e17ab6f96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893418c96b830edd9b98738c8333df1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52fbe9e9c997077dfca850caa11bbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b10511cb3e63c982e033c46bd0767a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6c788fc860d71ea42cc6897fecf69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb1b3cc8feb7195b68d27ea1f9f1a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7340192b3a454f3ac327e1e4f16c53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f0e6dd345c9c4038f3c2c916eb5be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279e13de7144e0d92c4b04ceb98303e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb89f8a27e1f38180b3c6d09e3354c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc091174b4237d8cb2b18c0a33be5936504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdf3e232dd9186b061499e2554f67e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23e997921d11f398f6044f931b672a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cafabbcf1f9a2c3a815dd1a368437507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe06820bb9f71f8984b2962ad854a04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a5abaabfb48bdd7b1f7287b493534509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef442035602f160aae523fb190c3c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952df19c7013c0c225e27e47b7eda14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe71525501cd17425a0119e43a686c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea874bf98173a2839cecf1c011da8bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61f35c58ff01fec61e72c368797a3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8eb7dd220cf17194b19a719afcbde8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1763dd573838ab36884e81232b7a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60921003a07f187536deb22f0a15ee88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a2ce2a734cc4ef3255d9ac319d709518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c3bf72eba0133372e373dd9b30f6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5aa229070e1ca21772205288d8a36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b246464c896ce111cbfd6d781bc77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60065fbca507ea4f37a613f9c2cfc59e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3abaa9d43bc6b857e270fee8553c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e814d6dbdbcde092a9236ec6fba3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe90775aaf37fc56f4cbf331abd01b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606bf3c77ebee32b2ed3ae946977cae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ec82667d39dd9a648d61969b45ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50471ad74add78ef15f32e85851e9af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605c04b5bf89da03dc379f4462b81a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57814cf5f6a03d543b17b05e06d245530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18693184881f6b25d32810d99a6655531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aff2671700bb45d6b5469b4b2f732532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269878ebf3331d0c2d8ec27375263e6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d256e8fa02532755f7b2c377bbce94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a604276e06c98ec0d420f98c702c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f74260d6f3e6b588b7d3185351040536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec5557d9e1af1e2f15b9ce5ef0d44e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada2a6b313252f25d53fe770b66ba5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634446cf2eb044cc70b79e6fce144e02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7cf953d7d214ca93c55174ece4bc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a85b43c02af48d2954f2ceb670e1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f9adf1584017992e1088599aed1f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8f27aa83256e3c81532a3d9cbc00a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d82f155ee5cdea7dd9bbc0c90eac62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904d21e65911d12bd9c6199fd16153c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c5936c72967f316aa44d7dd2ca51b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef3e4fa157f06ffc3cbaeb41ad2be5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb182e7754ae3411da2efe91c9ea52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f2e8b8473394a40ce6d37a737d715549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24ed594e408cd7a85fc23d04334b60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e409055597c43143dff08755305aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfda628d311ca301f41886c8ce1a70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52fbfbc420921181538fa75ec1141b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf0cf03b9d60cafa69ceeb274d05e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550321f9568e9a1a36bd6df7369a94eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16a4569b81e6658f7037579b13485e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc5bbb83aa9b5892e8954138e580b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85a30b709f4289ad5f05890a9a0434558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f80f446daff88bbceee9fb00293af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8d704b83a410b87ca430639cc6c84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b6c9cdff49e6789634bfb6a1f18db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040641f7f007abb7cdaf878f5998a5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633b2b7163ac919906268be883e5e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ff2406cc59ded573cfce3a88345aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc8883d72ee5b309919e3620d0c453565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e43fb3f7827dea2644876182782d55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31e9efebaa074e6f7a5c27c53e843b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c70b74d27f968f3085298da6da5f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e006c11be32c5e25c5285cb6515fe3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee5db7139d0db94ec045d1c26f59ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bce8521e361db38c9a9ec8a996777571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b08abb6bbdac8da8abadd0be8fd0b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc877e1b4abf6fe46f46b8dff83e04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63e05040959ebd8e8d7cdb5315f8de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fdddf44ab167e8e5d1c4414d26749575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a50894deb84bb896902e746594b0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdccb61579503427408552580ea939577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aae8ef0f34876b8e96945ca7d943d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297e2a7d6d01e3544d91d5fc2279e53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796256d1ba30675fc9545b89885f555580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9887379b59a518f8b6af17a0b6dc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d73701f8cfa74f61a24ee334ab3ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbdd97580470bee94965c0d7aff025583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866ff5e890ce88041f390baab4231bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1df795fc4bb2c2e2f75b596936797585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf781a16579efab030a19434c975462586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54712912c3457216ba9b417a8628ab00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57f618b032cb5cae94c8a2b3d91be5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6afab039945c2a20144f3104b64c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87e9c73795be6d363d93a51a48b67e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a8c4d53d860bc38a91647af18651591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662ee321a1590ff2e3386943249a37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2da03eacfc2ffa754f493beef14ffe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eac72e684976af71d1144b238ad59d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91325529019e6d07afb6a9b556629ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d18e76ce3a30fd7b6801a4c7c3872596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683c89e65fe5761ac0813881d632c54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086334031eee28971f0b6f5e43bee7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88197aebfab5cc86ee80b1af8484e46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edabeac327b602567b876223d05d54d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4a1412b58cd5f1f025650caee12d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f0829b1771170fbb7a7c0679c9e8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdcf98ad0ff8567ebe155a6a7fa5ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af01e3573b148aab9f9e0e8190674d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6844094b19b47169f5c11b6679d20c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21398c8073702fdd95b26c7b3eff9b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fe3c1ad993f0aa75727c73cd9d7a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e96592cde430a74a70aad40efdef8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80b40cb065109c5c960fa718b2630f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b936228acd81ab22120f1f49531a014610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07710a537f27ba142a131fcb2fc5d199611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001297f3978237ecd90e3cec4a98f2d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d6bc80d3cf6d8562872c287396f4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f4d3262278f08e6a586f7a8ea4964614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d05289563a2fc3a596f688b3920ffe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef922bea823835ca0514b7167a1d007616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219adef4a653d4328efb72637fe8a881617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6372dd6c841fdaa19084ed9137d98d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1952e196f806c0d52585199c479b47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a3716b52b4c6dd51d4ac617bf247b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b8d91ce3016249413130af629ed26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87575b4dd30ec4f8e94ddaa712ff2a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6005cc1dc65ed1c17ef8639a51bcf2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45e08c05cdc5a099449c0940a9d13c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd4f1d3f43ec46d18b455c8ae7418b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c7b78435dee796252a37c2e4e3245626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9e1c7b82414c695252d79b0f90d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f858dabd017d5a3730c2f5f8223131d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44572fba31e77fa5bb3a11749845999629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dbd03209b40b8511c0369602a9e51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81969081bc4d83a0a924d1d1bef1dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689cf4748c74812393e117c46a04fac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c25e86baeb226b07af81897dea7f96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e9719b11755a8508e04c39321d01f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8300718747374b63e319b3b69f108e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa6078ba0b7071ce7687787f1efa3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d56f8021757f081645b6086875792637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee221040fab0c67ed50ff8eca4312f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38347d726bf961bd031c2372a7c4d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40990e9ff2140138eaf8e70a887e58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b3a708b34a5ac1ff9f0cb6d0ca8de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd5b5b5cae00327367bcc5783294e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb38f8190cc9dbc6f5f4f8cddf24d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfaed760bd661ca3bb10dcd180a16c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b823349bfa82624e3ee11c4972b9aad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d52ad1ce1c62b79d21b634f3e66f1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405faa9930e7f73e9ea551af283ae5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb10a01169747b884b564a29b7ec2ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147adc5a370a5a421253c70e49d138a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836e71eb2b904de57eeb98db20a31ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793116bff1c18b62e70771c4d20d1c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823070581bf45566ef262371851f429f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4208822e8d764fea2ea38b9567525653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55666b1c7062dd2b4de028eac8e8bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2a1158eb18ff2f8609a02217a3210655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f246fde82a4ed53858922eff098fd76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da2666a84e087072aa6ed2350ed24a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bab8c01ba47724ab1fcce8230d1c8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707981f84fb1b436aef4839354d714f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cf0fa1ecd521ac9789c1032ec80b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e78141698213ad0797c6fc887465a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4885c62c8714b988e24c17e308741e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0f7c943e3336cf69d2d4b9314a833663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0883c5f7d6dacffa961ea30d3577f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdb5b224c5d0c83e9d528c20562b77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde60b60bfc558ffb01316d2ad0394f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b0c743f37bda1447700b63c27e2b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f254bed1d4e5c10b1ed2ea69e83d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd5ff577cc198feca4e397c67ca69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3fc95b11e89c4c416bbaa32d5a5f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36574d8624f8798776931c63708d15671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e707736ff0878a21726dfab447ade672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a47924a15046de1ea69d1c430c5da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d2653ba550be819fb60425f4d4603674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878081b4b9a92b061f81f40da9174466675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd8680d8165f142a23cc6f860decb4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543a87b4cff8e2269be8ffd60ed4dc3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716e4ead43ec3c19e3539d2f0358566678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8768e9e29afe736daa327dc6d21173679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96042ee157fc9b49693ee23c013bf587680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735db20196e873570ff9b2d61b6ae098681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca17a54a308b2a91328f6d3791a494a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440852c70b108d552a7040923b681fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f338119f732a67086ebe85d5389d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2eae07b0c8362fb296950d22d21e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35488bc7ac4bb4c7d341d7ceae95c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151fb18a00126b7c09fe1fd16a96bb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68b84757aa77003a7df232b8fb16d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d063620759542479534511650a8ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee349d6a80ccef03122e0c7d1293d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5b75074c09cdfd5277052d1026586691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452d6cdcf988650f1f62beaff35733e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2620f134bf7cf43bd87b7703dc9a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2383251532c2f00ced300e771ad719694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003db6ad6cb6f3917c71be981102c92d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5baf68062bc458e04edc9e437e307696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165dc7b1a8f35a0e675eaabb8c5d706697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f82671e7e31e8e70d1e567eeea977698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea486373cdb443c221feb2921ff7acd8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662da5907787ebea662ea6481ee24de5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6310edb812476626abd66caa8064f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045bd3621282222ea55c86c3026cf79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f6f5af58a6b2af7cd2cf12c966374703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c67338cd2b35b0a568a18e737dd48b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc812a8f96e61729dfbbe79d7ad3d5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ff1ceaeef39b451bf6917eff78b1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2874f7cf4f095661fe93d6f5d7acff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774eed8c334065541bfe598edc36c41708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715a2921b0be0be152db7b5294ec4c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22067ac907b1d9e1a863720a6fd91317710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157f149834e3262377de7d3ee44df49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edeefad7131318f3a0897090e1761d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578ab326aa58511c28943648c19db55713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd22bc013a805425b16d73381e2a21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81410ae5f71fdfb3b689735e5e092162715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4f97c8793e3f628ec340917958c0c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045492c92178ef3f3564dda06544257717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252190197912ba0778ddcbb56e3a73f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6395abe515f76f2c77eae02424d87f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920b319e664640c385f69fa78076d5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47caa8002a9e1724bd53f331b363d1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671cd7b77d9dd90c373f5503a2d36b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5564fa63e52d289d47a02ac5ab1925723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd64815f39bf7caf3eed47d79d35280724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917ffbc8d5bf33e86e20c46574e9f90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177be9ad2a60f1c5458df72611abfa2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed316e07de3ef6f6e8dee3fc10723e1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632285e4a32bcbd5c961cc0bd2b9492728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2341de75217037095874f7f7d3f595b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745b7b0aac5d1cdc4c5b8043a1da75b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdc2b37daec99ac8ac5633e1ed2650731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf8aaa59c9e9701d70ce780b041978732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e63f8d937311f5be455320f0da1352733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756add71b02f2de63523296e70f77b02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194a2ad2fab2daf4dbe728b68156e44735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced66e66cdaabd77d0851558e47fdbd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d007ca75c7ce455d9d75489e45b09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f10515d9999fe26d20756e8c11043738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9520cd017e87f87c0f00b92966c47d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb20dad7ffee1ef92226847b285a3b5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8006961eac821e3a1512d70b58327741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7cfbc3efc24d008591abfd1aaec33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e82f1388ff0ea621c226606b7ad14a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ecd2bd7f17bd7c8cef0e2e6672829744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977883d736ab7d9c23b8f58f3fd7910745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd850ae6f500f0c90bce7acb44f1dfd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9befd043a216b54815673ba766ff7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d846869375b01fb2f3059aaeb8d6c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfcfadd16bc6670c22e171274c1118749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a20b5a021eb4061e7642366f4379c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e757c5f116a3d1b36ee991d0e64d7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9ba7f0e60bd06c1e3d5388d4c4712752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193fc554c3a21a6b3ea9c516f5e6cda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a575781ed2d839d2769af10d7b22041754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fc910e543fe58b34eecf0a7eff22c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363944d8d34bf4ae6e0a75b76278f149756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c1105aad0e6104207cab90098d8a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd475ad8c5912a718619856476d662758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6871f4458a3e3546f393288bc34fb5b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02a953579c1afb64b369ce4c51f4631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc79580e4fdab50ebc9167be23cc1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303fc09070b73a0d5c0afcf1de304373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffc539625e406b037c085e93337ac24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca45f9688646d1caebbabe8fa34109b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9f464560635febc72ac3b4257647b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb85e38dfd272ef9fcd3b8c365eb227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f10de1a6d8067f22b0abd04eafa028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8710d72cfdefa74d901cb94945748809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953c7c7e7c26e548a1d120383739dc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60954c5b4f1d8c64f17d35c458a78e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4c64773a5f70965868f5c755a1b7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268a3d357a8a295129838b90fd2e6ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8540279aaff042433662bcf10cf3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3be2b79af324e8d48ffc68b2314c8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e09ea10275d0755803a617172ac0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a75a98e8a303607ea604412a2470417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cc3a986aa754ccd582fcfcb92d2a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3208677439c8f6d40674b0a660c970819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e48949266dfe2f5559785d43589e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660a3ee88fb133c5a0cfad56185050321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e99fc8256e1bb4c7c8f44a7776834522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75027d64a5746cd23b128ed4acb38bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17362748e2e314052231c2e582ae991524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476fa46adda37959d0799e2f6e8fb6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38561d33b799178a5a8ac6b499e1bf8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30802b352c9241affdd5ae4a6bfd923227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c56549cdc8b0e20cc31aa7ffe1f41928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2329a9a986774f2a76ab0dda6f4bcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177bbbe7030b78af22a15dc33dc997130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f3c167e419c68f916f4d070fe855431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a7b4be43f337795577028f80b8d2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9e1924e19afce12df3aa72a2281c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eebc951857ee025bfe6c6cee796ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994ab56231e05c027ca28e29bdc81f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb18710a011a05e099b31f10542c59536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f391d4d42958eb199ccc4c030d4f8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f168ef143be8303d153887aa987221b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92580c72c4e11663943b6aa15f110a8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583a31fde2d3220736648efc167b2a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5d98836143b490b48170c5bd0f47f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f36a941380bbcf82169d75258c1f9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05625867b9f5aa5fd78270f19b58a1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14bd120814ceb2dbf1c170ce44b17544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cc75a659054fd39df19af7807ffbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33b254d6463556603b176337ddaead46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23851e9003d16ea333f989e9d2a93c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe224f31c4d97520d7058eab90df7dab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576590845fdec5535e0d9e91cfe60e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122836eabf4f3b2e6d9208a8f3e8bd9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fa524ef2250b1986265cf057ed55851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa283ce0ad4c89841d3da192dc5a9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36021841a5a800bf114554ff00ddce4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf44534a0a1ea4646cdd9ffc9d199ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d20fb25827c480c219b48ed00089f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19a0c34b5bc509b2f16c36595f0d8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fb06060b339da871d3887ea3d1da557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bc26bfeeebd91748c20efadc2076158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a177b5b735bf9bbb76d8231f311b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70469f5a778b3e9269df63b8fd7cfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c34f96ecce3d4e867c9afe490050261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1441a0a292eec5c805a4589032ff862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8faf3e70a3d34dae6b504bddcedc363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94decfe71e980bc075ef1cf45367b5bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808815806ddd64885e0eafba3cc0c8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6b362cd4538116029f07c41fc67cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee46778e42f5a45e0832dbd05d662c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4e95a9a89c23abe49b7b00dc4a93468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4b2b7d3b35dcfc3be8fca03bad1cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03be0ed85c89039c98bd96bf42b9c6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186cc8110614d13dbd71b4db972eb8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4192bc98290948a6a32d5cf771e2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44eb4d918d9f317dcee9fb0b283c6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc50ea60171b4135f355faab949f2fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f996f760735a095561cd27ad3c95b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d73cb6a6155086f557394d863a0db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b46dd8927fe0f738faf0300bb58bcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb507436e88fc7a5f95802422b489e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593f29dcad7cdcab4bef0225495d86679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc6428e6446b4b00f5bd02756bbfed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9dc03f1c8fffd854fb28b082af30981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30402ff535b19b11c320e36bbc18f94382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9518736432fc516698210491d02074183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27732b76649dada137339c53c1e5b72c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62723f12912ec2a7a801e14a1ee38a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac94f5d5e6c042cd2b316eb5b9c8b7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ff9f94181f60f46a5e61793f6deb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59fa4dc81a68f6e8533c83594459c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57712513aa7e85421e29022aebade2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e611810d441fed5f85a7ba6b5e5d3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160acadb5961849b62bb602dceaccb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b581a1a5b454122705332985216f5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a4f2d101825ce47aaec7a5efc0a6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c06f09b631025640a8ae63df27d53d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e34374c4dab198f59cda39bba5a92e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502285edcc263f5cc8878ecb5b7d756d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a0ba341c1f65966cfa71efbe17b2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207345d5248bd2549f937a65e6f8fa898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ecbb6ce39f5befdc444f5e2d8500f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df547f45a6981ab97b810a5ded7b2850100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29830d1ae775663b8d0c39667ee81537101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae2c00235a49e0d8e059c733b69f2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a79f97bc90401b3f4ea4af16fc44a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa98e67d2e19d3e9e4c1ab1cdca6a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588a69f1e5ac58c4e74f2e661a1d0a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4b5a4bd125b9949504f94213d2af3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e223d5850f4f5214ae9176f6e16b52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196d598b8379de082284af6fdffc762108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab27b5a666a2272015435eac0740e8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0106465c65d50109c13978e572af5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a5f9e8532cff886d27ed9e4ea3b68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d17d6e0e9856015b0fb280db7f841112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8e772c7fc4fb9c1d828da0f52a0c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30218a20ebb71ae84bcd6dbb623b95d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3469119640c156e153182bf4b1a5aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7492bc08f7205a420aec00156fb6bb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08171e60dba63f594f142031945488d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42697c383329f8985eee12b9f13bde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4376161724ace8e1660d9b10eb8c72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3b5d5068ca3f59d1b97447ad9fcce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730c15ab4f09759029bc137411b3399121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359466d2eeb4c3e5c5acb190381af93a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ec6873c528ef4ef63ecaea56a8539123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda462d7acc9ac3ced25f1df4b597da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63594ba517ab1e74ab38eff15cb20cea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599754865994e5f65017ae866094606126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68615b89e9d9501cd027fdd9e78b2e28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6f0d3a23ab62df2c84634c8babc44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95918b6502fd371abe1f2d38544a08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed18e28d4d5274523cdb9bcd6e55b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ade118e42eee6ab635bec9a90c7e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0b63b076dd22f799832f792566aff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff93ef849b63a3dbc8b582b9f1efc72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cb61a637ee627df693c98f4c37079134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024feaa5018487bc1ddb0889bec9f853135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f30c2b13a08c09c7668d12508341c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f40885adca920aade061b74110927137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78e6c7182413587fe834ed28229292138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1edf4b38e1aaba8d9c953f5be81dda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b125bdd6e5e38b428617d80912ae92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d267099d232c1ef2219515e9734886141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71f93a99ad7a8f635136ea806f3038142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07a622b9d276d58953156b2651e9f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56b5aed4ee6ec74aa67b0b240925a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fa84164b630e418782ea0fa96dc1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87e03feaef46518a61e140bc74276b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687c87f574c3b9c5277ea05ac05aacd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767877ff23d17d10ca82e6d192ba6067148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c87987771998295ad71d0780092b36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907165c9cdd7c91c84674c344880504150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660469167418ad771556184f3cef147151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127a55ec234c9c19ab55b368f6ef409152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff784f106e0ee0ef5bfe3f02c620786153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7cafafcfde18d948db89afdce54f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34e8166fc1810b5038526fc7771cfb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b7441d00dc55e92996813f1916db6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c55f82d6bf909af5832c83290bb34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a696792cc4d3dc2d57819838c21d6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cb0eb5ee3aa2cf99ddd06e0b518c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217bf927e21e983b17ccc76bf8fa051160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253ac1ddfbd99f3a860ea6be4db4b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b67ac71190cb18537af0d9adaba9ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229fd91705993461d956dbaa34a2954163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89afbbfcf13b02d3571660252a4420e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392595538aa362a4e5fb448b820eac05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21638f1183f68a291f2bf9317084068166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ac99da47bab0257680309bf1e49c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec28ecabc388fc6f8b656da7913138f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c2fa51d78a294c2b580c576c2baef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee66ef5a35dbac84815c6a73d3d788170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992468840dabad3c090ff658f5223c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d9281d113748d908ea1bbf069beff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d2a13bb0edb9e77c4eda9ae7af6d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c5060bab8e31f1de2a22ff941b853174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1991855b39448edbbfff5b877e9f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c45ca5413b14ed6755944274de9108176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f38197c75b8888210c55d97052b08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151781bd785476f406b3077d29852b74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5192461afad50384ac4b60f75e918179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524e7c04c6517d16246a0ebd862d216180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b9c3798343b0087090ff80d1623b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb85b56b13b9fd0e4e658b41361f19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a249156ba3687b40d43a8859c5ff39a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f6847e618643602280b47a182267a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eae9c82a5f3bef24e392e3b9351d90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2eef76d0d9ca4dbda4733af897961186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88961c9b7c774425f2e4eaed84f0292187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b13239277055809c2c1a6665e4ed89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8e7a9f5612476946cc59fe8aa2330189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b2f4396ecee9fa472f10805acc56f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9292c58a86dd5f124c38a356f944aec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953100b8a62f7ce21f5e9d461dd18fd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0316408d0c4cc544366c3b7473041193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99f3ee49e3eed7d997bf62a6cff5d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032e69475a7e63e7aed0dbd9b3a73c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f66b7ed66d8dfd7c4575cb12e531a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb3542f1c9640c613cdd483b1fc608197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322606f2f3aaf8df7b6ed5aa6caa3c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16866eecaaa1479e8acb745db73c693c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab67cf9b1aa7fc3f1e9dfb31ffee8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c87be0314fe732b248a3f3a3e47a1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d71dcb6c27fba0c7485f40fdfae486202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0795f5901cebb82b1c466ef971794c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dafb7ca72c22970ad5118d5a93f6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb5c21a4d62765a08c3bf63894ecaf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15d3bcc9d84d37f6e8bc1e2b5db72f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040203626a71c77c5d2d0a8c0fd21518207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cddf9c9b347749cfa5bf8ce4f67505208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96557cdbb6e230c21db2578f3f207a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7142cbb79c5076ac1100aba064d92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999af775948601c5a208fbf47614f098211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a753c511b26e3d0186c9024aef9b33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5b4da98667d0a7b7cad5543f6f730213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05862f13c9420d1bdd41fd61e9ec134214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d91084bf8bd2388439fea4b34206a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0eb19c4f36495d7720141bcce6418216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19326233bd055886932a2bf59f89a537217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479c8acce7c8e5504c79d54d99b0ebc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa4f321e53be8fa4a5dca4e2dea380219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c612430a3b8087ca38ae53577ec77b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c18a267faf915e3b33122e2ee4c0b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad60a14a911338e00a9a9523119d494222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063da83dd277aa4e885418f9b0a336d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca800474cd2fbb14e6518dc0656a4e89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5158c829e92687eb98a873950f9080225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100f0352a7c653cf1f5c998b4247719226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f75cd25787e212bd6b0ad5e3f9bae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b99b89e4f1dcfcca30741a6796c73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14639ee76a7079157b8d55599972cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cb8c0dbcef9488a67305fb8e1d659230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b9d3a05e3dc6b8a2771c590263684231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0c45394114413920a07cb377666ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f81616a8565a4e3a03fe357b84e49b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04109f017c654d846cd699b4a31872f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a42bdecd54b8e549399838b0c56690235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28e5a5c07cd490b8592a3955ffaa6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850f33f4200fd027da358e5e9198047237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d43ef91a88c5f438e434b86f510b46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e41f1ca117746abd12b3d2399294d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd67c17e564c376ee95e1237f46882240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816a136e00f9e8882e0316c4106fd49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6e56d7888970f96b28bce5c2478bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cbb686132e39e8efdd95e469ecc42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e366ceef752f55c475e19a3e539f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f64dcf937603d8e77661bd55dd3b7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac50ddd3e2431dfe1b0fc81583c67e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ac081e5f32a201f94297e08877789247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea122e58aee2a515ed52bd16a63f491248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44397acfb3b571843edc5ac942c07d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb915d2f545d236cb474f7285941c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1c60b8580243c17f112937cfb2e3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb1073452bc2d06884e99393bb4303252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd5d37fc2c5c4d928363c0cb19e3c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505cd667bf93773f2c5897faa4b59b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae63723f62bfac7c1c01a4a9614025255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0fd5e983d3c1dbf93be868019b1f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c9374f68b1834ca64641ba3735c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cfd53efa1e819caa89bca0f4460d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071914d5a6e975a4e5cd35cbefafb400259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134eedb4c89e137da826ecd40b55789260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9151f4038094de9ef7560101b3a023e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969aac808197f364d770777467562bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6c1408e0997f6cbc4975f39b3fc39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedcf9961c8f366042bbebcbd65bf2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a11656a7df04fcebfcae7f9ecc4e90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49089c965f343b3eaa7d2709965c74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340df54bb829a688a6c69fdc1a238ea8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c8d52ce5082fbb5e1ad4dc15e4498268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c807c0fb714138b8c64b7d0957b39b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103b5ddb453cc0a9c0d092adc60dfd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4061dbf03528c6ae2b25038690ccec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed106a89a6b8ba969d292cebdbd3a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eafa5a4125e97885e951f04400964d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa4702e9624e951090b9a03c2a7ab8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bfddf8cf895377ae613fe8e638e57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e3faa87cce8913d8125012477c084276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38506cebf7d26b92173a891a3344e720277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d62fd08843776bd4f441ec6236a50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130814620a1d543dd48267e27fd18fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640dc92f97eb1a08504e7b34ae8292b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55888242a96e2a6c84f7ce68e4cf3a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3c038cbc46a6ac6d9142024e89256282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45771978d226b7888aa6636ee5e4bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21477b50f1827d9f9a132689167a0c24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352ad633e3bf577fcc0faff6a4c5d76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c8699a9749bd6ec8f257c95bbdd55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66422fcf74158ea452c67f08643bb6a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37286f60724a82abf0018eb507520c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed34c65816423ded6019152fe83e88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0044636d8c5b8a7ac6a1e282e946e7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b72098908ba3bf46735f82db5b7493291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb07a5ae30c48d2dd262111578a1812292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac1e35aad3823ea94b809498ede392293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859605150f915a89f18342bbc98f97cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcd73cd93c1a60c0f05f1d9ff13dd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b95f6d4d8e39fdce11ba16315d4d0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef35347be934a1cfb507e1ed1d746b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639577032a2e4c3e2acecf89b03b4a68298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2af583fd0587e661ce80ebd18bdfc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb0b15b53d8eed044de59ad90184a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8ab1ce20dc5dbc0da1cdef1de30d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff55aafd552d5cfa59a4e32e1a57e10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164cc9be59285d6a3aaaddeea4f7382303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc77c0904d2934d83ca4fc75b43e93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddfe12ed112f65bb5fc5c1ae23f01f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93062a57bbd41ae255838f0d2590b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa875c9babe18f771f8e0fe3a83c7d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf5147d6611a3559224e020089c1e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cd2ca441aa3b857b89fce6f2616ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb6eb3b5639d1be62b79603bd57f3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88d8beb2b36ceae29f5694e47d8643311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058f94f7c673869d2cce8dcd852b87a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767fa6026de23bad8b3e308055e281c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fe054a547a0165e34ed2b2b697e17314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae807c4ccb0f2d208eff78a901229ebc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc05f6ad62b2e1033650790616ec83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b55bbdb9e99ed5a2f1a22f01520919317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0608fd8790e97de01ebd69b9d9ebc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39798aa77a241251bbe1e53409faacd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9660d54e054fc0b136687890c986220320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92706410e69cd2ede858fac82baff4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559058701c943d38b3518ddfaeb7171322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6fea91f94f092b4a335875e4b637a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a90187e2a3332902c87af18028a126324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dad9910d7e659d319e4edc0a3823b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488eaa3ae8466dbf6bb1b10bd0ea25b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bae37472a2c153f0d5678cd2b048d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667069cb622da1e732de96bfc8e24be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49ae1b945b5fdd33f9075ac28106da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d4a1525f5bd5f857e5e42faba717f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fa49cc1840a933a8cfe3bbe8b0678331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ad460e11e406a8781651d59177179332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56da5380c25e4c9865e8916a6bf17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359cf625b704e38f02e8fd24dae1417334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297e081f8b26964fcb8521dffc03db7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ef0051bd500be693037c00e700581336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c46e35a8cda9e160b86fa80240c1d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eedd6a88b9646388925ed7e8ede32e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bbc766b47f727fa7b043751bfd532339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c667a4bdde8c95838e8dce026a05f66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0f86ab1dd31a3aaad7db7268d828f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f6bc0010aaf99d69267131e487e51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5848175538f92ee7e9badfdc86f0c05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e675b151781bca5c992643b056bb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da925497e61e33556decb61e2a288b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ef4f9bd5d6a657158a83f0ba3dae1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56d9d35a05a5d6c917baf7051f228b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9c9b368c80325953cdf27ab956829348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a76cfb349e14ea4a9873fabe6c0c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee99bd1c15d2589745ab77f1dd373f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22525c4fe45cacbd5ecd6a6eb5fe3ead351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41524ba65b515b89aa8367c062761b92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea813c502f4118c24e7b1de7bc4afd11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908736e894aee43468cf45292fda502e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed58094fff5a69d9f66935bbacbc861355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa5f0eefa6cf074ad41bb5fa7a0093356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7534812709ced238fbc95ec8acbbec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98c0659b71c082fab26b54eb23eb0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a43547b93b2fc0ca4962badb8a9ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fcb34f72b41bd7c7fb914f8a04508360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa656a7507c3d97ba99e0d303e20f09c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012684008222f169d2126087c20cbfca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9f8a59d23f0b5dd1d6d02b26007c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01b7df7498e16144b6ed207b6870ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6a2006b0d91f45a8dbafdbe5f6f9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e25361e5a7869f5582e66fb4a728f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf2b8ec2e684bf0f0355c5da392666367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e973cf30da2be24910ab964673baab7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15617e9b7895184aa3635c5418555771369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf424334e7d8d22cb96a2684616852ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8d297a66ef52e63ba8c5f18c4d0ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6afe163d2e91e35088286f478a035f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875fb808c1f19ddc3f3a330a5075643373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77a6e412d59da2c5ade43e08dd48b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb18c1a8b4ce57371b3b78bf1005395375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15209911b9db0df876bd47a405081f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a9fe6a1a5114334ab655b0d75c18a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c705711b3246134c59e1321d65d68c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1deff91278c88f40d16c7d91179cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ddd97192aa0c257a32af881c0f90a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1923ac7934f6c0a3e8be04089f31c8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd32bcd2aa963a8387560c0283a403382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82f62b3517dda1efef9eef7c652a26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d2bac87c63a25d100507a0820d53c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a2d92cf363c2c9119e2b589f5038c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99f007497dca0c0fb4ed00369c83ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed3e74b7ba07a640a78bd56ff33bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e1b471a1742f2073eda0c43602ec2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eff1f9747ca370d3285207f9bdb3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19f1c715c38ddc15a9a95a6be26326390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc0a7442f58abb77bc4d791d75f6e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8efb8e5491aac815ed2875c5f985d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ab7229bb475472e8372a242b197f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9998a706dbd746bc8ebd71a3520c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3a34457668929613bded353c07be6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c3ea2947d9776dd8abcc9bbe33f3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3a4b3a937c897541cb2eed296da1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070272aa511d165c9678545c636aa05e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442dc2abcd2c1c277610dd2dbd54d49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15556c5c3b1b096fc39098166994174f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5491cf7d3f18192ceb6a7512df701d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238513d36d6024c351efdc55069ecdb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b80fa45d25a170385f71f934cf9799403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443520884c5a2a508a5d98386843382404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a61c463304a97809630349558e003d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641c0c638a95c979a5b03c6d87a8a95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5ca98202d7cad81e0d15ca8c2f9cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a19f37b9aa809d028d472d9592b07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510190a554446e371c151e03f75f8ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25660f6844409d68e4026f085f6b77a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939ae7ee7c1acfdb8c4e6853ba7dc83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24018d336e07be9c89ac016368155182412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662441a2e58f8ce1bcf1175033d6e967413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07078e98f0be76031f1e1496dd6dd372414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef88a62b3885f7f3a29e18ea80fb840415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf37623e17bbb49947ca9044c50c76f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cc6527e38e52492f721e3322e08a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f8e76ae535ce118da1336443df2f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5abf344d2fa230f411acc570399ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732df6a7de2bd81304b4b76860b21c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0149ebb2891cf8a0be80353b26f40ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7083b0732b820691d07540a7b6c12e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94114a40c8d50090735fb78f15f22f71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bb3a8faa2702568f4f52044b77025424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64259c44da560b9e2bdda46aec401a43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509e8c9ed4281cc4bae7b4f66876cf5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8d980390e9fd80d61fddd23dfd4b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaf9ef0ea5ed0b1ba17a2f66350fcf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b5325d7f9ab8e6406c644d4792378429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595675d96bcb611688cea5dc24a13b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6f84fd2da28b2215676ad324d081a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4032ce8eb38a421ad3d96bc0c645a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4f7a46e2b64282f1b3557f0ed8529433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab5864e66854fcfd37a3a72cc628ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05dbe9d61c28ca713713fdf9a907fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2975ba7231b65a50777a392bf582ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edb6e59a49869f44a99a98531aed1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf0d7eee111d30adbf65b9b9707e1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba517dd7a61e512c352a2665dfebaa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec744247fd621efa89b73c15dc6b98c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bb18eb5a9d72eab16ad251ec3996e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c7e28fc1315f94948d9c76df71dd3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7999bbcd3f8850399908492174c02da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49cdf664afb47dd0a30bfc71604c0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb5114b130fd8b8e643ae3f7dfb65f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475168b63dfdd61fb79e5029fdcc1c89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74f53b62e55493d27ae6ca4c2134c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b7c1cccb926993ce6ba3b7c5a5234448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf3dc3a8352830628de942c6135981449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf657f5b3706e2a784ac076723185bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd142585b7d5c058ef421a1d671b3b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e1e5b0723769cea6e3b5e035d477a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ceccef8f42c270ff7b3d25a735ac5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fd147a48e65bcb18aff323d4b5df1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf5f2fa89dd23567ea6089a6a7b77b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107496b5e8f052b3ea1acb9ffc5ab45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9c980a97309eb83c8034fe5edda87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc6c2d737fc0916308f585d2726952458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace58023fb8a8b247ec2fafba245f5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07eed3e87f2db9bb5ad3f9252fcf82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3202ce30754c4ebf21184638932b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13843bf5bd1c76d1914e17853a3f4147462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf838fef8070308a634fd28036a0f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886491ef9d97b63f38dbf96b16b7ca4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ac5bde295bbf2bc8a71440998e1cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbba8936bcdce0356a91f94d49cbb12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c000384f258fcbeff69959d8944f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a59383380926ea09854696dbb335b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78eba089b1da273d8ba3c660478bfb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7795143ea001b4bcb218fcda9eb173470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256113999ec4ca75180042b018e18177471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fda797b1f319ebc862a0f06cc7e4d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512f064d141105b1a256e7b2cde143c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08e89f84b8899707f964fe31ef45b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23048353f8fc776079e675f6f7aed153475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894fb8eea07f3b4092a5bead20b243e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db050a78c743baee6b089168614133477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1fd8bfd7e4f6e918684d09f0b354e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f93cc8011b0656507ecd1d21f74f16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302291d542dc9ce84fd89f8602c884d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d88db0d6a2f7dca87f388bdac898e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90363551f2c9db9d9f92504d8c4aba4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc41312481aa29df9d16990a22782eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128195832a2943db0ac3bf5f6647d17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98cb030884eda95e43deacecb85d9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb3c58d321458ee6149a97a9be81eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b672d20c1ce42757048a6f68e54b9b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f29769b83fde8ad6cf922e76dffb5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f8d8962e9083d29c5dfefbc6536b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea176425c79d72015822741f84b9d26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02e89987adcbb120a2034709202a6b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881523f3a43db872f4633f4d89e038c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c910f941a8c4a477a2690de93b91a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7090a62043f2732bb07410a2c28ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac96b31dd575338e43966516a62d3be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d4d93d6b04027bd54c1e0bb0ff4cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6027096edefba3f8e890527d31606497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2782af32948661306b98964b28bcb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659c5a90f1f2923353a180638d0b859499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc6ca50c38d52524406acc4945662500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8bf5bdb9000bee9eb9215706d6fc3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6181ed2f811e8955dc64ba0e4216f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc82d6669f9cc8ca69560e7b7d13dfc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b853de4c5f27ceb8062ed32cae0ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ee1fa1f1fc5cba1af74f1f06b1c79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dec192d0403f5b8a41590c5dd7820506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb08257f3133c66d8687d0c2369c08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eac2ab5bb215906cca1a42563beea8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df989bf5500398a8d7c6ba975fef86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c32a5808aa7a603d9e94165968a3c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619e9c2c693d83c2c83e8766add670b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332437fee476c3785c1be6f76dac626512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d776dd350a8a00f8eb0c3c33cd480513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85697c3d3b4ced0b58cec362d565d34f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e17fa5f5df9e78f9f705006b371bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf056c1aa2db61a6b607879ec640ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bd755b67efeca8cccd896527748fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fcd9d4771e4e56bb15d68347b0945518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1b3abdb6c03383546a9d6320814d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d38c579b7ace6f72eda85c20b01be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c5213c5d0c06d3dbfb6674060cf61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6010af46ab255a4c4533ae4aee7b4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce044682883738aa55eae539d7bcfe1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4508ea278fcea7239f39112a5232a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b5ce9b6aa37284ed57a7febf8a5d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e39aabc06f2289b925fc8dcf7b5865526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0367eec3975ad02cebe49fafc142ac3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabeb26cc69d3fb8fb9330f4aa9ed02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3396e53533c7049b01ce2732450275c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6a50dc9fa7acc4af36ac649ec038d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d364206bd0a5614f5fd4797227ec8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f262e1af1708c1560d5e5443f35173532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54569e2d588f70fba9a0e2844900f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85192d98c2362a7787b493f64d3e588534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00eca6eed2e13a66fbfcb8d160c619535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa51a58e498de91c92697932a97144c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b66c2e119aed619dbf918a3b69674537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57afb89821fe33337734dc6f4982eac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965f45b838434c97d5ef26e31159a8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1f03ec5b18d41150e8ff4784a2aac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d979f04d63a963d76f7b3fe20366375541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5c934ee7a3b446c25057957d58b27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bd4e17ef37838da3e7871d6ba9b05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e583c1e3ccb0539bca680e4a119ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ebf92978618aa5b2368779ba711f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22620a71f5124cf61e482cb4eebd0363546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104420768724cc7d590aace6d56414a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cbc7798cdfb85a70be69efa905797548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1442f08c642ea28d1b0f45abf802c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871d9836b322d1452619392d971fbef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761662a2cc8371045c6dd73314e6594551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9b90922c8c4798f896fb14985b3a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadee814b2a768f0dcbdace28f73757a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebd470f95d7f1be52fdeee9187424e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8953c315f15629e09b763232728ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5e48f697868ee61ab88c8bc3273b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab026891fdb7afbf9a59ebcdae8c1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99a14c1efd79628380bcff0141f926558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a56728679e4dddd94056f5666c885559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d9d5671d6841e9a194cb73427e614560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cacbb3bb4e081e64fd44e7b86f056561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a9b022865952726a65b60896712a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ad717ddc00d721f4ffd58dd080a17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c385a9e751c56a11318e939d04fe97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7480ad8689b5e3c18b1f43f758319565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19bbc4cf328ad979abe3e42b5616ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20050b83ad79754fa43f23da934be71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091462bd77f1b10b5affcef866fb0035568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432811e424d767701a0f190f968e2c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f2a0b22e517d3a0b98ac311cabf13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97d4f0d8f72899f7deae31ca74083b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005966a73d838a9df650c8dccb25e74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6b7013f21eeff1639a39f042a02f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657a8e966b1b9fc849a3c13883d317b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff800a727e9f87c4cabc9aeb606185f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc504e0260c06c4d3d13dad43608e7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9decb6c69ce968d8e7fd5b002dae43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a986c8c743b561cb413d39ba48cea1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66bdd12313f458fbba262a2381d579579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d442f827928f4b2c1cbd2edbedb1f1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b523fc616708f30b898514f6a1c873581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe625e76446cbce30d0089807c38404582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7138cbfd90d4ca9ce49deb450b4565583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2191638184c33cc07cb206054926f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c614b16734989965a169cf2e3750c92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693145cdb03569cda58f217af87535d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251f4a903a407606ea80b5f05f1be57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c07d3b833cb934090b1eae5619439a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebabaf5c8cdd16d1ce1ae584b896ce3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb27f1105a8eaacbf8c5c0fd0af01b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c75da1caa5b5772842a9670022d2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa967738c56d4e6312faed9335d32e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee09af50cd072684107a2c8c21699c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865123230a4a8bd7637e4b554f4ea927594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c3711aa39c86c2be03af11e11ed1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b00a9495d53d1ad158404d6edc038596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0c42c2bf0449b80a21179943c882d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46d7100c0052f71939819b9a323fcd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c8491629932faef1c0688c154e7de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcc29847cddcdf6a63bc78ce8f9295600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93d55eb81b52c6245a4c51e9161fa8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1b01f1ed3b42f8be95053d553cb52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83399ae76ca9a9069cbf4dc8661f8585603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb57e7147c9e049d663116f4baf663604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddb6912a51a0174f56779aa8873681605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316728356fe72c884bde56471bc8fe45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce700057b7d35a5148b543f4a241c49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf7260ec545ec252ae39f17264c774608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91140a98b3b4a51fca82ed9bbcda449609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054abe26ccedfdcf60d5b89c02096e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752397df8ad61979e97f645e4075c2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f5008e354190e3ec11cfa4310a74c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09812e2e2648a879aa9121a4a0e497c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7058d510e1d3989051fcd0664dc143d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c49a56aa164528e65aaad58a14dce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ffdd33c46b8bee1c51dd8a9b500fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99863d96b0fbd5e71c97d6b5dbc87f16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795047216aff9bcba6fb4675b5ea6e10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abebee3605d883fc2f06c8b07588b51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52fad06d8729ac8410c4a2cc97b7ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df9cb3dca6ac752a7a0572b69d12ee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ac90e4eb4baec70312e063bea310d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42181e9c2a60e4aab4169eeb0f1fa7c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daacf70db258ac2521af9a2a95c551624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06079498f87405021d30cda2b653da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e43a4f8f396ec821da8218b936b49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ab0dddcf29a6b062c8b2913fe40a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80e61a2381d3547f8ed1ec7ae058f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0271997a561037dbde89c18015faf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f063b7c9eb8f877b77207864fa305a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba7af521e399d7a1e2309fc4b14edb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696b557d54729618df1d589c331a1b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a4e838a83c8894036f860b9288a8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be7fbbcbc1380f16461b6672ac9d45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8d19b78ee0d9f95b9d1598ad19a3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f4ced7397fa0aed6a948536a873e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede3b5f03a6c2a8375ba5ab32608fba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf8cf7ae27ab9e17a774e95b930f10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a68c320e5977536b0a526641947975639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e7e7e35b43a56f467dfdf5e81cb2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536e9d78758340d378b85bba7f4a8b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0bd0534a2b3519131c42c79b0dab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d7404b18bf9a6d2e55f656fa071dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6b5a0ef80066088018f59d0d7d5b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27901388eba8847f6bd100b47e3cfc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657827be5f5460f6d5693f5759ead2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d80c9818e0f2e721c1d3e1ada0e730647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408889acbdc5c31753bb5ceeaf6f673648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b18faf5a4b2b9a09d4ae45e77f08c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b37488ba0fefe0909bd5e98c4c7713650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b9c6c04a8c270201031af6bb7c886651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d866096b4ddb78cb2e88efe40c51c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10263133a7dc653d9322b8a4795aff3f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059766f3074c5cb000e98262e83b58fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59a8d4f01622dc27edd40b8e379d5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882dca25e33671129b7e3a48e7e72bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3c0a55da7f74addd5d21c5a3bf3b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a4e2b481b99bdb82420d2e244bb17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e996f6a0f32ee1986d4c0271d623cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab262d463005eb61f82ab94765f3e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c0df46e55442cfb7e924b11626da4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed75bd3e03a1ad9c5cce7190a1e0c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09344fb668a4573a5732f7c67f1d0c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c67aba6dbddbfd10779d92538b457664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bf3d9c9f5d01def056f63f8bb683d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aeb2cba3be8c8c71a01b1326e50b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7745beef20e3191cb14b1a1d9171c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3d6400839124f1c34acf5f8589316668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da703b4c5913a2096eeffbbb340293669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081df9517c1f7370f2f7822945cd7534670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce20e850071bcafb1b02e2be0d20c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8ecce1077efd4c413fdbcc896c029672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb7c7649fdbb242845c77aa3ccfef8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d6197701dd2c1ee4aabf5e27053e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b556c5432d6c091ed5d3ff258e8b4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f328cfc43229bc7db98c729f8d5fa20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff815ed397e50278855c65f15418c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c490d706d91e93ab77da982cb9014c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f305bafc859ac7c241344a4b63e9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847330c1ff6726736729927c7b6c292c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1f4382a1a939b1acbe31416b88348681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e25a92ae573fde9b16537171ab095682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c06ae9a7488278b564a3c278a1d38683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c724b7ab9e970c8a6e066d4ee3a6da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f04eccb2b0c810d9c4ed19ed09bdca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bf291646e8a23068f5a814b97b9ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8723471cb016704f9eb36132e42806687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c63647f34bc02e7754d455b5f3c920688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567a3323c34ce7bb74cc13274994dfe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae8e606378a68b21650358e0ef165a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f384ffa0e8425905f584262c36f8036691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf65ac3112897df53e5ef1399d000dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be58d5a71735dbc823e29aaa0722de1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a849aedc70bdc2843d9797d5045d90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8a6ebed215d224ed2b25551e538df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edbdbbf21f5da694b87fe9cb68a62d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13d0879ede4cc17a3b5fd533213475697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27844499d50af03ef6e0e1965e115599698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c51d67ff9dac0d0928223c6279d215699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fcf67e89cbc7a4e34d24009158c18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5411e91de773c3d36a075f7e8a3635f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0003d18fe52bd0bfdf79b2e050c99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5610e6dcd923080fbcec539649b2ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c693c9875e3986c0d34425b80b96441704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c024837a2d38071493acd495b49d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5711df760ef9139467968bc1fe404f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eacb8e8df640e83e3b1c2fbf0e800707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edb4e60600e2925be15f7fc2ae6c93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387b84377c74cfc6b8706214028cc21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca837d9d4f9f3dacb6b5aeb100124fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3a013fc4c01cbea8a643877bc257a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5066fff63a03d08b5c9405ead8c1d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829005b0f23f6cc557b68702233b3806713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863ef65f082c0ea0d7a7e20b99ac5d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7e96689f2e9a6ff46488446d32b3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995e20a4ab9c64a111dc51d25b891a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233387feab65232cd4aecf6ec2bb7a13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbe5ebe29088b32b5906f7e91c7739718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9248be0e5f465627a350fb51599ec37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb621136bdd8d69b842768a351dcb0a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a326f8118f1ec0b48014f9d2b536c1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24a81ffdc81d0b739b3b4cfd4d795c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb13d3d15fbc68b2ed1ca1a605b335723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbcfe36b1e8ace43db7963e871bc4a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec742eb5b90c6ff9d8b90e76011643ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701adae209829480915cfdf5a21174d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b0984af4d589173e1ecaebaf7295727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec58315c8b839ba21242bb40de7b76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c4a67c51822dd5782185afa88ad92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea1858da696d3c8b359dc521d580b4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6bdc377a4bf28dd0d62a171b0783a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e33b3201252e80f8b46cb8587527f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c083cac682dc16a10bf2971af9883733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec9f5ac6a01f111e7d04056c2ee125734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc23331475c80597c690d85d3c657b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce8435dad6130947d9a7090732859c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80582f6446cb62cbc82efa5b27adb4a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1f61aa1f31b7e4e26f9c9228f74ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa12803223fee2218b865fb395c7523739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cec5b0a7b3abd8a1af7b18413960b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaae901131872b65a8daee664f7586741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f61983410abd75dd1c0740f77738c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578526a95975ad86b0b84f37af5ba50c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8f116d2bd5ff9d7862c5fe7e7513e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c664cee913e830e881536e470c5ef0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aa632e3d11f930eb228d0dedfdba3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4127a336a5efb3ef1268e2c52eb1d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420472d5f90719d25580a50a137a8e40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb91cb9b9f766c3a9a279634eda851749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9be37fc1cadbd702130e7b9ee59b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466738eb5211099472623bed959c191d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e63eefefe5e7b59d9e9cdaff144b55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d0d5e46abb716439c6f09650b2480753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>